--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39fac8a3022a24cc8026cbb7f72e771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d5d78231564ed6a99dc5dcf17517a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72feaab8cf0950d417829fb72af9e9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3e02e41929ab821606bdf5f347dbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642162a27d85b08c7dbaaea9bd6d6fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15b84358a512114dc785e1db4b7366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71619edb1f8dda50d77557a1466be77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca85509fd899c99e1d4f50e20954ee68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e83753064a33e42d6536bec18732ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231f128028cf32bf2894727de4195f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c60d4a765baf312bdc49b55a1505011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a4c7ad6de8235fda268be564841912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea19d1cf772b3745dc526293fdc08913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476000406146852e921a01f3bc785314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9751c955ee252ba2629136df5b56fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d92ba22a485c9d536a2f6cbcd7fc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31a3fadb102a42de7a9a65b22f652417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd22e07ad8c8ab0b1b9a1584322f8d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a8946924af25611c444d14e33b04a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a83491fafef2c253ad0820f649296420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea954142c82d868db41d18df94062b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd953b1155c6d623d0479043cec315c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddcdf244ce615d2fa435dee5c155fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30de59158aa033a9465e4ee2991ecbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b1b42b40137abf512ac8a565a0dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b60d4248ae84959e56a07fa105e77d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03484a7d6ccd5988c5587ce766f59e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35f51acb23e8df20f21590f751979a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe02bd7b497c756416039c9669d2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e279023980c865420f02f09f286ea630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad65898c2ac142b0d85c16aebde46531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad840858f2aae66251fb3432bc71d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b45ed68a88d77573b26e16a6e975233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea15d4210b030f218321eeedf532934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b892990d61290ba131be57ccba0b7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc69457a15ba8136494d6b5da02df836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53d3abb6fd13b0319a1550730bb0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6405d3b45fb7a361a071d34c5d9cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7855d8125fda714196f0b51a3f0b13139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858cd4789efa6f1b9224f768968b79140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d3074f53dc866d1b1c6478be7f6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52424087408e1f3a72383f3d8a57bcfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f59fa4d462186bfa1dd6fa9b91990e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68d898d6b2fda81b2a37a4320ba7bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261df6aa8fbf5c7814c6a9d3ad7dad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a1ba3531f77976aa553b86fd03b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090e438c5a8f9d790df7607acfda7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748242fc2814f90a03efb5aebf5807d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d2db89cf792236cdba84f93be9e3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa7dde4776286d9027a73ed6b6658650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81deb666c5f6350590d099db5c900251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d3ad0989b12df400adf8366b8c31652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d405ff5ccb0a0df82e189366007fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb844aef6009d5f40ddd6e5f63f6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5132b49698e9455e65df57bbaddee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b07ca912fd4fe5a70a8339ce39b2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4f1daa706e6f63bf9cb50b50892ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378633556bf644b90686beade43919158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6691968b9e0503f2853ff4c2a33b0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e8addd8b69711fbb3edb972c911460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ca93370768a117e36943d9531a6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1f0f5ef0bb054ca2e870e8f49b2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e17273b8c0a3ffbb356a52c87809263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe00abd267066bcee42e91b066108db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec765057afdf576da9128ef08f3b2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f94667848ad6a8354fe221216535666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e86fd4b9403c999dee5f1f5f526f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23893989334db59a41edc65407cf56da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7afad53e62e6cda97682e3281d9c2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d6a2df9ea232d936f421e5c0da34870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac5216c28b2380d16ab3a011c329171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ea108c35dca630776a2153ec696972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df7fd8788ccc7999a8339bc93351f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9effb1bc17fa1a0ffa25cfaa95cae9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26185e55db5bb2ec9058dea9a0fa5ce975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e73146cf6cd7650d132991cc4c1cd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a82c14b88fff1d0139b7c8c597a1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ad4ee7cb9561b68906bbaf8cbd5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72db7f440119e7660250907a05b4fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d660577ee738a47ecb6b1e9fef9f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4cc5fde09e4a61f6a9e2382dbe0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab623ce88532fed9bcb0d7af0162082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc764b6c984f4eb35279065fe0e0d58d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e607f915e350613f6573069b3c0d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7ddb933c5da725e3f78418ea007985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783730f737b1b76100a04e4d6a432386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d531198b0118ce7554e19b85a3910987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122276417836fc5f6e5a258f683d2ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d1535c11cd7d2499b06fff0f7a03489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563990112b430dff5604efb22a060df090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9c6882684dccdc08720ab54e1872291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914d69d2832b70cc203159f65d963992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2d3720373a60a4b4cca9fa0580d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b3082aa7da528e7146faf12e617b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cdae26a33b82bff4b4ad7d587d8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741a77ef15d55767b4580aa94d0477c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a096ea45d8556f1fb8b9f171b14597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73e8b136ae3ec915ebbd1a2febcd1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61414aa0430ec1f6ca70e32dbad03499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dcd3319817e18ab756ae2d73d266d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a33fda8e83d3eead0622e82965ba40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df45bd62f92885e4c249b9a5751182102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cf668697e2822248cbbdde6121266103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdc4db74055423766bdd9dcf58708d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ee344927928edb0ebbc334eea20c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe4d9bbe698d7cae1de0164a07cbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb069228fe311e328135f02a9e678107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89405a72562b9e2e06fd2c80657296dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e6bf1710da72fca60e6d368db5f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca3eaacf550dd56a4b9b8a5dcb4a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6631792f53cd03056acf878e6921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad9cf3e4248926b7eaef6d57f7455112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e39f952cca6f42021806a2ef500228113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858d8cda10197e0e19353e681847ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e0478a2396aceb5587e073502b39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce0345e71670fc35971d8bc0c1549116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483552606befb8ae6d6abcccc0ef02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14574af9341cdfb1a46245dcd9cb2dc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b1c04c08c1063b3c8b868e4506c90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa21ca4942cb51a8f7c9a3c97ed5730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e977077a6f437aeb9742a867c3e281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d19759263838f8b0816f68cbe323f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2db21607a5767f8c6a12dfef075e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a254eac1e83a1cc2e66233be97c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb41271302a357a0c7deb30723ad4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648dda4079b538e136f8b849a44d04d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e798513603248e042af5e36ffd9f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8ad37b593d9741a4becfa20398fbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf10a40dca298cb832eb2948eab28be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be854ee6dbe8c1840d7de67de309f354130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc288a8dedcf57f84bcd149044c0b41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff030e900f3f5fcb6dbf14497c0558b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a97ca4df887dd8e16e807edf4d5622133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f667acb22e5767c4c71a274e5ab7a62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b958663828b486972565967621a08f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6f3acaef8c8827773e78b718ef4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285aac61a6952ae9deae0d3502258d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053df11bd4fa11d864d728e2615ce987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971da5b116e987dc813f2311c1a8afde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7860892dce88860bd93d45c931b104c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcfc11c7fe6b6d1614dcd8686ed88f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba3b5192cde246200b3d1f6f542e47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c1a8719f3d168bfbfd069beafcd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf366ec9939805dccde1032594f1c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886cc64865b8ee014d756d2477e4c7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1f1060fe630d06bca22bd38e2ec70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161af9e10174c0a48db02b76d1624e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb589c4df0372494d22965cdf3de5fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088427e410c05a09899faf0e59f513ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d62e683d9aa33c7375dcc906a261bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0947f6865cc660f1c172720f9e43e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25e4ee59d3ae05a5700e3e26ffb9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aaddd93b6ba63753c11658db183f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5301587010796d0540e001b1e4991a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9901fea997e62ecbc36e5ab339c21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ebc199202476be8e54683114a153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b7fce199052a25b40ba9ce1db179157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef7e0df1158909e73a19f749b7d8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb3f5055b23694e55612d7da16a82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbd4828a8dba8f1cf7316fb520482160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab4a4e6f4abe9e46f5ee5cb94c3557161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ff55e5a840d1860d85c95f0041c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b38be6cb6b70615586d79c9b188b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75412fc8c1c3546fbec0ea9efeecdf73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705baab9b3c3a3150226aa9063af1c82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa96047241af4d35190cfbfd9f10c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7629e7b2782db2b68f91afeaa9d639e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbe73d01eef3de2d43bd3cc1a684f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28cb15d6e36ba9bf909c7f7c5db02e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782fc3b0b6afad10442c823f93c62e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401e6274473f354ab193d103546e72d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9202bdb206cf82e4aa8fb37e82488a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30d811a1c57b40e44250902ce9b60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2038ca0b86f510712bc6392013d12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72c34a6e1ebe85f92ba55c0caa8f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2c7f6f361c73cf0e7b160c66dfb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ecb24aaacf44384f73f6b90c26020177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda397153c762fa72ea1652e38ccec6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8925cfc124a7ca73ae90672d83a4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba277fff7024424c8e25d0db17b582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b8bafa979165c0761fdeb71a6b528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288064a01342fc9de169b9bf67bba72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c107ea6de1befa6786d467fd943ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad2364c9e902306f6462605ea6f99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d3f5488ae7919d7aea98a57999a76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6e1becb25cbe899918d8b2a3cca9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f24fe1b23672dc5ee3a5aec51ad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89320404134d390049d1299cc4774c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67fd2f9ebab24886e85a152108b1d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b2d20bc66e8b1220e92932e6e174f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d5526a495bef4b1490b2e476a27e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460905308d58f56d5a07ffd82a576941192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559f508b6b6f5a968831c1c7724d34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37274c1ed1de390037b4070d1ce05a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b29f27a4503bde41bd5a6e3bf1661195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b0d7656cc5ef183a4fedd463cba3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4bb7ca57c2d9ae69f6a9bc8bddb0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b519cb15387edf3163df9df2447abf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3670a4e4ea96a18320856800dab2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaee47be126a1ab2154665b2861784200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64645623a4af38da3d3f27f02249e5c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524bc0ffff1b4e7eb12faa2d3de8f93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11237a4f8b605476ae9b90c1d92220c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f519c7722cd3e2f4e6fd32dd7e09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846a27e423b528072fbc31d94ce09c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ddf5a96399ce52c15734a3dc30928206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812264444be800ccaddc99eebc9019a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882001e105110d9d3f3756352b7298208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159de8adab9da79eece49eaa684af9e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503147882787abb11e807336d0a12311210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b883b680bc74cf4bf74e64c85b8e13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7064e1ba34ad1846e73d8eb39a35ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59196217f296e53ce904d31f100934b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d63cc0f202f30d2dea3a3135b14d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f28ae73d41e8381b0df5f92680b08f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7e06d08f960f63eb2372fdaf76c39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef428f2726cc26d5a976e7a5e76ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec47afcaff7a02d9ab554d71defec6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe13fa28a6e6d405fbbec41c7369f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b72d1e0ea350a184cb5709548fdab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3295f5f12cf757f0842f40e7887144221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece544307b91d60ee6d93def6a2228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e3d6b35d8a67c36b9ba02be2bf96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d049ee50d12d13f190a8963fbdc07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438a0e0cbe129cff906efa283aabf2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d53afdb88e6353847144bc3a89961226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be809099448c74c18317307d41de0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de42e8c5fb53e5b17bbe09713287b5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd7dd800621bbcba0d8732ba29489e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121b2375f57e7c6b74c9d16cef0c07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23c0b6172d19128804ecd102214e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b561e70ee89eb1835c1557c4004bf4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7891dd234503abde383e677255e71a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fa65c24050fd31d5985adcda9b83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b68fd3b3d01e1fe17eba491fdd39f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882e5508e713d912588666fc3966df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378ed959f24f84a573b0488cfcac23b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a77662fc719675ce32ce0f96e6ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c272290cf6e4bc5a20f6b6c854c7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd921180db7022803e32b150ef83c63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369946e7d8d6a0196880ea8b3954e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857e4060c478e7a2f728c953e734a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28851ecc3ca24a7c849b9704814b9ae4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8399352c6623d4766b91eb1e6a8142244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ffe00e846951173b74ae7a289d61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531fd171d50bbdd517bc25955716a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c05626517f7701da9592c29681da4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16191db24850e41149f62cc98ebbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0951f0e34b4054410e9cfa8181c326249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b074a57d5af2d99eb51f786f050e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4551e2e429eeb2195e507d40e2b123f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965cf48ce7698542778ba2568dd410252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167922a9c7cafb7c5f59c73f59f0d67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4442db2b614c8dfc51a9d71c7c6d022254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741cbb9a1f8d034cb087145f0afc496255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e902eda827d8a453b92f63c3b25dac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9aa0baa82e3c9fafea9dd9241141c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870acf01d594e5310c10baab352182d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c4308427f6c9f0832b7e970ccef1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8754b4798886ca1c5e93a48ab6f26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f756acdcadc7fbcc192b17959b842261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeaaadf07c479ea3b585c67c5499cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f9f5f0fb8e2923fc670bdc3d0ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13124634c3bd0972d7081566503b18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad73c378585aa97ee4a60b8037b5598265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86eb8f1808ca4617756837cd0aa0af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342309e3308dbc3335e2ec0ee598387267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be05fc883e919344bf6a72b0afe01f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a94fd5184fe55a72dac0db57b077f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843b84d45d53ca14c6bdd5f30d875d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e853d978efbcc897b5e6f75734a84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe99871b1d97693db60ec83a468a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f616f2e6376dad0e73eb120b62061e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4a81e35c8b63ecb9d06ff15efacf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada8b325be34bba8cf1fc70872d53d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542545c447cd28cd42e13d4dd06be52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c4b549a7f59add56821fb21f5fd3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde380fbf70646d402f2642de4becc76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a69d669fdd5f1832d0295d8e0232d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cb420b7b46fcf8e0e3413731bd9ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dab7177727729c0fdece03b16a4ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650ab18dd21c1be4897ddc0acb9245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab5549638b9e60a6aafd89d0c00c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe70feed89eaea7b2a8eb5ce002c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5bf3238a2ea1f11e157bb358de91a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc6265a713bf9725776a8f5b3114bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bb3d020bdaeae800c2d0f4e41dc6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700866e7befc988b5450309b69aa475288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d14e61f06ab1528bdfeaa4237f1fdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115760d710a78ee92abaef2edbc94fbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980cbe3c2142ecd1d8506612de3d129291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c14fa20e74f6fc2978d5bb53abed2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf8a5a43fb3bc5f405b23afabec58a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8ea4ff565cf516d23cc628adad14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3766fcfc9abc60f46fc37c313f6c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370139eac38e54308b989551f1c0f74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cbb4a6bd8ae1cb3e276f0efea02fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c3dc7666045ab903f403ae48391fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bfc2726eaaa1f45f3ceb70faa6807299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813beb22fdec20cefd94fa31234e6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6484e10b98f7c3c11b3f0e2b7b3390301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ebf192214e9078f9c07f6831d3e98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30079bd536558a4167c928fae8c94a79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af60c5d3037426cb820137aacf7673304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15045c4ef11f121d0391b5c0a458cb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81743e11c275297b7b6b8677dfad26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956883ffec4b76385191d68f1948cd35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b47459413f75ae540add6757df39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ca9440727c1fb35894f8386ad4d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec96c1008bb90906687f59cc7791c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b671fa8902f0b42e2cfec39bd3e4fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b6b2b9193fa6ad63db94017e92845312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7edafde23fe5cb11544cf480afcda3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f28b9479cbc55722876dd3e90a410314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394876b2f43ed8738c38e098e208cc48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4db0df3c526914b785099fd33bb3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c9096fb3725d63a8eb1b19f387a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485bf888ebdc9687aa08bc61f2b9fc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed295985dfa3b8e96791b671ed667e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145c36365f3ea943b93b766b7ca21af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaf063f9d636e2de5b191e5704946a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0fdec77943c6895e3ad1d035a620c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40450124f33f6db61d7f237fb76262e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94452e4055b43b551e173d588304c194324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4079ac06803a6dbccec4845230f7f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974be0d6d958a60ebf69810539a6246326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1306abf5228ef61390b42c715dd6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077264099b7858444281d3a99488a645328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586a2ad300655f255697ce0343cd585329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b6cd7f92f8dee5fa7d8045836dde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f917c990c353263a39d2d9332f9f3b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffffdb0059ab56ed36fff4fa7d16015332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1832c220524d1bb23a4e723d9b8874b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d22883b42d2c2df6e96cfcce25ce8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596adb156a608552e21bded67adb4b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e59081654416cef9ec13375b2161fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9e9cf8de71b03b82ce48ede5d527337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35b6f6f8985dbf8ab5cfa75192d28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585c880d76ba417b6bc4c15e87c551339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfcf2a43e9a72b6eb17cf7eb2a8491340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfac94aeeb1fc799db1776f3e770bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d1fdae55f271538b2fb246abeabb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8024e253f10a4b3fe8ef4b07db7a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101ba5ce035b4ede39237ff82cb270c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76530767429cb96958f6c3181b9d6232345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eba4c228bfbc62999988038f917bd2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb150326b05553ff1ba1afeb403e7a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba76f9411f0bebe7a66e53a486e41b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee356ebb05832c0704fc25bff639a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb2ab4c7afcb7760127a3cad63e4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12175ce6e5c1566256785532758134351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef2e2931455e4ac476d3dd7c0dacb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca06fd2afec51216e405619bb2bda6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e6b52b0d117b707196540f5d899a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7c68e4ef83d0fb1a88f3694d9e53e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1213b2997906d93578007801cce168356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228adb8fe1df9221cd4e7a8effe081357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aacb090571568b42d0b81a429f2ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaab87a1e365ce636c146a11ec795cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8931b65c0615c136ff0827b2ce9c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863fbf20bee60afe561eb5786bdcab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093e420fa207c21fc8ec40fec24f2dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3bb678e57fe9b1f77b547a88d5aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f690f90c64e46818d50fa12091adc27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6c44d4850b83f198ea0684ccf3ea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79938d30cc27b78f09dc6014f2f1a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a680ac8ec801bdf4a04f9749ce10654367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875322396afcaede5db2afbd7deee14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f359e759c29091157e6b9aa6957d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc995e635a192b3d88f67ce31969d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4e10cc6fc99ee6b18569a58e8945371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab838b0b1e3962ce7b49fb493c4ed2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc8fbf5fc9ad214e6767fbd294fd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183005e71a3dbb863654ddb77933805374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcd27f97611d32fe20cb829cd568a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ff29e6ac2c5a3f600c4787ded4f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680168b9b25e4500528ebeef14a0a95f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cab6cad4d9be8c4520fd9d584a4aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cd32fbf4976061d5348a426c4f10b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e425689751c2a7f8ed83a2d79da7443380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb0b24a77d29a4e34b16f263f4561381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d870014179929a5e61893e21858c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5e44389825f4bf75bdf9395a9d01f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e625ef936bd47ba0bcb857a6183892384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f504bdd758a4464ab4289154cba06a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980319f4dface140d749e49c07232ac0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c07aa9057d29b87eb838d5385e53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb4088c8054f5b2f6859380f4d9f22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8807abe5e19713d0ff1771dcc3a82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9bee720bdd96cdec5436e21650478390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8764645c2d3a0185f7d4e0f5aec3cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5664bbafe370c4cfb133ab8634dff2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ef7764e31492eda3f126c2ff88d36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff85023b2edacf40af633ce02fe22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd099155eff9614a1ea66fab14faf77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aef9901764f93e1534855a03077d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099a881b4dfe37391f043c88b73129e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb55f0bb26fcaa668da42a974f1f93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c79c44d576dddbbfca9b6e34ba88d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79020ba4fb0fe2028eade8526088e007400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecb14dcd08d8026d161017512d9d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd8e0bb3e1f2125adf95c6c1bd1f5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6378713a819e432919ecd8f949cb526403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e97e3fe22a2f2aaea74e928a537e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53b3fa19fa80538cdf2e1c7262f5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76f3714f671f979816df7a771fe0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376f51705fddc62dfd7cbcffbeee4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27750687583680cf0864b837e9db5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7da5729124072fced0de24b42afb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7dad9c8851de0429a8245afd15cc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d8695a3716086b30dc8ffee2463b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729af423f53c1827533f284fb572dc17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8891a1676125a0500f4cf4c759b58b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698c48dce7794e9b9b86d1c6dec65c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178ad47a6abd899f515228577c44f26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d8d130516b3cbc10de36dec856af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161cc3038db85ba553c1c3e53ca4e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3512f6b90e4ea991874088ba9e28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cefeef24034c249c3cfecbb8e11922419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d348385c6604f82b0b9c62176d6f0a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46569c03e6061c03738a2c0a0da1014d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0847e100d746e79d225b70b36919b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731a6687411e543cfddb7d50932fbf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170c442fb8cd8f51f1d8b88771f695424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d8decde33c8c4ec9d8673a2cb938425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154243edc698004ce11070128796c3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f24afdcc12e8db159a857c19ae812427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992092931efcdb2575f5d0940da473428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d17bd6d9c2d162e77270c2fd49139429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8dfb77776db955d4b56b11e8a0196430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026540918974cb83269f4cbef9c81566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d569064b34971e8141760b59384ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0cdd4c8ab036c68fe091d12600171433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783599ce25e16c648e086ace6af8135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc99aa5ee7b4b43ebb026ccbd70f644435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d077c85761bcaeeea82c19b6ae34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753a78661324884fbb8af80efe1458437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8312fea0a177945b2c0aef23425b50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f0d7e7d1aea78dc2e2110844674d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b06971668269f36c4a5b8a34bf6403440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d7b4898ab385e903dbdd4c6260001441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9cf2b650ddd5cbfe80460b2e8174b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11745c9aade9650463f29b6669bca00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5420181f895cf5710a801729577d541444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c5dd9689074439f4602fde2cb9483445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1674f743282db0bddb08193a8967a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef57da74fdd54eef831acec76e72f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f129983f491772ae7680f1ad8d91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f2ceee8ddeea4fdbbea6ade4b832449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379395d962141bc9e4e80bcb6939f911450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f65f89f62e266568e08b9b07618c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663db9a8d3a24003072244a21a4416e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d670bc61911929dc37b03fbc6ebd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79d6c0e33cf8ff28d031a787cf2b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd4aa7c408009d994b5e5a1190715e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde86d81ef8737a48ece0904ff544c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bccc73ef11027c6ae2d0b0c3017ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df856444967d544d74319d5bda9730458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc704ebcee6a0bbed2c58b2405d36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd0750ea32ff9b88c49eb373374cb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c335ef74e76a251a79f01c6d72c8c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98f8a66b519b3888c9e6d37babf1a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe9ab8ea1f73168ff6ed4d78a8a6c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88b161759ed9cd993b1e5d42b8740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7964110bde3c1b3e16d445dd0b1708f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e101e62f879e0699150d20e8484c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a22f8d6fc126e14c3e46815abd380467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10a8cc89591c4460e44211c44d2ef3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942959bcbc9636bca134f30f21bbe5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5dbadae843d66ea3191b8629fdf99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da45b1da7de81d64fbf27f4adf1c666471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34486c6754155c9243c78e5aae4f3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ed933cdc0e3040f882fe2c37f525473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b7da24fd25c423119529ab5cb778474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65113f8536b259f48e8521ddf3c19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009404b33c39346445a68d7f64215c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a06109a29cd77d88676dd5c5293ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad232cf9677342ba56d047e3a7bbe83e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819712afbbc10cfd950b2741ccdb0278479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913cce80e411f239782a24a2c901679480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838038a99a1b584bb0235ac05e45e8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9fbe6d586bdf71ce81663584e5dbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5cc9c2a47b1f386b86c70ff1b1d8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112cefc6a3e972083f0a850c96d8f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c60474db61ddc287e07b121afc5188485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac11d41aab72e52105a5d4846cafe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbd5fdf09387e08de58d13295b0da2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12943b4845f5613bad0031ebeb50dd96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c57bdf4abcdc9a47b2aa67c05488d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd663590f87f2f3502f9c2baa2f0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de9bbb3cbbdb5918a793ac1f561f48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5e89e3965d7bfbe763a068f44e05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40e355224a2bed6d3cb7e900327135493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad99d575533e07a5d3e82478d657bf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd859228be54c3a37bebd35c51cf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01001f063aa3479e8291055431350186496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d498bfaf5152fbca0960867fa6f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c52d82ac8bdb19539182e25697124498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f16db8af6e92a875c9f433edef80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839a69d6f8c5f3dee9a2d4dcf90642500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df17bdf192fa9a85438562539f73e54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1c286b296ad28b7b43ce8aa772f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3aabcc3f7c3a25187c81e9f8af104503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea3207e5695e18cc7f77d2fa720917504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bfe08405d6f02deab1c44cb3fcf15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f4833646ec51834f5b4f9e1d2ff7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777175d081dd5967722e3573eb4d02e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e40b9d8ffdce1acde971fb244d583508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ed3d2914489a9f18ed3e60546383509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8a2243852e094515c4b5059bc63d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f60cfef0bda55c70afa77351de380b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb913c89eca8e691c6bc3d01c453a346512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432c2bafa685286a47991e46c6f61a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82035aef38b19d59396aa7dbd999b231514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2008423770dba51a00f0ce1ee4b4e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d15cb9ca3accb7ad1c2ad64b7f9b5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e0f9056ea51121e3ddf3827ae0b26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74650e9f6df1952b5d9bf2b1c7fe8e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5c54214ab5ed96d23916157df0c15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf69bf55fa2b3d71be731198a992a34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112e67ec6523f53f8ad6256d4afd689521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48639129b70a6b846320862d57c3bc1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e984c24c1fe607be40d4b21704f7275523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bda28ee52b99c41e4d4009459e65d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa84f4276cbbeeef6f0172a7bd979c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca69c26cc63e0fdaf4549273192002526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fac39f08497c0f2af1f863932be59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef420dd4de50a1a2a9153d1ed01a18d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed8eaabb9dbb72e6be027c1910968e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27ff53fa0baba93fb1ebb60a1477b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f26d0226b1fb4fe527f2ce5d2e04a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d429682ee3cf42ad2e45b3e05e1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8050a83ed13e1b523e0c3cc892dbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be72d1b9a973b1f8986888192df730c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f8f19add85dd4dffebfd2cf26571c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb0e721f0eba9141ebe696231a614536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef231f4c8f3a5661f6a06d6e89b4dce2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bcc864499881efc811bd4ccd352be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046a44125c8c72659b23df899c735af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adec3f6de31a11582fdd15547a2c13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278df9bd18d5602d1dab98bf50421e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0868f171fd942861d315c9abac597542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760ef4cb9ffa8f59032df0c433cfff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cdb8822364a4bf2d3f737c2a8dd55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e6c9f99b8fbfc4bcfcf93e93b996d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a4e6d6ad4477759ce82115f75f12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c8ce1952d6bb5efce6477faf78338547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094bb51967ed2531daa04fcb92ab65b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ee7285a6dce503d4234b325cc062d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092cc193c5f91e35c0f1f5fe5f2c61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e23454ff8739a184d11afa8469259551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e50b1c3c6fb40424a1fbcc3ec4cd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa59acbb9352f641f7073e53bfc6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654fb64eb710781d8d17cf15d02083f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344b10fd8bba2e825f95b03007dcf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07440c2a0a0552bce8d5741d751bc12f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0c24f870b77783e6a8c9f3800505557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd07ffc417e733dec858da56c39a4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bf0a8cd6b36bdcd76b86ebd36cc06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4572b6b54da830bea01e5f1ef87e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73494eee0373ca757ccc3d1f186f3f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d9c0fdd39e0350805aec20cfebbbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c4fa7d70481a784ac73fd14a4ca94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc64c101d6e1b7f979c31c8821e1f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad701d1b06cf0c95f0b8ae3fb152a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee216dd4a249d271166d3296701fde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ea2a8f61891c004a0f57af6f8eee1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3631925ed38bb937b802ea8568a29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179f6f9f39772be36d2b9f3eeff3d2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2161165f33db02344cd68cd973d4b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd587a83c9e0f6f31b80983a607fc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c0d9d6b574e9182b490aefb4747c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872f703da05b9729ead5e9e9623c22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68b2598a70bbc20a40e6d4f992066f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51dd7eb43d54d23aeada19277326e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c918becddd9cae278cfb8b1f6e5e10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92450d1a84ef9155bf9592d6cc60951f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc6a0a4abf92dc2841e8423669f55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422d98dd1046edbecf804561b04f68d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc08d40aea0ca740e806719dc40c81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f3fe676f4f6c56462ed5fab9fb22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa01e759716da013dc0162799d72385582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98601121014422d1cefa11dbb398d0b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa1aae385ef436ee97033ea02bf9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789199a99581818b2ce10b1d081facc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9239ce099ef0ddb19a52ea5519cb90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433615d271967fc4470271ce06cd092587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9befdeefd832c05713bbc96802200588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb3b9d956d591f2149514fd38f6a65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd413a3be516e54163e72f481e19d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f8a0700599f5fcd7c5ed9844bb955591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec200680c20aff40ef60edf83dfa2ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096a90d72a73e700145ea701cfded2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ddbca458ddbd58bf5b91ba4185fd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac807c8db4e43cd3c062e782b9d3471595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b66052aa6c9b9b139cb6fafbfa0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d848de2da98590f86718c2407f17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0e78b81e87c1a0df9eb6bb440634598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd36743273f5b8c74e2b79bef2b89c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd7dd23df6646393ea864216b1389600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d07acefb0b6d7559ad3315fb9d7b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47719ddf07c728185fcec61bb14f9270602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa102ec1d5ca025d55c810787bbf5af3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e17e7fae6084b9d7b007e682a0efb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0c4277b7ce9c4fbf9d4b2a3911049605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83a61f3876f5b0290782c83def0cba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce68414d9d458e5142ee5d3bf7f97e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a815306df4496030afb711aec80d14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc6b1f812205d1c8382561df0e254a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e84d34ec061637247f6bc67b8ca9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7849d29a0df136b252fa04a31b1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3ede122a0e6ff7bd3b5ca6c26b1a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064db7c74d791a1e32a770a523cd4029613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e34159d109a1d414eb64d2c0d0ce7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b69feef596db8d7371060e15f27d54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7403bc95107d7646f9adeac76e6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e626fece1dacc8f5521536078b45f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07b57c7999bac9fabda4d841801df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323047ad6f44c4b426790572149c61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb998b3b45f02883121cd70d91daa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054f2ca648a3a14f505fca4471001a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b9fbcf0d346c43b9c3806be7d9241622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23922bb6d7ecef1fcfd189b9bee88b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d6dd21a32f4af93e4711457ca981624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162fdc211541fb48bccc213e23e4e76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40b2d05b864dd3137e6cc054a616a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e4060f50b87e339669878bcb5b85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb115ea07909d903c5aead1ad28fb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e903fe4f8a1732f216fcf22378fe05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad698eea4a95103d491102ce958dd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7b85d2d0c5d1125dcfe4c7f39d40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a71676774b968ec505485e724f4bac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd2b2038725c5cf8297f94b6515e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7696feafa7e568453b56b5a3b5c90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89ab2e7d2e8ff5fd864c74d1569da9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384c36c75f72ddda929b95d0b2c1bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f049906626adaaaa1475d75a6d452637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c0d4355cfb2fef528550ba0edf53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22670aa341c2e8bbb0d4aec9b212c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af9229f2cb7f138aff8613a525f2a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c861d063323b488e6d5ae60cde763641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864cda5a36ab54649f4542caff1424b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737fbef7e21dd4adefa2aa6eb67a4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7562b21866002ccb902633dc42fefe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ba7e23bf211219cc95eed406508a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81cbc914f982554704c9b807481b43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a03654d95a56f2fb3857442fb5fde3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dfce0023a2689871b83396d9297af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cf0fec98bc718c1a601c5b1bb6db5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051b7a6699881885d3e759e320e9250650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c02e334f85da577dee75c40909690e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50cdf2dbd3ee74eecc4b65eff172c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970adc2c5b82b5db5889482b23eb53d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa95176ce7a63f9f7ea504888b4d077654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66184281c9c59b931881c0103589eca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba208e36c79119a598442a8147e4ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6707cd7d0a94775a048432a4ca5a57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c277fc7675bd231d474ea7aca50b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a33ccdac1a4f4f3e4f843a2c9c5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67b7ee92bf0583b444fc96b6c918d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26405ccfbeeccde81f541919a01de4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe2262b404c793a9b34fb57d5856c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf4c455bf9634cdb235c6f051648c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977057ddda69b98741ababb708d85295664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445410daed9d7515e8119032a4694a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c785aba21f65b0c95c7a827ac6d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe654356098540f718a3481afd4062667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dd36f1d56bc52aadc6656df8d7c44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c7447ca345ddc99e23139541368e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426d369487f84b19b5eec6e69a05bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f19f1adda4223a8fe438eea5844f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca8483894de57f38074327c3d27f6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3891e4a6a9090cc64d111985524351673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f54cdc05144f258ef022a6c1bff82f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45953488a5c706d9ac2285cbe1bc39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e13cec131b838ac818f9c9d83cdb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e33e3eae5330ef7738f3fcb9c7a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9248acab585d0dceff047c12fb8a5c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a68349d7117ef9eb47ac0bcb59bc38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc176dfe2cee603298e18e23108a5843680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e4733e56bac26fb166cac84440ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccd6b226c0da6fb9a24e6b96a68182682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8b35c8fbc22f3835a717846291ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7af5a76fac7ee16af5a490d2cbd07b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850fe20d505cf2063e875819b517c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951bcf4286fe286f35a8b5cf263312b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1e24c15121beb1d540fa7c9b801ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd57490c3508041d01074aa79e047688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4882c64eed3d9f97d34997bfa7f9a0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df17cebb3515efbbbe89f04290a8b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b0629e3c50e74a472ec7956b6c91c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a524a23ff0e6ae94577ba39ef65d25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1667a8cabc10830c172bda377dce71d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871533411b3cef7beda2acba4277d77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19752e859f15591f6454e86a2987d62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d0af9b638282c6a6a85763347922e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ff10d993c63231ac8864557e371c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59763d3876394bff5599625f5de326d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50157c4702dfcc10d33eb3c7c6a46e92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f850076a0760548912b9118569d964700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475428ed14dee5999432512d96da60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536befbaf77d36e8892b6135da2b8f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d587978fa06b927ad267c2b474768703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023fa88bc93cd299cd8270ea5ca67e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ead9000be52f039b8464ecc7d40f22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c827c0d5c75590fcc515b1702cb907706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1a855ef88ad409ea14507f06ff795707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb931d2c2c1755dcf7615cd2f9c9b83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fc3971d7b3138ff733d4fb3efe76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25d4c9ec3f9ea4c325f48d033d88af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999047678081206ee4d96241f7002be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ceb05e8377fdc579457681395460a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531d32b895126780e9d1d71a087954f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465155478bb05d552dd416ec4cff69b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e247f0def6548332dad4457395ba190715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21ea60d09a1b591a41a0856818c801716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e807ed8e7ba77d23bf033db5ce62ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bc3d00d8c386b38f35c9c493f7e27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7655e41abf505911d86b3a6bc184719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b76c17d5dc135751f9e28c8b76555720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678be26198ac434afd56464e75af3e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e37702eabc89546b2aa21b4ceee66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb541d2347ef8f76834e81344c1ecb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec70d333e6f192c28627b13977650c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2a84b094d91cd529793f5ef269e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfce510d5668ff60c2f3f6da1bbb82a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08254467b66f9137270ab4311f03b8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc8bf9aa4cbb3c527f061e62efeca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca5f75474ae791ab0b7ac332853950729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5daf16cebd16ee0f628b90d0d9ec1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a2efc93d60e979d9fff21dc6910d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f19319f6b44448e530b1612581c6e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd831ca818c013bf8b00dc1fee1b401733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dbd4507c73faaba5c0c4fd223428c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66940c1b9e21fa451625105a75982a1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649cae7bebc35afd129b286aa080174736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba0c76e702f3d9f9b574a98891111737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801747379a1431dd752be46673cd66ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f27560072ab62869412dbbf7b90d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff62199b7ef7dcc17e2de045cff78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221bb56c3409b68f027f93085101a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c129ab85a614594f2920880594369742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a7bcb96ed1cdf0feb08465d68b33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d2e5d6e9eb7fbd62b010c570b495744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c06910a04b4b1744b36b9c363350e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e8bdd34aa4e0f90a72a75039a6e09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295cdea41d2082c187ddda3291e43a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a29c309c10f5cdcd0aee411dc6f99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef25ffd2c066dc33cee69280afeaf9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf245945110967463116c57ff7e4de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd35c940d50b0183921515b16531a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734122986b78fbdbaf6fcb1f57d40350752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0988a88d964938b56183e63231b3194753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e5626afe058ff18cf6c4210532a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cca9086e00ce8528754147a56f385755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3fdc331d8e9942973c9ca9e74c258756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a95f0362e7f60934ee63cac8462ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11dd0a43331a7571f860700cf1ce1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43efe4675ab0c92629468f0a72f2ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b980484936d3a74ad212d620af7d101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b1f6eb905a0c6deca0085f979f8b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a149548eecc01aee3cb8fb9d2360643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1f3a9567268f0eb87a4fd619d146d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b3dd942f9252b6a05f96d21c8f6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f1276af40e10b6669f94d8230e6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817dac2304f585268d1d03f8cceb50c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c870f93ece5302c9145c2c6efc8558f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f599adfc4f855c4c3e3d3cce93247e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f6de567c5a158a360b3f4111500310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b0d5a8f1ccacfb8c24b036c0518411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6971013d77de63d988576e4fcee3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0763cbe4e251a5490851c062f2e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3881387fa3f47c7dd6396ef6cf50a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447054e03f870f1ce289777beee359a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aaa165de6c706d54417d85490f84a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c41220ddfc1b95bcc6f4c97a3944917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10bde607d4f86614d28d2c3ab62bbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb5aeac7fa785db06c727b75f586e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104571b5fbe12dc624e265711e610120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35986b36b6a50c8480760dcea5279b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a036c0814581c25d116a43b47f351a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58616ca633c4deca2c8547eecdb72b7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c68bb4cbed5f6c6c71aebf9253d2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453493dddd51d0b7d81f5efc415344f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f17106167142003a13ad012ad891926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98795d877bdd238c22a505f670b8ce9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eb601eb5350e0161c1c93a6674dd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c741d3ea659c06b2a05dd50ee4d3ff929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e3391813288ba2f6e034bab51443e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2ed50698982503950c97cf0cffeee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910f140bb2fc11baa954bcbfba58fcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a1809d90d5bfe73b22148d276db5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b488db4a715e0c878149ffb785a7db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9600ddf4ce70a09ec452130808a3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6f3b196abf60e39c0cbc3b71531036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546a1896c8608edf77693e3e6ba17e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8347c397ab56aa5608859f26c690138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6e0550a66fdd7a050aee396383a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa17385a9a3f70a78e8dd28a53f3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3041583bdb62cb6c1473f3214960d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a885d6143ed57a301f931d0636bc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ec5ec322516223328af65378cbc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b696aaa4d1a3b2a75268d27f9da944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc81cdae0526d839db16d9723051eda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1dfeb510a9c0e2655a1551315bb8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e327c7c0da483ad65f152449b29247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc6d93c3037597a87e1cca7304f80148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67616ffaa81e26c1c3ab5e182f1df40049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf9c26226017a269b2e3518a66f44750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5dd3d91fd57f1f02db8a1d5629a5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401914df02960d70b8b68857907f803952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accab992b413964c3a6b59bd6aaae7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44311bf70dbb941c1ee094f11571bd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af554eeec281ae4ac0e2ddeb66c78b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c064a2d798cc1c826b9ba973af39856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bb529b28999c43e38c2e2aac076ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273650e12ef98e188363f1060421313a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efb186469a652dfbf60785b91eff7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d90d2a9ce85b1bc1b0f11ba17f37660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb19a4040bdd358a46732efc9e917961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748003bf53fd13de387588386a6951d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb63cbde8c9d1bba691c5d5bb37c9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac2c4f2dc734790f857e0712f482664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5862c0ecaff0226a4af2dc31c19f8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e40fe09ad2d760dcf093f0be1a5e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603b184358bc3715301e4a2859b5d8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85926b11a3fa532eb68f8768c1407d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf153ee0a3a371d479c0e92ccff4aec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222a1774bec1cba0114f50bc464d5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dee3fbc35c062675132b4864f9d23b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4dfcd98e15f8a9e3093dff804640472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eca6b3bd54055e143f143f691bac673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db946034d1f8c157734bcb9be99db874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9de835dcc23bd90be7f51efd6bf70175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671088424f0cf02b2736885bc5c8eda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafc78a73802d75faa9dba199bb17f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a07f7feeab912b443cf95b6b01396278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5be8f8a9d0c3e775067a6de44360f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298462245fb3a4dcb29498caaf1d24180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07f26ef005da43f365de5189230db381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ce1aa105509e03a9b4596072cab682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a71a1efda565c26e3626795d10c7ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cecd7d3d61c840dee3b056d72a06c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a40e760746c8c453d351084f4bfdd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2040a8e7873bf4ed9c3a074ca78c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e6778617411413e59a80addb9a6b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb7fa4390146aa820db04ef1efe07a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09734b9556b0c6d9a91f44f72e83a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e62137c6c7e17e4d5b2658d29c47c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfddd303c9a461da66bc2bb7f6eda891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150d92948a0036b8ab8e9dbdf63898692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58e936760567f41dcffc8206fc60093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854cf39e2f176ff72638ffe240a361b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed2a747522c7f84c244e1c622e513495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbcaa142976979df588c84fbe056a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6282d2fdef93be3feaa5d6234d03197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd448b1fd708931d4da94384e0f3ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e103dd414982f1fd7c3cfbbd80d6a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68202af209825459031ae79a987c37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af691cdfa183394132107f087c631a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4e9806070ef62a0e4920ea66c6323102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41763a76943d7bb62e66fc4d6aa61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242263079f8c984b3a88b5a25c988a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcdad790821dd1df09fe97b54ca843105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e61352773fc9561a7b461e784d6ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5800a72ca17e4cb994ad2100311c16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad491103d99bb86c3a32aa48f1f0c93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f406e7d35f0aa7b782e5ac8a8cc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2a7fef31a86f8a27184253fc5bae3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0661cce5b7e59672b124f2a43211d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d2d02c308df2ff3a298b96728a049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53a9846048fc7c84d5751b2d8431b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a869e5770dbc1920c742e97e358f12c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b6edea87b6af94741413588a434e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a81dc11f1db45d57a616e839ed2f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680bb80a33810de6eb5fc9032295395117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced944b19ae853e7ff110a6386b11ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a1591cc48984c073e96de32cc0ae7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46530a4c4e9b85a6eb2c50429b60cd32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c4dd317bc1b19449205dc8f505bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ffff6b87ea5fdcafed50a7c8edb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af38e6a8bbc741d422e00d39a4726123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66d2bce808e881c4f62f77d5cc5ca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56330650f0a810223cf628025ad4346125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf582b371333d1f6fc0653c209becc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0afa193e54364ba21a6a47fa47c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6eb7d5c62851a5ecc79b9f6c732a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a2c77cac123200dd9eac3136a1fec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73cbdc04427123cb6a0fcfa429a087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce104d93ccaab61b003beb5a3d8f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddc87948d1f1935e09961d327c7988132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105408b6883d88a91f524207009d7c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3a5ff11a71b0395eea949f24ac4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc1cfd59355c74e05884faf3aab8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344298746a3c75158838765d7141c75b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd28d3278b1eb46fd33596c3c4edee8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed521956a280a4880698432976f159138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec68c62067a0f8c9a1cd03d9b50301139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c5171a9d698ef529214cd0ef2710140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36925faed72c40bbf59972481f58c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15c26d0795f344b26a9722a9f3993142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d0a11f2dd9fabe6f39ff56e172de6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431bb5720427347ec2ea870847202f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a8cfe7378b1670fab063544dd8962145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a407eff764ba45dae1fa43bf425bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a2487009c3bb474f275918f2c644147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24536047dc6f0535f483e5ad558d1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55319365ad38ff3c630df508b52d9c5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661a68c3fe704ee27c44f6a4cd231dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5951716eeea22259fb64a6a23f560e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54eab51903560ed6b049b1f91a8cfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98fe38f57a9e65a4728e5031df000d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cbfb6aa87ecda1203bd9a5ec25274154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d284c7d91bffb127b5d59fda243f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cbe792898e9df6990553fd249dc9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136a780ec9979a7b9f4a4ff45ce1281157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275b74a748171d0d29e90bb3e8fc5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb052809619ba25f02c27be50e025b70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a452debd3ce3bee523092a979e5409160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98823114a82d5c537971b21d7530b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf96c112bf337630b5cfe82d51c19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed73f71736a386fdf39dd88e1f119163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b4ec78c2c86921d900a31bd052bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285780a11d2666933f215c969d88a543165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17039156eaded06175dadd9196d3a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce27cc53068d7479a8f2c17db03fa7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4748e3480364dee56908ca2a988792168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364baf0a792d4edfb4aadfff0b890f3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444f8a43021bebeba1cb250347b9ad7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6ce1e0a22aa36244280808db169a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac70a3ab9977768bb8c9fc78b86d679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67974f7cfb27804fbe7eb9eb3b4a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d55a9a7a32c3355e3b02af100575174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455fbd45f2d117147d15feb7c048c53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a92d97e7cf7cf9bcaa057a811c10c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8ad81aa60c5dafa5ef8ea5abb5e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ed5c82154555eb3a03024582d48d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049b9b68e7086bd1a2c378b809d0971179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd4b6059336bd5125040dc962e9439180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777eea4c7a69f7dd6b2aa89d6ca6e72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b534e7d4ecba62c4c76224abdf4eb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9d65758441a09b62d238c1deaabd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9cae7e39ada45259fb265dd65233d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015bb2d403eb3475b81d4c0721ea921185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352ec4c70c7ff7a8c4d9095458388d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab13932ce10a5f21dd5a436af64b1da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8328ef163add20a680bbc0d28b28e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0040ec6b5c73d782255fc2e540a414f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9d133f32988d815bcf36e1194cee9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580ac90c639ddbc149028319b81150191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fa91dffc8b97166bf4a8e615a726c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4380e5fab67e61de8eeb11b88be7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bd052bf578ebcaec78168df1ab9e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e42bedcca348368d14552edf1a609195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245329a705163bbdc6e3c5782e82b5f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f5785af18fc327861b39408f1bf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea01ee8527d9f0740a1f7a58f1f38a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744de1cafe0bdc35510e3e2767006dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7fc64606090e65e403be677844b81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1eb1c9b1f543e581763db5f8a75fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52fbc7482f86c1d1022369b2a37c6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8dfcd5f4c63dbccab47baefc2b516203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e6deea0fc76f0be45a6d51c9ec85f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f9d2fc48ffba5412f0e4481819cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c234360dfec2404900f6d515a0e197206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8d74a073b1bfbd76fc8f1f019d3ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e303903086ee67a41c3925a8f1e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d065cb6dad968065d0f46c008c30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205d4a62c9d2ec00125b76219ce7c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c1b741cede96a7b154d184d01c886211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550a461175b26e16adfad23679ea04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33999261f96b586b0d8a353045dcc743213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0a15dd0fdba396c97224f006deb19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b79523c425802c53c2b9d030c6651215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe65a30bf56297cfb688f5a8780eb0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0bb0ebd999e6ab6d36a05ed6693db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe12843f9a79067899c452c1c81d55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc6f41b32e315ecd2267a4e6f7fbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e0c5f5fdcc3a9fd7c5227acf608d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7e326a7ae8b3487d51c7ad3f6f8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827c87e028203525f9a76a5ee50ec5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472be5a20db319b0a256dbdc831278f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220042650e0eb1453b2e75aaae35baf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701dd990d0763fdff381701883c9b96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74575f1b9daa60c046c17d865ba438e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb593f246b8d211e5f4cab8270526429227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f238daec8ae305c24c34f93b905559c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027421384bb340770b5bd9b7d689436e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a3df599f9c1cf2ad1a48dcc6e8d1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6223363f17285b524a27608f12e129231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba812401f46b959e4ee88e454d2b4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0182bd324cb1fded7e37fab17c8c07e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3b659b15585ef07cb44c8f82a40a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d627e48848a0a2b6235aea4086100df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b12405e3dcc6f007998d2e9075a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e6e86543603d63a93eea66caee1e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05743c4d5502e9c06f7d1ea161651cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad38872139af2e689a804f5dad940ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066431c75cd86b83b64da56d09f374240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e0ff02719ccb1d0331cac47804703241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eacb321c534261ded2bb2265a4c28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d9290011ce2aa5cbfe9c98f59bfed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c14cf4acd85c72da677763ef521b5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20687d31057eaf8773a485dfcd5d82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c964978022a768f49593e64cfd9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c9753e5f6d40daa8f91284fe62a40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1d36c6b3484637bd099832e6e4cf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b3f8e61f317eae4c8d888098f15d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf78607d3f79be8d9b344c51360c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba312ba554d44318cbeff4d1441e38d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f5f1eb2b330a274327deaf084bcfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84fb5e2d64217097b8140057384089253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470b62c438a1b505a9db36b8ef6a0fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784182020286faba41b774701b85899e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267044d680838797b8ba3005d510c4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c037e4c9fb6d92e7a84bf581f2687bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94143ef59be6d97e446179abf933f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cbf64ae205fbb7ac3c4439f18ff01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580069219af12283be5dde4f8d9407f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25c9d4ec8aad5bff6a436505773307261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9a79ee4ccef1febe90783e593b76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face63d1eb193668955a2bb7aae3f86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5093ff255a03e9b4464a94ed93e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2af69ddfbd6cce0e3b426630da65e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70276a025c2a0d2b300c0cadeff24c3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589467a5c30bba3dd466b7a36ad7cd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc25b5ea45eb81a49f5dcdc6da68ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf71dfdd8560e88b71f0e2b75af40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e24d4342681c96267b80b01032f3b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe274a51978bce76ed27d17504323d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8aeabee569ced33815ddb32ec5066272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736f21f475ac10bb71cc6aad7313db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b83fa7090efe0a34893f8c61907c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822637a7d32eb86cb05f4d592650b59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc25fd208ef3c7dd2db6fe87888ccf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453281e20c41f1ba4e510f1d5741b4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8677020af5516cdf4b3e6310885559b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b2bb20fafa516825303a659b87f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922a14c950174ecc893c8d784abdb78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1b2d1e108a11bc1306511000a198281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb29d24e3a32a5212fcffbea1675447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da32a93266d657bde191407079027283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9100a86b2576434803d0633a0d5877284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cac4754c1eacc42251ad0af99ba87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af59d9953917dae979398e0f0ed14e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db421c7f614fdf452e113ea911447259287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f45aad6ce022af74b4495bf6bbcbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3e4504cf5ce8ba24537ba6a54aaf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636847c6103bd926cdfbe3ee3d080c9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d89d871df28dc770479b93b3b4a61b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988148ef0f7594d9295fc03edf628b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d05d2f0ed0df23d9aedc0de0970986293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4878ee4cc9e31a9de1e4eb0a05e63b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c33a02028109acc04c0fa55a9e3d74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396e26b6e07275ce710f5eaaac8534f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b45442e50ccac67af66d1fc25b32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd866427e21a4c8b938ea4d56556919298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5ed5cdf42b61eb810abebd7e4f4f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1cee3c5a7c47cd9b1069f7391757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac60a4277b5544332bd89c86e2e4e6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc72489fc217c6c46f830a192d91fcd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9f1121cf2ddfbc371e3b9a93c394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b786d1c3918aad4f2c01d7c1ec78152304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6bca9fe8970805679d88abe087b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515765ccee9c72177dfb9aba3fcc7541306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c61caeab81a0e82601f02594a779307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892882c5951a53a815e7534ac91db67e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40d81ca4e4c96d1fb686672a806d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b29f46abb5cd327a79a3459b7f02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1484c79abd535afa456ebf6e3e50d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4089f8acca8c2ccf891286093d7be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31d6c7ed3feda5bcf68b1314f1179313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe84290c41da7279443febe8cafb9a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7677c0ebcd6ef81634b8c43f37dcc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a8cd86f27c9df0d6a6d833b07a94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fe23110537b3e1baa3a03e00e24f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bd6ff0022c05a587adb3679468960318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992a0ca84b736ee1728a2f386f299f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21dfc0bfb45998faacc3a282a5796320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ab3f8dd5c870faa4b58e50a50ebe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d48b1b59375e6feb471874ecb81b6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662eccdffb1655c3ee0181eaa6f529b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c2fe62b9c7e8cfb66d5328708cf84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421205bcb2d8317adf3ca7bfe315ae47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf778b8675a3297b0af5df2a44e974326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d35deb3b97f7f3149c68a03c8cb23e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5add07a5246d91a88cbcbd388d2a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e82b2553276bc364be55ec2c91191329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab7f7bf0c0bcd9547bb9a010672cdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b0da3489564ed66153dfd4f86a360331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70a17394ad9e1c9cbf3f61f7eadfce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da94af989599e64fa325428acb8c7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a0aa529b65909de364995986701e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcf2fe4393f8f61c10cfc8d09ab18b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3fa744f4ac636e41e8727e0b6b21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7315a66d5e97144e937b1eb002cc14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aded9fcf6122a06e7179916cf91f44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20086fbfc45565901fe544ca592a3c6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105361e1ded5dc6269ae838b29cf40b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21e39f4027cf39c1bfb79765ccb586341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d08938c1a1623c27f51b4e9a05133b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fe55a6e0319999900c2c62300a0bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cca3d9d341701f40f540ba3fb1236344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1124ff9fc758f057db8596ac0d078c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7db32c1e67dca8c04fd46aeed16b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c349e4ee43c51c52162946f1279a66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b26261ed582d79e96f5e4dd6112d94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c0f4aad91fb84bd000a24e4c2331349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f589c2bdef6f980d1c0718a36a48c33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78567952172a197ec0933f372c1c7b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16b25acf7e553a338048d54958e9ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727def154e5eae301ed856a28f830874353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fb061e2e32d5fc60670469a5f67c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705898f9b73bffd2396cff944122fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447b0466175194b00df579fe298141356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0643096887d63a8dba7a3b2a69965e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff5a6d43ebdf6265d8d294416997cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623768b67fd07a9193630edc894d2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81028580ed2cbeced3944e0947994a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4a119e45e3ee0053323440d0e31c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660a907c1e5a38b2504d75a34e08cc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e95b933e1fd9df1c1f204f8b8b32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778810d7e2f182bd655e55089c2abed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb2eaf62d75624c6b0fc4d9f72ed62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d1f7f1e28e5f661a040f182342e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7779dd0f78de64564cfb5989c870ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40e6109383a1a04a5bfc7ae50b925c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c965574e78fcdfc8720ebbdecf82b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6568e0ea76f1f0fbff2115f9861360370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651379c52664136aa679f46e007d6a0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236589f56db541913e4cb0e0d89da09f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048b06409132ad26a56f779256c89c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339edd45b371734d1709b10593ece7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbb9965caadf836a2225695d3ad74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65dba2cfc73a33d37f0920ed7ddab3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3841d9942a53199e825a522d241daa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec8a43a05f7cd04aeb2aeed5c1a6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcb7cb0b8338f84884d01ec9def5a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b974a597158abdbb7568f7e59abe84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a63d52be3fd4fef96ac0d153689b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155b90c1e9388b741a375ff75df1c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce7cba4676f25987ffbfff6db6080d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077114ffff79a4b32d229dc2c0be4886384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e678d8bc07d4214e3c63a9681809a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574c33099a9baa29d0e6bf46e945246386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79138da18e42d0af8cd5c03f870caeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed3445910a3a46e5fcf53cc70e5d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd3f4654cdd48633bb3a5f98c8b47b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbda56a7c26f1cf02f436a6f34e3d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1954fbd88b0dc8d950de8160587e96e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4d8132c42ad7b2267540927365c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a721208466acb7c4e6267a62670287e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a423af732608a09f47dc5a7454f20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad15f60b261d6393aefb8822a2401b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79b1fb2e5eb7d35d4b599711f92ae5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df227216b7e0544e1b7ca66aa4fd90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e153e4854c10651f81bcd7d81ac6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061313b5602e3f5a42fe629012cc148399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecbcf6459eaec5d150b0e8744afb22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d63484f15f384001f5b622470020f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da766ef013c500bb6988f5b0be8c67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6a9c7a7f309dac4e16e3b85ab8033403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf045cb675cedb0137a5c2546c45b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef70a5466f5e82576fdc9e8ee3de7c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e18ac40b927db079c40bbce83ec653406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197adc5938838c9ac952a093909b278407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb021f4cb6fa670589f02340aacf54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7771b3ab2d544f591dbdb049e6c7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be846bbd5c9bc24ed30f2d7215bc799410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7b5b9da315bf3e20e3551f9c511d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0109b354db279c716af5684bf2d4789412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc9bddf8ba268819458ef5bd3fc7c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3177a455089b89b000f22032ff9305414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdfad74b6ab240204682ff74abf95b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723225046ecbaf2f512ea002bf0acf8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b46df7f99abec5ca7ed441935edc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5fa5c00d51531fbe229ee559a6680418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a67836787049bfc61aa69b981f63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbd36b08b3a4384ab0259cc0d01426420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a16c9f6ed5367860b0edace1d847421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8e9932ff6adb609505c6133632a31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92584d126b5cd8cbad7f62a9940854f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c7422256ffee7a456e09388c9363424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632884537a5cccb02aaf20f0667fbe1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714cb49832a0a62cc0d66d2deae4a94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845f607260172c2c4e4e3906c56ad6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d75f0d4791d3a23affc60b2f257e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46182c20d3ee7109b911a2dba3d03c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8872a39523104e65b67a7ab0c67c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898ee83d21ea5b20ee131ba975fe950431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6a33de899b219b3cb3bf2fbc83dbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264444f1fc221e67cc58cbe5e41fcf10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00cc23ded96ce2f6baae129617539b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d61135876619e91044889fcd0c7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35271bc4741be71533ad64c0467403d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64236d50a934a1eab8b659ab29f690437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ba4cbf2e280f6247eb400a587b71f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343fb54399db2da21fc56b1c502a05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ec4119828ee4260141c922c235d8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e72c9e96fb6daa980696c6fed8a9c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646553c92d45b8af41b99aaafb08fc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68f87eff322179d5b598e28dc1069443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe78882f61b0eef296132ea7dbec94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45414dd833c81094e28415d9f3400445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ac8027733c8347e29ac04e94a0ada446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ae23883a4ebdff0e19738d303d99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88e176e00aec5416539d5e0b241f70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e1bf252b8dd412415563e1b053b2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21fed1c3ed4590c1d36c3afaef0292450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bac01be83e288140af49e24f9afe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e164ff9185dd44c429f0091f3e23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711cb6d3d56c1d2151440af43afb15d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feae477681a871b315767044da8560454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef927a17e17b75253d9f630c7721cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4031f54e37f7dba565f41cc206efd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310903b6ab0e6df5441967cf8eea22cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ea5b21198ee33ddabf1076d129e90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2d7e2006ed86552adb10632290fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165091874102bf6b45fae6eddfe232c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e782bfa767491699af5e535ca098e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019cfd4cafddfd4d8f0cf1116ef10d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c1107691b9408fecfb43d6ab3e752463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d8976450efdd4837b972d81431014464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b55764576d8a7476ae8f76679b593465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5128de1884e9d0eeef3e1660544527466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782192de68c954fa93cc8c7ccbb42320467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c05ec5dbfac121a03bc9433c99f540468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae196aed18b21a3f43ecbbabfb09195c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c90dc3fdf7fd883aa0559be63a61a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58081ca43a5caf38d99e240ad231d84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11dc07cefea87a5ff086054d97d32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d3b70f7495d69a9ac3d63e5ec16b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595a8f8e71470d3f0a082b7a91b70c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e6ef3c35fecbb72207ce37611088a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c904d23dc612ff5dcee4e5a4eca590476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5b48204b90747953e16b3e57c48a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e865ba35ceef0bb05aac0c22b13e886478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce06c567fdb18ce16a4adde1b5af60d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ba1748a0a6e729ba5608cfa65e0d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733330ff170c6e5be5a7f6ecfd32697481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1f76d9c11b9e477579c6e8604118d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e9d7448142c57844bae3daebe6a48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbdaa47a4cd5930b5a8c6afd779859484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3245bff781b8837ec5dd4aab444f64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ee5651653627b804145ba6038468486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929203596a0594a2ae9b7c0ca6059e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb336303eb2f5bcfeaeadbdbf8bb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739cc372f73046aa5957ef617ebd8ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34309b6547aefddce402da16675b188490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad19162b26b5c20ec3480016bd04c40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459decc9bc8695ade5fee3ed1dc9c1f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ae690b3c3de3b43dc9570b204ffd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022371301b7fdcf5a06bbec3c7be204e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28197f2e31927006f11e6955775eb20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a52f571b12a42e0a69b6b95dd593496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8402234ed14a3c32dbfa00d29061a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8fd248d6024bc415d77092d892f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefca49b23d76361ce29970084909d37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60922f83991dbc1b152872eab99c341500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6b46eba73ff6afb6f7f373748c23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688a07c9b327626010d4925444cabc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53eda8fd73b4fe5ef4a9aa948d7783503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06001a81b1fa75b0a4598b9343ceb2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0fe5c143a95d2227081966d47159505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194af1c8f19766028ae38a226d4ae691506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6bcd19e5f9273ceaca13b8f53cb48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a87ca70e26143b85ffed38c05cbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7d9a607f97f8ab097edf94d4e3140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7edf97227fc39b78e03b04c6f96d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb5ce19a5397892def61d20d6c908511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c31c2bf667b71bbad95ae2562290512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff17e7634a620f684ce37056cad2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1e129d1eb04cf77dca1d364e25327514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3205aaeac6e91ceb3165120035ef9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29834425725265fb7de8e74b1d7ac8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c476ef69221b0e03830d3bca2cf4e28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bf2128072457879604e390b8ae7fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9cc9e594c511f175e2535bafac34e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79940b5aa08247e3ea1212fd346277f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f741d6ee5da09e446552543f50538a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c120a15c3662f506b65bac418998522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeac13881df7d2d5176411bcd3f96d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cbfad2162371dfdfe7be64b07bdd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed67addbc194c61b13092980617d1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fa3609969bafea40d8262ebaaba5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bfe50bcc07d5b81a48a5cef044131527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9c43bf63652ead1fb488bae586b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e0755cbf01a685102fcc23dee985c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b1308cd12924840ce3fe7ce50c244530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74e0fcf6a5ffd49576d2f54082dba9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5afedc98341c5fc3e081de4a46c96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ea949ba4e1212e1f91a1bde8285a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd46091169396f5e1e9ebc226be26b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df26d8ca478eb71e1c53bb4e1eab2f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b123603a7e34b2a83cf3656f9936e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb00fec9ccdf2fcb2f0262aa66a3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6572c57cf5adbc9838f1d0c531891c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c22cba7bf175f246b1474cc1e686539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26629d11d3a56ccee2c17d2ae1eae956540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be0aa51d093bb3658d5012c1f33267541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b044f6d533e71db791d214e69799bb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd21536e57747e76caf2c811bdd2fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d333b2225729b92bc5fbed3657a6f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179499e4612f889cad0889116442b33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbaed0e1b8d45d6565fffc1b3b0933546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1556808b12de5ff77e9a6752834aad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a091c69bed44c42a65eb171f06f421548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548f1c69ade16fb5d66800c912fd4ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f0733af7d85a8402497ac46ba89d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa952b4e9d7fd7b31d4a211f3c8c853551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069c46a90f40ba284d5a5de8d2f9274552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1335d88bf42541885752d4f6664b8c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdc9ed9904efff424cb34e7e91218554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602e3bec2cc74ce4ab23c231faf54a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092332de0901c5d5bf919baf89ef776b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a07e7842c41a2341a3040bfbcab535557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8c4b56ebca28b337a7dfd7c4b087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f82172f43172a11ea4e2f5ee17a70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032280f780ecf0da534dad3f5c98f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be51b6b8bc07d0a08e23369ad4152561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8485cf5bbef9605cf40ec3359cfe6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6d13b7a5dc8923e274b4cee208b5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b584c8ab8c04085b9a584a16aad73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814d936db7a62c20206d784fc2abb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d3ed5c93cf49ad8655691e1bc32d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a52b3ef1dc7ae972c0387a878585ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee7b8bea69c7bb19d0bf5d8e8b2b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512ce7405ac18d86d434a473cd348bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6c0305845e521b0a0153e9fb08970570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37981a495b336de04c2496050084d0c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67b49def447a8ca7bdacd1673fa29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085fe3b33d386a1b6d942ca3dc1040e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a6751e2449d4a866401c03f803f70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a673089b29c1c59d886265b8cd8222a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38382f1c93b3b9d5dff51eaa8b7efd62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b6e91c1de98f09cf9d785942c91fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338860bd0a093e81e5702c80f0d0fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0483e9d525b1a9529bf483cb2beb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e5960df63e1522efd8bcd5e84228580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a67222dc5ab26a2d0723b133f05a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4112b22380db39935262e382a838e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560f13d940be93397ace714523c3aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf7a21b345ebecb17e60eee80791a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949887ee2bb040af4a741cb54c5177b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a0f47c0bea1877bcf57b0839aa6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534915b0fa5ae336a6df21ec35797641587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e979351be85796106ab38ac5c8463c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9df55d7b731aff682beede07fa793589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd2b1f703a79df38685e095546ba9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ce17a3537a7481d1ce0365f461d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7377ac508d242484e79ce39bd4a730592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a5bd8ea9a042b16ecb99ba4dcda0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb96da44d7d0226c893968cf23ebf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b51ba1914a6e5cbd8e019b496181b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aed6691c292daa7663922924e8c10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a957bd43c183da1bf8fac0efb23bd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a8aeba4c913a0b545b1c5abfe2a58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275f19de9d82d6a406570b4dc819744599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245963c6ad639252c70a252704ae260a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd11c7c85dfad0299d6a2bfe76d2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5497607e9a97d76556a71986b56b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7afe18986b6fcada17939276f5cc61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e122303c971b773886c5cc2402600f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777103d879a0ad145f6b1a9907a4d4dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61de430d393ed402fa395e0afac966606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfafac50548177a627656e5aa396aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d00439ad256aed24faaab80c44ffc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa39b1990bb26c2652d38862b80d29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cec1e9fc1e37f812ccf78bb000de9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c08bcbda2cd63caad735b1e7ec43e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a8ff0b303a300334ec9b4fb9d09c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b407f9710faef00f832841c3f717f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb1235c161cf1a96fd2f3dfb397d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac02aea8888d378460f719b9f4899c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64332613bd42e9df641024e2cfc6d05e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e694b68f274dd2885f33f6f238d8e67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013705d6448e0ed9c0bc402de54fefa0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefd0d920e69017af98ef4641076d34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2afd0251dec408de0c942a4c315f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e82d6bde3c8d4f7c83172728238f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4387bd3209c6cfb9f8cf3eb00cc61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412f1a27dd6a0ed81c6483a95da485d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aec40ee81c06f319637a0404852de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384441c4dede97a3d7b3286adf17b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0765a157b715b36135c8572261908f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb7e5ad77c1a400d5ee40d6ae6e6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4ecb8cac64ff5cc64424be7b9c02f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2088787ea58162388ce8bb5e74b4b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcecdb5711acd0b1ab94256e9865eae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f823d901636951302359c87197a3dc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c82187430755b6be89782ec015b23f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345357a1b8133256eddc1d0865a8239633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b1971f9775d82111ccb48b99b46f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8844cc9e215ba9c071fe03f9a5c12e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693dda288907f5d57271800e7978dcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbe4711da13ef2217de9a454f75d0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d944d50bb9ade4ddff0fb99e7b9d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095abaf56cecf68fbf581e3d6c9a50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885d4794438bb74d2451207ace5789640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc8a4ced82cc110fdff33121eb56f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047906b306ce62513eefdf04de8ddffe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3bcf2f96b5b3cd85b33edd59f205643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1d9d4ab1138a1db71e4e843d9df8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabfe435372fbc78728e17079633a60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45218c2e6447cc9c2d13629fb9e6e42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd079501336020575838b3ca4b3a63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c247e6f059b247e4359b55f38384648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37125f0e2f8010093bc4ad9f31d5d42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d5bee5816e19973f276909c8bfa2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04f4efc821e0cba05b71f82ea9cce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f883ce0626e3cb94f8b1e3b5c27db12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc3d40347f0e908adcc58d86080d12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc677a0e2acd9032252346eef1af0f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f743f438c7424399255e5ff479d45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e279ddae8c530c5e1cc83146ad3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf49bcc9777b60ccb7828a5f659569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75565e1f5b3bab12a3190aad304585658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74648342b60b9fd1245405e7574b1755659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a3f0ad7a71dfd9ddd5958ec22d3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc398781d01718049c0d46777415739661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7851e8cf380dd0c58ba9f30dfd9aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7504cb4411747df6c65d84b48f20fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a7095aca09896022d40bdd36c608664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9bb41993064fed91ee546fb2b1313665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de28eeffaa91db383d5615e6f06e9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19062426cdf9692124d9c9f1dec757a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25e03945da9df4dae96ee4455a9c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e66dfc4b6209a3ba0ff2d046a5884c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ca4cc96957f7a8d9dbc8eaa0cac7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2537aedbd174272934588ae9aed23e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db4c77124ba6267b7fd83dfa0d142b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3622c14f332ee4eea1e5e614cdb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bf77b461de128e82842c53a515f52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7340c95a7dd33ef591d27d1e80ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebc2b4af9aa09b97543472779ab255676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e13aa42e4a780e4fb9c336bc7d51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34eb0dff38983c4b1ba4e6d9f5087d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5938282d1f22749088f40e13890609679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd932eeded28f9a110d3642aeb2827b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b662f76254c9344d008e28ebf83444a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2ab10fe7393fc52f4297cc682cd71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3066d545231cd2589605a02b2c4c29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3f523da7b7fd9cd66ea30596ad76b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3772bbbae4b51ab5cca45c415c087685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567aa380a899d4c1e6a8dd0092a6d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c709ddba985e4bafd21a350ab3f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c73474c1d402fab2e7a3d9040ba0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab66189edde1e0e0ac20abadee35c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fd714b5a590bd5f72d389fe4a3803690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ddd01269bf1b4925496a09a42bdf1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272291692d84c18a6d482867c972b40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d097148288409e77aa9e90297b4cdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe05bd7cbf5cc5e9bcc3152c20e31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054aebc1bac8b9a67fda9e0222ccaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c76de6c07d8eccbec99ca361466fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c215874fac0e42d571760b1587d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf03a7bbef5d03826c6d25925c0a7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6377ad00b24a0e4bfeca3dbb78da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11e9a733c91a439057cc5ed0d76da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daa193d4bd8d4b3be66cf4c2f764b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e0350ef95575ba81d93d033945604702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5361d122fedd65dd6d5f5ecb0f9df27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75960a3c8b0fdddaf688141a18a603704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306659e173cccddd46ec0eae0dfb873705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561017e197a15151a743162a81eb2bd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29e5ed39d512d1b53adfd3d954d11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8511bdb71fd29009685e23359f82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48926efa8189645a6c3f4d9f74ca9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f0eaa5189e68b83b1f419d9017a9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a4bb586f028c2287d824b60ff28ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063d782daa15793c00ec5c233db873712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10701f730f6ab9a6a297d83e6b846713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f93cc916132dd42a68e6e7c924822e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aa65e74f8a53da009301578183875715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1964056585c58efb9174996c2441abd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860825a50626bda6cce7acab1edf018c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d95913cb7453398789be32dc6aa619718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153acfa1f2c666431ed9088b0476c31a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27033d38e3842230c8767efe18dd2fed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed83492b9dda37dd8ce8c1b91b6165721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7a5ff148310d66b17efd63fbda2f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb395a2fd3b321e84c22990ee1a98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2aa87091eed1bd30781f80159caa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7a2fb9f9cad3dd256e7389ec2594725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b44fcde6c33778081b9cd8aea6415726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df72ae99d597d296a4609491162dac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308a65fa4c8f515f81cb7cc8f1d9dab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b0ca1a53c8bfcd73389afbbe6860f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c7a92fb73bc9b1760724507d87b39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e91ce0df149997f835b3558d31aed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef9342bddfde411a71c3ce3751a55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87bd85809939d716d00338349d4f07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbea45d7c3df161b3cc50e2c02572734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba21184cca15920275d5eb02b618370735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134ab453eeaeee5418ad4ab3a9514d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca10064f3676c07f6915c394df07c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5ca595cc5f34acf18d6e14a65ef2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254dc17bee72ab56f89ad31293f31f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58587a4324dba5b2ae41eeda20fe8c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5e29197abadb5ab717854b33f1cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476303ab8b74480955ffb448084be16d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50524eda64e808b8e5b05b2ab5b67c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c986ae43d43bb10f45c27b54f6e702d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d06d83a7840aa44e2254acb6f2fe3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf6870750b5518c3fdc7031e02d49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fa18c2a7eaf6bf381c962e8f1a726747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a34a6f831fdb664a2845d13581ca98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa732816a72c557007d3de1a9fe791749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7fb6e92e062d6a5cfbac7571db2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d196b1fcb9df4e97ba8e87613df3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d63624a8d1c8504e5c41c0480652752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190adc5028ea4f210371cec956bd338753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd666628a4b3919ec2812c9c2fdf43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fe5d3b13746b90440f45c39525113755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53e7d4d871c84de2c60407de247970756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e271fd331a715454da5d5577b7e6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf793c93803d1b9cb190ddfea7932315758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b19d816d1afe41198a71cefc9324759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>