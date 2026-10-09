--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42f12912a0ca6abcaeef86cb902a2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f01128be3e35db292edb24eccace22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173b86b691c358b142c5e12af0d686d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf250925463667406a8dc1e2a7958d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b123fa7cf2367838f9e6161061aff865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cca3d9e4a2cc91289891e1b227b8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5fc733fd57e085d9fd8da21749927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c41f1fbc25a15c3d0f6128d67bec308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73e832097165a35d8d162362e527009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806da76bd6837ef3c91833cdafe21b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a30e7360f9f8148f4bd955b090f9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe453c3ddeb7fb37ddb0d5850b6d00912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65207bad1f096ab61c097b1114a8314213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6faa402f72566c993c3ad987031f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7a66601497425ed4ea47300e459215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f783ea114339c768c260b1496974d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b161b03576e78943eb9c2e448cbce6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf00b6a9877ea718864126310023a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc31aaf1524367def07a9fc6f24bae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f12bdc87c9220130272366f79a1f0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164d85dc50d7a877363e09a1352a32b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268e6a4bd42a5a06ba641aa1a1ccaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0fe0c2b228b195e1bec19a485961023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c823b5a5a59f819db3d907b4cfc0fd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc209a7753a9c5959c9e1bc6702832725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718f1df8b409c291e00313fbc3854426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e6cea4f3cff8ca5a294f349edb9f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b06325c3de4e06d3fdc666df58c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a121636714da168091fee8618f80229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285786eaaa7e921a46de583272db40d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa89ab6602a876081645c05ef2a96531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106333e2332bdc4030245772aeb59ecc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733cafebef239acc1a9c27278f0f49133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b691f3069e8985502fe5575064e172434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585cf25f41152fb2bd22a840fc4c65335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d33e170ccaeabbb1c5fde04c48d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1698513fa6c5401850192b8c0506d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad83ef3af7a68837368998a6c1e6de538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4acc03bfae29ab2b8473dfa047a1b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c9d9192f4c5288d5487d6e681433540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258bf86fb8b6c670b4a7c3bedf5499841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f86bcc4f47bc12ad71cea66fb180e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ca6925a56ed3d38a88a9678b8f38043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79695bcda937e5403fa9145b3c8bb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e09ba6a09ecf55b54d6dd80aed998845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b4294592046b267d352549d80cad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9638c51c300ac4b95d19a87afab047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18ba179d23901cad245b51d7bc74048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8ab3b84bc62337f925a3e40490aab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ec3218c0a61e376d3f8ff709e42a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a37d1dd732012484959b599b448d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18ebda3e0d932d27f6f54b35327cb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c8a0eee3eb931bbd1e3e513d9954453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157459dd672fcf21910ec7d0d7d0292354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e40fd50c1baedd7e5b9065b11555e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89887563cfbd3d6522f0c14668a91d1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8284b543a2510d75fa4b21c43bcae457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f478b0172df0e3cb92544695e17e9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b989ecc65bffb39d0db5b4a2730fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7d8a85fb11f1ef38a6120fff095760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbeea1d075d3e251004f26713fcc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb391629dfec1e022ecaf835f25628962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ac32412a424b0e2f91c0b303e0da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541241425f8922225257e60d83934f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bf090aa39a5c0f655c6d44335941265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e92c7c2af1c59bc44f183d02a230766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a274b855c5305fc6ac99515020c953367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b69f270cf704c2b3add41c5affc98468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f812a4532943a842f755d75b212369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5c16ff2717be114ca2058b3a5c0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dbdb747bdc7b61e02547d8152b4ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e3144d30720c4cce62b184254f6ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e4d4f9c5379c75f39c520813750ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf9afd11b48ae404e0f9be1040e9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858caaa07c47ff61c705153adaa1c96c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eacc33492f90122b264968b58296176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d4bd1ba026aaf758db5ebdaf99c2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c909419f680b2638081c58d2d31478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98616b10c6e2a124531593b9f704766a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd949dc2cd78aefb387c26d858497db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a28ffadedcbbbdbb36bad3cdbf13b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ee003b3d3e9399da12a3af341b2bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d690ff8e20e7fc3bfb17f5bec4581383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2c889f72d481abda4db7659bd23c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f9ec78f18901c8507ec073d00228985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af4faa510d3072f748d4d4aba715ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836e8727990eeacd7973a0cfed2ef187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a45ef293858d8574b6cb748da3aadc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c7e6f18e2f81d6d455a3c7cb82d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e635675b6a46b974bd712aa388fcd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5cf978c391f7845b68f3e950791de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc95cd1b39f476f72f8caf1920cf9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5059e249d0adf6b4300c57cd12597c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c0c4c630541bbc3102c127016472c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db9bb037db6415770c3174c7fd0b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04522d376133cb705412c2306f0daf0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249a420e5be4017a34de6d3c3538e8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1d2529ebb7355419ac69446107a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bfabb6547d0bfef9f42008e06e42a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1704f262627b0db5ec004734d0e082100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a94a8b40486f7d7016969fce5c6d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9efb310985debd16cae45e740540c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f748cc7c50a5f5bcf474dc356a221fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cec1fe90dccab2d3da29e97b15a2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a5d7a417fe8be69f26a4742c2f618105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949f7bd0a04cbf5ec376b2c0442c692106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3d1371636f8d1dc826cb85c2411f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ddf8ec0200ddd5403cfde9c88d57b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b42d66bd63a00ffd57edb397f7dcd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1615445932695b2a480110d56ccd57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9bad6e64c03284cadf3584977c8f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b61d94f9fe596a3ca4f0b0d0abc098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d19d2600104b2a63f426a48392682113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9809a8d7de0137e23ea93f43be3b6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba23569f5356b1a6c16e57a20e8b69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b2dc56daeb18bc0eade082c939e0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb84f1398fc1e18b3a8533ae6bce86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3695658a6be037dd688b977e843253118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106c3f8ed0b238c06753f61e81f42a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5854355e295ed2e10c689c20d7b5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5cdc28850473172e4c751d50cba42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417092e0b5f23de2754e939c4e8ae050122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99aaed63483002bb244b945abc3b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36522c454a5be6814e4980fe5b8c94b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0150b372c47c3aa4e3894ac45eb4c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae15ead886bd99bb09f13cb9a8e0484126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2008a6f4db5f71f4fe3dda62d01a38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2061711e2fba1e0f924d8268615f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701f34d748a89789284585f7dbacf80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f998e3e995feeff322a45f8daff2f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7871c54a45309faa8b10baf359476e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a503367a6125cc2a7b3f72fe6d0f862132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b5667e69e76a78f97910eaf4290e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458245c4a778cf1fa760ed03a250ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcfcd358613fcf17f7ab2e299348c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4dd731a16fa2b1a5e66553e8ff6b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30e0fc867c89c0cc3495a43ea7115137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522df9989dd578375c86fa3df2a49ef1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d14742c4824075cc81c838a273598139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d387a7d08b55f0aeb0933555401f47a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78d9cf808b1970523fc8d8aa231ec8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b38f7a4bfdea18a493cf29f6411ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5f706e7f446c4e88e8649a6f553ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb6146ce247057e9b1aa8699fed551144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b0209f5da9e802e2299c2136f3b98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c83cd73f58cf898032e9cda29ff746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21335983960528adb753789549e727147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf217da9bf82329b81093ac85a444c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b44e28dedee79272b581ed8a7aba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33724e3d4e503b48265288be9639af4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e651052bf9b73a48f1cc321283582151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f7b25b6aba11975455702a22e4bfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ba5e40b7d7a9913247855a2b92cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480f3a74fa86a0c01f97e6c88607c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223fae4a3ac1e87bb852553cb456db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bee6714b79105ec5ee2fadb89ad9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f94c02a9af5bc4094e73cd87608a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282c61d35fbb2f887e443eb89b221b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2535fac4d26d8ba5b21861e767ba8a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329d12d6d20ed13facef54df232b55d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576549bb5ae47ebdddd57a7f9074c5b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64399ebaaeb4adcd569c90514a50a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf167ff8df47b16a77e9f06710d53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18da2ed021cd1f351a9e9c962629fa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb993458ad5cb6488449a688b0e87ee0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255142c49b1318e906153b66343181166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ac7d6bcfcecdf783da6af971d7c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca6b13f7a2365b99e81cd89cd7312a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdad89f700c2fe3e4df7fec0edab98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a993b11fb54960dbc125358aaa05d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d38e0131dac7a4ea35be6c6bebb6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d0700f209c6e36e95fc1cf00d62ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b829b790492890be56b3233e494cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d78c3526a844e6ade792e28157e19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821477b6afc1a5586342e4e24269962175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b64a6739476b00951fd006c9386ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea9c2aa10f1381ceb1a7130725ec0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3177faa320db6b282f88557ed6038178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79db9a579f2f08c3d6cb215be1064a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f99f35cd4675c7fc5f3504d713392180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd2eee31e84668f15f120529b330d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d8b7449e4960f642e7bab0b63c50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d64ecf57e96e878edfff7d8252ed5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e31758d62abf8141c29c2124b7c19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e14339476da528f8ffc9444c3cc74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd5550ad654d46e0c847b67c346c07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83539c38430085638d620fcf2504f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e62c652b138b6191cc32b1fb29f85e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebfea47dfef596be9493674d79babc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59906ea8738742c3a1ab7a83e96bb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affebd30a83eb7647e08478e2df29e08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32080f793ae12f2f5aa3d9c9b71e3fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf92a745682e9b1c257af8c9e452a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a89284e37513f227fcd14cc3c8f7b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753594d5559ed3a32b95fe9eaa718e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1621716e5c3750bab63b3935ac5b45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8aecce4e5f30ac9cdd9e887c3501197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40ea6d4756ab1ffc88b8f1d2866db6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70827deb74730d5225956f6b26074a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ca3a77be1a4d58addbfbcddeea766200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b036dd1db103b648f33eaf7b3f517e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832b60a31678ad87233985f00d1c56a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ad2c809e7f77d5f38a59e25dfba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09926cd9f6e38ad4d07f3bc9c5bb64ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fdd704444f58b2cf1454f03a19ec1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508298553d28b0bd0da1e2b5dd425e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7254f51bd3cad8d8eb156bbaeb687d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d474a4428421eb576cc51ecffa270208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fecc1ba763b5c830ad1d53d2078bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ab4e8caed3da54d52c41601226000210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23097d23678a4b29709414ec57261696211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f888ca6b9db5b49e1b5caed08b97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e3a1739510999be6906d50977dcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9efd0d39a3abd83549c78fae202212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f9c92c59b5a3bbb5a2cf52af5f37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ebb59ac0221806ee8782080548ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1456a40513f0868af9327cc4a30a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e84f81800b915d387fb87c9528766218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddda87b8b687dca7a078a9248037f1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691adc414aad41fb1a614e89e8036a4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec883d787bee093c28e9e589b76296221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d57d598538b27c8fe3ba3cfb9c132222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c945a18a8126f8790f578f2d61083dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9554798b784608fb8934a3538988e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d2745063ff267ecf6ea149696e478225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d74f3d71b5e258ceab7989db4615226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f81ba7e257e996ed27d9ae8306112f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34b09da84049c881fa9b8a3ed8e199228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af86cd0ae46b782927e417d8b3b55f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6716a8c25c0fb6f4e2f313a218f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da575e7d6416ab566254618e76ecb50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8141c96eaf3cbcdd3091f87e05eae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de8584c9cdb8a7d9d19a8d2143e05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a0555d1c54d6ecf593a180f3552d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804c0a8d461095590f9db3b4e0b005235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430594b473a8a7296babff387abc4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a3a90ce33d9c35c0e03c0c71b3bfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d85a72effab7501c9b2e1e0c5dde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d09fb36ce1104045d0c052690145239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e31a9e6114a491985cc3ec8f809bb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85763ffba6a9d6d0695c7d0cceb3ee4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf1ee39d74e229570f9e660349c741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edf1c1ad16467eb8af864441193afd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168103dc0ea37adfbb1d1591ef1192ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793b020882433f757ac2010404d232245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb73c79fc0917eade1b82bd3e98b57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e0af8a8388b2d3d28602a38c529f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f70596476844b5d62bd6f4c451c2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd60aadec2b109b93472a2e0e626246249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cda285343777f51dedeeb4f88707f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c959a704f9234eaabc538e25af30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46ad34f58353258100067587ff2c3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc74f62abfd7326188683dafcf0e84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb359f4fe3525c4eb6a1ba6316b24fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831cd6fd988190a2ac2d70562a3c1fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef090f0311a401069bb0c78b71c550256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0bd8211861504ad2d015d378ec392257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf303d1450155db05d422162282432258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6db990497ca880fc3aa2debb9d714259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74a91ca6c80f7e737101e5ccb086fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553765a973d957312be475f7feac33c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5596d69ca94ffcd8f3ea38463aa2d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb61041a8685845ede9a324bf13d778263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020670d0bc9fd9e7ef9b20cc10662b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639835b698070128bc13589f70649eae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc7132ca3bcf21e741e4ed3a920b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f721c55cd0bfb960eac4c88876ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757048cef5a3f355e2e386d6f7c94b6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4971106abfa939abdbb945440154662269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c371eca44374fac6c8d0f5705b012270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edea31a860cd927e138a2f0c1928cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3120bf2d8082d9ed97765a42c4c5f67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce5db0edb52be1d79bfa10920b55e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca8359c1bfd635bc945eef2d24389274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ecc8ffd0392ae6cb16ad69d3131a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da9165d82afd132c984e1667a9323b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdba3b4cb2bf09557ea61dae5a0aef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6af5b7718132ea6cac5d1f4721fea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc938e53131002f9f25fdd2958cb97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0071a2b478639acd11761ac3a4e03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa306ac22b504df721acfb0ceb4b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16479d990980d637be678fc432e0529c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e5bea90316a05f986d7cf1ed54c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7264bea26723147a3835175068634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3f724be1073269ba3c038867b97a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d96f28e4ec0f1bee65087b2c2bbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a061577d1227044ae3011a41f8da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ae5ce028f07ed5a4a65f12445c458288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a5ae0da96c394751b98c54ba8cb08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc2bcfec889efbbfd887f929eb1db7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045823af560d331c1755a0a932ba37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11143fc23aab55ce8b4b39d6783ad2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7c34b0261f8c490d40c8e28927c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedcb0a25caef4dd656df2d0007c77a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d078efd2b816430a7e3cfdd5c631295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e5873317f66b131cd6d8b519d15b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570098ed02a7acfa2412010b7107a31f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2cac93e1046c087933a7f65cc7983298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e077a72b5c6d71e6bfce2794b995c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a722653c93592b818e97ea275a5a3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078acd81949c861ef0eff1a6c5efb41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b21fc2906dbd61c57288c012bf2f67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c1fce91739512469cc4056d65469303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e2c6a906fd1e62d2eb9dab1af773304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fc334f0eff3434abef3adb3f74a7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d2397bc852b41736feb60b081fdf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67196c504dcbbd1785657e5357bb581307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1431c3a9023daab62568956d434cb7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1303c901678297434aadefcb07b5e8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9ec8c86ea780736814206f5b49de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434ea77ea6feb16d986d0fbb90ce7fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a214d61d3020f2dbc29c4b52c9ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257af38815a29ad947f705bfd6f21e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d975e3062c7aa3a1a8718b74eaff72b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65493bd5a900c36091b3b54465fc48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2c5d81db3ced1d5689f58d2cb2e54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2275e0b0d69f0c87e2da72c7c44ef9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f85eca80f9c356da683cdaa3b01e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafb28d2c1b1e8fec8453c110fa7d9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cca7b9e823fe9e8629d9713272f7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112dcb32e612bec6dfebe0efecd2028321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf9423eafe24c6c10aa958cb3c3529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2cea1c57a6d8ccf3bbb21beefa9fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5695efdc5ad1545b5ae72b91c8399bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa97c18dd64c3b9ebfe46cc8adfb53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca05c6a112a9e105bb38030c2fd54cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc67fffd48ec8c62f6f75076cfd9bc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a6edf29797ad585c00b53cd5a5993328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f9f4c8f88de5ad953acac477a240e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df8643b5e9354e12d37651d743961b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1fd152dfd7c42cbb1304e6899c2de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8418401a068e621b264d3753a64a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f5f87f92c120ac8a9eda5909fa5e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a43448774ec3dfa484c1ccdfb84bf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c673a37a1c4fd245066f805f2fc96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919cb4a615536ebdbaf20eb9aa8c4f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96f883e77677e69d4461df436320db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef1808e33310844394543be71d7bb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb9aea48cab7a2516cc2eab4996577339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675bef8fe57ebc2fed789cf01a7de7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0395cd1b8e831e594cbd2f548212828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834daec9e1bed85e98cd648af24c222d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b5bfac6d3da3305cc11e1e5a80874343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b904a9e5c3197efbe824b3ff9edf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891573d0c019613b6e0be062c17c3d9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc3fb71efe2ba064f2013e412ae4bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9277a051ff9498f21259886853a7844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41988e872a9624fd922c89f03a989fb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585b4138a94ac664686692571bfdf2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f090f788330384ceaff31eae9e3a3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb1abc2eb513f3539750fa6c8da7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2717734c4cb5e08dd0f7f0537ec5015352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c373a2b634b105d79b5a95baf407376353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af6063e568e71edaae43577e6691f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221151b3c99e5e520e6e532ff7537cd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ec863223eab855c79907c2e68ea3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c6f026e38c0bec14efc348b425f10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e50d8df12152508127e06b56f808ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfbb455b9bb7606d80eb5fd2f84fe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d10b696fa80782abe2acdc6110382b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800aff9b637b6435fb26ade421fec8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9062eaf37ed29bfcfa0d1d4ac77cf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75dbcf23cf6c85f55fb409e01be89d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85444d417a7cc69dedeabb815270fc34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c77e4d72fd15d47f51ace3324932d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa6a2a5b41efbb2bc508bc910a0325366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42104b210d61adbd6cfd981e6c1aadba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f090f612d266a7af1916172ee9837368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb20ccc2776fc9b97661571201e81f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d36b99d19e36d498686ac8966b77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c5aef68b78309a1eddbe03742bd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77a9139daad453612c30bf4b2af7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ff2955707c57fa22ca73f551b540373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f9b34df16118d128696dbb5e6fc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f753c5920763c17b0cfa8dd60c745375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b08a04d7dc4405f0d7cce23a753724376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb7451d4d4e9afd997b7af39735534377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81aefa0c8e8d14a41f90bc45867f67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afa04b9c2bf4a0a6018abcf88a04d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0dee6e4c5da2a5c5f2906d925ca93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f8dd221b794bbc7b89077881cf04d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175144e0f69b1bdc3642e13306f69d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8652647b69f9748d90a38d96f8a47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102bf9c12e07e82109c1b719d22bccd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c2890e4b3020272e66670f301edc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3a3685ab37b635591a45868a29cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3677aad1a24d22d5fc7da3be18fd9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f5120f708cdc79d493dee9e81b34d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96476128c3d86986a3b5f9b000019015389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803aa74da7510d2883c5310548728e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabad379778f76e6a49770e855de330391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee6f839008e78b6cff38161f15aa5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813740ca6885aab0a237bca849fe86e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b17eda1557da1172dd4e6b3fa136a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063211efda2e12607fe3e83c5cb80e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781837be3685ff75f42da08ae2d3de49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d10ac972fbd0e9fd91b28f5d64980397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd57f4d05012b05aaf72d467299c60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc931d5f4ba32a33b79cb0177d74d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b8b476c4fed9692bfcfb5e705da2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27233820e1c6bae5684dfed6d7ddebdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0fa54ec4d871270b6c46732fdbc0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768b8ffa89ad26e14bc5abbfda495bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b900ba15ff22c3330b7ab146be668404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b1a62b4bfbba3ca0254281ae6f3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c7ad59107cf6b2959200fae3763ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace5079f300d3e099251fefb191922407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c2274df8eeae61d9c8e6a38d668a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43faa5b01bdf3c6324b1adde54dbc8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a43875004d5a953f95ad4c347f31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f603cc0e6116455bc1ecf6fbc74220411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575adca7fe5f9c3da41ed452be17a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8475291600fe82ae248aac886a1c53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92046aff2f3e7dbdf9580e9856bb848d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e856f17b95ffda72fa31ec9d7fd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664387c21a98639b6dd3393970289325416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b83fff07a881e608e446f4659c9c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d29cfd10ed8004d36faace8c89edf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5e3c4ebfd9f2a5a5801cc54870d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25220151bfe3f68b3c24b3600765ce58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be12c44ca1ea2d1680d14efd8d5841f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e415b5147c0526e2165b4051e93c8d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad3034f9afac3aa93c2da4253a210f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0365ed2a8f360e41bae42a1889e32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c076f678f845160040290b40a93c5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463267658ddf95cd351d68223c301c78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31df3b0f1c50eb0bcd2d83415ff229427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cb6ae759e7349044048bda7e2c0aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ad4bad80030343a469a2233222dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc5843d82a3b8fa3006208223acbc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163a114b927ad0445de3f8d3369fb84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8478f682eed6f7238fe8deb48db8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ef61ac5a7b44d5c507387892151e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc9d6828a53436161e4ffb62d59d2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b976d0c30a431e76f62e3413469c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf865eb12c5a43137f142fcdc6641436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712a1ddcf45fbaab7a6084f44382a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a923c473f14ff61cc3f864b87b1fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add333e1a3a66b3e34b290179ab17887439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b24477e56c8d1a54f1d2355140ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4568974b9533450f5cc3689b3b8afd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11adf5781652a505bfa57a3172da8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae86c5a5dcc71b0baad1a28123c5ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123558b031ba0bb7b0fd54539a9a20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f15750b25a708115ee94c4995b87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03288de2ad43a92277be800c0d79b302446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8844768479cc59424e5727fc0620447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb74667f18456413ca35e587016a4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a34f886f47c1b115c89067251806d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b33c9f98687b7d573972c41e4addda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804004c4abb01f11c5765d8df7abe0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74975e0c718d41e8ffff1f2a5cd45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71829c5d3158fd2972e42b07c23b7ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ec201dcc6e9e68ff91bf9a3507eb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a91fd4be3268e9eb8790695da7d742455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c0ea4bb6e030794dcaf90103f4a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86503617ddd9e020c10da748ee38751a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8770f09be359d778a58a9889ea493458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0f2eb55462d45491b282c0d407b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c4fb0a98c00339a6eef73ec830bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758571ff0808cddb30ba26cd432a80e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1573dfed811f2fcaeaca2d7fcfcfd8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b75875bb4c5dc5355406bd9142b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86a8c3b6e69ba7d954a125bf47c31f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb99adc268112a3008faef023219b38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b6147ac8288017ca5e19aa049dd2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c96a218542a48b83f0a6aa5afcf76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb8f3f40f5cb05e4512ee99b0439bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8bb0588fc361a2c0146a550c3ddd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3835b9f8e491009c8ed8d2f72c1873470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854e51bb405dd292a3d1fc41d7e90a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8d7e392d169ea6569b07e94e5a79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a572f72a7dc24024203fb20db9f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce9a4941610ebe21e0bd2a6bfe1fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813b9281cca1ee9d1616b81ed0b160f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6a2a96e78abc358db61b666e8bf68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7eaa078a83645388fc4819f226bd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e131604774c356517594774c5197b32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76abc64e30681e1a4926844f70eccf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5857cc025673ed483d081341c6d5c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92ffbe32638ed3286267abd1ef27ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c47d8f37f107d6b315fdded7c5aa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fee35e689f3f7c94b913ab58c7c2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d20aa8dc57b801cd4d9b06e895d2a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf517df77cdc847dec80f95519a6c398485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c4dd28189b60f6656ebf35ea4024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088e6337d6b331ad372bf3a8ded25c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db555f105c9e98e3ba034a38a5dc6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60d0fd3bc7cc24847cb16f81ec4a79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8991c5342fb027bd0c5c19b53998e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450022132614c814738e827fafc3621b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f005f298137df8bbb9cac34f5e7e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08022deef64d5de45f280afa7e0dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a089c66640f1ea2bf01764c6cc44d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a02db87446f32a09a99a88ca85484495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac200db77a6ec9186e3d04f50073457496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc93b75b57ee958678eeb6c20283e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e967017a5f331f9e7acdf8289898f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a121daa84ea684943b2ea332b3280499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69cdad249b7ee4d9bd8d6f217886b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d3b43a8173d77f8992b28e1d51498501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1d9056ce6badca9e81a0aaef1bbec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f7f82d83652311b8cf67c14090ae5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d9c54afdaa431efd6e4ee9d9cd27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487b7f8b964e175fa43905c6fc0ad5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f45fd1e9565380794728fc92564b67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660c35b6059a03dd2b3d51aae0fc92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59c9af968ee2d22f4ff42a8c65b18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f165f248b7b15e5462ea7d44b66297509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59c796fbb2dbac9d8e5127054a3bbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810da4fd787674cb210158dcf01387a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaa56ea28c8b1de05544e50eb28c7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376186e5772c0cb88b00e5f9bf01419513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba40ed570f4ad4885bf9a6660040e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72cb14c91e97732ddeba309d6b373e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d5be8fe788818287c1d97a8b5c03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c29d4b3ca53b392e2761b45ed442d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894f72e76359ce096570f8f415bc6fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bebdc93293055cab9589649584283519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9f0ada2c93625c66bd705dd25dc2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b6c827252224ea6de7cc8fdb3d4b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c36be60e5495a557b38fd8654fb9d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f44cdd7676e95feda96d984655c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f963ad78e23bdf4032c3164671da9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6907a972b367c51afe6a02ac630160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a851124230e0aaab3faf57ae0554a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f875be7bea3c8ef5deec751ed8f701527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce6704ee6091ba63d563affc1ff8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c90cd3c9eb9fe723a7c3b4a6b945d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39601c8a5662491f413d96dc312927ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b385aeb0191e1ac22fbb764f4a5d62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa3365207568cbe8a097af4b9f990e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2254eccdc32fd0dc113cd380db4da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7571e914add36e9d9259db6795402534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd2df32b65f21a4e070a5646630e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989ede4fbd5a0cd2dd9538015178a6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844e26a774b2a27ae51d87264ca3812537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847f96915f2f9256904bb2a4351c65a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bfb429023d8f3552e5fba8c6dad91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198d984e883a7fa7465214c3c6588b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a229ed0f49ac7c074b09bcef304f6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68cc781ea2a8ac82e2ec2908afc94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797607143215e790944b456f297306c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a4bfa0e8c460a2dd3843857b0dbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff1363b733fcf62ec846c044b32ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450b14c87bea897132566b42d7355e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69f9738bd0a7402933950bb6869c59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57c4ba57f4cbf5b1b2903b9802aef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f633113b4e936b99263adb18be40eb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d09c3d2b99db821f40bc7a819996f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee892fcb865848a698e441834482d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d0fa06cdb610c0f9dd822d20b139552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e801789bb2f4e3806fcac170cee5ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243dce6e6c2e6640e13acb05ac88ee1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece6bd350f14d2c9ca80b8520d3b044555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9d1b981d8445870a803779c6c61a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7926cceaadade1f62f318524536180557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1692a51c51e896048323f2d127af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677b448078a9a92ce4da716251a940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e332fbb50d72c43102d63e2b0c1a04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb51140da23bf8b479bf00864b01b64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb31c5a975b69e2382829a99d5356562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4cd9ce6e488149bcd84c00abe96b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8415ba38c16efc37b8ed2c8f08c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8aa7b5c2af7b5582a0102b38e2d86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd2f4a314d2188db8516ba399ddba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feb041eca6817d2cabc71da5638ae1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89322e67d47e3806e29add1698bb13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f5667dc23363879e33a8090f6445569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037dde2365a31fc8fb85adab83904ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4ce73ebfa897abc798a2312adf246571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22725d0f3ba58daf0e8f72024ab960f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c72b837ac6c66903d954e219dc00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316702db6f06d7924649e04ee65b7fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb61acc50c4cda910e23332a28c7161575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654a2d986d3532eb3a08c4f0827a3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648322c9e434dd460102f58050e661577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab98749dbf4aecbfa32a875a61b27c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4c456dc49bbc747dee8987fe3b97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffbaa133e9dd0dda4707f629b2924e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38555c4740affcd69bb3ac44182d1f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0b81170e2f9fea5cff849e2f4f53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453d69dd19c52b76a06221d0921320583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d0dcc0b65c3446bd90880659a2bdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28848d4fa8396522fdb54d85370b4d79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090672617f8ea691620f77e1636bca34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9ae570c18f8efe8a936e3c25ed42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fd4e0c49fde2c38d924a8a6d6ed07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b752af59ca080f90edc015e3ff63ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479e32bc12bd767827ffed1d55024ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bebddb7fe71fb5a431819c1b26987e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8132fa4c853e2065c2338b45801b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa9c145ac72fb346aa6cbc712a8302593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d52b6d716ca979ef2c6ea05aaa929d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d80dfd1f0a586a94f1333b7918a05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec3ba51a30246ac98d9efd7d4c9dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92ad8c2284cfd0cbca090d3c904e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530145a348edb4a7ea00f86ae153aa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1074bfb8e57df379ac53b7eab36351599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc652e2a31b02b40add1b85ced5c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eddd74c43b89e725b49f5a7df6d13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73429bc970d0ad7c5205770b106d90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169339be4ff7832f81b8158595276b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142b5cd21ee8ad8be5ef8b4b9e7cc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d324276bcd428f75fb47cf52595d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f5929e9fa5d3949fbfb038bab657606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d0a4a3fed63eb7dc12b1652e4444607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a7663b0f963558550e3d79b39cc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3732573c5fdf1ac93fcc047f397c8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695cb03e4aa3c8bd8dd743851f34ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4a51c295cf32e39c0fd6c95d54ea5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d3174757261ef06a8e288c1df780612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802f68d32f70fbcfeb28ce52ac94cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcda2525b1beb52a02db3ce6027a15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703f84ff4af1d97fbe0ecd9a193957a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0f92ee481e45ff58349441babce13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5813091e970a005db43920564e67d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd270d50de9d6ba9ce40c74deeb796618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d3dd11d6754455b8b3309862b2cb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a3871ec18452c0eae449a1ac74678620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ea9e393ac122f5d9c9f6c9631e34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a934bc7968881e8ef9ae5932995c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06764d3d2cfe315a33ec0598347c5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666bd60a1396c6acd690accc6706286624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bf11899175f0d56f23255c81ce511625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d03db4f93a03968aa5302cad1b0d38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452bb77f11839e7b5383ac2bdc61cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c8be374a770af34fc1c59d353a76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ae93935aae14b5221d319f4a99da6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35560a7321cebd09e21978c27088f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374ba1cd2636b17e09a8bfb7e6e064e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b66b8a6312da83b0fa21948bb0a380632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00dbee2a38fcf2d5851814ed894313633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff29dee16e5d4da6940180454d992f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36974cf178c06320d0b31cb9cb3f1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b215319b9e35da574bd0fd50e507d7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc8bf93320c3d439ff1ca9af778cf1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0af8617f37858ac8f8fc6ba9bf75c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63296f7c10e881bb3666c5eda480e1f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37709774d79902356edf800d7a1c8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ab32b279a06280472d37a572f664641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc42023b4e33da53c50e8b062a965642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3106329ee30d63c08abd535a2c3bf8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c888f52d262e6d64e9f23aab2b37d61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52763081bcb99b97148fee4e060de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03da0d8cfb99dd30027f3d30714d0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07f04ce3296111df4de1ba14fe37e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893cbba27d993682a0a473b87804d5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb51efdcb399480731786e896388c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea87a2949f1bfc2f1fdfe243e8432f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccdceeb51e7f8eb23ba7a9666f25af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b252b6a42201ad18173c3cc66a6e6b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7385b4bc0023d6dad105eac8625e9ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458b3e8a45672b02614a6eeef32e3ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b946025c409483156bf1a2dbab469ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d08426421d85ff01579b961eaa1d6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ca4ccea36cc476da1f64b6053d91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374722aaacccdc9b3ecb5195422be58a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5cb89fc9287568689822ecde34250659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb43049d614c4e2b452ec65826ddf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4157ad747852c0d7fe5754c67a9bb38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f33b6c508b209697e9091013729574662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265d20429a9e143a7c351c25b357ceb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388e4c9ba002b779c5b860cb0b9a437664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a16afc2e4d8534685ebd66bbe502665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285caf0d6d48d02a82bb5c6306e8a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdedf298110d1b419acd2fa0e1c7d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6da77ddf0b2b824c42edfda9a8b7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d620a01a8b8aef7bf6081290608f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a94032b3c2cca62775e5f03096341670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80b4cc647950ef1391dc1c52e724b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6d400410abd7a1c91316ade99832672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b736201e31e1cfe0415a24b3ab0c885673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c736bb82972ba438f60a01041cb188674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f0c95b7f76ec9735e6ec606325de3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e6c2082ac0a54d835fea57ece84b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c870577d4dd39c725212ae01465c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9dda2c4cef321fe47cde8b9bf93d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879995b62182d42738be27e8f20894a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563a87e4a9294e710a4020dc8df652680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b838cbe616a5446fc2acb42d4203e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb0b3c9d74c4eed2bf6eb2692111a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826df6dc7099cc5d727fda0115e43bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632825a6139c34f5b98fb5a8c6d670bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f003f1f580c6af141397e4696caf36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d9164cfeb5e2b28f70699e0cea1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e7e72ca357b79fb15047ecf7c0b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91af8233a73af9db8f8f689756586688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e0ec40c02b3c977103971eb5a4b39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ae200cb1feeee4952f069e101c12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00139d63456c4b69ccc874ffc8ef44c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11445dee88670b08b9daebae0366a620692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a75bbdc375c08038a6ea9e8b09afa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936041052a5d929409dc297c89e2f53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeacbcad7afee609a6c1e9dcf076280695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323607f27342eeaf3fd181c1e8f09297696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a558da95179311c94779486f9df8331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a352c0b43bc798fc7937044fc10194698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9523a356a1d10fe1e63b3fbc93468c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34c541a8a582dc7405d3be1b4ebab2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fda83e5500dfa5046eb91fba342b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047905145722906f00dac113eea06f03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781ee7126ae1e6145ddd861fea2b0fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094d9813fa6f0c26b444bf72c2aa0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1fd3619e5c2c84534a57152341a1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88de4789f33f4d91cb274001c85008706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690488dac69dc7478bbe45145587640d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca796b8b07b3ba62f349d6581c44b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76beb71f47718fcbc9d23643aa5b54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f6215e56572045c28f16598a61d95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7cc28df9724835919c7bf33602766711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c7d4437841f869672c424d8b82b03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ce00cde3a2f3a2e95d254743a761d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e357e2663e0134337728c2ae25094b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f65d614c7f1900c8bf50f40fc0dfc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda97c2608a39478af7adaa1086da6e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8c782607560736dccfe31ed75e95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7fe4429c47d52270b96f515d18f5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9891fb92bd136b285ba5e0e9c09bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f7494a0ab637e8f578c180953896720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745940414602d901c7b0f2b3350d4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834490da475de880e457c99b9315ef27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b13b133755d8dfdaedd3720ec8d54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3a1c595310f97c4192b4be8ba853e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d0c5247d9653a2c19415f83965636725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff92ff527226c15033440904c06866726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364488ff0d7549a535ab5bbfb336ef8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f1e62b86ca188112e5e70e9d8346b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e66f73499647a6b3cccef7c843825729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964c6e66af35c5caf9e4d88d8ace4a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a125b3b90f5ff38adc178126de5ad96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba63cedf2ae7571e4c4b489c0049b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e861101a640433388d4571e41856e42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dedb72d21d959a8c50a08cefd6c4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec8bf83fa1e02ab7bfd9a93e420ffb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289a5e3a50c7976943ff60a37f6175d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c325d36f45f980e5bd45216b07e32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6fc79f524bc2be613071ad1c89c14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb408e908dc9821d2ae9fc53ecb26d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713723d0319980aa4578040dba2d3b24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b144649108a718ea698e6d1c9859dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31866c543372105d12d45d2257849736742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066493768619fb8abc34626cf86b40d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d69013be176ae48f46dbbda575749744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20e555f3506612ff6bcfa0e0e944f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aab335af15f46cc29b382cf6eb79c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca035566ce54166224fbf6a57ec85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61146a5d75dd248ab192c529a018252748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385a5f62e19bacb11ca79d32a1af46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784980810028d990032e6359ab0d780d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484be2e0fef7fe362b1b55b370518db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc4a5b3e3cbbde8a31ba65c0ee1e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f884e4646d6bd6f426b745b1fbe05ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c1a948ed713de0189ac9e723c6116754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc28fc3ea81ede9b3eeb09de66c2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b00a674ca9fb30f8829ff4e55f933e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a21b4490135aaa2768909dc872aea5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7dbda8ad3c0463fed637b26011b82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72876004ea7cf3b67cb1c51d3acd8387759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cea1a7e0b66436f55016b358924ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306bff4178b645b2c16723c4f91a8662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934b499f75d3792ffc831c6938fe3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b852882be07555e5331252fa582b8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43cd5f0ef1514897d07de6374d9c6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dee0f453ac0d14ff62176c1410b6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7312eefd30d4434dff9cc4882677427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042491eb3108c34b39cf77ee3815a5298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429489def2bbda0b665911c9f2ea5db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002754abc53a46ceee310c7202dc19210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade1aab6f0283abe19e28cf536853f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005bac7190321402105b01e9ce5609b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bddd5759e5bc4cc74292fbcc7eedf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728bb9045cf939e7be03a49da9e614f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6613d53cebd0477d6cdfd86134a538015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ae0329e303fdc2ae477a2532e05116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135fb081ea2fa545b78065bcacc09c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f68fcf5ca6b108b83da7a052f99018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578608e3c3d9091c10ae50af9a98103819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cca4bf3d72f185890c8b28c22d034320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad3c1c001f88ee261da58cad3b46521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a101ff20d0669e37be63a6cfd267322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f78216a445bc1f77d96989c6c26923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069af57d108d0d31852ea5e9c6f0b90624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e957fe9d1dd15cda3db96e4ab8368525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ef14f1cecf5ad5e3ffa9cdcfe38526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec055c15db0afbed4c9f2529eaad3d9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65776bb732038a6db2329f8008ea1b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d88709e0a80fddf81a5ee473a2a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b724c6a19fc466f1c13224d0f29089830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216be40a9b3ad6710bff622b03278cf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d252e42db7358d4b86d443214b48e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb048e97c24f208603c7548ba504a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca06dac7692bd9012bff9ef3f05f1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864f1f16b82a76fb3d59c1e7d5f20235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a8b23d2fb65cd18f863aec1c382336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66891d6e39317077a70da5dd71da1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb570d6f8296b0156e55745258ba838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612753ecf12fab8f64facf72365522d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187d73bc69419b83040e2d66f8bf4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3d7664780b2d05610831eb45e66e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d9be8a0f413abc198b3bbf8584e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5132b6eeab6423d9273ccdd5b62d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd398748a139c04b0d0019eafd462044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986bb1621f76e9eff94a967dd6500ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518db6379c5178d4298ce2f5237b446c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76b063d7c36a24648109abf956efc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0e4919e5903091b560fb2412fbf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46959c2cfc866bd7e1817b3aafee91c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5305a5e025fe63012fff181337e0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7301b20dcef6cab854bf9936f90251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf05af533c04dc2698fc9668e3b4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9740ac271acc6ba20c06c4e288a5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68169805ac94abe903d5bc574e34525d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d9a129d15cb042146864358c755555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a115fb731114f64e74f3f6dd83db5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c28e7ce78ab4ea12f29f7ca931ead57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822b630741233b87a277261fe596ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d6bcfe31d16aa1cc8ebb70b62a1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8dc0af52e55dcd5cbac306a0d173160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58604dfc39613619245cc834e69e9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3698ec95e3d40db0016c18c77e3c36862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b78f4ddb8588e644a1ab07abf5c2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cfdb13c724925c141095c05376dd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdce37fa2ad5e3389cbf501e1bd44b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3750fc7fea0c86849080277762dfb3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33326e2d4c1330f9438dfad77189878667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a3062c659a758db72b4bb0ff211868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c487774678ae92dc87c6ddce099dac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587e1c4f1db68896fbd271fe57347e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d528f50d1c39fc82101661caf22f35d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9abcf79779cc1cf7573dc1c3719be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e862e797dd3426ef94678c86b54d5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bdd2af797d3e9cbc2feb97ecc1bfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a07b2681ddc03105fbcda4304d7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eb019fb6bb40b7d819e32725036a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc1f4c854f51bc8a9fadd4326176c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ac387eb9746185713411595c4614c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc506bfb8df0f934c8211e28e5da83179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee3b27a5eb11b23045c4b65f44b6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba2050536d450bf07b9a71719a8ba681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bebab6fa4722ab9aa9add20983c2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33d8c609c6e63204d578f7b68ab1c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a810f49191d9c22e4a3e740c4387e4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca389a72bbd1a30de3ae3c489eeef1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234a907de25d7098edab1a44e2799c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361658c0452f134e1184fc899b25eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53149c41d82811c947ff7a0b968232888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec6719d9242e12a150f9527d6466189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975b772df1adad3c6c83883f24020e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5606834461cce2ec5c8e9fe91e2d8bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f70a2ae3dcd568a334767c15f09aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5eab1703e787377d637f0bb23524993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015df0c2cfa7b7e17aba82714e0633694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335c1d0742f8dc4989ff013c0f5287695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03fd46624938370f5282597aa7656696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81b16484da05b31aa917a62a62174997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c29d5f8132b2c517236fdf821f0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3bdafe635441f9ac0d6d005180f6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be12ce96d7365551062640fcfeda4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a99f41518e4c3d9c68602ac812eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a12f355b2b48c786f5b35d7545a65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda4257f4c242936c968509dbd3b41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa624aa659f105c53bfb4e352e24b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537924f499fda3e5329abf75ce3ee08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df986771174091c9671f34992552befd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9795f990872942748495d243f78f46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d370defef7d3a437f12d0b11179e360108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc443e7a3eb6e03b7af204eb3aa0d940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9879e45559a790a1fe371f82b932110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccfac70d07060ee1fd881d9ceb0ec8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec73d87e84bd686161aa76e148adde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ab47621a38fbe77b5ffd4d418c637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74883b07a732a25c0c85b010e10bdb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41eac99041d00edd6d0181ec78e74b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173cbc1dc8100541ec88fc2ff114376116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc15044a45fe5be8f84be0ceb0b8f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0057375b396788df41f5e4b8ea3da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d9df19c6cf45a834a672fc22ebe96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e552185187b025292eed41250946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d744976e137914ac6a50dd48eafa24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dfe97b17090427a3d4510f2fd65f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc89e217362790413b3eb3e090b43e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efe35f0adfd3ac392565e2f9d2608e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91026898272c37de13061b1dec77380125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6da1081ded42a1a25c944011fddb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b040d54f6a435f7579460f457053170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8adf1b7cd76e04a037b58aad2889b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097b7b8d8ecd3ea99f89a2affd9038d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb645fe013eb8d2a1035f064d98d7732130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a8a2fe82ed4c6e2e940c5c4df151131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a5e70ccf1e5555c7892ca3d0ca364132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211026f574d6bd29d181b1ab9ce3057133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7907580d16ec2a45bc71a4ec643cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce122be4ef2bcae419010691b13e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7393eff7cda34c5559bab42787510a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58d30061498d881d2d69bc6ae81e06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53b09893f84621f24aac20ac401b56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee6b2833548c45e524ba6b7ad5272139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a62a1c32b7640c8dde1501e2bd0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911c5a12f0244297e003c3b304bb284141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb13649462be1bbca5f3f6f4e10014142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d4da0d7a712c8f12c90b36c86effd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd516986434461b46222a610a7e2da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c379706c55a46194aa8e325d8203fab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340795c3f4166c5b32054d958d3f58bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021758c2567cb520bd0ae1acd87ca58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd5f8803304faaa207761dbbb2a69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d089fca09b062c3c8694790d30f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160b996380dbb45c69725cd44c8c2be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdc31b0b45d7f89c5da7e9159e59af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6b3cbf026ee3e1d6a5c516f77106152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060db3206240329e64f71c5b62baed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344f21a294b8baca33d0e8e65b27d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc125a28f94055104d2a0ab6886fd07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d32f1849f65b6e2960e2901b3fda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af24a01d143b4ddebdabed4f027012b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b1d5f65884f2a784c50b75e5c4ff2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59881c8d0ff4fec768c988e97a6f554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d812ff52e75bb36380b007fc6361d22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014aa1a7784f499941b8a2581188eba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc55490ba2b60cf4ed7a60d17469c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f98e9010f4caf2f5fc1b73ef63b36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa4b8d437fd010a14c644f5e58bf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809f628f20b7fb28d7ba87ac7b76dbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359afe1a2bd4e99e94d0b816b148261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507c21c13d172c8b2fc4885804b9c42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0256f70506bdef3861277b6fe14780168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e80df0f04609bda562280bd1fe2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b35c3ae26f420fc0250a8689fcf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df9798d0ea5a7cc2e08f73d2bcbe8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40427ceee5e6341c4c716b7abd807e6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1aafc3206162959bb59988173f909173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4e9458f9bce25086959d85e22eb00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e23f9110e064e8170c492f2d6b9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fecc80821434857b101aa52ea6135f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4494c22181a124c82311340c13edf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e0563124b04e374a8877a26c8a2d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec3b39dd1c1ca59e6e65673378f48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b339f79469d0163dcbb820fef7e4c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecd478f0d7155b16175d73ab810bab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386d20dcb84a5cfdf1df313aa1ae08c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e539b6d3c9fe75d65136188471da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f8d86f288a35e8ee43cdf7b755743184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f63a85155f895c45f2cde13c7fa77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d694cc29b796981d801e9767ed69fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb53ce8df54fc159b891fd352d146187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d60dbe2b7ae042be82c25d4f04edfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351460dfddc64ed3f0ad8abe47a14c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974c0ba776b9953b8ee889e1e3c35b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114269cd87ae0a0bbc9cbeb50205885191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0eb3178b41019b6a249af99b79e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ac9b01f46de348579ba6e39f6530193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262be177f50f43dabee2fb1ba780ba5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644d1f3d1c261786e71b4e5642fdd23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56166f532c8ce0339414dd9d9aef51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca04a4bc927b0ecde18890638c4b82a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae5f674ab868b2fd0d6e682c363e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8bd8da512ddaacdd4953f611c8e7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81fde78f96df1adf7988ccc93bf633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f53be6701a7779ca976ae54fc644201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c92b530e631ea1cacadc8b359ca31f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f488fb40719f4b3389005b7e42958203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39132e9548ec9252c866245560d52f98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206edd1dc87a6713f5e3a255911805d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b792111fb49137d349abdfb8b0095206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a9ecb8795329c465422826e18c4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3305eb08bc57b3b2276a86598b75901208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056877d18fd9e8543702f37cd3e4c775209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e845c727ccf99ec45d4753bcc85c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060035d2f545416d014af65eb31e654b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be76464e7e7984ba448ea615f6fd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fa4c48fee750342dfe0bfc65016fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eca1f07f5289f692b39819cd52ae8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1c62fd7013f341e2fd7835a10c91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03acc5580f313f09b15caa1c729e04f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234c9bb5d0862f2df49670a1ea0d37e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4c5cbbe50d8bb7d3e58055d2e554218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53c35389ca8a244392e55a620a99e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60cac302104ade7731871b2f1246b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13812f27f3b8b34e4aa883e90f52062b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb53c1702b3b74a665a2289823e172222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a02dae30ceb995d3f0af5a75a7fa2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560f529d7edb38e0cc25731f52209b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d606600e5a0ef814ff2aaf73b251b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd046c2b13275abaaabc1daa9fb55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77466b534fa849404981de0a8392b82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baf648f2bafc81ac88940fa605f28a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbcb98a582a1dcb8efab1b3013d141229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb743865af2bea3094674f4ae9348b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150f742e08f8f0bf88fed684d60d276231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7110b1b27aa92823571c9ee6e778d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900567f1815f439f54056a2d0a6e6f43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08e8cf5f21cf07f7e1f54cf1c27d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b9f6f07ff632664e02f4a2957b3c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f31cd62d8685351a1f9626a60435b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd8d14eba48b22696b85a910797cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c66d95dc5d1cfa6cfa8d742968da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8c0c0822f9fc36bb7ef3eb92c8e63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e804d05723d788f6c84575114f54bfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0e97f4a383794ed1bb658eb4555a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553600579a1ffad3928695c2e149f77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbbb63d858df3c30157f387254ec25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee389b3c40186152e1244e8ddbe631de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd4f5769091645131672482772c071245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab095c6ebc3280ff10fea1f8733741e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a9bcaf23deb824b9fd1d15ca8927247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f50b1731e3b387a8e0bb536444ac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded812c493b08e9159673224072a81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276fcbc372439bee93c48457edc9bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bec66630ebd753bd6f6026b36c786251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a69efc8ef9258332e5ac7cda45f90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd42cab25a87c5278a987537e3dd0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91998cd1c5857a5b6d42374fac5b674b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe3ef6765f114a7ebe57dfa870d508255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b20f6d660f6cdeebbe94b591303347256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604df0740181753a19c5c54abc046609257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fa538054c0a57f6c73ab2a38ffb20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9541e082b2be1c52c461c60d578c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7ef3fdabe80ba7fd8897e4e31b1d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac92018178d80575306a24631c3bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf98d3912f8ae938c8c50886a67b11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2086a6851728baaba41204205ace7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268fa1696aedfee2fb1c5fdd4a03e17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717218ded70e986eea444bb00b396c3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8cc74ee98a1a455cfe05860f44514266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899d4c9169ebdf801b43d646624498d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524187e412613a45d97ba17143ec6bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc51fd6652d1df733581c45eefb876269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae95ff93bde035362a4890e1230e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384dd032365ea2774887b737db254cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c0a76835bab26a36e5d4679491963272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24d9ab488b2d5a4c171bde4148ab20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0846678df6d41bb9d9e11460ad9a67a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da84c4a8cac8b2c6d27a73e42c9f67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607c90f9cabf56fb51324128dbc4b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394da5d5c4f6b5fa7571fca8fe5aa34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c811031379e30cbee4374c63121a569278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34649c7275413da07ab626464e9febd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d46b5f2569d0f6d6719a2ddd6cbbae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a6f7a75b556048d996bd71b18cfb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120205021790ee70aa18a0750c0d67df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2866df7ff0bc758aa38558e8fc4462283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717531148e9522ef6b3af8cf76c356284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350bb4bdf32b29bf320bb0e0357121285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3a6f329a4940954dd2f399ab843f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c3b7f3d011c68a61221d149fddbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab620040bc31caf1f50e4f58caffbdd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d0aa99c47a6b51ae0183840210fd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143006b55e8bfedec0a60e65249fa658290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea3b77d77c8fe4a586b26462512fa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0eab01bb2e6f4dd188983fb3c0e20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ad751aa403092352ca8d91f9577c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8e512d4b1f7e50ee0c962e3f2bde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0668baf25f35c94ea26bec3d299eba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c35c6a4ab97962045394818d655c54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202442b97fcff7d55c395d202e3d81a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654523c1a04504eeb91c491285bf1df3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157a5a91f39f51c88c024a22f3f2c69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866870999cf4b12e46dd69f062f0e67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08203328943865ea75cea332e71061b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633d58b52e4c5adbb6d5529714c68da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935750085b95fe1dcd39e2e451892566303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a17487a7f23cd999ed8abfe320e97f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff54fe5b30fe47914f64ff834654a2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd11bb103946662ebcbd00ac87bfcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7bc9187b4fb81ba1a1a1972d9fc81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e3a8948e5006e436a5cfd00f3ff2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50d17c895e4f028222a77f3c3299d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0ed7bc3cca8418d52c6be6b754e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12410d83d1c045d106c9a960d18050311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b70b58c6bd75f78826de6a880a56d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65ce1a0f22b4d9bfb9631297f6c012313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1120f736a3099c615487807f27265314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda4ad0b9ba401f022b10474b6058c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db426fcf138dda2bb6d5690b73f9d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6e03d2c84b0e7ed88cad6f1e9f0af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908376275ddf14af8eaf12247157ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeac088f65bfdd37c00f877f2b5a6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe780a240339374660c9a0e0f5f9a74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fdad85d2a370180a6441ffab17b03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28395423c648994f62055792ed463bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f609df06f6adcab22b289e1e678fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c766bdf3487cd8f0bf80644f9bf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696417858dced8bb000c66f3784682d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd127860dc4c0b1a577a2d4ed9968326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a67524b0459ff1e4f64940f2777736327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173e6f39f532096d80aa64b9fcfdaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc08a1104852262d818ede82ed3d70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeacbc4f23f7652e62faa03152676d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad3e47686941878b9d43b25730e3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828409057393fec8cd0938a139e6950332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb96923b63fd223f06c1c07ec8a88f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88eace80797da16dd54c6a7d9fa6b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8897f00831ebcce1a16e2870ec9320335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e3cd39b1c29a3ec882b54fa4d7970336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907e001f3492b60744f1a11b6d87f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de15aaef0789be1ba44cd8bd55727e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd4338bb5a53a9dc0939b0ef165879339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a605306d9a1110cbdd4e12f40f94b36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac82ee954871844f98756a3e7eeb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d4313de93f6f89b224216f3a483b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135156154dc01c6332f511d6a09effe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf4e21d57c3c73c8a26eb50a84d19e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299ee6d06e61c7973ec66f802d659d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121fe01208706f546fd5d092243ea56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a839318bd905cc9e0364dcbd44ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08452b6befbf9fcbe34cd784037e5daf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef37fed9e8f3d896048b04c71d8a87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691bbf0562fa9271a1391111eee0f79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1594d75d9da42a7091f05e979346351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2941e7b7eb8673aaeed425d57ef211352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a77a5f12e4e894b17a62d907f0c6e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad084bd3efdbddcb43473f9e0bc541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756119566c673820b8a8c3c73b3988e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86905b0441340e720c6ec8113061b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a058e76c9783c654331bb955675a49d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b996259c52f40c8106615cbe5e3f22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad1722c33ad98aa92f5a5ae8783ba4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa460187ee204f7c03add4533ba03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa193f213e84ec437e4b27daa36a18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74345caeae29f76ab95529d6729c04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc19f50bc626660c366629ac23a34ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978c6646990edb5fbea5c9a92a6d69d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c7734f32db9f19f9c27553a9f9f38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f18e694b75d9959b326e760f87ff64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f981f742fbfb634538272b3c11ed2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97355bdde072f2652a9312844f59fd30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652afd52efa4388daf29f9d48f7a8f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d079a9219332117475b941cdb93b198370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58dc0915e2ec6e828c0ded682e446371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b19e23d61223d463782802f153d43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f332e3a69d1bfd89d12d41c58a6f14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738591bade7d70461a4af63f0df5aba1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd272c99be234bddb05f79f8dc6ad61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96174dfd8e28bcf752e7e908ce51f218376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e0efaa95805a9cd75b76e87c02f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5d1f7f424a05a244db649e49c0400378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1045f614f50bdb909c08f5d81b64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc8f826ceca7f98aa23938e9d0b8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5291fae95ee9a98785ee6e9871e7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2099278ad72cfc64b28222553d868382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232715b323563c30695a7147b89148f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f12a6f52b50809c119cd8934933813384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236ffe2a9748ef48d109f32ef37f6ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c8f36a57c8501463961e7b77b3472386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd0307ed2871adeed8641432e851c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cdc866dbdf7995d251350f8b3b963388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdefd2aecf3f4f7959e1694db1e769d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e60f9f72e6e454df6d948d46b6da3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbacca5176d50a7371849d28a958f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc15786bb0af52c63766c7d8aeb95b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f0796c3768812debe2e6d804f1e39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c905e565f4bb00caca073d6b4cd747394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd49c8e79663dee6ae9e2eb5e765e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce2944dd8a2035ca9efd84cd6d12f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40fddffb9ca041ce8a9c4c4953520a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eda0cd4f251e702ad60f95ccb37ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37fda5534adf385cf60de031bef21d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008baec57c94840c03321fda2aa99710400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3ab3336107357e0849d44c6141e2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab0b06896cd08153585227d5a4055a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10113a689f7e9cf8e8b4499002f41833403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4368d4e786969ad6356237f977cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd33dec7b16d92215f79e6a6a1921405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133093d13f01cdd59c2acca562eabfa5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114cb94bf3a52f1ab5648f54a43ed4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089fdcbe35525a6bacc997ebedee737408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa91e293b405991c7ca5622af1dd6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af16083e94dd15bab62363a175d7568410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386203027ece04adbd88c57c1b11099411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429dee0210d757339b682057470c8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caa69534eadff0230fcf87cf84cb6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebda818f5e8fb13af544898fb3b4ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953b05b6d1909947b7e060ab127f5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ffda6bff65d3b4c6836d6a0942e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd53e0b30ea5a0c4d2c05f7cd801d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bff5b351d463a301ad4f9c2b02f3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3c3a3b7edc59fd6853f0e273a516419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3856b63adb543a4b84c9659f2829df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0eb61088ca0bdf88347774027ee1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75622ae8741ae856305378cced7c31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a4fa5137f4f51645de60782c2b272423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd2a6fd56987f50ee50c19bdf2535424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9c2a20cc577ac52c96141324a8ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262800c488d57ed836960e2be9823ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf61f1e93cb1205948046b033e7886a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31eec8a4c1f139bd438f2b64850d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57cee9751aaee07f057b770f40704a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9751f47589b72bc56791791afdf6f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f94b03830ac484db656e0f891a29a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827bbef9749635368db14073833d714432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757740ed957b6f0ab4134caf66df0042433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55ea732bfea8d1ba119caf5a636297434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322ef0e99c384adab5de9653d6cb35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47b7878844472439ef72468c4a144436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be165d9e323a88f4bff951519fdac51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc352d4f3b6b762aa55c324653d138438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6a691d19e07fd3e6c73e0d7624312439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ac6444952e2b6337688aec0f2357440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6c8d2d23985ef583339f6b96c93e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2917b34beef034efb9ec16e75f2df6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5079ae8d77b9696e026c3e9bf502f5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2812b354d6d1b12b2b47d41537e0df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ce382511941fef149c3b929e4fa23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a665bf325bfc26b53bbbb1225e9b44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9357fc27f2a806f4cee9af6a428cb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ddfad32a6c406c3587034ccfa7c5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10bceb6ab78eacf8e37f84935ec47c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391d6b879fa810b9cbae968dffa6928450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfddb7e866076e5017b30279d161ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d724aeff394bc14bdac0ed8d45e03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968134eae2bbac34b75db91e9e8868cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38febcb344fcac8ddb2db3e144c55101454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96531a17843c1d144c06924331d069a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880a7406750bc6c577946e7d8d01d9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a69446a433dd21186a95c578435a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e69a4a83721a6f7458ca40d2ead0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88179b6540d7dab12e05688409b282d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44aa689998d4b9f36eb2b29afbef0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b91caceeb2742ce939ff90f46ce13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140da216fe5a5a0b2a5529b7d508eff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a6e685d255f0fec062e27ce5dfb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea05219537a065e1f94c5b59e25c68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a2f04cf63979c1628062d0f9dd3aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d752939e46e71fd239f13040c38696466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf0d177c15af36406a507b50e937af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c8e4be82a8cd5e55025652cd6052f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d79749ca7e6c43b3a1feb225f6d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7948774a25758fade8fcb98f226e07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a556c0e106a992ee74b0757c8f267471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7e95479a0cbf973161a2dac6ca18a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62707d83813b4dc4f31375f98fa12ede473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7678d07ffae6fc98f46a7655d4ac973474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42edc3086e64bdc2f8a6e4e28b3f4c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46539adf58529476bfae9a05a930b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79c100052793e895aa51eafa62cfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9efb6e97ea6444befd2d9e98d1e7cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212954a34b03de75b90861a3c3ec348479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb89dc9a692a74c61f56955bc4c169480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c089a78dd63e7fe33da0bd74e283469481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d39f7be961975e9ba414a0645b5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7472865e64fc3e3933bfa71397fd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4170d5031d9bf50e36e9532e3fce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf322ec293c07edc4d0d4f2e4c2dd5be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa121ffb6774cfbb8507e7bd953e47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e73264505bff38b44d9d8595843d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30381c1c4f5673561bf91f4646f0b6ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa580c1010b7069e4bd3c0d8140f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767afae119a2acb91d6b4f1739b77c3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47300ab057b7f51411ba9124f4f0bd3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3614ae8eaad3f97ba0c9e1b20d22e03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541905ff908b4ef5c82c656b95891d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8c3b03f37d5b64f583106f58d2e54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1ff3e02290088f5c48745e808b535495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0590c42f6ab5959d373b296b3b90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79edc79a62f7969b9bae1ef0e1f3b5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae25b3fbd1d87d22c5ec754d3239ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248db00f47bb9b0a0e493d6939b8b2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ee986f5927fce501191a468aa699500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d35f3deb4e44965fb22f2168abe9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3aff97524745597acf6583003c679502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d3015acf4bc340f46bda1a179cb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1d093b3d428864c9d76eab156bcb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e96f17e8c881aad6b208dd2eb408505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f36e48d467fcc0d0652cc28831df3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0b4b461e9d3a9bb5d258709cc748507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d61c764275572e0b0488513f4d63a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b587483a11741ba24dfb06cd047525509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4453b00e55583bfde30e539e46fe34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38962b349568c5f3f2f4a667daa59505511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23923ce55d350847531adbd34c053041512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682145866fd3f3dea3c76d0ee297a5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14d463b3c2045b9161f16d6454913514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31378a10c40510d66f91a37d36945890515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d004c39c771876194e85fca2b9d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2093d1a5445c65cd5e74e7f75a1bc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c78b979b499e3a18a3e8418affc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd662a1871e471085291f109987f9436519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3972bb71ea0a382811a89dd07a876520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dbb0586d3f1d39b27cf8917ebc84d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b4a38b9005677b023b27a0af5044522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273163db6b47042034027e98be93cd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dfe81df9ba666e0ae0c06696f4f00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea696e9522aef9c0d3531a875e9875525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d6394d58cf7d0c67e3afacaccb8c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c470c358e1731638f165984d6b76c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b965bdbbefcd82c9b3685248368bac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebcc1d49d617665df1466245fd8d20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e863bcee48560b61f00351a937a9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac887e3775dd2de7aab11f16c27bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428e780c1d75fb61465a8cf207fee7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4848e09cb720e0599fdb109f75016533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30572656b8e4422a90f6776ba788b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91dc9116183ba63514a938629a406535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82baa0336eb7085907cde0fa025602d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0f51a649d3460197875261f5aac0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1fe8da8c5e3ac4e070e8df6bf5443538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca729a85e41168c5e17cd1ba0c2b2e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db57a2b97a6c7ce08cb0649b950aeeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4450edef9ff25b90ac7d18600a268541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9629cdf1dd73b2a1ca792096c169cca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7d52e1224b8240030b9115540ed23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705bc98a3c4f8052da03af7194c242544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7205dff4b0a6ceb04aa2de6995254545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc9fa2e4f167c679600c1e6394b583546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1be6c4a6424b0489241668a0391f6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855978bc8bad74df89b3ac678620a452548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e896fb697842e64321437539573577549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc802361e478048d7ec7ddd97fbd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683e7be66a9e5bbad5f657fa8eb385551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505e36ca0a8805c8f20bc59cace6e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b1871a277056f50ab41a77307b35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b8e9361ed475b7c361703cb3b308554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a576f1293b680f8def5f91f367aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e7f4f0dd595a875372b318b0ef72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7349e3c7a891a5c746d986be431ec5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ba9e6f48b276da7cf8a8a17e97dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021593cfc63c7d4dafff89921e866d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797b76d563b545a0e4aefe20931acc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44c19313c96c6237d16058410883a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f0acbf07345f9add81cd0beb3c5eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd2fe031cb347da1da0ce0afc2a04d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f185019d4143f094c785b478ba36c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264a84e307eb9b88927c2857c3b586e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263faaf9c4b4a7710f82fa955210ed9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c000ae3d5cbb6c175987abf42e6b02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125501b27bed73202b2e22bc8a4b0d5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cffa279f585f88c280d19d60fbc1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d45cd0dab2eb4c4e8578d0283cfad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de053d1a4feb0765cd0ae343d38600f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a39c53a5a7dac196db300e6326b8bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba508319a96d43c9f6a9e5c51e6610573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d181af235628dbeb62a9aa99a2a3f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc61341909608a93ca2eaa5ec34ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c0f3dd049a305e582b0d34f7f41a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99653f9a4a8d0307af6e194d9bf1deb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a29cf4844bc62f70a1a95acb1fe26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab35f44f2dae6dbce11c807da19c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d529207a55545e3dddee71784f5d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9381ffe7ef5b57f5ffdd25ce578223581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa50a62b02b5eb0c02ed6735035d893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc3cacce2460fc92671747f209a50d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe55018102b4daa57a38620bf6c57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561aabc2eaeb48894f1c3de1d8ba9b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73243e379953b58863e60e575d260a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec65137229e5379bbf1b2342465ffa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f710059bd0f971adf88e18bda20ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8b26a8fcde946418824d32d2c04a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2174ca378669bf3b3c96d821ffb21c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614f3eb7993e227033e681876a928b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf82b1fac41db7cdc742b59c1adad0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc206a265d8fee7b046b8b45725dbd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5298aaa66455fa22ab2eda7dc1a9d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77d2a21c2ee7d0151b0a6967284e4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20bc2c2429cd8ef023d7d966072133596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1838db15a440d53797a017db6a7d705597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f1167e84e84bc9fba94aa248367dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c7be09a6dc95f06e88705ec49742599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9013461f843909284614608e40bfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1629b7a7aa74a86c146979a240bd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582891d0db847468b3e1ec8c30e1e734602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5141dd5efcf0543b055eded8387244b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40212e1c62d9de8a6f6ea0d9ef6422f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed27cacdea8f66b68ee5cc27364a6cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13845baacb655fdd876986b9f1b93afe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd33d12b9f9961d286814b1aec3dc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817cd312a7bef374c3a975686cd2f22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c5dbb9489fe7a5579a55b9b8bee6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8f4f7813687f9b72a23d437415aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb54bbee5a4b7d0760152d77d7c0fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d93187351f705152f68ed25bb9978612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2aec5817a70f2c14169d2591a69b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfa8401a4b40412cb31090d79c0063614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13681e075bfcf96c5ac5f10934a0984d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1128f5bd65159b22e5eca92d407cb73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aec28347f63f14e7894652552e3e98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85627ba0152953557bd97e7b8db8a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1927417b2db08e3f8ade38b15ed6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a24c000295004f4b546f392e9d28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9f345bf35cbc277ce0e540dd1518f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7844a4d59b93b4a769b2884967894a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1052d81afea69195bb2043928de6926623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a76686be3ffabfebc9574e1e1ae33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9356ffa86d47d79aae7b93117fc2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478edfe041e1bea75c6b8022049b2bfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2526dbd5ae3eeaa799a8d543267ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b43bf8f2eadf4285eb0225f0e3c08f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd65e8aaaebe8435ce9bf0fc629295629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296c4536333470244d441bec6a23dd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f3b370742f6ac7118b5ae3fb5052631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8aff336d2edb5b0dd23a0bf40236d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbe91a347877d09468210efe86eaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f4e113b01255cf10a9bcf8a6f13c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e38a3b2a074d562aade95182b6c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d253377aacd47ff30fa5214776bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6470b6133db0452ae410435831819a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119c294746033fe2459bc75bb11227638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383a4728a8ed6cd279f0227a112eaf0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934f86ca08029316a4898a8848c6c81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7b044e6be5c46f0de75543f2d2be5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bf5b18692cc8741e48bd84a18861a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c891401ffa70fdd8c0409aaf1ba00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9813d3f9e72eb0242b3faa727d2f6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d590c6ae2ffb831cba53dbb09afbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e565586a51ee049802a7fd957fafa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a71b1a9658bf17e0e6f2c81d6caa0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec1dcc45a27015d7e4114025318da8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a22c4c81de172c67ce7c092a286c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce486879b73b2838aff5106dfbc11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ccd7f88ecd64b59db2b9def370734651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc06349ba48e28bb032cf831448717652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52812f5c71f042a112934cee1d61242653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3653add74aa2227e9cd07a36d7af52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c58e97842b969fa51524c393a0651c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646abb34e1aa59a4da43a747bae7fb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad5671f697ee296386fc87f351073657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c78a447077e6188572625b04803ed2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b0d7a9ab10725d920f89372cacbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542f436b6ef70b3bad1ec5fe9a7a819660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb02583f9f7badf1757c11697b9b7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae7478689e60b296f0091ed023e625662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21500c40892188eb1101b2079356ad11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e2067ccec811771304729ccd2ea5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0d52c0b363430c1613b44ca7253e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf24f38f1378e7dc58b353073f0113666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e22011bcb727c0402d050c6a4ccfcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be958cfc23c0d784b97627b9aa8df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cd4623ce6582b9dffd2cae0667bc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6645dc624387896a9729ede869ac4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50834ee03d6fa674bac70dd6afaf8484671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4cc7053e90aa2835450bbf7e0e32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715ebff386775ac36dddd14be66bfa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c7bebd5e4e634b4d5b2cae4cc2268674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfdf6ba8431b611e56b7dac090c5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e617ef4cde4f5d798d795b8c716c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a1380812198ddc5299a96a148423b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052734850ec77c94f1375fc08c0f6291678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f2d133e97d76e6da93728be1cc9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd029f78afc25422fd0bf2783cfa1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620055d009313fe08688a68f1b55f50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f1609b5f342c536e0d782c8708460682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8626736222ad284c030383193cbd22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd03dbc2e80628346a5695ef0addc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05f39f0a276eb28a3535063ab87c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f9529a2a7d03a2cc940d729bc43a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00677f8cf0d009a2ad74336c57d8ba9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9551d0d6bd4276fc4285f789184f0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf67cad836d66db2465e8efa1e9c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993a7109c97fe1eb2c61ac540ea25eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b909b8a5233f5373a23a1294fd0f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea36766fd7a0bd91a28af84277c2194692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb13a597cb6cd4e0f2f990844fca2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7766add153d34aeae9c6503f17e0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351101c5d45219692e82d0f9d10d9b8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc3ab6a0f7570ae292e34867e8cff0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd6bb7873ea0195c52a78c58d91228697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f45107bf320a7cd54a186e5e32e062698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab83c95397554b9ee66bcba448454699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5988285eb9792508ec17b8f97433c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6779e2cdc96a093e6b1e1b860d5515701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f24c19b593930786c996991be1d19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd789478b1fdc282d3faeb498e5b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668e7fdc26f4e6a871c2c865a5a292704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f436c111a64a2fea3dcb273d66f99c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bafe5d6addcd22e163177b2f87ea9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b558f6ca720f139cac17b5aa8fd1bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbd03affa77ed3a3be427bfc57cc2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e21f79d895aa04b2cd45c071fb79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d45e188ec82c8430d44cc253fbf3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3cffe6abf4694f82a9ca4ef918c9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448257d4e82ec070a3187ce0df3eeece712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f241604123a1a47e0d11b0e7c234694713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f7ce17b526c70213da7f2d4d5dc66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55758bbf7e671ba2b462c534add2a92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9864d7f88e3e7794d4de3b255ff8f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c88eda000051fe2a6da7733708059717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317f1563f1893e811080d0e80ca842718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31593aa6722040ce1ff20fad8d87c74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a1fc5f9428e01e58e91aa68fbda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477dd61cb69a56cda29320676604004721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254f76adfe1f446b348146107418a44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344923e001f978a596bb1a82bce96d5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90693be47360169a3cdd24656c89703d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eddc42390ad6e6e00dbd5847554fc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f7a4785dd964b78a08124c6f419e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cd65ba832239628770aee3ff3854b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8069d4d246aaf69ef8a365fe88b0e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56737cb322754f66890d1f5df3f5bd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62b41adb9dffda5113e9efe3a1ef4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415905d95c7265451ffb4519a45eca1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a48d662795151f4114a73f0c2da95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ef54f0a6c7e7f0fd1460214c5c3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938d3277a9e0205911e3e012b1f1014734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4120a041b31bd890f31205d298a319735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbec700392387e5109a2fc962f239c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477c9eaf9c5907853110b97b9e82ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13343d04566ced2145d0af853a58a52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4c5a67ea41351baa55eb1b080d502739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bf2457df2af9a86f91e0d61e37160740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c052c0ce33d7ab901841f667d10b95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664337a96e21ec0ae8204e6ea397071742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3d436feeefc09c9ff34e80af51d3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034d99bd34ffd8014c4293c488d81fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c35daa2572dc9b3b9fae067a4b34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812bf2b186abfcc1cc18dcc62a8bc39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987eddf0247c3e46130a68c264d836747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6110da24a7a43bcc3311b661bda09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd5bc7e6ee69afe530a9182ee6fd06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f326437bd694b32c6bb1f01510814750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2cf224baec276f90ae5ada1ceac55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eabb0b395021cfee0444f33c358b8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669885b60bcb693351a719d9602bf1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef6b83f0c6a682354dcbc378b151af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e5d1c205b65479fd3dee1e1ba47f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648262ee8fdbb4a1eab55cd075dbb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a76e081385bd00d4545a54caeedb58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c307af2f2b72381e7e06369cbb6f53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875adf95979499d54f3d684ae891fd7c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>