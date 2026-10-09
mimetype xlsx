--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5967be24048b20b46ae20000a36f9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6cb189642943b0eb806c1ff512add2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be7ff9ab0e8b7ad9ebfab3fb7567163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d4f5d38838226f7b966f908378e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7de820b7ee71da79621ede3b478d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fab771e495d0d4849b9b7f6f2db7f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1a7fac31695fb365d1e827f362cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f059d3c8cae0ca53e81ac672a90978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308f8fe41be9f89ea4334530134a549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0807b5dde32a0f5c0d77be45a515cba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1109e3f845b27d7424a17f37b6651b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b363249d3d43f548104bb9126680da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b80af485408ecda1246036b5f819a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e82648275ad55ce7b3c52eff157914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb43c85dda7858c0c97d4b2c556bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71d2bb554219b965955c2b538505ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d883ad0410c4617f0cb2a40a77c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755357bf22699f5b4c6da09a29227bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2573ad7047938f237d206ce38265019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70f591b0fe6bb99d58cefc873243b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390d4aeadfaa30c356501df0dda005521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c3b6d078d31c1ffd8fdc32bcbde3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02134ec58b684b57ad7f3e1245d4816923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00ab5bb427eff9fcb286ddb4cd412624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b463f59e38fc3f51d9f01234e4bbb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1761ac15eaba085859da47a0e3c1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059bb71d98f1cd165dc374e07ac9f5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c24ddbe1eff9116d189a8ecc57da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab79048458fd7140e6a53d894c5759629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e22ae2eccf9ad34e2894488b8852830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc16860f5fae62ee05f5d860a193ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14ca8e0cbc03d2b978c5bce8370b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f29b583f4359b8f526ddb82cda70e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c98e8a61c276a6c085039be335cb1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e8a591db6cfcb92d73729bfd3e6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1155ef60c063da4e6be1e033707336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecf4a6193305e567f9003961d3aa9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4a0105ca0c4379cc4bbb0120fac538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c8741e71d875e1ab656977ee23bcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2735ceadab5ed73c9a212252c8eb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd934bb1fe091f3a15e99d0f690a76041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f74314f9e012ce664b185e4513f2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03961e9cdbe98c16732d4815ef4bbbb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf926980aae2120837248407bacf9ee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3525f22477c7750b07f39679c2e87d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5ad6527ae20d93e8431e0cd0000146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecca614a259e05496ba64c5dbcefdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea7f566bf94216088dede91323e51648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a25c9fb91ce2e348b61f650bfeff649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e4c7e8aa61880626abea77d8c66350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e269fff4f157a233759a714735de2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31a6951e879e2773e5018c88facc6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0dd5d6d3b1cb1afb1b12bf1652e0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5d091be763ded88a6077682888c5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240f7ac9d796187e7511c50231679855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd43cd86be76593d77a0010ef5c9b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841b01ee1a8befec4b7a83d1358e38257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6affefad789703ffdb9053a8b1daf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6878ddeb385b73c15a3c1cf1f1f94a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9fea271492082aa63d5abe13ebf0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830019924cc72803ecbcb941169161461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1abbd23108838432669fcca28af262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedf7c1b65d0f444ada55db7ab1e96663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc74e4a6f29d5d207efd7e92cfae05564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbecbdda99de6e6003adf9aae666c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090bc7c74bde025d012fabf321917f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181697f3c5a2af4a86ba3bdcad8ff76167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f345b980765cfdd7a6e7d6d5b495bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7990e10d296950f110bb780027217cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f6b710dee5683b3cf70d3cca8a22b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845d5cb4cd3fb7ef762f6e81a8e147871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e91860fcd48f0295aecddb90a7f2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa174d3e0c63a69ad4be9af49c5c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646abc389874e29967e67b307b5664c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca66b0a236d6379946a2abd8578c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0dfc8a36c31b191d7d6b19cbe55676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218857abc70fef55be0d54f590b76ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3cc22559dc0ea15b55006fd7366ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b581e8f04f24ae7974f5b96ffecbae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc039516ba773987a8030de57d18cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71943f58b92cddae6a1fa35bee44c00681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345ceff9057d5d1d361f605d847f32982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2645ef980701a659600e457cb34e67383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f0f4687df2e017e35f5f017a6aeb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97cf754b8f4cdfcf400bb1c957f4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4da9fd31d484863bc27db6418faa086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd206b4a2629641b5b9aaae2fcd5ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10530447643083d689c3ae3b2ad03cf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a0ed0e3900edf8995833f07d3b7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd71f18ea603e5d4ff49d0757ff7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83c8303c7e021e7739acf3134bba6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900fa924e8baeea1f9e841a5bbb41d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea09d5907bc2293b0818372cee20193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba7bb6a1a888dcd43fc2c87810f2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a6075c1f7e5ceef6d654372c057d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd448bbafc21f823c458b16817f59196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac306a001adfd90c35010277a825a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987a926b20012c8d808a56ee5b42f6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b9ca3c7f224513d52f08c05564ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8beb1e323c44403e916a100b0eba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b20e50007e33b7ba2cc794124dc6e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2679bc36a79e33894c2aabc4441569c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaee18de7cd389765b62769657d8421103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d2a3ad61123471d2e9ae9e778efbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69664e1e923ede1961bf4222a737b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea5d4a492ba4d79d766b46d08a403106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d31f9a58441ccfc9cea969285ba8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372ffa4ea5d70f1a777e9df5292759a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a3d421b715ea2407573a320993f5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed8c6914964d0a401e8e30499c3c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b07a4de3edcf691c7edbc5376fd9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751dd703cf0b96f9928305a5b1b1e39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e84550dd24d8f62f59949d3a0d5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3289adb9f4bc9ecc1622e64bbdbddc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0639ba6c6bb212b2f0fb0e2635b3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaceb118395b4397cd3b480fd086fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1cf19986569821b5c08c6022bdf4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c303555f6e8f9a5d79afca74c14b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe3060f65e4651f39396693ea1824f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6237f4bc2447a4efa687aa04c9dad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d93f0818c42c0cbf3324c6cc8685121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053378d4b577d95f7604fa4ef27f010122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b4060d47864764312cd52800d875123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69d017041ea4ca26c726ef891bb5d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d6263d7cf0b89cfcbd87cbf9f589125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d449cbeaf769168ecacdb847a00383126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89a2738837bb676aa9d9388a1e5e3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b266c7a1549bec6f0701863f8c4955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc7624e7d9bb3f3ea322a4eca0c589129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4c473f3dc7bfbb101c7c689b8ac5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926318e0d5bd7a5588de950293deb33f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13fb477e45a8dc7cf3bb9b2e2cf7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f634e0c5a0616322c6e14c6332aea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab554821477352510ed63fd812fc63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abcbc4a311aa8a9b3ae63f839c88ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fc7682dc5c2fa633f5d9e4891c305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141fcee5880f24c230db3d397539986137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7560bcf32a1723b1a6dbc229e807138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484cd55cd6df1cce0740be9e799a68e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdcf9e7a3715bc3b2cde94c8e96d8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050eb86fa4ed96be97fc22de7efcdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45903afab1817ec8ce81badb3771f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60877d8bb359124a56457289735c3047143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a607b4ff1fad9f63e397756125ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eae91a3c8eeddef4f77a39c3e1f2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42225cd64248d144a8f896348a4fca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98bfd28ab53b327f5e547a058c831a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d317e9e1a05b187f64ec4b63f88fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abcd572ccf3e7ab931d7d2ebe31af4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598142386af2a0f073e8f8d81cb90267150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b0fcb289729160f172ea5462ffd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acaf06ff50d47873a944459430c58f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c5983190afe2dc4a9278fd4d486e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e69e69112ca52899275216167b54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82048071e2b6ae7f252a010b95fb859155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dad7212d9cb71e5f11350c0f37ecac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33730a648de1004ffb5966ad5ddfd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbb9ebef24a5de4d49c8d1bcdd0dd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd2a3e0892e98d5cef9e24e15e4a56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cece1a382f454c8373371ce0052d79a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10670efdc9d3fd3256f19010345d7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f11a3676d208a98e3559f17d7bdba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e272a4d013a65e05d807570f261c3ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d5231c0483b555369b693f2521c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289fa09b5d918d528708c683987899c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7cac99ecb1b19f1d7dec318d73b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af0b3a398fa438941600ef853a7c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbb7aed9c2faad4e0e335b08597117168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b314e4eb6ecd95504c0bf4597146169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff24ffe88a1b88c72c37066cb16565170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b804f95ed1da7d4df0001e641bee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae5b4d63df85ec6d969e6112bc8841172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d23e31db7fafeaa7e8a9978a541282173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce555748aceff3505e02dec75c55f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c4d9c56d2f302a725587d12e3d17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214765ef716aa4a9af946c70c0a0224e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba87046e22f76ad5e56bbdaeddc60b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bb691dd7d754941349adf3e8933f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8887508cbc6c5adbaa6b053df382179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740189371e113d52b64ee4998ef9b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0feebafe1ed17acd295199af9a33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74ea5156750e99340642eaf1215bf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bdb6b046848e48a83c7d011fbe135183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf325ece58dcdafd6de6f094a8de0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8e4816684a5ee5a0b6918748ef829185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb01c229326bc73333bbcf3d9bbbf8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068fd34037310fb702250b9a8cb18d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35755c38a3123422cb07362263535188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088569c996821c968586157345141d5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec80caa92e29f59a444799171b4719d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5eb26d8b6291d2601af177c47e5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db98e47b74786d489c06a2e0d6e483192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eda29f1c3a3d034daa95038706f6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5943e2385345c79058483af18b50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4c12d1a2558e2c522d33e477dc63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332565815545ddb18afacfabf3e8095a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51394b1310c26bf3f1a3894185e3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf89246a8597473e1f4072a69e6da31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c4d2dd106ffb88132edc15d90381199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025de3c9a44eec2d25cb77eaa234ef0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0b912c6c6cf430b2a658ad656ea1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dde4ae9ec8c78e62e18a269f45444f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9105daee9c59bfc2db56043d1472de4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8369880791e92ddc7e936fd6d38e76a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64707f118a1acc2fa78c6c8ba5fdec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a999108f8ef9ccde59053bdad11e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99277ab262f47e3c37e1efaead61da5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110aa9b3a9d2fc12b1d5b0274615cae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a30664364ce368c07f30674de1514209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac79425c078efbcb77beb8b9f6ae6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ac1de81c8f0c7275922d1321e0b98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e8016d26e4da4beb6f1cddd20161212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ebbebfee6f642a626bbeec1a53eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cce126811437fe8e5e521dec5b932d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b7b16c6b0a5bc21539e91cbf549f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b14faf568b9a8b99dfc7c8025da11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3e3352bd563537ba35f3fca778bf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0f19d2eae99c415c6ed23ee98ffb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151b39fb92933108af21ee2eb0cd09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654b1cf027786e2ba943cb5aa0ddf5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38634543a5137c70ffaed6879d087f5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c58c392a6bcc5de9b73e6f55b71e9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931b1d0c74e68ab17c1448ed11fd0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893282cb0c75b587081289595236b847224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553da7b26c851c5bb84721a4a6d6bea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24d4afaadbf4d9b168652704e48991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066824ad61a1099a4881ec1c04f1b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bb51a1caba1982aed41c31df3a044228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132098415a710d99fd33dfd7751889c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e0a56a52f8554dd52966c20b48915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb283e52708469d6f61667d4e5142e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad9b35238b4a076d03dae15ee906f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69886fc9d1f0a16c53d05f5228e2cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039bb7e1cdb97119c9d37acf42f5570234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615576532d06677f4ae0ff60c2da5d5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529184ee21c1466459fe89d569796b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3961535b1c2c2f597f738a8b379a74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d832a52a26e700a6986d563887811e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5d5b275d5cf482c70e7bce3be35be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2235627fac3df70418d4c9ad304abd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6924ac13b535aabfe68d9a5be9e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a5ce934422fda5b0517d07a60f74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295946b481bba7243a20fe24e46f7dc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b509c3381582ec502ea4b79a11412244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826acd5e28c28c232380923412e8e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b0fd87509d4c03497f304e9b44679246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c62d75d797ea41d3180c8f4460856247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d43af893e8a492a896ca82f160500248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31242447af3c1441a34cc1114907d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5ddc90e5cd1984bd35f8f44a81c14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e4d520809f0295efd16038972bd3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ed06a47114766e11b79e37608714a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe7d13ba99100901f36f2649de1bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ea295b5fe57d7eb4e99869822a679254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b809be10a8346b312a3f0ca383d7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac261d894f2cea1ff77914d4e78e7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d92467aae2180c0aa5ca46245c011257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df749237dd6940747a36ed49a6ebb55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e443bdc1f0916a315f2b2e6dce2ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ca318caf86a7e843b78e43e669f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204d08f5b8062e4e61d2bfc3cca4ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def4b525cb1cb4d7a57b9132fbe57ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e6a9e370bd5357f2292dfe26efc34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7358cffa9b7d661d4baa06b35799a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e214039fb3962de9e4821077a918530265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075934100af6c8451987d89703abcf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8c041af2faeb5e73e4b2a96d7eb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f28d53c007a3695fbf1c2a8bc123e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260fd4f7f2e2fbb3825e00c990af27f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7367eee7f798c4afc981ce4b1ca66a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf991f16e239d991e1d838fa34ca7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e054ffb12a5b24d5d9868a7d4238c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96f1e9d4057cf396c5a2b15c4a88cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a33f342f57fca13b8e302447c3e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4795d9e0a867a95110db1c1ccb01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a329ed9bd7874abb17391bb4f4c6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e130c66f47f7baaa4306b7519e537277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb9ca1ae9ffe1af86a576b1e21593278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f68e355d78ab237b6a60351fd9d91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f547f2d6e4918cb092f612bf9b0d72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e8b089db365a72574f7a15525d37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4887f8f4cdee5d0bef21d47ff7f0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef0bcab13ff52009011ec089b349c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b194645eec2d4c2e57d2482408c4d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca2a99ed320d6f80c34369726fefe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9188fb37ddbc8f43caacc226580843286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce112b1741c41e100a327699b7b863287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ee9ceb33dcd1b0ba38bd1d306a043288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cf7fc5cc8ecd6191f9f5e8b595501289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e5ecfb7daba99c89f415a71efacde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad28af08dd0ccadd908fd952242547c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a037cbab81623c19764302df6235b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f14142514fdaa3fdba679dc62bd57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc76fb7b40433bae5aecd740699f85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a92fdd43376f26db3a9737497f8e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2dcba6c675b047725a1599e4277e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568ad2dbd97ab2b604c05cad5fa540b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66d115cb95a2a5e2c07821505c760b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ea2620901ef3b676f138d247d88b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140c1ae74b7904c468dc71d5dd42d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f7025dd97fbb53b0789406bcf45d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d594b66e2880eaa96a286f45776d73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7177e112163d697f8ebbc263b2737b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f938520982b210b3e4e924a3babf202304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43550281d6012840448d46b1cff0ae5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee3e76ff47450c5ecb0b57f1808762306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7d291e85c16c914174df496ff4fe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231fc5c9bbff98f94fdb1c8ad1adf82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace0d8ffe348baf89c6d6c0d15369f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387bb6ad9c2cc97c521ab8d65bef06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3f82b257f3e342fb5c6c1590627bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0f7b0c6361928a9ab1c61ed3e2560312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c725125a12422947629e8e059f0d88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b34c19c1e36c7cede379ccdf3d7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012cbe0abe52c3232a39d01774a531d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeecd2f16b6a2a7faaefb5dc1a1c51b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081a1c59d51b305730fa74c3589950317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8672f828cfa9a698f846249952e41f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c72c6140dce60be7f26321d4f391319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5142cdc6ca3461ee44d73ab2480889320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab78786da35ab7c0bcc82fff345963321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9b08a8520b69d3d5b7df83fd09d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1594e0a70ea9276965b5ff085a1f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c39ce17a51c286a760eddd6e4a001324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02cda75dcffad7784aa9c33aaa7ac0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a0fc3cde4c158c8d0bdecc4df8a60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4632b2b01b9f4292df358826472741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b43389e81bc0029db8586840e261d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d26b2cefbcc8709cad79459280c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fdbcae424ccb3eff2588a7e01a201330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4c110429240425dbee02d28d21b9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24283a0aebe3b18ffe3a79cbcc943cc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e031a870c86dd4ecc2ac6c89fe15a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427155ef1531e01595c2185ad7ad4ea7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048561a75cc7e8a1c59faefc70d6f10d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec8c22e12a0b7131d247da3083565336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47f3ac1e20dae7d05fa6312851bf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295403f2511d6fb4c7be16f517e1e99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a379170d66f235849814e304c1a69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddee9aa9a94fbf10f52ef42a0afce6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d49bdc25aa9efa70f29285c77b49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e36bab403055c7eb78fe52cc421ca9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1eb66c4942b917e9bcb306dbd8b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bec30afa196338b40be95a319a887344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19defd16b3e51e4290fec0e74a55e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517e2af66fed538f9e45abf30eaefd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa97b15adae7882e96d10f471fc7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4c75d3fdb79529af094086f16ecc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576e9352fa6178c8592468c52ff11a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5f0e331ec2bc90eaab271c39f184a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25cfd35a52aefd56564f8f1366fa07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603df9de37871e7bef698926e4447f45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ececafa11a82d650f2cd04d9cb9c39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9347aabcc8cd95f36906a615a23fefc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017fcd6a67747a1c6891c9f5664c48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009231a38b03ecf0b56728a00ea104a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625115cd34fdd21b2cb27630f8830d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4dd1a0e16d1994bf90eff41981781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd1cb073c68e930a874b55890ba302359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c195221de9ad61c5e61474d407b4e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb2af303bfb4c1cf7844bf8bee4ade361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6545d20a5d6106176c712efdc243a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5175e8d37be81bfd3b6e94488e95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bd2c8b901d2fe8f6db8fa060747ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bee939465b6c3913a4b1c981dfbef8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229c8f253eeb28eed2470d38b0129d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d16bfd0a3f7fd1004b6bb718c89a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f32faca6519bb17ec4d3079ba3be7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d569d56a0bba8034891531fcc3c4eaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f5e14527925d29677b7348d96199370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db00a6bc71d01bd8935f1f00e6238371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a30ac3c1576e44fce40c4c2e4ab5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19405108a842b07a6bd3c21ea19543373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba0760cc99a8cfbb44a3a42bb8c3c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738924eecff023feb75aa299872048b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76d6b35fe8563917a41e505cbc862376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d232ec70adbc343d99be4625ea5add377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c58c4e8a6a06db92e9cd785abcebc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398cf9dc197e68fc572ec98d7ffa3c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca3a40a8125476e7c34347c5db8e2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42768da3e10cbb80e2150963bd6ed35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90a64398616b4e8f6e56e50183b7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa07c5077a975b566f4778e6453af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68acafdaae5f8661aec37aa9167e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b5c2550ff656f609a42fcae7fb78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531b0feee168f23a7c62474a4703ca7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6234da423855875efc66b4ee0839387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b42c6b7a663b8dc9ee2fd9fa4878388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0c39471fbd5d087fe69a5f9b3e7ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33de4e2083ab3c0acdf50f80686f8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c50f228c057f267790db6e0815c87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1499847480b1fb26de8efa640ef09c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac67e730bbe3302d8a7ea5afcd10548393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8474b6f8668c0b3b52c4321ec75b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f45a9fefc58d34f1ee77c55e5d07f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa6cf7ea9aea32fa6d955a03fd0cf1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce108182edda82041e403ec5e43d9101397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8534c3e7897192ef9811e13a4a61913398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b065151f1865dca2f76991da7f0eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b8e8e8b2b877cb2a03a336881970f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c475291e64df7d41964f956b5a6d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4dc14bf332c7df3f824b89b811bb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5051ecfe8a66ad0b24bbd7d27e24d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38817fccb9c10211a38d7d0200fdf087404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7145d3e1bfd64bcdb56c7510f2d599c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfefd78d209f589ffb8a0fcf244a02c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcac29177e8a377f094955f377ee73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f6a37d58cbc4e97ee847bac3d073408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de720d2d55e48abc348bfcfd265be683409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06100dfe7e5c7b28c427ebb4375d0ee2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b5b6a11fb43e941632fa4fac2b2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd1e4b58410893f638fb0cd4b72b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e8ecef2c8e8542314322cf81c972413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31632020829887fe3b1420d421e4a19a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c596a2f4b06b8250398e3492c682a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c50e31d352e23384df82dc8adaad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f536cdb72a63df58a5b294c0df3d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f80598f8777b6e531f12554e1bb73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189b0adb2e0fa81c2ae5e40b35dd6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4614b4514c50d62c033eed73fff19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4b7a2a4ba790e3bf53d5e8dbb3d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829f219aaa9c3e91df30ff24b0623ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c53111636b0f0491283722b6ee268a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06960b560f8a3caf22cfb504195b96f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ce189c3805eaa105a20384873ae6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807edb37c38f8829e78fbd89f7cf6f98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdefc03f70ad3333980c43a0b5c01a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a986aab0828e7db5ee457e0c7e0dc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d18d088e4ea385b959624d658628e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14092dd32f2d3af01150126d7235f00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fed17115c6fbff657eccf7a597ea82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cfe84b5c0d63a05154fe5bed93a1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fbc93acf55174423d5cd954b4f90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140958c5ecea4430341a3f55dbceac5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c75b6abd9c4e16b8654266533e3a9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a3b224d47240285ed1bdcff29876436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2bdb31db6307f5dfefa409012cb9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe781abb4b7db617d4ae949b9b2ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65c36036455971942b0cc3c08e3ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13690b273184323f3da0d612a3237aed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d0b026187083dd140e34d4ce49cfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860f503486e397116dc8f575eccf934442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8105b5f4a3b822a116da4f8d49d56fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2551be911bbe9449635484f1a3dd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e106ef6c999c382d561056e6f08bc61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378aff2716d4d61dfa43eafb5cf053446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babc55f0b6351cd9b6cf3d9f62f865447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7068ee25384be3a6c30b2e00b9bc4cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ba19a311a0bd28271237d73329312449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba0e820a8fe219ea0bbf9281cc7d66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce3784690ef72442d54a4cbee1d75f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6268b2d907c1d1eabfd9e265323f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1805ed7284d648560d56c4f215a22c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55418440913f75b8c62ae251f2117aee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3a69747041545c1c09cda17f515fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f2de5d4403f6a58f079697d756ed5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac2043cb05107fa85fe9316366af7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216c0fc3de3ffee4069e318bf070d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb83876660749cb13d8168c2b40beec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6bac8282e0820a6a5bf5041c3715460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d360efb7371c701b79b5145f0fd7359461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dee76c3243ccb3cbc5c40e57b49efa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e6e68013eebac4c68e1ff684e6289463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e40d6e8e03c3d083da8a7d8a6329464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052e1df7c0158c73dfe8a57be08f718465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f037bc558ccb104b9d6894e2e1804466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4982d15543ece8c96d42177f6c6d46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0c4cbf019e27839ce7459b84c0b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1c18694e7d138f3ef48a83f23622a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617d7c0485441264d7489e4d7189468470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb14ca1ce98f58d3a1eb4adbe6db5ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4df652c548857c32b9b57cad67d1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf8ad28deab8c0f10ada445476ba47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6617d115c7b45de069909f2a3385474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e76c7496bc7120772597505c4701f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22069cd5189bed3899a41b1dacbbe6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a228e31f7ae91df1214aa0473909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a67ac9d23685799f3d81a75466380478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88623cb6b829495d6e84a8a4468c9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8092aef54f5d19550be31101268e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674045bbe19502268683e0c734ff97f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621168c93312977bcbfbdc923a878fda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be342548c997df9c781c7188cb8ac9b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f3f5dc2090113f15d81afdaf220a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4609becba79f854179600cfa84ff0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07aca775cf43242398466b2bc53950486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186810f13593beb79b86ab3a128d954487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a939bbd4f398b917ebe3960ac931c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845858c086727dadd84abbad598d5814489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b4290db8c6ad45c175f6adb4a4b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb47f87a3d8e0d61190e1602a1dbca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cca5fe7254e442552138c3a833c0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522442cb4a35fb5682019f65be9a6c3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90551b29cf06dab0d89041b6f4696c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516caa0a1d5fbebd67912af0c79a05a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67d6a0ad99e1a135197b3990fe9abb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590262beae927216b311c17ba66a8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75de750a9baa088db96a316a22290498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16177913b79af4310a03239ee4c3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242e1b111651932f41687b3ebe65b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03e47f1a9a268ec9b94f2bc18f40e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703e369757511970819affb7820d36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bec7b1e6ebc8068dafb61c4b78d73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6880fdc836d59316acac81787525ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20f90523455968b915df968f808e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8c231ae0bc4e483ae1d81681a868506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577770e1c4eb34c5a29a082ecb246a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db91b8475da0d46642efbab4725e41f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e655e53cec0e8d9e9dc39d62fcce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea4079067e245bf4faf87a3027e4cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed2fedc35a0b4d29e2320d5e87bdb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a5ac82bf84ca3775319a6827b5dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c096753d9365b277cd862b440cfa9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee7cd7f862daf57371ad58f0ac1641514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4091f5c81951b98f69daea0e916af9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee6b41dae36fafce4837d807dc308516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac555bb81af39c978b8af12e211bd90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271168ba2e0ad8b034b6fb9d95d3262b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be903de6ed5dc55e7be8ef67a6818519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f564cd8c6e3618e7e9e2335655170520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad3a476544085eaeebffcce21e446521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa88ae6d90e1b7e01a58ae210f8ab3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c18a03e762cf7e098a3e80bc201201523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dc61e5dda938e9b318ae29b88b848524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a5864d3fee359aee8aabd87bd1521525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a953533dc7a0b0e37cf1c7a5dc6be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d125977251a379b279b3354a4abd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1ebc6184ded3045c83262713f76a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f8cede0964dae9d65d30efcc31fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0221734402cbe2b8bd71d7eb118f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4002498981bd0e318f24983bb68c36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53266a497f33f6c94ced2c143d682151532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420e6f5b592164304c99438128d7b10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b840f4c6642a64a1d154a627b646534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5073e48a71689a2f9a53146f296a9ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b19bb7362eaa2bc9ace5d78935d859536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af531f67bb950c95b23d0a8cf7fb9cc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668b2620c5451ca483968f36d2c98f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6893981b7b9a62f9d89c37ed7a901539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55846c47f54729482b557d9d804d6e7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159b50699a818c7c7e41f68985825a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f0ab20127414ff99672f969b14a28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94fe618c455b13d9c63a04cff320b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c1a97f20e567aa3967db113fc0503544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e948725ebc44f5e94fc8a03ead3604545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e08e4206810578bdb91348a536ac4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f092cc4e3f6ee2ac9de05d6938b8edd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ad9b1900ca34494bdf803d89f8f40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642305fdac02172eec31833769bbc2ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f9563c426dc75a7568a66b7f772f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52294eee00d766ed9aa63f09fd3ace6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c79558062d5f6bebfe7b52a1b9100552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57955987261a5931235d38aded4782553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40d5a4a353d722451c01071da60e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd3d7375e6b8e20adc8cd5fb6045a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f63257334b8254b9eadf1624638c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb2b0ddcd0901407a561d979298ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a5821dfe1fcfee36158abb944cec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7175134e3d5a844eec6589e3abfd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6c5f8ae1d27706c008fa672e7ec65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b4d758d8f7cf9ff6a39a542721471561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81894c55c4730db736aadcf83e3b3d44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf2ecbfb574b8c411f79f6b7d0cba1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b3c52f431b5056b7ea610955bef38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01501721bbde6dc8a60444f44e08f3c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ededa2fdc872973a28859dd0f548ae8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab59f5fdf8b8e1b399b08352196e17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430991833408a74f04afda05a16ee92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29342d24881de65f137f7996e6a71e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cba86b582c2dfb57c57f665be8d1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea922c5815f1e4964825f6dfc0b32398571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712fbb7db8150ba6538ab80f5067527572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead0623b17e69e98ebf59f81093b83b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285bf5f8bb1a57d2db00baf624dcd37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39904fb136446d8ab9f90585d8cefc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103b9ffd395c1bd5c4e0136333a3d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4923ccbc5ecffe154cd53c6f8665a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ffd2856a295e4f3f5a6b2d05784c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed1705a18e56ea3c20271aac11e1b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a51493f10df68937f5070fe68819580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb73af900c27d1a3e4fa8699ac829bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75684860ca9f30568ee155e90ab132d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3adfddea3f2447244dcca14b40eb3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d13c0f436c71e5d7e628da007291b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07741986e98b169921aa36cad8e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a85063fb7400d27321018112a265d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b9526722be8b5467f2d6bf18d6f43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef8f9f27ff3584fdc4b01acdc08977588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42558218382f050fb9ec114c7514c6d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1e6aedba3458890666c8f80cf19e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09c94f85b407f16ae0056453eace4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4edd40184629df469c2ae6324c085592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b289aaa98a7cd5df0a346ae0157f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcff60d2bdd0d52f0d526ec1e7c7b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce7830dead03da0c09935cb44be18a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc8665d3c9184e0d9aed1afee1be54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633267ed83e835ada07d904f6ca41caf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5f007f0b09632c3611add6db6dfc8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a229481ebba71e9bcc44fcb1b36b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98fe4df4d3eaf29d75f6410384edda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f285b271a2f8cada7cdc20868439f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805dbf9c702b5ac73481702a4f6e863602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c4a44d64f03582082ba911f4bbc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5668e39fc85f99860b2e8daaafebc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09b7019e0ea9100d55141eba2368d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408453da45f55fa8c3737a99148e69e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5498aef4ffb330b34d85bf08d82d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4815c173cc6b26d3fd32a15504b86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e8f5eba0bbe005ecc8bc696f55e53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ea04e18f8d0ce8dc569b85ab88c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdca049aef1b34554dfe1e6bd195723611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0b2ecdfce63caa59ab389616593c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd26afe891a2e1974741de8ee8b6d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcef837151bace732af856ad7df1e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa852f49258683839d2ef8ac1ea7033615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c3277b5120737751102b464526ee9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe89e2e1e1b80c5347bfd0b7b7cde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788c7925e2521dc69e8e0e44fc81102618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2009adc64ddd1b585fc363cd14ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1323c5ee45bf7dbf7f8989abaf434a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba277c28fc8e29060c4f3af1c082d51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2425d8baae3d70c3a53f5cd6605d241622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80147ff1a094d576a510c96279357fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482047abb1d05f17496e9feac0f2285624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0405122e64d9c3197290eb4109ab5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eadd824c8c0ded22e32c429fbde97b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99817d10f5e71de70e4eb87e481f7b4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7da4623a12885f1cf0baa2dd7dbfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd9d21b5213f5e75da743451e55fd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2b3aaaa1da05ce1d04604f23bdb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff846951b7da85b8daaa05c257d98c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f29814ef8072d706c5c9b7dd57c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e047a3ec06f48882d809bcdd0b9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf47d240e0f4a943b32cc849b4581634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8f06990edc35e9f2d638558bc7cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab066b04d3b9fe02d6064a9cb769ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc11c3f1b4f1044d440d9111d22484d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b1cca72c8bf4d6102964851afa68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36072d1d94089b9bba21eddf2b8081639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69b9368402b29d473e7a80d7ab0e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba679c641c382923e4d2aeed9c80d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6777a10373d2294b011c018989de75c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a8367cfa57627781e70d0c673a4dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312291047c8b567f09d77f7d15ae6623644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47e94fee2d71aa1e9edd905e39a7c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c4248c4d148eefe34ac7249dd4d7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc885a69d447b8ca48f0e17bc95f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366298f47b49ea21dbaa8a7b7680e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce68e75ed197e4a29d36aa0370a028e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164bc0055976ec72081c0a80e5c1697650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd30a0542f50cacdb93b5aba3b79f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e18bdb88d8bcf31073971157f96f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d94839ef458f6543f9c75de7f7a1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3589df7e76c7701cccf4b85de3f8ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a587e048656d220af4fa8dee9fce5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1824824046d439e664aa33f91d3cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd306b243dbbb5595869b63a0d995657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6596c6daed48b4ddc30daa57506ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8781cdbbcae92edb996813062459659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba3f2013e2df09513cabbf70bb0056660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef2e273429cc78f896aeb4d80f0344661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322ac548ce06e2e4c20c7f9b45985d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1335665aa0b6e3393488d81cc0209663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b436b86c7acf162baab728542416af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e3fea1acd232076a4ca36b2d66d86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80695899a631c4fa67fd35479fe82296666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da99020fae28c735d04044463f5d52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a091982af9f25778670e16ccb9a391668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18628ac60bf4c63964d7d8d793f13d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1f7d8b1fe7a71c42474095d48ebe6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ebc8e62f4ce360903e229c9094c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3aee5f48eed04bd48373d18926bee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf06c6d772ca84224e4dbcc2bc4d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a470636ad7eebff1f90c9ec5a8045ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bda507173600b376026c2b41df8de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948db6eaf57c898ef922910f40bf00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5914ace6b9ef5c0b0aaa464ea8f3489677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d078317c2d32cf53686e504185fbe0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8ab73d4ef97103d4fa30b8cbbae3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a672652fcc3bb3ee47e5f1609dd05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283b060d76509d0b2f34d4a3bb2ee2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3e40652c7909f1f7e6178e101e7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc77a7d86c793bff0bfa6c4885894683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34bed4fc31c5dcc059846bbfc3eee5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd20447100fead507e28a53eb46710d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c216aef9a48101a78d45eded1e51dda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2734924f27ba55c177a785ca12def687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f129fb46492ec02fbbb5ec1da9050688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20904a1f73c5c9b3bc2ff2712f19b678689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3a01d62bc1a21dc55d1b57920644690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809855055ee9a0341ffae4af134a051691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350bafc249412b7def6103c018fb39d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048dd80c19892b1c19eb48af60b2365693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502089dd8ff687b66f02f8b3d25e8a37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986f87318bcec9a7206e721202f9fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789ab645705d067c896fe36ab06e700696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c822e758bb9bafb988c40a74281b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69470f3997b9da1b5c5315313f0ba4bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7e15f18cfe35e7b9901120ca80275699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008bfa92c4e8ddf84a47a618c624354700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23bc92fcfea6a5f1f1a44ccd049d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7427decb4ff66a1d9b51ae639f382702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1927d7e29097e4751158ae65e017727703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da08247a5c63ede1e5639d0d0f400c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b47cc5d5aedc8ac7b69c8b8fa989c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac2e78b7787671668133563dff6cd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e1f32347570ed3906f930b18d9d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595d2c435f42a9eb3672342dd78974c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5acdc1352b43f0e0b39777f3930233709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b75e9dc394756e89e1b6aae4ea012710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598502833cf7372948cf16c156fc9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632472eff0820e8566a53ea46a88d14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d7179b2bfd0c8e72781dfd07f477713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d56a34cd2e238f474709bfebf6330714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96488dd60c279946e8c1b215840c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b070f8af98562a3f12dd645e3c68a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162940a74af2cadf0baec385048f81e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd77c65d5417ad61fa389d327f876718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58496dfe5ac0f212f2b11575a0010fa3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcac101f71d18f587076c9fde59e9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd18e5c1b78b2248c0e4dac87535cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc53c4713c03dff6bea9e4c002f3f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdcec4b8ba161c2921abb7d5e0ec93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9985ea98d13bb2403acb6f19de39cc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8499a4dbe3d845e353a3ddcf26b449725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae9246f7a3c65cf72955e47c00cea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3054482154dcf31b60783d87cb3d49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c6495108b3cb343065aa51168d11a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f075f548e9f76c8f39f41450c885729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6ae333544cf2959ce015909be6c69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20914efa4395e2b495f07b09cd5f338731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5478ecf7aa764fb04353d7a2391748732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd2e66fd81e089f95dd1d718d8e664733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1e8adda43b3c1618308e9f6dfeba2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b77e761884218ae90a287391a47745735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27962793acf0b5d44c57e8a04210edd0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63ad6855097517d0b52d07683e2389737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098075465d4c7eb06ebae6cc3ccf2c8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8aab06787ad91530c4baa4c918408739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dac955a7269b302bf6357e061d6d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103da8d754b31e228e775b2a34b1cb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb813f5326d7cc7185d695dd86fd0228742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe4ee980084de47b9ea13a9494529743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108e52ae93dd883d2a36e32bc042d42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2449b8cdf9bd22b5c529c7cce3f9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba231b616c2da0ef16004ecc247c7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead46b3f64cbb3af7f487b08e2301d82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd04333431d681f83e4a34b73f7a6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391155374f1a5bfbbdd2b00574b37e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03e51a2c579128b171e266460bba6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32798c3ba88c04a705661540c92317a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e3022d523a450c01b5ac5d059340752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eea5170ed9fbd64e87e33dcfd3cef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abebe4ffdc2d4296bc2602b5f5691e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffd192a572d6d01527a0232fce77cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9da1bff37af09f6fd6e51ba1cec222756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294795041468773d8448547ab518f3f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987247f21a94e237b913622aaeff412758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686c7538ff6d05d7185fd88967e76d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1fef9a2c4164f84d9c2c9bb06d2fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e301d6283568567cd7395ca489bbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697b0b06ef5dfa2ca0dfcd2d4f55e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b07db67a40190d522de69aff3ce0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679542224943e46503aeb3bd1d90ba05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb70dd127812b6739387b53f883106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018241dcd888dffc9041f8a4e5915907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713fb351a18b8dd59ca3cb04c4546b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a4b0afe3959e73ed7d4e6562009339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e06683f8ee21e5f9672f98ab521b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45491c69bf5545bd77b0f687415201d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9ea3181896eb410e740e2b9c9beba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35be393aedb46dc2cf12afb82f0ba4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303dea452d04621c29aea7b1d60abc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d6b5347bdeec92407528ddeaf10a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29135355a0db623ed421b85f4c8cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd96e0299f8127d89b5f2aa22b6db9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cfdd2fc09dcea1caeee66811f9aed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de875652830e2846aa5d30c51ec7cfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491863aba7f498131bedea38b4ae410520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db128faa265f62959438e976528c194c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc7095a5416e22fcad5d25230db3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6373edfdc7dcc62de8decabf6e5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996cb3e562db0c3e2a87763ff5d020724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d96af7e96bfb735b611b4ca6f850a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15fea6faa7ad3bec2cba54581f9a4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8295f534ec71e78cf28ef80e7c7b8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4090c26d93fe2b96f69d4364e487228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0da5c9d038f67ebbcb217ec69657a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88093b27e256ccaa38a80019c0d2e3ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c439696a35eb54e112893f71dc2931031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ada7799f1b78a4a2bd044ec08a6ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfb2cd84ffbad887fa52cc5aeb2d0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f4df11da4173fece14803c99211e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e8c27cb7753cda6b782cbe6d348835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02151e0335539ddc92f14af56343536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a44eaaa0ebdd8cbadbdb2499f308f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8030626b791b920186b0d72e3cccd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada42419321c0fdeb65ffdf299b7288239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508fd8db6c3a679dab0d8bcd8a5e30240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e40ffbbca23b7a2e8292810ec3b6f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04674d56cd0e1ca3329a2df75b55402442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4f16a9ff84f7efda2ee99ff14991443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed9a0ef5f8934060d825440387c9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8051c75125d82535c1659b0f8e52845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385081da006889050002cc94bd6dfcff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0ab355275f6384abd61c4d8a49ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386bedc7bb52ffd3d9f2dfe7b7e2d7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead4b65331cd4ab66c0f77f09e2769c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdda4fb526e637c0b4a2b77a1332d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464e61b8712cfbb9c67f84f38b550d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b447b9a03d4c67b1230db01549e4dcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e087897422d2f623d3bdfba0eaf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1191bbec143607eb1dddda57e8ae9ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d7167b54c1c84e4d5348b8558acf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ffe4b91847e9c3b725dea6426e92d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47d7a53f5563c64a56fe1087647e3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140690b404c6d474308ad23d7debd02a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1bd9c6b1036cd269a0212a3a1d85759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae342b6b2b23d564e52e6d806c7171760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db65666d27084e1f65c86d147a84961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfa46f33915e28d2bbcb32ad98d93762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e99248936b119f7947040128c64d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278a1fe060cc0d719e9004d5747d9cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bf4fe47cadc4eeff4da0ee10bf0b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff2895af8e957a2753b0b297d6ea9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5394ca145441525f66a335614de40367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58755d0ceddc24b4220cd47ea67c9cd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cca8446549686164aeb0a7d15e6a4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec1378aa99ef96b19a06b023615e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc509d68db855f234609c33cbf339e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e3feaecd10090de85e1867fe465a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0156c7822ec4f9ffb0825338cd133573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4370146cb60a47566718a7d92108c5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25765fb7c9ca8be15c44c8e74cf3dcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aafebf7df2416099ea745a15847c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b3da9978694e0889fadfeb08ad1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c43ebdd1143c17b46effd3bef7934378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a01453885e30267e57b1ca86145e4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00337055b790463bba3d3b38a0da5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180980e8c8180ac7213e4aa6587df90681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99537725b98702c67cff862ee805e7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327aaac02004532eb1a39a65e0d79683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc5b442778175a390181e96860e98e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd1ea8d3287a25a2ab06b81ccaa67c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38807be37d0bddaffc845ed5faace0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6453a3dcb06ba2c2e45d1ef6d3c62b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66226ebd7e592f81a3db621c50f2c6a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78c3bc5fe09825ab1b7708efab67589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3cf21626dc433bf48def07678e21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d19189299bf235b56bf8468ee85191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134ff914d803066d5ee034b4071ec5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692ccd3147bd1935943579237ee33f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88697eaa96ba57f7d4cfea050548c3f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c549ee663177d0a398e74d34a26e2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632f47fc0ff0e4ac6c6de9986d9cf2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa7a673ea329dfbc7e2c6c789368e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80184cae85dddee5de0347001592545398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42db0744e11acfe60badd5f9b858f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef630b36fa6e988a5069231eb9ba317d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41810e0330066894dfc7a8eb8e78cf52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c7dcfb6daeb50d9ca5af63ebc3907102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56890e2ee12969bfcca6913293ee4e91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8bbc32e14a2560345e5165fc32454104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163a5599fd9170206eb7ac6d01bd15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc32c14b7540cfd9ab5c28f93810ea5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef91869875fe233f348b1c9e60721c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413c4670d0f58f480fc6a100d5192cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ddcde0fc2c9ae58a8d6a4231ef7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bec69c2c574a145a2bc88526ede99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d74157f7e9424b731b5d7906e8c1d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3648c4e08cbe7c3c91a91b423455336112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7986f28c17f092469785b69c71f8f6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b8075625de5d6186c25725e61ae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e65a0165b42c401e462bff1a0ec41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5da6f619743211fbb47b33193d3b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec0ed83f557a1312558c4a8ca08eef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd141e06e65b0d0c7495372387576118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd23185d8fc28c7fb335f648279b246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd90b864af78aa0d340852e3443094120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9d9595739ef4f944c14bc7f7ac28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d721de255dc9488b616002be056e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba700542c49f85c0cd95b236c2ff059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502baf7455d0b632e6ad303cbe93d57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb360d558a5d17458aa659f0ec195839125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76793a780aa67b24bcebc806b266e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f8e3e5903290e495568f4cdcc1d77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d26082e01e623c1b1a923763398dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99dc4664b54b9e02495fe6be08f95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c8d029c2447ed60349768d7a3a0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8870c4f482064532444bcc046066b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca12d4fbbf33a2afb6fa133ad6a91e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cad73d49655295070a4ceab6df3cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f31f703d907c66a479d9055388632134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772321b203d8eb5f2d6800484ca1727135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9670c6a3e43605d2653ba880d905c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdc2e37e9115091dc8682b4db9fe79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb80908eaefef8e4bacb973ef948b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e044002388d141e0778ce93c3013139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cec1a6d244e684d422bf8cfc0c2da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb4dabc50572fdcb1f6b4b68fc6d7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2d60a0ee9c9a1248924426ed801e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644bb9ef2cf4f98d140f6ab60e17bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7d1d74ff767dfcda40b44cf6ece5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e6735da108a675af2a7366c0e27e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a1554e7dd4bd926d387d64f674637146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f7f94947cdd9fd79f9bc9b220e669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dae4e6e2b0f05f1b99edaed7ae60e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09cca36f3991071f14358c95b13e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc44fd6282614c14052c476e08887150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454aa70ff230d49a744da5f85546143151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997e507ed4b515eabdb30a678a33813152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1f013a9199b21081d264a0119c4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bad776be780665506e5de629c4c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a86690e5d3754e4e511723bbb9654155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d61d8bf5fac534af46d7a975293c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6997aabc9d485de45e9bb35800a18c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd79cb91bb39648c963c7fadd37166158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d276ac6c82c27b989aad32cb9f26a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c748531499b4e2bb6a616f2104062ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af1d526fe71c5794a06c330e774a8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4949f4eeaf9aa67b6b9e6b49421ef71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468187be709789b6d5cc6528371918163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd05604f4337642810d3043910783164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0407c00e9d9526a3f284515cc4fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21459c911c0976598fbbaeb47f4c61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b04479890150baa8062f03bdf961a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e30dfce6834fa486b8d90fce54d9ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f995b79ec7346b49d0660fa8e8a56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b7f2b8699b51ea767fdf83031d88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b946e8215cc48c7c802176fbd9222171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b70216c2f94f230677ed19a989f15d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69d9364323f1fc958e1da0e965175a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056cf940a8b2899c095a8b3b0cea067174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e103daf47bc913ce353d3479d8d0b38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b7f44fceec3725ee682b635ded80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7585220634059eeabcbffdfa9b758b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c01b95ff6e9c14c0e3a7431c32e469178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7e1f8ea96aa24180d426b3d503f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831fe4381d2202740af868a36c9c99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ccb1908467538b4ad9f2106eb11e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed483d7db5434c0eed2f975922b9e9fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866fe342776d87dff09608fcdc65f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee2e4dfbba8a780361b7cb6605d525184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7860a54c69678303c2a583f4d9b915185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ef0640372b9b9a55d1448521418f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c74b5fc668eb9fa030b9270d4be94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4ccc42aa121c8f99e1e36dcd12d45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caebf4bdab97b490b0fe2ad2f1c0ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9576ba9ae96034b64f9bf5b8fa1c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864fb8c1a233e1e6d4719dd04c10e20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9560a0488b531b243998fc84737b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17501833d6e8274c0b31e51beed9d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e32bbbd192fff94d8508190e0509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d626a5bfc84254c8713ec59638ed1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0cb230647aed351c5e41f0957989f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4578cd15e0fda80fdb075529105552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d1554a5200f80d144785379e16fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4323aed6a144d9dbfe4c8f1fb1cf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056e6a27ea3fcf7a94d97cdf4e25dfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7aebc1a4124827d1e463163999901201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab4862f78a5764c8c97f7528efe59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba78cdd4f99f3f7dacbf1cbf92917d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a2663d14b839379278805f58ac3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3689c2534138ad6a8929ec8ed307ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ab0ff79601eee3ae1a190b58430d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a460ec89e79728d5f064c69aa8e4713207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a181b9908b2e5114739ef8717dc0849208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc109f9518aaa96714ea9b6e69e39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc08db35ea0e9b2ac2442fd9a05d53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499b53ebe9043f041b7bcec90568b24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480914ecd0f86ebfc77e2c4d00c4a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d15391ccde9c848a2e27fd06b0e594213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41cca837ba2b135e9b32ff8f171535214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ebea8097bb478a2069ba9d837927c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b66a341065d8348bf4d811f158d30a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d6b8b0cc5bd4eec6cc3723a1e8d30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479431462389a1e292eee67f4774cf03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4632c1e2dd3761140444bbfeb5b389219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653ab7da6ae93078c442edfbc5999cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc95d55b36501d3786dc9da2776604221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194072e11fc919da73517fa668fdf43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09481236f9996a38e74586a6a0fc6893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d45ccc328e9063090bea928755fab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e58a23bdb1397d3aaaa4489d2caeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9490d5a9911082f7bdda21bbbbd227226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f6d2b4424b441f98388fd66d704e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331fd4b877791fa40aa08071612483f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee43eaba633a744385ba995e0e34cc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb928b86accced3eda87cad002c6aa3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd50f7a2b269b3f69d7ad30df9ffa66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f26697535ea2bc8236fd1127f34a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c45a5b6220f3ae121b1ce293a12b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0886063db396cb69ddacb3240c1f40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd367f2af271dcc1d657cfeef9ed717f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d917c925bae226cd80bb5031c99e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29babbef7bf8ef81446cfcfc99570044237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077b3d766b1370dea661412033cba8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af57e82e6af341b5df7ca79193bc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a99d77c133f5d17029a2115c1746240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff151d9095c7a15c5cb1ba0eaabbd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57fe3aae7a4da99e249c08968b95b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f42d8b298e0381e05c0f80033d527b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c06f3671d2cfee65c46bcd3037e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338fc0b5f3f933b0845a5a42f2d3efb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e81410447192208a783cba346a13d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8e4050435ce15e7b9c2357a944e52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d3836f7ca1ef8c96b0eb0ec55a945248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c01c510e790cb8dbdea58a4e4b7552249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dc25c65db69a4e8071e15217a08f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5804299ad71c0da1a34fcbde2e515251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5968ef6c8879c87aea7f9ac1fab58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11923c49f4e3fa33457a5a5701c4971253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a601a0e14d1e80406e50e95f000bb08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9a95437e7ad3afec6376393c8cc4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca65d54061563a9f100aa2a5d110a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c61fd9ef8740b0e225d3184c94abf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a2ae122bd585bdee51c3a9a75c24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9edd4e633046464c5fe67868909e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ec41ab9040b192d25e4aa6821560c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c04c01691c08e578cabafb2ec37833261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bcb23969a65483062efff901f577a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b21b2f9bb4ba3acfce661938bc9b85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f4d0a26f091ad9e4e7f4e76d8342f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3106c71685ecaa9989c8c57fe705e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d10c85c6a7f61674c7d6949138f221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92560e3ced8a715f60cb78d113a66481267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a8c9c3830b3dea064bb4d33d01d62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282f705d56cc99b66f5fbef230e1f9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0541894eceab7f131899317c800f40c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756a6a0cefd917177d25138ce6ecea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05072ce967a1d7fc321705c114b5dd1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7719f78293fff0e2e3e27a8e8fdcfd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46059116564f5c755b47cc673d751bd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022572d58202a03b4ca255e3db39b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83f31ff63a5c0fc1134654d2fdc4a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1120eb659fadabfccf5efd6704233277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697949964a79d3d04f34f28ab6796f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155cd082a258a34e21086e1638038e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2803fd75f60497c000795e7c12948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7e299cad8c09d4665a86c0d5d012281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733fbf97666c6c2e48b51e0de94059282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc1ca9f675afa57d93b8108ff7d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aedf346bde327997b5492e6c8f3116284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d176ca3f515cdae1859aaf35bb99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75256229652fead464f8d27ce115ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e238c172f193ffe9630e8fd6182d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea995cdf1a5071b9628b5dda950f4efb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51736f9a3c288418e409e5d9694fead289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f980a25d4107baa392f7158905a61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34ca7e8f05b1d4cb42e7080e5a986291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e66e99108c7976bc9dfc425e4f93ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b6e4d4e5d353320c63964ee287819293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae473c8ff505452e1346f763cd0e01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b4f5f1076ad7a9f300b1b6616b55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db0eaa36d2d742d365be6b9aeff59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a92003e7feb86035f3450daedf432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3093c4b40d14c2a5c46c36162f9f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a1f52405c7fb4e9eef28be1b3a9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965d87935a4f6aad0b18b76f1a3cca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018b184782abb35a6aafcf2dfaff3a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee7f104aad7d68a27a1d442ed67769302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607db97ab0d24f7e2a1f68073ac183c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53ef786ee7b513b989c9c2124187f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ebf810c290cb1f6bfa40cebac4ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26028d9eb823b2d78e83ae00b1a5af21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d7e4506bcdb4e8ca08ed79b46ae0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7fecb16fc44194b47ba93af82c907308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bd557f4270634f0beb377e43133d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb096dcbf1616dbdf9653db1e6f2a72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe748ecec149ebff0d982705d519f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c35477b7d8d2eb65ceb16f08219d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eb49935742d54a4f23655dda649e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660209d24640df0c5de87f73327de3fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115d4bc5f18e1083127c512dcbc4ba1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77806c177a18719092bf2e07c329138316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01255abc923ad6908f2a6cdaeb690976317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cae7ed7877ccff7322d880b472a05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba9565d821f7e8f6dfb3b12c7a3c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869080ac902a63d030ee25d998fcc2b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8027167162b9acd41a29f6a4eee5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d7367d4f29bbc11778a50d3353af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d4d7f77ae4ff41fc79fffcfd99a9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4587676934e8649e8a6d77c71bf61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14842e9dfa6067ae1bb68a9fbd9a2de4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c1dc76843279fcd64c6d900e94e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265bfac32bea5d997f751cdebc8b6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e1a22c3931fe54c491eda70c1ccd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04f7c75dd2f95696a00ffa4d083d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04b81a240b4545d8034710b3635245330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961551048b86399b77c98c1c1ad4c3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5432ffd5fb7715f2a31dc79bca50069332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc3e51bca0955c5516ff1b7bfd6f76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ccda1a1b6f5614990d7102bccbdeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b778ee0df65c17d62e7beb5a353c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e1a89f75a49f9873434e38a0ce80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d269c74fe76ef08873959e080e5444c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc5ec55932eb14633c289b24ae648a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4ed428ea6ba0a6e40c7e124b02042339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad69d4cff1e235aaf699d6cca37488340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2979fada8090685b4e536ac11fd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468491103839f58b9ff8d2c5b492d5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7093faebd679f3944b33ccfb29fb9fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c036658ed2fe39e26e85ef7f62395a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b450e702cd87fee83aa273885d2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aeec44164d49e8f048a9a618a3485346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29dc77a093a47e2ab2cc79d3d0e1b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb05838f97b6083d5a80b7a7ae1418a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c956d066a6b87f2e188a7b76d0fcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295e9be69ec6b66002f5a312f69158350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19d91b5ebb4d57ae6397b4d790c0d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30295e95735532ff80930152db473b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f13412c0695befaebc228adc2d4523353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280b2b66364ff589188830f90c21f4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041ae967ece5e8239a936d6403f24b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e746702c52764921dba03a00e08f39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f103413aa6d4c2c88baa8ada585db8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38418c961d328a11e742a00e699b8dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45109cc938114b43fc0f0f2e2fdaf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ff0136f2ceca6abec440058077be9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c91bfd19de0fac01c796e915ae93b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05b6d9ea2929ea0b8da8a9fc749805362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9ae19c4105e56ebb431902aba8c99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bd4b574bc4894d9b30d80396167e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e92ecc93800660ef9ae54e8037cf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7e5f7fe9dbbb56567c00f38eadd3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335db7a9a8a64fb230064a8a22c052367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ba76d9e3338cfa1eceb386c20831368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40992b0c7f0665384cca69cc24ab3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775671568dc4a35864e296a44b8e455370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2665e9e9cb5d6501966f1f16012fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820218145db5201b4c2562530f5027e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd29497e5dbcb5d481105dcc65202373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc53b411ebfc18132e284abcadadb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119ab5d933f58abed059687142bb412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb736e494de39ae4d24e25b6fed96c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3436c3083eda5b83a3c8c56d1ace3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcff106558460dc831a34c5c925e41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f840ff2a173fb8ca629a4872ed6adaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74312601665f0f13eb07a521f8e93e64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a83520b1e5433aa3799c62d893783c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094a448c11bb401047b5b854a1830f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b664db277e1c78cd30ab172ef68380d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d447c18492f4ed466ae50d52792d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3998c4ab49e15688d9c05baf89e3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd7270c31e6a4494aa442a6ac09b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce37428480e712b77641bf5cb442d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e61e4b67abc014e6117bd970c380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20225f945cbf2d29a0c4f2e74b499e8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d8c98ef833f78f0f553a355fde677390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce3cda3c1ad719aa3be346fba31292391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e20582bdaf4286581463af9ab94a63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76d5fec97d518a6eaba1f17b9a56c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b69fb88da48ba907de487755201a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631097773ce827352d510dc748c520c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e60d83680f2197ebb8b5118150050396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e5715166dbdfb10aca801b890d8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e087dc949046bf41176bdc6233a23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38ef2520b2e7560f67f12f2f2cfc8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff96ac3c9f1314578ff576b76e15e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482a46ff41efec6ffbe74be5e2250c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347287c752992eabcc06869c329e1269402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15334bb0ccfafc7f3915b98f10b022403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2307bf798a2be950e2d874ea460773404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8f0e891c35be1a8d2a0921d2b5ad0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bba92c0bcea32dd8a6a6fe8431634406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c953342ad71e7ee53f342c62dcf2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d27785a74f071253d7e827c59c3ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad02edd29a46e7dffbd8ceb1ec964cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f299f9246056c0431984f90ec6075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea04c0ba03a5b1605d2ba9294312ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a12b5b87c09ca90a5410dd91cccc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec937a10a64eefb222e5403317910413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966c17334d162595782b7b057e724c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982816a220342dd8d1d9326358cfcf3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5d6d70bfaa50adda2bdf54e57efa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ca0a3d497f61c58df774039e992df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc0eb6bb08427c0a80ca3b7dad1b1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64fdcba48c57c166f011535a5093ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e417cff4c51cd199e2c61291b57772420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614642e092af710b8122679db1b06e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d9787e29fa87f45a4a81c8b51901422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b417ba0b5a4282b3307e1439da8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce13155725d3c8b6ff214156daf94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c20da655c1aff78e62d2f450e2725425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dc93d34c18dedfd9a604005003e12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f354dc197fd7d1bd4dcd3856163fd25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629bef2bef410220567c40d7ef4707428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1530bae92af5440d9a0250ed5b3aff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3e00d5f9eadeafc63fe4f0435d133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376af1fe1928c3da2b3515f2f6c73cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438d82647cb1bcf632c5087b6c7c71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6068a7745f055815685296892192f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06cf0d902f7e35a68034730112fa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562576ef8e0bb9587cf8e0d8e962eed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ea056856c2854940f6c97c8ead6bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f786008482f9bcb6243c105fa8bb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b229ec47c8402aa7e84bb90943d121438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c852f16c027f3fa447c8cdf4fa1df6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddfdd2baeae14bc36e661c2ffe028f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882eedb54c6314cecd2c2aedb78aa1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d41fcd853eb7733719144b8039f5f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59718d981ff77d39a8fc082e0bdaf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d40f89ad0d739966b3b51a95d88a08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d240600d3dfcafb42132bd3db5ca691445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8331ae03dd843daf32165baeeaa69a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed83290c57a316763502b4a3df0837e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7708084a1029b181f8ff7c09606f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c424fb45996a181d4d7910287e769449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f17d3bbe9d4e80d2c1f69fb7c363450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff00a2902b3b1c75845f9680663d2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c87a853ab531976d9b417a915464b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85688bfef7d0f992d4bd020be5767e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042d99f58fea3d65f6e0f1b189687ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9bd6bf72f9df497fa732ceaaeccdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d155469fcbda433ac465b9ba65c7134456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ddfc0ac3080089c69daca49b3b32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb590cd6660b368babd851641cf5d7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074e965ea7470bf0243dbd52fd30fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06f6870d106b751eefc6629ea280f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c9b0c20ff312570f7e8767a5adf5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d80b870f20b0f160ed63b772d4da1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da3f47cc32e28ce389910432f5a46d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac20190bf45d09532c008fd7d435b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a777b97434343cf78fa3c640619eee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d308e08f8a29dc7c851e5fcc78603466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0ea98101322df29b6ac27c781554f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed521c7d45712a5128fac277ae0fd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf3522444803ca1473f90ec06033d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c0cee2dec2154e9ca4a50e8088360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cceee19d7afeb0e5543c80f8b0c95d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6db6a09deb7c171e5f385dd2d68fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b0b1f70fc2cdb788fd786bd4fee2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc7bca334422a6fcd098379f75c7ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7332a0075b4dc454cee1d9c87916830475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273d62484d61eedcd891c8b86a7efc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103100a62735714341d3d7cc5ffafab1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7827a38adac1b2a1eed592e4ec70a97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da5c6801d2a0ae4f34f5b5d6594b8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d80c2321b93bb8125365a315cc5d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafb84a3431288b59605ad7fbb2550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88531280ce57b3262b29dd0dd7a31b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1cfd74e5766a9c00042cb59de845483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367bd4b773fb2c3641da9345ceed213484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c95e9b55ac4c8b475ea6eb9b60da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97561a8acf19569b7509fd8e97f7379486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808320e574368759032dc58ba74f4ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54600576268309ac4b3159ac68d27fff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e236a3206de70b4ede91cc24a9ede3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f3196cd03891c205b3d8cec57f77b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f45281f6f4c0ea4e16fba0620debe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d7253d97fd62a49a13a4d89d0850492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e077f23bece3f40b460c305a4dd7d80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf011cce6c98e3cc8dac18e1bceeb0c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe1ac4e7dee1c978232215c30ba5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33559df456b5ac6a966d367315643c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffee1eebde4454e1ce979c6c61d2fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78639c943618803a703ab67afb09c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa461998829e47a334504aea054b86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76e514169a5ddea00d165d00a9d7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2da24d3ffac33f084eeeff9dcee457501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97570521fb3cbc3403c275739c5f5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b36107ca1a5804a4d61b156141879503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7735ec2f62ad2c8fb59e142ca99445504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02ff52290bba96dbebe1610ca0f8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab4550cce155a2a856ded606c8556506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eae7d4c0923b8483075e32d31a6929507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa84df9a69b53f17e3fca794e52d14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863449c7cdda4bad8e538b558316c91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1fdbc18b6eeaba15c46eec23b349510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3528869c85fedca909ca5823873a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01b5b962f174d01ec5433e37e2688512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ea5bf4a7552fbefb1955cd08c106513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b4867fd88e75678e76c6417076f20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219334171a743b2131601a63b3c6582b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d861d0575e4fca492132e97f5fce61e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca1f1106835d29ea91d2cbafaddfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf245e0ffbbe1aa088ab6c4ba007a1bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02373d42abd30c3024f3d6a64d47be3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f886f0298cc74f42c46eb8d297abe8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c7148916db868cd1535bbcb2c51db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc74110e632f9d8ffe0b166705cbc89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b760bf19d4dc3ad76d56f023fa029e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d30a0a5274c698f6947e2dd31a070524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50433ed0d911717607210b9a7dcde93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6de38d55526ed5c69a7227ff29993526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e30eec315e5fb072d7da30f0efd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b378c3d574f9201c9ae844fcb483b08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c395a80939b28f17da1bdf493268a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a500bab5be203279ce24c8fd99a1dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a0d37f2f27918a903376f1d144bb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb17390813ca82b6791f6076ac6711f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef4de1b7186124802e759aa79b5b8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d260312986ae356ab999b7376a5150534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65738baf1fbcb87cea4d6ae33a857e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e4b2d35f201555382adaa8e61b9cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb927462476c35fb70e383ee6cd89b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51975197544b80093b3f2e181ef76e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313050063d9372273a9eff6fbab2a295539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf21b168cc2b08cb8e883bdf35aa7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b5ca6305724f880ff1e1b669769f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a43ec24991834029c11cc5764805542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567a46de9fb8642022fd57da3323c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e8937090c3257e4ac6b9f1156c06a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78558243397f909d6e55026a94f46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52468078c065d59a6fc478e86aa9d1ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ada16242c987e8da0d2cee2df132547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f082bac513e14800c38acaa48d2f0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985606e71ce5f9ee6ebed5a32eccb09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e009e7a5416bed292c3b845e0f540550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02110f0637d8406b69c8ce0a5429f32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a28fae61541467de90cfb36aade2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910320d868977eed2b2096958a2f614553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401236c19423c44adc75cc96cd58df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098788b8dc728b379c5ce5343fed28b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca5d0b4a4782e23bad2acebe215f3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faaebb417cbfbb40fda53010a8f0f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4f8c84807cb765fe1e7a1db2912e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41a88a0eaade2078564edd308b0773559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7e8222c7b9dd1610972755d14bdbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a97fabe60a2f6ccb7a365cc9b8849561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b31b1ba16e691e28a8259d1fc0c5fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6437fa26df38acd70ea997b35f46a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64623c5aa4e2cb85d8e22cfbd0c3d7a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b579b4fb826f271017fa935283d087565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec86659fadb1394decf5cf23ae96d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1c020b168126ff0d92c22c0b9e563567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83e3eb35a7323a6916d3730f51d40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051199878699c5fb07af120742656a54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f014d3d2feadbaf4f287e9429a080b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26585b8f8f4b57fabe7fe0554659ef37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87045c4e0a330e43c54181ff25e3fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45600ca46d6d543a50ad5743be692e55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c83e08a2a62034b2174742bd8110574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae9f5b031899c59399ce4f6ae04fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e1f19db74ccd242c15813cadea137576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f652ef3aa0437edac493f6b23026f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209eebbe9d4864cdae15368ea67469578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e27f25281fdf3ce0ae8ea74271ecd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f3fe0352c49cf80c46c4aaa3d9a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed827050e20928684a73b7b69c3b3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2b387bbfb9becb2045a4601d7a7f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2157cac4f3f05b01c27fc5cf3fb97b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d343c738db4d17f64bd9a55984d0cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b28322da18bbc98d6923b031ea261d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4033d489891e309a3c667ba7c01c2fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd12ad5be21df4a35c742858bc58b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ed4dcef6c99dfb17677ab4c14d1dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc688fe75ad396aec7ef8eebdb95d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144bba1c5364eda56fb7ec52831a761590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266616977a423ea28200cc62b42f5771591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5031dd8f875a2d93789541deb2b35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b78d6f127c525d2be75b515869f69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42d09cf562f53cfb2963722ef048bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f35fb52e01c2910b70ae40f953be50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e083f208d6da7866672fb968fe74ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560862d0c29c9ad10fc1c46d74b6fb1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d572070bb890718ceac117e96f072598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36f706d0fd2530211efd4cf6a3d4b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e75ec98ad9ec9c60aa2c53114f5b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87908d45fc3e405ab77db8f28088b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c581c38c5e183c05de7ab7d723ec08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e95ac70d61c1151f0d6a85940fe2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2055b890163a86468b68efe61531ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470b312e5260254b77769f108f0b01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122276d0c68d95633e19e0e356e892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41919245eedce50144f1e1bbe205f33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86297325459db850ff971a31d2f6e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a56bf2cd60d464a98476313cb38d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f9ac71814ea36534bed28b0f72c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b01e5614e18639d1472315bae121611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d184e6bde2dd41ddb61a03aca4336ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de9caccf968da14a4021d9ce55def613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d88dee2d5a41019cf2374e20e0ce45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe65405e52aaaf1352c829cc362b7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7268ca8b0eb3ffbb95cabd99a96e9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d6b1a67ce916ea1c27b9ac6a2ce3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e4007ec609c13e21d1fff4a671643618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ad539bfd8f7d81d17eae19d2dd832619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d77a155dab8e8e676bced80f8f36d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3c32cbb266359bbe2199d052ba819621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b98a805f04b4aa406f2ddfbd499b43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640dcf31fb66de0db901e316378f52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21772705fbcd926a5c36587d707de6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa2a8a25b8a3ca8fb3d681e8bef255625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88bf8e017b2e6d46f339704281a6c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf432c83b09201b9aeb3a3aa03294627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271113f560cabe894b2ef412ca3f5c6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd325dc59e3b6759cca8f0b72d42abe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c844676e8b0a6adce24d59ac3a29b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e4a9089ddd25161bbf1c3347644a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168df5343d036934026782f512ad51ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad117f9ac4cd9734cf566c9fa5bf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e7dde703ac85267180a663ea10d49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48fb39eecdc62a610c5d85cd0b9e48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317d16359d502abf910164fd5cdd645636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29785cf6dc41ad088bbc19bb3ebc08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6367263014bab835051cee5fa0d78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb3114727bdd29d47f2101aeb7164639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197926916ab672d98d0cf7870a844b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea42def228140e68c8887f2e41d694641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5395f7e1f62cd56a55445f7cfda66ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d897a37e475fcd19371e45309fc86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e59ddbafefdfa25f28190ab39b64aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d5f99b08e9a3bd96539b2f2b0f75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295356792d6bbec3df8065e4f5ea324646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716abfd282545c735abaa7662778af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f60f9be2ce7ac7ade3ea0d9adf632648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452211cf385d979d98af59aa22d73149649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af3277e79345f0f27cb634810f836650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef03a3502e7860b518f0c4636d6725651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff139f978272cbdb25da7f2b99b5da42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c72c833f8f80aec62ae7256c0840653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdfb90f396aff53de33ae1e745e509654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c35d20bc219c7bdcaea837886eb54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f575201d6586368bd3107cbe0c94897656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0630548aaa4ccfb83d29219da9a278a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024864b9acfcd94f1f9d568d377cd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b176f2d497bc995d44090fe3f9803659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0944c353ba7809d49ce5e10a86ae5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0eae809281edb456e22056b154290661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b362296f67e4295249deca0b56fda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845cf40fd3e59fbdb728a92688f70ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830b765edaa7b976ed4b3c6239c3da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed262e9ec776da7de7f1ac9bfe0ea0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23cfad7b2ce0a2864d67affc8e134666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498f0f7e91522df72cda6a5db3c925667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969a5f708f20ddb9ae136ca2148ae1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b944f1a3e06830b593d84016f2d405669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26890305859829eee816e354617b7944670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911393b2c0ede47afafaab3e2d5acb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712a890b7b2f158364e954703e706b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e0658d143a40997edc608b2f0b82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e464ab6d8ce86da28774af2ee8fcb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b444c771f07771fa67d33ccc7ae0a9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2840f4b0cfc6033d44e661f2718a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7aba76796c04c58d1c411cfe75254677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5acf1616fe7e0fd6e7562d2bb23cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fc84c1e435d09cffdf8b75700ebb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fecdafe4c642bb9a5aaf35cebd1e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a84d4cbdbf2b4bcda3eb8b9c14c13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a04826422e79e016f059b7a3c07d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f4f24c8ca55822df6a932ac693eec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26321dbde87878532164059cb158a0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedb9c013b6c402c599ef20b82dd434685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4031e73ca29b5350caaa056580ccf9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5d98c844c992bc33da39fb40d0cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5bab771f91bb807156ac18f817da8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482de5ca62eaf19b62cc01fb7255613689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51ae20d50b58c74f33d8cc439d2666690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1264b8acfb371cb6dd9647e620df2f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a7cdd5eda4af8cca3bead08448a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864209a935be9b3752472c99d5bca452693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595ef99d8d333d1726ba23b7727bb56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b26c1ad2143cc071632af7cc01a7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa300c3379fd4a37a1f24491ddac62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12952fdf0be4dbd696f23f3b3e3b50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9e0924a1882d15f02c8bb3b2563cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a9c4c205b45dbaac9e08b8b4167aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d9ed74dbae9409b0194254709938700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18bbf385d0465058a991d9a4755fa6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b960dd1523200c70f70c84adb0ef073702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf391f06fb774ecd9ec10b776e209e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699d718f8909f0b2fbbd2c226daed8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4f3cabeed84135eddd8f677710a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71216752962fb485ed0152492a533734706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e7ded64a93c61884a60283d52615707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759775e09bd54d5e6024d75591e70533708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a274d895521275c8a947a8277f246c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c5f45bb8a01d22fa39e80c23ca60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca49be9f1ba84e202f65b2dde605b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff55c38daab17aa076e2f12dddb920712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c5cee4bd6a5b1ad23b0831c972f00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485ad1e5931143e8152670b619e44f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729b0bc2e8cb9fbce427f2f2559230715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887efd4956461ddfb9dd3ee8b1fd2d00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b222d659032ed5ab88eb7b652686f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729e188b60a102129450b27a77e867718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268921879f00f92ec095f6a0cbd49bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedc824b1e0a3af3bc0574cdd76260d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be6c8ce1e2b4a6b5271d14734b1be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b01e60a687a87241f8a4ef53dd27a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1035d57c611f400b73b512dbe8208723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828aada17475acd9ec41215f92dda32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656ca6aa755a966b75f4255e0922cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba101db2f884ecf69802ce3e7c356a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f7645080d99c3a2e80105b0aeadd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688df1fe1e2f0056594482bac2dbba7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a720347fba0915097361451f6ec1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d405ec0abc5b85de5cbd2f6c1087730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ce09eab0016f30700fc6b2ee2150a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08e22328be8a578a8759cd4ad953fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98af69ded73ab262dce3fd3a54669733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd028d9c1af0cff26d1dd9e7dbef1c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ffe7783694111fc9087bd829d7e10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070cafef3717987c1e1b8d1015fa35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db8ea138dc84d12950f820a255bc14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b935231137615310b572bf5b68ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188726432936aa59d90dcafff641825739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d4e3a45e7575843148f6aeabcfc19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66799c273be9682e1f4149d52dccbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add30f443bbab02978c305e6a09e9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45e0f97afe4bb133cc47aff3d7bb55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3e15d2e1c74e249019188628f8e50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac960ec05b03c54dfd993f3792afe52f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3094d9d8b85d0974b1c57f775115b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6308c3a2900b5d5b026dbf52e7e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b35cc1633d19e390cf44957ade54d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0b9b91a26c9717f75757c8ef6121749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff16eb0adec5a66eb923e18141fde5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4de5c29af1eb076b4ad6acc69e8311751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d0bee25fe954cb1cfecb37f2857d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4179178d7392a4ed5d7e4954493093753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd58bc5eb876da0e189efa712e02c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b3f1addc40e7cc45fa37f4b3d59a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee157b8db5f218c791f5ceef5b27b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf96d8f998e32d3af7bd0fe32f7210757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706e8d099f519e0340b59564e40124758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f85ba813439c24730be54645d9eb9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>