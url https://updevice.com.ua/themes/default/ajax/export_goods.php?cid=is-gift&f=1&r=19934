--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897968d9bce922b9c35fdfc9ceef59ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d3eea5c5636e5596da2110047f0112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb5a627dc41743116301d8fa0f44d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f458b15561ca381728dc281fabecd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316c8abc55c237c3bba0bc8191ba8f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6097f854f5a3288ae516782128a7566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ce4167b79ffe6158d11e935bb92657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79c45e5731f7782387e7ce9ff11f5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5cccb3ebe7203c1bb0f9c9780a749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fcaca2dcd90eacf84d3dd909228a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27fa490d1d0198f7964ebb9085e99911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73377699f0553260087331d6d5853d2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93483f69a4f93b13f118e307fcd0d86413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81d0dcd20f63ef47dc2c17953a3e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac518f2e3a9899e6a327f94a77eda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff25ab5697a90749ba11bc38df76816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f2c1260cb2461160313898387799f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484cc8a5bdd44ab759bc8074dbeb27618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b49fd830365830276a1d08a1ce1d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20944e4b3448988c41d536b03efe92d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0c711e32c3a38cadd7afdbc75a34a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaed40dea532a72a506d9a9dc4018022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e30cae6e39b9f639ab2a3c9d028d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4bb3b51d0ac50e3af560ef5ffe73a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac030ce1b843aab1c69d018e755ede25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc633c8bb8343975f7e5e141f7706acf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1b2a285cb13e2a1d02133c21127527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce174d87cd653362578225fed2aa5a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90f0a692848c684ecd8e61bc8c68e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea819bca61e2f379c7606c4cff2ee630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b642ccdae81978c25607910c92bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c571987ecbc31e63250d6066d8c8cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf69848bf04bae068609c774438d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cac2bb5e8158f8241067fbc371b1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb695841797b7e884e10c1c96102b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cabefa7b5bd571c641ff4dd9ae0d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9557ef64b09d109908a667170dc04437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a1b87755971138f8db95c89b2aa7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ecaf3610ce54690ac6c0decea42039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a17c72ef06aa260fe583eaeb5b46640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ddd48aad77f01c148b1f1082dced541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23aabc2c0c3a178a219d44b1a33fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfa42db0137656e7ffc75840f1f0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14bad10c84e054749cb50a75b42d0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed079fbd6a1af7508b231cfceedf27645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef8d783d10101b36d940045e7b12eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55a9830c57abeeba51f92482b6bd4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af83b7e5fa382f7f4c8c0eaf04489d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61376dae024ec73382e6284e8e4cd9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eae158e709cfe2f0f169e4b8fb782850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c533ff7bdcdb054367f3c54f257cd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402fa65ef6ebfa0b45e27e849f3eb6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69168b6649a9d1e05bc97b79e7803353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3741d388b6b76938414942e15e41cd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9408bee187dd21305317abf5a1884a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a087c8bee74fcfc20c18eaad106741656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dad9c884c1890c20e1d5a1377f79957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e07bcba428d05b2441a825094a8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e14300a778776be06780d523e7a9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0685d5497e9990da620cdf9c2f33ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ee20d265c351357b51896b1f6486d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298538c28f88037a74337de3659e43b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db20dee20e92d637688ed2c7d6ccb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fad88049b6773ef89a8d60f9be201564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886b644a74aabca786a45e1670d065865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ec4ec400bf95800d265cb9c7cb3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe5f0b0cb7f88afcd4497856beb2b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f16e9c5a6553a8076ffe33a1199068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ab192172bbbbece403015f70a200269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a390aecb4d4519293b575c77b58870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f45bc99ca38a770fc414dcf04c45a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c978f727744564d6b38bf4dcbb374772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e6dd966c5170c42bfc43d857daad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff4d8d294bd12d68725c769b75114f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b5dad09f534f7b65b982fe2c7859b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbaf7258ebbde7be05ef5af274aa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f11cdfc5a39382c736d988e26264c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0044fc725ff0d5a8b88cb339e15ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ee846266ba23b95c7f41dec204c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b933a4d2d4f586c23c2335538183180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654af0b086a3746ce74c8121a4bf0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3b01762d0079ce153dccd8ba029d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4661642424c00e099a2994f16e16f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d935d23aca6eed091e5b52ecc5dc1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547cdb32510e373d894a8465aa429c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395350dd10482ee16e305bf0613f4ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639612c6ade1d159ddc93a51ca243d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01892c06b97547eb32a478b9f44583d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c060234cf5249b88139fc536c4fae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6bae746dd0ca2a5cfc3fe63b7c0ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d129290de6c14eb62729eca0aed96491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734189e95b28ba6e80fd37209c54e1e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239260459eea58008297fe6dd33ca1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591cb371aac6807ad8a870c14d87aae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7223eaf3cca479f0143af9c3cc230795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4fffccc2cb3a7cb18ca70676f476296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a0ffa2acfb78a5959a6a312d25d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ea9b2c3dd4c1dbd089e054b366bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffde2bee351fcd759f2096fec27fbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a3b89005aee6996f0de02fd16806100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ad89d4d8868e21e1dd2aed7833bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c61dc31f2c3a66783788e58b937e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160abe2c3e1ecdb4288147634b26602d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee41e7a97d16ebe883bc38a5feb9c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198691311b1196d89678dbeba0499aa2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73000a7e2d7d99f639b865ed141a901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8da1ae4b4fdaf2d78769fb673bf2f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450692b2256f849fac88056ff7c6dcda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14108b438334c9b467690cddd5468a1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92d64c615b4aac2e9ffa0be799d609110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d4bcca859aebd6da5766bff6874a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eff6ef7532d5072fe7a7fd2b8b740112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b80b0a6359e42464e4c320fdf612f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c621d42967b40c2d1b68546892a99d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c08ea7056db45297f2dc882b49bc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7eb2a1f6bb8b9575623709550e954116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0462923cd41de45f2d317b92b5e3cc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4674459946c7746de73f4f36460f27a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf7ec969955772490f2df3b487350119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db5e593f47cd4a40def57f71a03ade120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdab1b39c40854453697d798866a67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a665ca42b66287426e8aa39cae3424d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff6bc4c60d2cdfdb42979dfd6f72f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317addb91449487d09625c0ad74991124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7e731489f42e7c416ec1cd94a227f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90abd6e1b833bdd2c72daf46193c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45383e874ed6b692cea1e0d268329fd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4489e1717214269f94dd6e58a2e32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c8c8d761281fc675e2771cbfc67f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb3bfc9b46e038acd19487587a131c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ca3beec3739cd7915d42b4f505d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0512f8a6aebdf3a40717ff82e362e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482ccad8f926e7590b3f0e24623f444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f09166dab2c1707053622d0897aedf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896f6920e54a59fc10cfbfb368338ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a941d9bb04db3443c92806fa26379136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc8f2a334edfcebbd52e504229fdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85e97317f2a12aa575fbfefa84370a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814daa3bd9a121eba47db4a636924ef9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f085c3437a7babdf97ab1170d435c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bb2ab10245c6a9088b21b20fe5f5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06360dea8d39caf2bea449d4282138ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85edbf2a7c2472c2be967ff2c825b07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608098d6327dfc97e95e3588eac9921144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2e3f6d958fcbc0e3246d9d229933145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82161fa03ae4d6440b1336f2987690a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8e6c81e4babea592772a6273d4716147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6165c1249b2d2b75ab9e116e3291e24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd76b85f0d22b3c86151f1abfcd9749149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aac9af29e5d26a8687c9e1817f3b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b9c1876f2be8723eaa19a05876fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a4895ab1fe9992ef1f21a8837f50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ee47a4411358cabd390e1e2dbfa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae44c8df3d26d36bbb61a75a67c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16063a91129fa78320408a7b839f06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bb6f7f6bbfefce14c18e771f2756a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d846af0d605fc97c20809927682a2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78f8e4ba8dd94ded7bdcbee6c795d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f6fd6873a35bef6d397f64102b556159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6d4eec303bbd8a6f13321f2c4f4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81e548ddd7ec011d57c4a8cba6f7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab14d1f032edeb70ad6ffd00d59e6e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d14bb2d6ccadd320d5075c6c17a6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad47a5329fecb6d828ea669ae7080e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c79eb9390973a26a6f1a087b37d16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f40d1bcb32ee7cc9790b77770b58a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100711e38d387dfe57a0b219840939c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc799710126f91c7470bd8e4047fe7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097601d037cff8f55116f0a08de47151169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a76a3fc0ecc6e24e697eb96d7886f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92102cdae6f990cc1fb35d821cd388171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937150c2ec6062c3695c5c3bdc2e6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05567bbdef1efbe8dc533f46a772ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546b21114deef63d5abbb2ee40a526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504750137fa3ce0a91fe26abd742d66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b53bdf931a1f05da44db6a3743124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2573fb305de8d8584f53193d57f963177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ea7d059c3d21b89014998332c3295178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c78c33c47ebfd9fa483d1a9a93556179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba07be0b314ba2625c612eba7756d00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fcd26d83655b0a7154525cbce90f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc694692e0d17ee373726810f0dd18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ad42bf61d136774a208fda17256e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce6ef54066392f14be61b3ed524966184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856c3168c309940407218dc7e8874fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a39379dc2f6d96980de670fc2f232186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e13b033e882662b37d16e3a601ae26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142aa5648185f4a72823633d1e1edf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f5c2b5cfcdaff9211722206418c45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b20ad4447b8d74aedca09b99eff08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f825e8408e59af57f26b3261470e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604112e8afabebc970fa08dc9baa5c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379fe4b45d141d6f2d1be2a7becf01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a4a87fe09565d1173398986cdc199194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d46b7b751fc26b54653fffb354832195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328779065108141919ee0602b3fda2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffea43e81c2cf4e8401e5b66ed37fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad646397fe4c287b2b6148f2af4d83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5892316f28b242bf985412f415eddc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fa6aa13ce2e2ed11b1dd791c08932200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae217a67c6668c03aacd2821f6ca4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f47759af470ffed880b21ba87f850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d0447cc5ef3e8ad247521a795cb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b167c52a96a1e719385c63ec5fde127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e35a3d08e3355cab9c1c7638360bd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988624eac4329a7acbff2c2fe4fd9b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73d6431a15d06d5b3be8796ca7d04f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abca68e560c553d59a1b4b4ee267b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c0d71ff27e12581855987065f783209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898a805e489c2183d80a4069fddbd21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647f91231dcee61ae3badc54d6a8def211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf30dd1d1ebc094f3571ec401f626212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067a9a93a6b0b097e1ae22cffd69b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894887a1553038658f592de05eaa468214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973045b35a4c02551af7c20b707dc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7062f93386feed626bd515698b1708216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e46bc2f60977604bc6ed7460bd822217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a055c71bd34ffef70fd1baca0a7928218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8bcb5349f326fb84c137014a20b24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12aebe6ac34a8976c3baaafac786f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad32d2c3a060ce5a6872a94b267405221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9152c380506d22b45a9cf3418c45281222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cea034c874cf8cb69bef786bf316b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a55a3b14af897736c63af484b50836224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ef1532431372b2f8145982428130225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac5689bc6b5e85f96b42070298ad1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065dd4242f90311786a5b6c73d5fd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befed1517eec97f8d4f951b2a48f10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e14e16d19ab7552b6220f0219d065229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b2e03204a114058917d22854a310230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf78d96733dba24157c63c63982e68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e933ec7e3e910d3f8be25a5257518de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5e8547db3c3378dc9ebe8ab857110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb67a41a4962fc35187b977aa124786234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f9182090402558468e0cfa787a72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e12cead6ffd2282e3e8098420a9641236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc46a50d3c073841d3d43d299fcbc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dfe732aa951511cfa3a9b4685e1d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e591137e117c15bc61b439e90d932d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0f82c36b113aabfd26e384e15d6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f17d92aa11d9d2b4738040fe88f77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc544ca9df744e706c4461d21584a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9579dee41fb4aaeb3bc2726c7577d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d707b1177ed23d6a80e0e6f8d338a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d6e336eac5116c0223b22f155d8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b513aa379e9ecbea25d0070ffed103f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076170b06354f61377ad00ce5c3bb4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5babf9e9608278ea41dfbed9228f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8d532472086d7de9321d2a82bc7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e83301c68b430f48529cede9fee5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34240a32b574f0b50c357fb9155646251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1dc26e1a2f4940f2a923c9f4babc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7df142063f0d81203e458377783b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd826620936dfe8dbc158deac39374f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b0e475da1e8252ba17c7839c7dc3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62444771a13bbe67c9989ac5d5a44335256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d1f13f394898cdfca0e187d4f8c9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be829ad8b5cb03e77aeb7a49ce9fd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c0d1079596d9ee4c9c6bf9dc6f36e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6613bedeefc69b7473f3fad2d9b329260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d5961e42864b5c8fe98f569a936d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d03d9227dc32ba78b8b697ae19827262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee373dea2a7cf01349683dc20ba36cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777dae4b9116afa3d80e028cbcda82a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e940ca754811f540408d34e3fb3dc74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c16186e8c49d3898f4708b5b5e63fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce002a24b643b91f8be1a7f7f2c3efd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e04048b227e18ff1ee04823da3a3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f3ae359d8e3e72c273aa3a689b2df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458beff35b815db5dcab555b4078d60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239c35774954202805a3f6a338ac970271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aae168787acd80efb0287518dbee5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127a4ab3c683a8d0a1f747eccb0346273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5d057145ef9cf4c795c22fccd248a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e6465754fe3677138756dd08ff7ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5baf5446920993be9b82ab7fd487c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97651b62796bf2e2ab94df187a6447277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3417190ed1c8c47edf78b64b6be72a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caac5d9c9a16dda5db83471346d40f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2c20a440da06d360b3f61f36e4d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d6a57cf43fc03435a71eda1388c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca0c01cfdfb6f73ccbceddfcc72e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5a562111f68524453f9acc88df0e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708d4633d5d7deb2c90651c8621dc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b699bf5814810e02453642b7083c126285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7faa5cb3a636b62e6380d120b9b8fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f66dd16b8d6493993b5d9d45c2eea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6f8b23994f2c738ec4483a2c2b6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df0921ba987ce75a0f93cb96082fdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c88760dfb46c6df32d9a25644dc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f3b008967db94c58ccba53559fcec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036573c295ef39a6cb8851f68442e108292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a826b7cd4e6440da5e53d7b3c78aa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b2ae141fc0236d47eb7e3c6c8431d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391e1934399f4435147a08c8eddb0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd0d6797010ddabe080a8dec691765296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3625e257517ca03d9335ae518a310297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef178abe34148d348fd55f29047afb69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0335bc7b9ceddccad520c6c00e3ef3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667797f5deed9b56fc56786fbed79de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5234b18c0e80133e817c72296e52c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f1cb76c8ba594cdc37acf22a54d5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b64a87b46bf42b3648fa0bb5cdb793303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd5d3399e0f41ad37ba66cca78a3f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c5df8cbeb7466d83177a20cb0545305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad82b4a06177717e64f38b6994ebf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e798dec860df21b1553a709720651a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef2b18c98eef44f608cd31494cc3a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4fc007d6b289c64f04e3f855550d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890acde440cfbf9d8ffc5f2179f65eb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be89ad5d09b090d8065616b100d7c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0759f7142f1002d70101cb4bad6258312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f79715d9106e58e5084955d3337109313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6354499deb3dffa5882616ff1c46a58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6812de5ad2c67b23bb8d50b5bce3a77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499f8e7078766685786b5553e48cf0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6e230402ebf01a373efe78c7c4b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93075f45066719a936a661a1e8f759318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b20f79193ee13af1dae1ad52a41f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a4ddc3f1018b1cef5630b9f98962b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa51a25941ec16eaf4a4cae16ef6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82211fbc7b5c98e328f5355e610fbc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2e08e958c5d9fe935c16c9a23e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e88782a5c8f8871408d7773845420324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67940c10dcbd2d323459d19f9ff4b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b77c4343bcdaecb8c6f73b35c78a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cec0aede9549d1ce0704de15484cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90e97beecabae0b3dc8e0d0fd63799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ca9ad6c39dc1e0b5c3bc5246d04c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763b75d0cf5072c578cb0b148968b38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e81159a025c5367d49f93506c59d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ba15cbe79d23c0cf21d3003578c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ee93aa9ac1d35725cd09d5df6bee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd215bdb6e30d54ed6e6cc91b05cf5d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fb096b5ad622240f085a76af59331335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d71c92627b543845c542e21c4376d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da821a3003ab366c4603917a8385cd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074badf85c45298cccef2007efa424bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45db1cf3df8e4abffc01bb29d168af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3cd764123a4b60c3142539bca5e26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b190931da8dd02dc177eed29bf3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97657bafa5fe3becca9346e71761dfa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61109d9f515fd218b66cd3ad33db73c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee32c514e69d8e6055a76e02f1dcc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac5895bdc6aad5af38df0882d6b78a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc3a8728e86e505c9d175866cf5df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c0f84a4ae3b5479f156c26876df09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca362c0a66af168ddb03dda4e344d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb701ba0319167ae149c68aa8ff98f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6efbee0cba371a6fe8cce2c35ccf53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00fa970f795e80a8056ee0cc3a7f96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227007265bd53cbb44a02e6c6735962352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284f11dc10d5beca87ed573ba89c79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae61dabd49dff2d0c189b7917abe661354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337a969b8a840a2c1e96b33dd93ab27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a94be7615328e386a913a573a81d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb37750edb5bc163e673c979c9f298a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb45d6150b81e9c3a103ae701190bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ceebe5287c18e1f8a6212c585c95c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb982dbcb3be051f6f98f36b4d0f97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3aeab852b2ba4eaa4123591f65b76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7587e74c695dd182a6a64ca69bbed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6b6c201ee91447c9cb662c1424d8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b97e96074870c430d045376f901b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4da222737235413e365266ad9ae3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c55a1d86234e4a6ac157db45e8c500366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf74bff387ab199a8feb8925b4e223367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a10ff77de84e751e29722f0242fa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babd7cece9ca62ccdc5e14b02903175369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe98c3bc38789f1a55c79f9cdc032370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a65c6849d3088397a5a7ae139b514371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd24ac68cbc9d009c18d9cd2dd5b9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4332ae1fa20760213209b086a67ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25af4960efa2052b6a850f5ce0b9079374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b88841323043333f6b646cb6860e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab138b9b6ce91ef69d7f157bde40a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863a3cdc2f10d984963e862b7c64304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e0d15447babb0b75848eb616b90b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6754ab038dab8aab9d4b36ef79b1b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbf99e8ab21b9a3e72e64a2df332fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5d18ff35e674c5eec07d81b714f3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eeebf5a08f01d82eef9f8b2c05d3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc754d971e724a8b671814a754b83c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d580d6bf01389e6edda4fd0543c836384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd87ef3bcf95b011cb03c73490e92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0439c30c7f33b346803a0d6576754386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0c236da0660f1d23e104ed8f70d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da39e99412e17f0856120d443d1ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa038d2dc39e75768b69277e60c1a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d6ade8edf9f8c529a47129c92ad7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f2ba5fc1f4c6e90f1d25138718dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba48ffac3d771a73c94989577b1104392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f7b04f3561fea2741b07db51824f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4f898463707e135e0fe06e5d2b160394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea25f4ab84c6182cc21c84e4c47b52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345aff5499142ff94b027177237a76c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598f0db2074e878fabccc8bb3e8bb17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3904dd8d1c95cbae63199fdf88c9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae90a9455402a992bb3d8f8e17dad8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd30def64827e24a3845a1d258d3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032a4ec26dfaa2ee991b4a5669cc993401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb1a5d4c8d7071b2117bfd1115c7e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30022f4521d6f2a9eef87dbc0fb4c1cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7e4d37940340999fc2d86d0268427404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ab33cc7f17a3bf643745fc68f6684405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c63e10d2942ec33e9ab2bcc213e97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb02831b51a1d441ec208a4519bba4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e737183eef10979aac8310761490ace408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf2a2cdd686ddbc233e439c50f71c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a28b36bdf6f50cd93051e342952ab7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468a954fb3dd216817b596909df63b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57931457fd88b7161909be20979379412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6a6d38792ff5ee82d4c7dde42a83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49671bc93d65707023126bdc253ac908414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba5a9f7466da68a989ed52e1091037415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c0242ea25bbf8e89888792d1b5c07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500f976d0c726c7fe256cd0ede3226417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68ec56c9eb04bc1d47bf7785e3adc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028997abc6a3d38c8e308606efe3f647419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b655bd67d4e0fe306a7b7cdb364b1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7106f923b8013e4024f8d55f2a414421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e229c69bc6207349cc75fa9fa0a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4390f5b943650d21d7e377bd12bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf788c27edaff243e9ebacd45c81d0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c2f7858f7c1ed64acf0539ef7aab5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f7074e87d402caaa14ce2a685209b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303fa42c3a7a46143644f5c5c11d9ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8359208170459871160a4e4ff70a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171adce861b92c96495c5f7fda7447429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242efa5d098f83a4a46e479104428be9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f537b7ca3979e1a47e49295d9c046431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f425483169fd1978b2a7283792aad7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4149b9010ce6738ff64afd6da31b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94080b8a7bd14f0c43028ad74c42179434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8338c74814b55242af518d6ba525af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c295449dc615c43966d9cd0cbc975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35267594c159b9659004c7f71c12a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3ab24188abf0e1f7eff9b4b80ab1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b03ec506da93837108046a2c09a90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964452e09b620496f83019636928c078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c5dce64ce12aba4ece5db1f8149b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07e8df88c3674520c8a0630dee81d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640adae17299e30437792dd007a738c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0483b915c5f25d2bc935ac5a1c6bb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322ecf546a8602aea10b9cc9b010a08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f400b3af2c0f7bc311ab1b108715446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880d1dfb3f501231178f1a41bc9689447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90433abaf994c7a2378bed0784cebf82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6b78850b75d84b4b49f1846efe873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b01c244b4dd1b0076c3f14a192bda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735bfcf83598ff6628fcd99083de36d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a096255b9bc032954440d4fdf75f247452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b61d147721a5aef7fb76718aea0db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c28f55e545dd3d462f41d76812142454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3a83432968da8c6ec6792e80c47a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad796146589e15a7f9c1030a67ba125b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487a6a78593945342043c6ff9883d4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4de9f6664c166ce51ef588c6361af7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7e017ce836ad516b89e90beb88e39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94b6b3f3792c5fe9d48979f1d47038460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f05b32196f59cd84e8f2913cbf19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bc1b7d77c9183f7dfa98e0c6f01ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c69ab8e19ef3442bdef1230369d20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f128753996d68eea5462f37fedbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9f6ac29b7befd8131e50841a8fff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4762b8972fec3ae74505188a7ead2a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c4853930fad5d8ba7f79f0bf338af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476284fe4478939f4db1bf9b5477690b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049c762d57e3b3e8711f2feb76cde6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ac330d60b8e537ffaefa45af0e2b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7d0417e4ac7a54ddf1e104692691471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a176a78cf147e35def3a78a4c2a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2922583fe1ca9c8b3828f90fb09726473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaf3059b447850da5920c5c82e5177474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3cb91131566caaffe53c7fca09327475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3a28cd047b8d96fb02bea1b53cd5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ae1cd11e8798309f9bc0ad9ce6e04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa07a67b89e832edc3e65e4e61f84c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ed261950277b9b6cc6f068f6ff018479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f4a1c27f8933fa3260096422b4ff0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6e95aa0887ee431e8911d5613b707481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c36f51ff628d250e07fecfdd262b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5754bdb31bbfd538a4eb13addd363483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d25864346cdd93b7aa12f1b849c14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb754b552f718b745afb305e5c0d88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c36bdb7cc70944a00f204ead673e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251659afba890f921aeb3a4f5b4dfad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c60832bdc624c569913fbe94d597e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5d1ec2755f368939213c87390d64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b90e1609581c855bd4f96f1a2cc2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db743b8e39953ebeaac56f549d40f0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671e519fb4c3a5af1e3c969779f9f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60179f6bd24bd952cd76c3bf5f94a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b7b543362a90f22dcd43b8761fd32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d769e5407d3b787d055fcd12256526f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961dde07390b9491611e5c1c1f2abdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c38143e5ffaef6fb36b9c2c05963be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4304ef2a4d64e768900b6a87e5251498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f01d7e03088b61560a198b0e70f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2e36175e160a86143e84e3e1d573f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d854dfbfb88ceb065b75e048e0291501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faac13e2a2d50a5d7f5f06e7305e4bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10206b3247b8de9f0429722cd25ea8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fc56000ff4ddd000bc69d1336f332504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94e005c5d731525d0ce1d6b395a360505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7f9f367d569582f1fb381ffbd960506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f617e36b543d467c7068c9c71dfd63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902ec88f5ba6c08a8737fd5a3ab564508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d907a98b784fc4cc1fb9ab06fbe90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a4f4dd624eb4049aa46bf0c22cc2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb41317c6f108e31dade6573ef05a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea466dc8592ece4b2262baf0c19371512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6102748520aa89b4cb81eeac777f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d6df10747b479e296d405aa1cab0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb045eff562292e54747c6b8e3d62396515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012640ec5afba6934e9d3485343fb4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af18267939c600ee39cb6b33c2b9736517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22d01b6c71a693476340d7c092d86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011e4242e8a570c10851bbf2d76650519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d521584ee41133bf51d2ffe2d853f92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16388120b4f0290aea54a7c6c84adbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af57700e34b44784f88cd6af2ca23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894446ae8fce166b1f73038b93f1dba7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f5a0b4b262f963e1ee8afeee494c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffe8c99234d83146d73fddce480f51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b86880dd1e516c601d712408c5d86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a461f9f9dac7963599312cdcc2b2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a93e5ea287025abe4b6e023e1e91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca0bd4e8789878ac58f30dbcad9f62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f0436803315dcbeaa4d044171b495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5a214bfa744f33e6cf1d973f200d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a2e4b46e919cb735d6385a07b3bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca95581b735417f4d48052344b308533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faff597b935309d07e12bcedd90393534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505629b42b5ec18ffc52051a77fe47e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c9a4ef5bf30bc3c8eb01d7559bb0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e68c258408115c370c3a5a7b53816537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ab968db44fc315816a4581be5bead538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde4adcddb1d874834558e6d0d75ae2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f2354d0fd9b4bab585ef64800e6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddebf716057cb6d0384611816f0fe84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c29ab2a8c08893658d7cc3868f3ac1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0314b166f3814d798cbe07a64aec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7307f526884e94846d0e093100fb91f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74d5bc2ca6c77b671f628dffd6e1f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d0ebadf5f4eeb5d7431598dce8aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca9f96fe9cc462dfee1f634ddacd15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2bc67f9981f8d7f395b5194cf8423548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ab104f2c77124671830af7b7c375549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cad956ef0544a1b159808db3edc5da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584fa0f82e3866bb7523831f7cb7a70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d56fdbc075aa8087151f611de4a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93ac95c9d0e8de47970a5482a6bf0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416638f56b5931d63a02a6f9570ed7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40804119b11221dc2ecf204153d14e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac713e5738e38d3d7117950702fc36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de27411b0fb91f51383a1f0cd1f462557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b90dbb15478df38c8db3ef076a2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d612956c5b00f7c436bf09e35a4279d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25944f67ab09a74a5871388ddd2cad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb5c7db44d328e42f88c0c35ce736561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f02b662d1de5c7b75c359413d5fdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879523e86eabab84851a8420f13f73fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2499f6f8633f2f1f1f4d245fa303bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637f02dadfa2373ad2dd650d690967565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647eebfbe342fd96c22bb2f548a517566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730319b1200470a83d4c798c0288ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa041d638d1915d4553b0466dd7c8732568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea900fa865a2c22e2f41db599efe79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ace6c42ef7a5b2390af5213ceff95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc5d56d2c9c3a3a7bf74f3cb64e859571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d6d6dc02cb819d64e8a4271eb3e11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb783936cc48c591aab97af714c54cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a81c29256f597bc853b1eca6e859574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff9220c1aa9304d67744640a8df2c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65730a6692e89cfe80bab0e66d4a86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e16f3fa0c42f4db6520b4b086287f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dca395046a9279defc7cd49f55ed2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45443868f2be6706b9041e31b92b25ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453fab06cfe183fd16976f79c62f43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b8dac088972d06c440dfa0a6f8515581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0efd277338de3bf715f3de92a4dcfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ffc99b1b087baad85e09b38a3dee9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b059e951a5d23ba22f687939aa32e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3a3604027a148bc49606b09c4854a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6999c6b2356f274af0e1594f086bb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe59bc5b1b9cdeaf1747983169a388587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8df3621ee0d3b3a0780c2d2677506588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87bf153d5288f20e8494c16807ff9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198be80c450f011fc6d14a02aed8770590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438ab809b32dbad96885cfb0b7174e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2797508a600e7f62701a831eb1ecc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e760e262c19e39c29c9af9af3caac3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736840782f3169e7a0fa09f6abb9a51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95f464b547d558dc760ee8c0771575595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ff205fbc106a59634e5c9a33f807596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d93f07f93596f0a635bcd155ab9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6ca162103096e5f03ec7bb0d0580598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace8628e817dc2312973a6671096b30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea406a8b8b6b917edf4be72f44d01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f639fb262239b48da111685a3673d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827d0a9d858d732f76348cde6c4b9f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52fbaa8f1bd33231754db11b7ffb2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056637eb7100d9410cd702f3d2da67b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f7ccc0fa99e3cbfa9d6ea45c1f89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde84cec152e185ccb06585dd8a1c84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eed7a30be2fe6ed7ddb80c5b2d3d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f01f9a617a9a274ef148f4776a6fc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12481038480728c4b2ef60501774e809609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897bc26d43315604c943f2f49650f61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09562b3f41f521cbadd1ac41ef9e998d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc046b5db545033c3cb47fc038609f20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4a29821ace4c8a0f9c152b19bf51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5717c0067a3c4332e99960db94d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f34ed8b7aeb65c72cb25ec1092eaf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4094ad7fb0da0e8111dd03ce3893616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b14aac9dd7ff3a93e8c93de4165bf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2766c03af75e69f9ae3950fcd63c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ba28004f3aa553d4cc4cc49468ac4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c282ee79f7d43ac6d6521c136cef3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070bd09aaaff3ad15ae42ed0a5c81c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5936d798edfe5612e60cbad4261da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9e7dfb20eeb330f150c52dfb44ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d572387556b467926e2f8af93797624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1754bd51b289bbca313975b70ff7b27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40ee48dcda34d647a02f647ccf3e62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778a25d92596ae98f57579bcb7c54bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53621b90631e8083a663ded808885645628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e404ab5e4de2f8fbcfc2b80fdcf3c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49b74bcf0521d0ecfe142b677c169630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2977652b7525880cbb82205887a05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac1d63133f7ffa234b92a7648ad93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4f45dca31d8ca5ef353a5623dab0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e324680b45e57802bf22fe2557c214634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d4c07be8db3304ec55bad2a95ef0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f388d243e9018a4b19dbefd0ad97441636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bcb92b3d1852f85e9ac074588e543637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f264c6541ec8ec92a29d6c25c20f411638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dd91936e17e77492dbae924783c57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c245bff138ff62fb25df39c9dfbc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558b26bbc4f04f06d69d8bf3dfac6f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ffd16ec75d17f10e4d23d608a50da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d91e2cedc2a0c36bcc65fbe4fb3be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095dcf8cb1b9d48c636465ade7c516644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d9e945c830aa6f1cc471a0fd228ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6163a8049429e879b4e5af629b43f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584f697f6f1e0b5ef751fa61bb8313647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa3093133c2d24200911c7eadc0be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f234fd513756d3462b20f2463fb688649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f947c18e89d98c57ea51a103c1d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9614776a362ab7050755ab68569c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd923bb51dd0166f5d3c244979791652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb516bb00b27841726b30fe04ad094f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93315974fa8e939e37ebc8979fb9d54f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e204c1bb3189230e8e4c84d1e0d01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95fd6fe3c6fb2b0de2bff1f1fdad0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c5fe457be8b7d6c52518944800791657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b89feb5cc2d62ffa025a27aa2d088658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c50be45c9dd8aaafa6264aeb60a48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3fe5b0db5dbe37df681645c13cba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbe8b3e3d3ae91d43192c5689de7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98236253d540f7e1d89c98fa3e9008662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f471ac433172ec0a2d40283a454bbf3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817cdc2e1e28baa5090777501a4766e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a586518fe0c66ce1935ca9e5e6816665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b50744f6d23316ff9ca4f84b05f53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e73608ee91c0de7486b779f17091ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8431712d1f0b853380859976405d473668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e7a856668afa35d3f80036b7eaf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f9cd390bf4260e17e5c35f87f1a49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839c604b77c5f7447f8f061744e33a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67ea6e0482690d931b9fbc4002327672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f2b445f5cc3ca858d256241b8db0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5945bb46f908e99cb9330c86ed7b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caab122288410d288b7b2b9ced0dd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd63f73ac8081bfd04591f5afe76ccd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011fde373d9fda44b5f388fffc392d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825d996d917eb775382bf69a5510e29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f2168e7111f7feb910995c8f5a5b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba6c0041d5c875b3d7acb908a88d7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d457582f289a380defd9251a2282640681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978c2f017b81861bc5d83d5ca89c61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aa70923c315c3cad9096bbfaf3635683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc3273f1cfc2cab79bfd55ce42552e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb042c70f310f23102a3285d1418634c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b091d37632cf44302a9baef603a5df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91155ec02e36341fac5889d8af9ebcd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c73bb4b3361eedf268b11112cde55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c336b26b0c2f93d9657e397447f99a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f878041d0989f9490b46db5f4f920a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb136933b1331c54d86a2be2b6ffaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b4d1451b41c90ab8502209c03992692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438cb1980ac97b49dc5ba3675cd8c23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47353cb43eb924b2d690dfa3dc137694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e8fb1ae479c93a12be3b348362c36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272cd5de9664c418e5b400103f20979696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb6f1f440d4897ff5e5584c61fff36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8457b90bb5aee1533a0473cfc7d2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921deeb452cad23547e65a36d7ad38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a2726170c6cab30b6e34d1f4be0e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ab4bad4eadec9d776bec4357621bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3302665614f5ef2652ff878d091125702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf775f7fb22d41e0ae61e7b99202f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d28e48b446cdc4ad9c44975a0eb17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f257396c0dbb6192e3cacf6646279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed462bc32e1f6cd986844ba62c25de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549938b1aa9617742b7c0611acfbeb8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a392394c230b2d7f119883147e42f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99432189e733d514b94ed697005775f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980835112b02f00fdc6776328b1a3603710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeaae2696c26d3fb67fc1f672297e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e223eb8cb26b4c5ceb0415ba21663712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517da9585c55514b6f4a177ad9d42a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bec3677b530a6b84f11db518902dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f8f54d30c82e3125c8292a228dc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce57d953c2322a3258ae33a9fa794d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d17cf704ba6b40475d94caa2a84d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e702aceb1386b6f4d8416a6eb0444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c549eea3b284081c2ad78fdead24bb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8336d6388ca515a20457f7e7e11da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faf406bc056a7bb666759a04673b19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938daab5520b0b14577bc870b2501433722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70902484b78f83fa6567458d096809723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111b6110a717c6d77207e838fe8c519724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78dc370a15c21849dc4d56eeee2bee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f621e18890937504f7f9a0b99c21be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7861f38fba4915fd4f3bfb76fe392727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250724535bffc8477195247f45f9b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332cc5f927f519a91acce40fe56480d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456002d3d1cde0bccebe9258273da6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89657e01caf3ead8d96c6cf0080532731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f826f42c90bfcb8b93db11283ad7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa580dc16f86a6621709c1f5931c864733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9702fd470fa672cbb6540215426d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7bc1d950e90efea34120dada31816735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25487ee488dc620f6989303217e0d57f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a3c4671218f9abfce797e91593a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41235b7478af4c714023bd5293355d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b53b115247f05d15f63309d39ca41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b28c66a835df37bbebaf00fb678ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bb0f47b4443158c66c8360270c752741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb051c69e2e5e00b1b52fe066a14d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd129c2a62492ae8bad3be244e8796743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9448397849e3d5c6c1b24f684e09db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a726a2b5a3fac6c926870c46ea0e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498fea43f5c778fbf3847b7aefcd4a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e9eaead454cfc993cbe1fde716262747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf27104fab9b2e40eefcc135c6e58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52cc7fb9669e9b988ba7eaab084ef2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d133c8e82639a88c305d914a890a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba90a464fd0eaeef18ea85e858e4a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f46ef4cf44cb8410a96d481461f90f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7c6dbacb73e72cc6f7d59cc8fcbed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a638ac9803412e363f548786235b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbca32843106fd169bea6cde4a10b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d55c5debea101729a6a7c01dd8023756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867e994ad64e9d03921b0f819f9279757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d888a144f2fd46023583d730491c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c11b908d02a898ff18d182fd618f8e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e551effedd5848f47d6d3704dfa91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c7dd7cda8356450479b706ec6e262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8375490c6ec4ed6c18825a28ebc15913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305b34c7125ccba2a34b71b19cb425f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70aa757bd906e85b922d1d1e6027e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a9daecb6eb5660550a121e492f2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b672435d8020a98066610cb6def927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac970097e6adc20d214a840be13cdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f28904f7768e3186e2da1e0de6199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd22efe403c427ed39d991b39fc58c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22991168a81abb48befa2f85d292c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c5e39ddf8207be36a64991c4f69712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bebb6a3c8b6a90c8c68a32c1f7adf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529cb0bba08b9013b118d155601c8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110f9220ef90df31db526034e2933615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8414f6f20320129f9e82f5f8e320db916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48597db65bcc6d414501bbdb4dff58517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa687dcedeaefe12af9e3b8c88702918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d5d20cc26a65e26080b9d2c23df5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c60e1e55de90f754856703ebd8050020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36831757c81282d3816ec1f57da490721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c821d9dc922a9bd22a63a86bc2b2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daac8f08531fe10f7c6b85ceb2929c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c27ca4409b55368ae1a7270abd36e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b9e4aaaed61d6a8db4526c166550325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c214f3bbf956217c2780824b03ded1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b66cac46cc9e2d1a2af16b5d22ecb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580cb1f805962b33bf85c95e770967e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbabf3cdc20be58a26f54cd1bb9242f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2a02104bec487dc1e53add0836cd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fd0d27905c593d9ee325537db8b9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4444042478fed97c37524b07ca03b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d3263da8e87f7bfac7e552edab4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa3a395cef345545a97c26136d8e9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e16d6adaecb6cb04e05e79d579b1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd426148c377e2e2d421956c38552536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf65d66ed48c58bbaa55994c034f9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f6d813e6e1d1d1d7065875e2534c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6caefb4ab3d8c83073bec03c6e621f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cc22d5ecec34156ab51e4b0a1bb6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1151845a7686743ba22cfa6a8f762a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f0d0f6211fec6d93e3a0afeff191242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbfafcf46ee738f530faab84a019943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ead3e2f3d1d8637efe3cafa7308bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b05bb099486ce872b593517504df745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd234ba07e698e8fcdec9f8058a5aa1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc3e182d773cb6e0dd2aa938f2f12447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dcc01a9a6a5a4b3a0cb17da35cd1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f02925cf551de1f8a8aae7495189249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b3bd00d155653ab8b210a64668c1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b0b104a294ab820cfae1d822baed551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fd7030676030eb5b6c367616a1eab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f494f99d7a559c34a8a442496c54a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d122463a12920b2fe8a95e8eb29de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416081b9ef9f190d6a378d92b7b58255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd0cc0e044bd7f644d28578f4f342e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc193924352ff9a1c7c4e6daae4c00857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca886a64178c151a0f5ebaf44b8bf8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f19af1e1522f4fe674388a620fac3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ce356aaad2418b6a08a86f2bce1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5bfc3f808e4bbd0d57212b6e1a2f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e23f14278e0185bcf19197a3265262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5db15ada84dc1450764eaa4a008a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4019a876a7cf8bd1a7ce25f84cfda5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378f1e744ecb76eb4811d904c05fa8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9fe1f0b621eaeccb0daabf155805466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd191e94f612029633a92c5adae561767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1f27fd0d3f3ee09d03019f3072dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f3079f3066581d2029abd065f25d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ab8e1eb58c182199661c76086a2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11dbf46e707ed5b75c1ec24ee2261871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6015ea9c30a8e08b6dd11b6ba24ca2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf14bdefdbb46e8c2f170d468494cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfac14c0950ebc7208603a4a69241674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4801e80812cd947250858e503c4e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2cd84277e8cab0185c48e7075dc8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828811522bb7c26c0ea85c3b08ed3cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ce1ec3b260911104c29b26039f8bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4071120651ec4cb5b8f03709c9559f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec1db7e98032c5b245991ba584a1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3865cfc17f4957916ac7e7498fc5d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c4c59e24448845bdb34894f1c679b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c97ba2ff13d654469d76119a9233a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859978367bccfe9205882a72b56462d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ba159acb1a189dc4200393cd1f69e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc878c52d9d3c1d6a18f84d1fa2fe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b2e696914d931a41651e88c58212787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41c1d2049e7eb47130845be79c3db588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4211d43ec29064ebba85d0b1d6f7a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358fdb3ad6ee6f9c32fac52497f4a2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e1d1c1d8588ff11aa6426711f7fd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95ddb34f2a7f8cfc9419fb0d5a9c5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef05cef769bb28953753b2ca01028b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e800175c2e6b80deb194bbe63e4c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4ebe3f2517d3c3de1376eb858c3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bced1a48579e1ac7983eccb26f9f6c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10185270b6eb7c0068584d59d35c17997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbdefb4aed02f887eba22ea420b90b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f074612e69c86b85b589f090561b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415873dbf255c8135e0b1d6fb41cd0a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ba249606dbc334654e70ef48e3b9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71736dfa093f2700f997b90524751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d920476144ef55a0718dbc2e0d945103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e4fb5ef4e64060b8e7a8a537549cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178fd81384dd581e011bdf4d028ebc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2da59bca118918efbeb5bf2960ca07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852579252dd05535219fabd35afe2f15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73771f2f8a35faa496f2520420eb2b14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bca7ce9f36689d2e8923cbee39ab4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcda7b61d95749afa36b0f9ed80ed7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc5d85b956230278d2b025c9fe6422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fa9653c22fd7571438909408fc5d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8203b18bede3ad6fbc97a72137e96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d9e2a0475cfaa391a5189427151f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2745e8f22386e8c88ac11da7996b70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f126a80cd36c605e37f3dd7202895116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c2145c734834837a5bbfc21861b95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df598c77f6468069be19a84717b300118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750ecaa5c2acb855541b6e5f60e72b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df6897f5cd654aee59f3b0aeea0e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cac5f56b5700d0af57063565bc7e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51500fdde7c8b36a4e33163f72773888122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570feff46ec8a33a7271ccd7b5b553c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238effdecb6e0658ca7f3afbdafb3e72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f83939ec2631da494cbf69b08d4de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968f11b8c9410e996e2a8121310711126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecbc85d76c8a01ab2494fdec5dc580127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500884a862db72a7e51151dff35d316128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c583270ad3f2cb2ac7f379926c292129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df8569c5daa1494ff99a0e4f592f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec995d1bed7f4d2e4cb73a4ee910ae51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff234741503f67dbc0955f007dfd965132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75473d23fd0283a7f35fae27366e2d3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168489e6e19550943ddbc7828d5ff3a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc323e08902c0fa4e94e057aac35b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9cce62f08a9fccf7d9d1e1751abed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697e2c66772751e7b48c2e3cfa9c075137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3811b6c4a6cef3705b2d4fd413deb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524da188160736cc3c83e31a99e3e56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb333e267c5759f1c20532d1eef1e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3004b3731247bb29963b1c8a2e0e691141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205214be5253864ba61e349699119583142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59797eb1dee355f44681ca53b12f092143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f233d78003c83b5809ddf32ee1a2572144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d03f64caa0ffe3a00187abffb536d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a886448679bd932a7cd899866438146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec373d775aafe1b62fd9759f307355d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714845463f15e0fa908c88d06ba0f29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660224d0091120c19fe710b7a20311c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb6ca29685ed1751b435dc385156f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87ce7a72d816e7e3ea7a8ebd85f5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efc7ee6239ef05fb6cfc53cd48ea3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec6fdd4a0ad141db6a3eaf3c57bf8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccebcb62fab5d8cb45bb579b0f38118154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aacdbe21112fd587a170385b35c7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb275af58f89da71ff2f8b9f7308cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8f5e9e24c703a2b7c3f982aafc5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3557ca5ca2d06746525d75eb6938158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce55d67581ff28179d8facc67223d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011bd87757f462214b76ba8fcc6f796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360abb3d98844d060ca381b5f66207161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e4adc432b71542ac419b2589056f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac56b811378d04d0c804b2ebe9179163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e622c140ff491a81e55d96270087c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c39a6ffb9bd866f1d04b3403965b8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b51b1df4c4e81281c1696f119591166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25282a0e7b3bb2209957e54d5a213e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e5dde547f44dbe9339f9e9e96eb9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8fe069ac0cdd6b69944eb73fef643169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8853d66e278cbe21ae35f6529107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17314222f9b851736fa18774ffcdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3445ffb00651c7f253a2bb8cc61ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851341ddcd6a28a504267483de42731a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fce0652dc4056f40904c8c0158039174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e1a17fa5399cbe5604bea30f2e6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25781929b70757f70f637861ab8e913f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d66edefbcd153e6e42ca216d61396177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e9c56cee905bc150d9b6e60be27e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c38a015aa02288081e4c68e1c1a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc56856c92829f0964532c823a0a4cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc347bceae31f33df2f9fb98c405c5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec1899b2e642df40fbcaf8dd64edb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af69729313d5c4fcf40ef76c457ea52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0099484cfa9d952067fb3834ddc801184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93658a388b3fe846e3c7bb4ffded27bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75161ea0cf966fbb8bf82176b6b81728186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56b419bd51d014fef9d0c6829d40a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453e700373ae47483726962c16c8a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3af786183429a51e188f4202d6b8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da689ad9ba9d3f0610c1a880cc2365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d627410eac20a2a8fd2f31ee027bf4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e6eb1db8fc731b67b187f503927b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c854cdcce641ac51351951b3d4e94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5484f9c448df6dd1ce40361bafe46b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b4d5c585a19e19c005b696d34b8e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661e099259aa66361e0e08214e051b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb1a9a99509f2d932895b0d21bee33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabdc47462653a585a50f71968388b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6759cda9f0f8d63f4b604c8d604aefa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392233b7df4977c4be24ac0ecffe74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86100664761c3d2be7b6af7c8cb633201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a82588e067f43a7b6f15109b7603f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6dc2214e2c07f10a53eccd60fba8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f064088ce043f6749dc404b551940d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2b5c3809a0396e5971e698a1b7f38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f8fac83609035e29d338c3b11235206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd67fa568fb2a2adf0ecde43b12f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b2a8cf6dfda1b66712ab074896a79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b83922022eb70bbb6d4b3bf49b9370209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7afe1154787b5067c0d7ba5b31b9af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5cc9089b0209535b823c66377430b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd69f4370cbf6deaa110eb1d16653f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f99b5fdab51f1d2352035806a420213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ea254f8b7cbea5b5bc000c63372ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f761b5bebd0f318c2e7314ba98c1fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af17ed344f9c848e6a20303b1262a71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbff26a1138fa4dd441b2d7c169e20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be42fa059e901d7de7c114a2c0c4f91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5348d1fb2a01a7467cd1478332c365219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49d9bad46b6eadb732e613431df80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8fa9190f929c0dbcb572ad0cc951b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc087cf6be7f1f7c0b79694531e7a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c900383ea729f48856fd3b23296b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b33daacda32165d92f8ab33cb30635224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e783126f767bf2c99976bba1f54e71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053e5611b287fc6e0c7fd3264e54941226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5007ae4a142667ad657872dc36313b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e676bdde7cb9b12ae124b840b660228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fd20b52ca41a2a01e7615975afd78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440231d32876fa39f89f0ffdbc5b3ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e1a9b7eb98dddc76426edbb30d2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5f4bb68a75e4650793d85b976d516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183b3ee4e29608ce0d8ca0a7e04518f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27576f2fbc6ccba09f39780b53f8f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada7184c70b387ad907a7610830ee64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05facd7c84dc32922e970065496c5969236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc0fd325ae15208d02944cfded083237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ebb4379029ee5de50504f18e231f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38fd0c7efb6c8193275aafad98d07a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5749d14ec0bc6493aeb88c6e2685ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56186f2975b1c2c987eb79e8f72cc89b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3f2ca53170e220e7c14174868b387242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01143b11166f6add9a82bd7df18b1316243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d91a9608fd3312e70e73c85a8cd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad06b8144d3660bbdfb8e41c530138245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926fd1b8246bc5a8c09ef7db4eeb0fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfd11ad1225788e690fb4c24208cd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880871d1126b3c1c1cb30fbd3bb712b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886e09c8dfdd34bd179c734f541362249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c068cbeb852841825bff4a9f41681250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7260e240b957b40922dc66f9d7a198251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6a1105428abec6bd48cdefaedbca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293e40749c7821ac39c1c6614ba022253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09e77801a77d4d0daa1a52f6046644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d3b7f322595225c21ad1c0e1eafe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba38046d0188d68a66fd94fd0db2be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0084961c0c5e4b0ab4acb4e1f476257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dfce6ad6baef23aa26fdf065ebfd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23643bbeafe63365187fb446d77e7ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a723a86d79f665b8b625eab33d508260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf32efd86cd66eff791cf7bee8bcfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d73356b7e6e873fd7c7c0a6ee6a07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286f5b5d286fc28c304764fce85557a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d57014f839a708365dc52df9679e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee6e9294b969a6f445e4274f91dfb4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b5252590722e29d0c044e2ccecb26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099cf1fe62a8356eee7b8ec766dc0eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76d0421848cf1d7614d95f52b0922268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21505cdf3ff760363dc39aa0e5fe423c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9499b709c302ab2ecc1a18e928e984f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ae4fdac6fb5c28e7addf4873e490271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff294f8ae06e5192fdff14e0b2e95b4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437eaef01adccf48775f523322b881d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b4299c25b53c5be78e6e0488279d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4766d1cb766b3196348f47c1508485275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb168d6e7c3f1ddd6ffaaad38cd57374276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c734889521b7cbd2cc9b13ee5cbac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1cddfb3bc4b221f75436fd3481450278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4abb677aba2c2bc699eb4db87cc1f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffaf9eeeb7d5b128d53f50236dac4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef063e138924cc7b9078dedcd6a564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8fbd9eb364e7981b4694bacf67fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952c6e6d578b1757c66e26b46deb54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d80174d5b31d7fd7c083677b0bf701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e28b22e25ce7e06698bab8fc4f3049285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3323d8fd6a55fd5502230a7bd0897bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5992a3a98520b9e1d39585d6df3f9a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4fa784baaec03feb692188e2041b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647a7e3f099776fe3ce67b7bf50df3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f0e8fee1b208dad5fd3b15fac689290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59012577632fbf8556ac5d84ad3365cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034ddf55b9c628dd62a33fbb92db8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc579217fce069f8be37701a8544bb8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d21837fca9dbf85676d6b38c940f16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187d4f23fd39a1e86033776272f1b51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10b5189ea7ca5f81bb9c955e4bb48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4a3b2e1bdf8f662f6001959b5da7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabff1abbcaee6c733b468ce0ff15ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd5df5be3eac7ecdd98144392aa01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e152342b6f3379692c69103796a6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e558e36c0b7de047c709ec8c85e1514301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcfbd19615a858f1d7c5a9bc91d953302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fbc1f1aafd5a96e77ae14918108de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa0d64791cb1c61cf29e2085fa72c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72107d3a21b0c2ab3989b168f3d4f5db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5b617f74d1fb63e02bd75335b82cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ebb3eabb676ecb33cc18377f210ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93bd384458dbcfeb78a55a109254af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478a7c105455fb9aa4bb4d76b1144b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faebb9301c5c71feb6a9e9b799b8edc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20376be872175e1358b2640d6e7f156a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b4342cde4aadc0b6f8ed6b85b512312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24410168e8e9a2dc55e14ab836c509313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167a3351e76cc60b5cebca9c78979a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4863fc9cc948f66689ad8804c0ef0a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cea1fb4f8e0421ac40ea710e237dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd2637310820fc1044508d19bdeb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d0c9cc5872b0880b98921bc05665318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45c16ef09910845f25014d31884e8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0e07363792abbbc11f66b491c4d04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253447f4949f72674878ec01448f94a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af06f2701991359156ed43b79ff16ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2ff17dd2f30b7e9a8aa8938f9927323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa968cd664544af7b41d538e6ba9b36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c4daa500d2f8c266ea09bd7dd164c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dcc6a621d32438489d0b4d817b226326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee19a47357298a769b2b494b1a595327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c3a9965a36432f1845cb64ac1ad70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eedfae4a0a7cfa4083759a042d83f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b84145d49c99edf8453f433683a980330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af02923893173ee7e522db92acec83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ad9e0d20c9ca2cb62d883d9ea8f52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bd895169f19a7d8e8cdc76594efa2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adbd806dba0af5f0b4b0695c1a026b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f186d7b4e4595b369d0ae221bb452335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb087cc33a2ae3ad9de031ebd635560d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82789b3a149c2d206a8d9e4c8024de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4971e52ca7fdad060fd13d476275d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37d4ed1541e78086a9d93271f83958339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c420a030eeffab1533154837e79f74b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d2f879a1929b38bb683335e896be2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e58bfe094b6bc94a554194690be2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268bf26f41f285bb997921203003a08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbfcb3fc85a781f757d27bf11d42de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429989dbd682f0b8187540c6c4ef4107345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c69af33544c55eaf5cd7b6238c170f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6de82a8c605d68952e1cb1fd98f18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351f5dc6e77305d7a478c8ad1636e80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f108120a5a194d6cea1f420a54d4d5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f96e31c901b961572b84a94930257350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f8e721d7f50c182c34b88ef40d8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c503504dd2d308083686b60d705a51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b2a255251d19b9b0f96ccd7f3f50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8a0cd75ce8610350f8d33d210e67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07fd8980bfeb73cd6bd420ff1b98b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7efe160c5db6cfa0eb74108f87e68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70546c1a73c71d7881dcd5492a026d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0ee01f818412ab468a2750a62c4b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b03c398ea61951bd1559621cb7d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56136e2b455e572abb61505961c5eac3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe074a35756cf462734c4263e22fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5669a4369f5cdfbe1eedc6c0065acdb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f2a59e8dfc49e1bc10545dbb347c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf8c36cae62fc7eb722521428f03a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1f91226d3fcfbad2e5b639535ec8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799c723e0aa2d49b546ec9046f41ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc324c09fb9d2572492868ad57966b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e29d525b464c07767d1e7de362cf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf4d689094fb724f874d4a5012bc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1948066e32ff75a01aca09e6f98890c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc473054960b46c6ca0184333e0702371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae222320f80c483aebe69c35ef11de63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4afd8943df75167844481ab9fb085373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaec97c754249a221c771f5074b078374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea106a70f108997faabef7718a9d349375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c40016a113bb1283227ba4267ac30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67b7d51068ca9b7cbc329db3a8f938377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8324a5f778a61b75c08fb2ee4f0e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bffb8f77ae881bd73adfc28829e35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e9f0638f56b4146fe2518d65e673380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79fd38e34c3877c3822c7846c3f268381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47d9c64076f29300bd89e6f23a88ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9e13d042aa3446d263d5f3003a09e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687dd6adb361b2d5640fdd2cb02e5e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3cd3dd11c1e5f581f491db760f916385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5365fc91882435dc40917cacdb65af1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2446d3ddbd747ecf5f366533194af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ae4bcc78ec51820a3a7f6151f4071388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594175eea2fa1c164c5a8d7c0da5d0cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a616c6423686c19acee1f80f8e174c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51321cf10bbf1477e8249e1cdc9e5cab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48fadd9b0d164ac981bd0bedea75c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f492f35fb41893048a21f4c0251a319393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf278f196619bb94eacc07b3c2297c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09a51d241cfae9fc5148a18c54dec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ee39f19f76a5e011625a0bc067c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c7ca091c209f991f89a3f084923c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90211aed36eed9ee0f1abeee03555d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39748731a4ea43da5219cce3b52c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22262eebc2ec0cc68332acb609c4ac4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c66378205c140afeaa9a60a538f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f456e502ce936e115e56c0e7ec27d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215508d99eb7b90f9dd9c023da704a18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4501ac5f77384d8c1e160b10620dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872314e3baa6ec007ff66db0b7d9264405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81875e93af90485e8702ccdb024cbd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c52700a0ddf7e9033849e9102b6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b4bd72e51ef738aa3d3bfbcbec296408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de223420d147b848b67715dcf860ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c182ce596185a412feaddb62439d00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d2a402f97e931b11281efc10f9b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b464c771dd3d537303b631f2f1be3e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b49e85aa70f6553ebc3dccd2f56e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241dee82457466c4700b11fbf3d785414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f1e7a65e0963774d01a2f18c5665d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88707022b7966d0275152d603cfc890416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443cee62a4cd7900812d0f4dbe31dfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d30a1adbb2f56dde389343cc29972418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7db598badd7bf6711b342b515692419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2506a31b34176985e2aac0512f1d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c27a0e21f150da2a6440bd795b736421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b08e08c2b2998f1d172a54251b5777422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1dbbd563d2b780f1f2044de3784c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764adaf6c230f9b572ca71a1d8d64d96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c48c8b915a6b5d6caa309ff38118425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b730f2d6626392d3f16897f9d025a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522026ec409e0b3b568018b17ae02f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960fc9cbc0cf7eca928229952b509d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce8e13831e57df5bd664cc6b5d0874429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf3389aeb1cf260b428d8dec81512430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c279b9cb16218c9bc82bdc4735c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebea8792c05c8190dd4720b08175b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773c873d036b628b349895eb0854ae0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c753ca998bbc79855d3844db404b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e9b0c0b0341ad07e80667956f9ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b12df677871bec9d67abf1442b40d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046ae8c56fe3f06981915611b2974e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d686bacdd5efc922338cbda83fbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0427c2fa18d092b1ea829063789a8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37967a2c6ba126fb3705bf682b6867440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ca82a9fe02a3b3bcf186597a1458441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291bee526070fe36faf41dadb2f57d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e36ff8edd63838a78701203f00320443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3c663b02345d945bf061567dfef2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4888ac0aa5fadfa67f61ec16f2926445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56260c78b903be729871ad0266a6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6154d390bd185d7677f704721c31e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787c5dd6a9b871e0ec36189b4cab8c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde96c0a8e011a8bfe16166ddf9b26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b8b6d57a8f1e357554045dccfe52a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4163e41ed65c2f197c201fe3cd8e5f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22522142b8363a1a25fe5152bd133f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980bd34bfef7122278189d9f97ffcf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c28c822fe37fc7bc889b3c89a0352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ba56b0acf2cd4e84d9684f5922404455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ae59772cf91bd0a36c65e9e2d0d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba2ac9c9e9c0aa82fbd51905ce591457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b5932c9290e63c9d3a447f06a710f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264f91093ebbeec8910dd88759a258459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631732d078a73b8c48cab3ebbeeb6ebf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c59eb370bd5e32b3e6344f28942b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b176d03593cae90cbb20220c3c51a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a21a73d46abda72317372955341cda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc00ec714f686079b04abaedd0c96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a9c6679b6ef90015024fa3a8bc799465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d384e1459e2e1d8a113626ff3441466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b4c2bee0db5477783d529e212f0c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be214d88f4bbab5c556b1f4697a99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc81718d461979b1350a73717a66e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250af1d6d744c85465744c93365ec3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ef1185513d528dfd89b1d5b42a92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ec453a42188dd5cd15e728d992c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f60e56116eb3424b0865a9a2b465473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669fa8136aa9e98ac809029737b21d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536768a1d3aa424d725c29dc520eae08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d90075846ef46f9f97e11f696c630b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32583b6c434a8da9c0426d32f5413b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d9f2d0a9c13bebaaf31f73fce5b14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b685d1451d4273981641864529e8032479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad31f2876b2e7cfbb5698e617bec0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7486cf0a43444579d9ac1c0a8966842481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ef6cab1d6299e1da72d0fa5ae1b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934d621d8bedbe0b6ee55032048d5c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a424c21b8d48d7cb578169ea05047484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528aa1355bed78d30e14e75082a6ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425bb4027c7e47e26a909731bac886e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e8a94d41c279e493beebf1d3b2380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d21d6e2578ec8f1fc48b90c77f39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc0f0213f67dfb5c2907ee99a60950489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada4f39ba2dd56947a49d393e0f9173490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54facbb1248fdef68972230201907491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a8865f197bc3dc136ec8443608a7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13a7437b4d2e5675da24cac10a5cc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7e6dc48ac0b93c128d4fbcd4d004494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aec869c4bb6d23e036a6d407d45637495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e554e9eab3b36f896acbcde38f88a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc409191d0fa9dad2f28a7d0ffe9a10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b29e614b78e0f0a0f3b1b997041e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae980af9f4b789f4eb53334e8f80e45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03105f5f4b8e2f944c88603347ac04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8080fe352fdc99b8f9e344d67d6486501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b64010fdd42ae599712bb60d7d6a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb179ac067d2fc63dffa279035550a77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f38cb73121539a8a97544fd5746555504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772b92e50d7bb3cf14b756fa48a287505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4683b0ae6cf6f4d63e1629453d8748506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80652016b92b506ebef397542a4d8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394243a1b4dc0b43b71f18081cb0e6cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec14aae8e5e9eef279105f1be5b68c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfda05434976b5b1a8ebb9cd670737510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9cfcd798e0369eb2f209092a0667511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe9d992ba545e08b01b04bcf2b3a0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5216c91585298c7b6462283a78b21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971af753386d862353ecc4ff39af851514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f181193b799066f33b88990e4b3956515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d7b2126166ef5d864a6e1982170f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e9791083ddc1846762500f973ed0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe8d4712e5a593832e61b53cd65755518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e00a25384829d4c74c11324025e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b146e8832c841905005ffad4fa47b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a172f389a1879675839d3a6119b1e05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1537730bcc648e1ee179c9c05abfeb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf1d8c8d9a4d3e8852713311fabcfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd5c00ed260dc1d2e2449cd127b0e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626834939bead7fed8d71ecb903c3d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b97280e539d3b1d3184386f76922a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbcc2136844fa6b5d0412bc8cbe33b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794787101bfd8ce1a6e0e5e1af488022528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe6e34b6faea81fcb296e17572cea3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5990cd912016ee6ad1abba3a106dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842819d80c14ffaabfddc912b9a8982531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839119adc354fb67b72ec29d8e5120532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b38d04594a2f8e8046ac506e1264533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793963c1a889944440018cd5f321d7f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a0504c184e051f369fe234c2ebde3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27646a5257966896471c71013c4649536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663efe4ff14cc5ff31b4be2c2ad9c876537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674063da42ad0a61bdcc7fcfe5e96b2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff23d39b814917fd1ab67634ad865d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7334857343a917dc983ea53c999cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d9a7ffdb1d4b6e94ad220f4a1e73f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588b0b161b585cc3bd70cb64543722542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a44c7bd2daf471ca985243f87d5e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da3290c4992eced5577f7506abe23e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0b307810fdf640f751b8c3402348a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da9eb3f96cd488290cae373141c3f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326eff66a2a9387c84e986c21c7d6c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05aa89c745466f5e12ba025262867b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe7a8992032c84883d138fcdaf2ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e99579ea8de7cc9a7d7e2e7715333550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb165e683b0a49e4be79ea51ca819759551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf343035653708a3576545a16ae5010552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1297f01cf8d61967884497a1e4c624553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ef2c090cadc5df53fd9889dc0009d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0774419c31f838f4a495da71e38e112555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc14e54fad75cd30ddfdd5cb0313a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1a76c9a5dc798e2656f3b18434285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad4938875d0d0ec2d347c5cf5019fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a676e0a14cffc5137d3ebab82acef7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84752870d615dd6b84225a7f38422811560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097e4e9d5dd585f02d8b821ca66cd35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ccaf084d8df53093aafcbe8be698562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b3b24bc674adb3b43ad11b79b2a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d1c11fc44025947468d74d1cf668564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90167b53ca1bcde7fad77f65ce6d41d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48a5ebff733448379d1517b6ba5d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f136ca4afe356774f900411cea80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6af6021385b9e0116efc5d92ae8e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028185d6dd573c35191b7e38dcf63b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8532c7c5fc37ed18ea13ada53cd278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdea63323f8ef636aea0e7b59b8f29a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4a5a23e2d1cfa3c41b518f4b90291572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d9dd20fe90216e95f76153de81c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815e268b4e4c38041f3f794400c5a71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98044c12f76c550cbb1caf7d20eeb17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb48061e7e00efc29786d1b890005a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3fcfc5ae146620143d928595991a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ba9100a0baccd8d4563e0202d68d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d9b24c3a9837f327e619179ab1331579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dc6284e4a614ff61beca9676c1e7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c39c260585b9ee0d0ed29ff10de67c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea64f002ef44a07d4374cd21a06b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba4a77e8abc4dd287a68b330a868cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c705ee8084ed4f55a53b75f72bb7a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5eeb5b3f7a7dda99ef752eb87297d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822e6ecfe9fc85ba7543190d47eb7cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd1d201c7e1559ec2735aa88a929f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b95ebf9c04008f0be2875bdc0cd7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50126b935fee6b407a34cadc9ae46106589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164efdd27959f43606233e9b88fd383590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408000b0a4425bdf8222c165f1e17fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addb59dbc4889937519bab4b89ab739592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c959639c95db13a0045169fac88a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b44130243f18ddcfbf9e7455e93f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248b645b95db7b71582950756be6e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e408b08a906e363bf8f160daf3fe60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53054881838df570eb14829719776ad5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f217ade3a2bffd6bcdb3af4d94d769598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea494d89e3c36282750edaf9b5cd28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed990f1147d4f79f0977eb3ea2adc63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21593e72096e3cbc000ed55a71c4212601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d11b1ce9cee2446cb59a873fbce488602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf156b5aa04d3416b4a12a228abd06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627509a52b2121b617c914925db7f8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b36b57097521dc24e9ae1afdff79e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d3425dc06451c88a673ad5c6d7ca4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6812499ac231e14049a6c6121a510c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7b9d8f08fe7685e02cd45da83a1ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920010543c8d1b8c9057cbe695b47a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac105246b903aba6796fac7dab5214b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddabc1453665566733d64aadfb93c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715bbaca12f0889536acc89e7c1876c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007eefa8676a0f4ad661d7af79f2f9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51264ee1b09919b2d6ef6f968f8267d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a419d8ba2d478ed7614d1d7ea65c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027bf20be95359a71ae0e1fb82c0368616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482822de0bf7f5f06695ca761f34638617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e7b7df13528e7fea11c34212847dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a472785c948121b0be5b96afc4376619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1dba97143576386777d19de9f3503620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eccb8624fefab6606d85e915ea16b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe855bd3163518f2a77f816684a1a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab963f994497b744008811a7394c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2391ca10b45fa6a23bd2a105a5515624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc311280c67c848d296208de435eaac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac98e601fc97dec1666fab527016805626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08c29434d85203c58126195248aeda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db46766a9787dce2940a7f12e935f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf6652a0b9b129a4a0dc0db42b7a76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e51485c7c7439a9bb18102d2872b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f506a8723ebcc2dd918fe5f9581626631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e22530ebb8d23657998268533a090f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd68087c5f21ba2a58242d971a1607f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c628536f8d44f4b7b859fd1fb9e65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ebc657cbdc32c190b2cd501d262ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca8cb1b1dcce7e454a99f67359282636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5128a13b856cfd38e2645c1b9c3af7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072275fe0bc77e4b8c13670a9f4ee065638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac804644bf08a9a447711cd8f3c5f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dcd2198b5a94fff76b40b2a0b49de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf301c08612a70b8afbbf165ba92062641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e27b8e9c20185031ee2096bffce0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91badeb32117eeadbf84edf88b1c3ac6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7157943329ab002a0254ae5b54e4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b30e03e93a0fab72744df7000d2b7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65b6229b3ee4c1c634e57159069df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d99da818277cd200269375a487865647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee6a0dc8fa52d2845c8f62c7ddc90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bb41cd223f3c77d543a7cd06c870a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e65424ee47ac2e6436e1776b023127650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c421b78822af3abcdddeef1a6e5195651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e0e7b1c951f1ed211c80cf4f02128652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aefc2b0899b0aedbda47356834210653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a50d4649e22eb5743c7b3fcf6a4e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679b7cc3cbbb9dd085f491f0883bb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b91f25f4911a866337bbff9564b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6ad3512a02a3996c47ac5c6892f66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e77c3b50e989c42e1c47694fc8532658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de4046629930fc74c1708566ebc31b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57cf5fb8c211ab23348d5a87d17615660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f9ccdf356f119ffaefaf28576e934661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11474c4eebbf959ee7d0d412ea166ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb3960d7d907e3de1c2613770844d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303e5f3df718a36b7a0bccfb606792664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc697ce61580e7b5b541e949d51da39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a978c20c43fe92d59ad7dc973428c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd67775a95f5ee8374047e2ebba902667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92c25abeccefafd5c8f17e20b8bb36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85cb5f76d0599fbb23d2b9494a5e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec204ba5322f3025e73e31b0060f8bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c209b4fee24d6b4bb6dcb8005db44e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634082c4b383f4142be06e4fcf1c1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f1993455c558e82db0bd617e859d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7880639fcbdeac108ea04faa9ab51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37652422de59109ccdc3a0d3680e09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22ee3ed5995d5202fae7edc0f33f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d315500534e8eb04df59359a5b935677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84720a4406c83843eb93b7c21d2148678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402804132a65774a8258f97966e601e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb3dbc22f46f859d5348af840a6bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81e0fbf5c9fd6f671803704b46865681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b4d8e4f223dd2dab3d505270c7afd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9dab7679acbbc7edf6ee9e62bbf5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac53187b30d9b210dcdcc27bae144cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048c769f2199b94fcac0ba5c07a7842685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca9f68d8946fce137397c9e876d03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8bf3520d521e80c0340fb529448bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa0d4c577600bee324e9da359755e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8613f8612b0cb46bfdca333cd661e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab1119f7eb208c614dc64463d9312690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d522bebbb7b772b4f30f6ce0bf54c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e15e17084b29d494161e0edb997f23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc163a7116ef110cdea47c7c4f65f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c846423498a76b734e98c331f08910694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49685d51e9e85e43ecd4262f3e577dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729368d62aaa1eff0c9c77257116c6ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64772729ba65a290232fb840a9dbe1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e487457a6015629311c232441b5d00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a833ee8015f4cf5b55a9e19f90b231e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c492c12c0ce30adfc631d16a973810a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8b948ce88d1974bc4edc736c7b5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1195188a928e3152c4a9fc74206f2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9149929a11081e61763146a68a7fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f738f6f1366fa1401cb13e61747f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d4e92b0d17af91b7505761b5b542705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada243a16d7d52ee427ce937067b974706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a6f060d5025cc41e8a4f15965f22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326210bae863e281fbeef70a2b6a57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6bf5c007440be7d90644b33c6776c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355e96dc7975705f0c72ed404dcfe4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6771fab86604884603985d739d6e228711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8606bbc6b1cc50ecb7e3ea2210c4385712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4609bc68a9a37586c620ad378bb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f32414b4b7b03f5460f134f2c7880714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8861e7820875dcfe3d7c1005435f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b23a11d167bc602b965f1e7d41c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72681a5af3a70a8c54b7453fe32ac31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af480024949083e3c66b0a2cf4e36f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5845ed8a07c570fdab9640cfd6faf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d10a77b60d3f9cedff6a1fbe59e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daace8a77f2cd51a79670ab5dce285721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e139d72cdd44465ea679dad4ff55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fceb52b4d021debf26e14c0c714e78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29526b22044afdb4042636fc88524266724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53368f60217d641ef7fc85932b1caf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda926ed13e0524c315dba7d256ebad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec537c219c3f84fdac611314398e99b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34cb840b0880eb20484e5f37948ba4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069cf0a0577d0d96b401f571d17ddb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b32b80ec1c22269128f8b61af048730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71953e93dd07a93c8da80853473626731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c041f76e1cab878bb922e00d4cb09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b574fba339c6f60baae558d158289733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd97fb4749baffb66fe99b5b774dfa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a528781f103ed0b805670fa90ce8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495bcf39853673ff834540bc4501d88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d795d52feb0fa5817d37e809033b39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a401ce9ff4acd6f5e87891173c3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec2f62589648f0a14253f26a9b9ec6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8901ebf2b8f82041709424d01e7797740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432dadf9a63fcf0f50547e5690eee3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddba2748a459ba879612dccc2c53184742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf264deafd32805af0453c59afc8c2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c4dbef78944e04f2306e81a8a50c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f56fb1e76ac8992f81eb497b0f92a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd014629eb72f8bb46e5a9ffece0e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f923dbef0a3b940c0d5a4900036e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4f64b67c715742d02812cc846f1e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c9284a3dc51446d882c5381d40e2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5daccfe497c0c84cf2e637633e98c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74805a80bc213b81c0255feca8134b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cac8eb0e8553fc1e35dd30fd04e14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c658508ce691258ff367fd8260433753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085937646c9473c99e86eb975a077ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d9989724b08149a2c6c8c3a25df4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b93a067908594c47f68fd5db512a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa03e5b478a81b7a2ff383a78e35247757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>