--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb14da08868339a852722b154929771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ab84256748da2ad90e3675ff97d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87bb89aa1d7c0a35b1cbc08af1b7423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e910e7298ecfee2a7929cc0e76f5c3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162dfcb66a774b3ab70632c888f2b835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156fbef9f031ccda28d2b8c5c8ba8a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f8369a49ac5abecd4623b6e18d487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335d2c2a7894779d30905fba390fd7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565061f77ab46434fd06d87042d673469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4fa5d898c019f2eb749b0352639ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6ed0921dbdad3ef874db81266888f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f5ef770b94e4a794b87752dbc6c1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82484783db2f549835771a6c929c11a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dda37bc0fb280fc3a83a40bbf43bdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c605bb59e71ef6b22cab8f6ee17ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83465c5c4b1c8ff8ba56bc5ad2362d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea030c8edf1db2b4d8a675f9e5faa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf46c0f88effc8405f6346229425918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b39e469756b67bd3a6b455fb8957f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2445dadda600f581cb515e8656ca6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd51a08a85f49d4ed37915bf0623121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d24d44981e415ca8bfe561f35f6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbe0a4a31f66959d3070e3690f81223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542a6d199ad0cbb366d1ce88520aca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c638ab3aec0d7ec161f99922d11b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca63761a8e7935927bfb50f03188ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8037cc4fdedce5181f24a49eb305627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f2837e017d15f0c1b0fa4bbf041028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb85a93c05b5db5fe882996c4f12f8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1434d2ca99d8354e6e46ce87e7efa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59738ce1cd418a3fb4d8cc096588a4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f02adaab740cef725de1e0850666532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7092ef552af57460e0e5aff7209633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a245ecef1c4a25b3a522d4d9100c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b1f1983260561b44be07a52ba1bd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adee265bcb53d49bfb5355133f14ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eac9ccf90de76d56c7e8e307e9f4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2258219675eda93abf0599fe5b28f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bfe23d1a163b5be8db3b7508bb81439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7143bcbb36b6f3d659c78193df44b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6f59de16041214431c6087f4af7bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f52712d55e8f8380b76a8c85ecec042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c95941776859cb8aa543e14cb46fbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db0f232150993cef558d72803870944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd463082fe59e46cf6950d8727960f4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b270e5b69ddc5aded0ede7cd32e3c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207b71225a0e1af756bbcd8e35928b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b28602ded100e5ca369f83ea3091f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d32c9b343323cf1d1ff7fec0903b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d118729cd1bfd9e170efd02362b041f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9fc37712a5dac372c9740c08f2a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8955d0e11f91e8347b75a92070de5fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342b1b98955a0af0281c42c110eac6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2459682848caf4d2d292e92716dd2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbffe414187ab3d7312e0dc64977b6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62aebe094e429131d62e9e699a0cc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de5acf3c576079fce700eb3000192357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80085d84c4655f3248d8e6c03e97eb5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f88955565cf2039188c9544d166f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b9a36d3da95a2f7b469bb92757bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4fb1df3a4b58610a0aba43354103a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7572bb655284288c1ae07b3bdf3ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e94f8dc7435d8c58d5a6b0730ae4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861403d21db53d6860a7be7d1618d5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d7c0bfad054378b45360a85ca962d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b040383b00917218c9941281f80b2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b671056bd2e8d9f74f4c276cb307fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50973001849f253cb79d87b8fd5cf43a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f78cdc918b436911c8e85d7c2545869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ea3467faca6db569cf8769d3c0d9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994f003c34562eea251438e366dbec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb48e603d607e2c858e6bafaf088fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4da844e85282c135818ed47d10bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bb25332b8d11a7678c37d02056ae574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7995aea8dc6b92c40134ae687cab32475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a075ff57c81ff4373c8f406f6e1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8826c78c76354c24758d48b3a8fa10277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741691579ce4d92544175bfb436b4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc31bd41404a186a4b595a3b4a06b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5f5173d49ef16f9c56520a0f1fbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf82d4e259dc1e5c4b01888cf2da581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1fd6d1ca0224db16046aad799fd5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15deebb177cd4fa5c9e90d0518f2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d06ff4a499ce794e05d236614a52e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e29c76e99929acc341f221d0d003a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3fdd63572996fbd2ae33e1f8dbc2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9a4e1f644f02824508440d18503d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9da9ed7eecfd1bc3575b42dd46a0f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d72d34ce1ff3883d54f51c15c5615a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270669ceb3d6e60c20946054cd0bc6e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a0feaca4396f2947db4b3959a343b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4595c15424f4019feb4467598bfbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4f07d0fce2de6cc6cd2909438582693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0299d5b3221b64138e98f6f0c200a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48643c97baeaa6e491b7f683f4392eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3170f313d9da09642a1a4ba5df89d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca924103631756c8be7b170cd07a80697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395319887c090ced227f9e895e343d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedd42a4d1584d4873af13a65ef4e9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959099590ec474821ae91e03e8bab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64104e48e93c06eb98b597abf2fddeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27309015da47ebb1bf582616883d10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a858b1fc04379184872292205b55cf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ca6e30e79feaa1c3d04420359cd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a281f337aed47739ddcb77a51c07c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae8532c75cc66d3805f3b97176c41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3483d587e219fab2ba21eb89eca412107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aaaabbc07bfe365de161fee9d8355108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5100284b8210a70d261b8f544047097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f00d6e4a680351b1ffda797ed5755f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63b1db775b4ecb673510dc41371a40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e49e7154d1c088ec8a218925dda6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2fd930af38f4c925e4fe34b348d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ff9ed2bb91560d9b34917cc630fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114ace28260e4e5e1b413943e9073f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e14824a53d89583e8a79f6aa1f5da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc573c5a5bc84fd3fde21e7f970a18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3109a1cc7b80a08dad25b4cffeeb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fdc6e8e1512b74ef48d75209ee90f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e28a92ffd3db143faf74b73a78a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba8ffd82116a4b3ae6353e6d53d2e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373abcce78c0ac9f24e56036d15522d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef66b94503499aebaba4a853d058b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ff3d34d7a9d5c0c10a0d5b131f1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6ebe9337f46546a884cd81b3c677125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da69e01c0678d7a4c8483246058e92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df93561cad77fc5cbc83cb488d9a17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50c377dc780b089ad51ce63dd81b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8bd56f654b3618a591b33ef2de159129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155d96bf985cb4b63e01b5e917fb15a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0128ee4f4cf42ac3e0e3a2b9278c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e29b863fa4973051dd9e63c120c189132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71da2c421018212c7e1771311e40db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d2c4eaa1c838dbc7cf38dd09b643134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d323919fb7cfd365784143784780135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fa82bb9fc79c457e8a79ba232a903136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400c8f016c15b2faa1c49a7d4eb00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d49f28c93248551710a74f48504888138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a619b38586b6dd4cf2ea732a6ff1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db8c8ba82104cdde8c1b5cddca686140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7771dc44d43629d322a12ccab9ef15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c4f0ee68187edec258c2bdadbe98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915f889402f5310bbde05e7f8fb2a46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ad862c50095b147fd414ef370024144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505a3c98934bfcee5ba1ca61eab748f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a141c6a9e7df21551fdfe05b5f50e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511673dbd6b9e137e39e6b051854530147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b05703f7279a8524a10f188ff294bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc144d2580976c1320ebb0e2fbadcc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a4e00befd4a2a9c3a7787ed5f899b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715fc515e37c29f23c26280791002e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f96ac066c9bcb573c36e4f3229337152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88279b1cf1d872be9e6d6fe10761ae02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b66b80693d12095d0e3641ed55f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26fdd7edfffb338335e3d40577acd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd96d7d862cae25e389c8fb37c09556156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8f35b0a43f6e8aa3ace48983660f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560da045cd8eb4adedc75d06faee9f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49da4809d9e1d7e07769bb4efc734159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2263e870a7636df81bcde73db6134e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0824d0eb717ee7a54ff1425b29eae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ffeea3160e95741095fd7bca5180162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aaf02e7a33320be3b80baf9d6a4b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ac9321286981506241a805b9be81b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a17c32d91c5efe9692cfb3518da334165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d8abbb90ec138d884e41ee467a71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eba4d9184ad53cebe6c760ac47707167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd68322d5fd28bcb8936cb3ab4417168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06907f9486b2503811cd6c1e87906169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f862afb7847e426c04875e39f4ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e850b3f1b021fcc540375032da1891e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5231a23a1b189103b389abdf8d650cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfead4563049061b043de83aaf999c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7bed775cd2528136747c18877a62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbb217096c0b05506022ee732a769175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392502270fd93a77d49a270289361794176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cbfc0cbbabba927cd62dfa6f7aba0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c709a9455091ce59f8c67ea5d66b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f357a7ea588458fe693b44a9e792f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d8b79830190df62f5d2479d27a317180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad05b8c02593ca44bac926e811ae09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befe91266e5a25f1be71bb516aae6db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e1a3bac9047e1571780ade10a822e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136669dbc2bfbdef1b01db5d905d206184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b45b53d30a8e1cdce4ee04bc64d483185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38334eee26e1e7439fb785c2bcc980b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6411d9967f19e2a80c20709a323bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d82673c09681d54ea148827d8009e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f6278b8080372528d80f3451447c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a80960e57027018aeea8a26a130d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092c317082887b96b91e6f530afc7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866eabea8d304d4f72014af107740a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a446920b087c53ff335ba85b1230c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b796becb665fbd38f85272a145873b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866884df1244dcbd38c21ba37daee958195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163f077499e61d590ac6b007e800d82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5829b0f96174e24cfae968e99295de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c982aaa804eb48d6b4f710305ff28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890ece685d5eafc2af462e56ca9a45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65706faf2dba45b1e4253d299e6d64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67bc492cb40368c60e0421fe6ab42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed64afcce5522b4f91f54fd04ea7fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9991c464ed4dced89299624d72a09ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7f9b48cc8a110e957deb5cbbf4d20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce5a2ff8e89f738c465314bc73018205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66e5551645f8db03b620e02aaa079b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae116d100dec5c164478dd4d4e78bdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f66e04ca6c516477543847ee17e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f7d903abb830707c00d9976f81c98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c48c3ec37c599accfa7da9db09730210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ad51d9c5d1fb65314e41aebbe87a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753cc348e64a0d77a81a9b5eef65cbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ea3aafb2ad3767b3169c38142ec0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6424f96c10d3ea2451e153dfaba1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d8cb1018f61d52209cc4e36ea78be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00184334f9f82047f5eaca724fcb9dce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c5579755c0f6ed5b19ae7660a093217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152fd083266cc7d8d1f52f0a2e216d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cabc1b517913680c63c2b6b9ff6638219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67171084c8402ffe057d7b58d5fad788220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee804b4d2cca189e0ed2979169c5800221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959c3b5ddd3c73d6c27e3ff32971a57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdbc6451778ab7dffb563139cf4930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03f336341f3ec4d0cf7216377e2fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc70f29ace7d65b7b304c7d205359f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268762842a07bb8425b5a0be629fdcea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dace277ec38064244a23d9e0e6694227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb329937e075522147847c5fce2275eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaddf9328e6c5a22cc233057b8ae1e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1103f6466444b788712b7a80073a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfd0e66e98e47ab8e30829bb0da1e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a4629592876613bfc01f7971b3267232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcf055d22492a179abd03e8b177a4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc73adeab828a573a097c245c00a91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f099a1cced51f76a03631ef587943c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ca6f077487b39e93924f9046b0761236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a9c347e4a9ed8557a2ee549d12e48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aee5930afce42cf2a0970f0c52778238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d570b2482c12ed0e265288a4518b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ae05c4caf73ac847e305dd72df25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae19f38d3e39ca91752e6cfe2300d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119497a9cb6208306344ddc9f4c1e49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ff66abaab4a2982f8c2c70a9ced7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b9a2ec229899f4d839f8e0bb74788244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05169043c30f210dade004dde066dc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f432fc88369e7d97f1fc067e884f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afffaba8c5e778c96f10559349fd10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355e10d793852eea214cbdd725b28b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f276f4357cda9523fe19f156800f335249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f5331611ef8290289a9068218bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fad4b984e2d759e5999ae973fec06e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec077622947b15c8dd97bb2afcb519252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3ded23fca23f9f39e670b509ec554253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d76e59638fdcd5e87759fba68f6e74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398ef654cff04dd2bce1f7a116de10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008768fcea3ee3b47135eed5fede127256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d475e85b7149573e8c8a086825462257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfffa64e78dd6f85abcd27d040a337258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710e5caa404b7927bcaf3de053eb96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c2c6073c987f6881096cd51bcf8e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d02a4479950c829a0f684e8ac62273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957b4fcb68d9cc0c7bffbd433e479cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69885c87f9b393498dd58e8947b3b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077801576676e999d5b3366d2b24f9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799618c63d0e36f1de2656493366cba5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b204d1c2f268ddc51c7344d84f6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f79070b27f6dfb8b4ee3309bb03d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef82125f7253a444959092343f907268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b36b6d01f8b883ba9cbc830b8f665269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628ad327e0b829bf489359a9a96cc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1843972b29265a854831c435fd0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aabf3a62ed4d89ce79e4ef0781f46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e10016b1b8670f6c2e9f41d0b823b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acaa01fb18b5083fb7d89d362a9d37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780180d6d5ff59d6d62bd1eae1c032275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895e9b1e05d00326163e6fce4591d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7210ce4b61f9bd0403ebde5dcc2c8e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9171d8876500297c94f0a8e2ae670278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0303f8cd6f6116ee1622c4b816e0df6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abdc84e50a5b7b6664d48a15055d33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f78fbe504d60f95c919a242e1e6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2116b920c9f89c230c70ef129a214f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f302f9f15a902f92dd08c23dd5b34c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ed6ff9d9387d55fd3d7e8633908e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a73650c1dbaea754e33059868a0935285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91208f4c57566346c844935c4c6c34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51bb4080830dd1bfbd1a8c9e906e51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f310961024fb924e911eb89d06f85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f59a341442f6e79f0b77fa2034b763289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39423d77a63b871ed70dc60c52122e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98c3b1a18c1d323f67a9683395a1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5611f38fc2ad68864927f658e7706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf0ab67e4a150f7f97d62083654ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5228a5969873801eda937a9f463bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61675f7d46f7cd99cc28ab509897349d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083471ec86b75c3f313c631b64a62d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ef4bdc15ff5718deb6a5aca54b2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f171321cba1aff93c26f4793dc16f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c08dfa66634b2fb4aefeeb3fc4588f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a49e3f553a880ade4f3db13c5da23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9303a7696d1f44f9fb81705dd112e51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f14464011893df425db11f754c7fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a5395311475e9b9b5a2148c11b0ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6d23ebcb11592a9b6511d8fead73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d44ef896b395c52bf94ca66e44be1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4acbfb27f292ac118d5073047ded3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebf884856e70faf248622b05268eba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ab5a163df1b63934bafb8957fe5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35136fe26f2ba45ec15ffef0fa3558309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c52611c0e4338b2f23604a0d51648310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5c2e83217cc9c7e59dea619a2afb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5f7330c79b36cad9a62560fbb092f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4b38884c308c2c07c02ca220eb601313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70553f6002542d477b33f2d407fbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c810f7ea496bfbc13bf5c71d8558315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c1bd3fcda7018aabf57dffd84525316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56abb7236524fd788b53c105a07a6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a94eeed618509baca1219f6487d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aacb6cb211766678cae73f7ddfab4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c952b62d61f21c72dc74a505992ce90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef531a01faa4e3972d6c924e32fe2e57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855e4de134182fb3957c9a812e7d04f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1f242140e40164640369ddd688ec5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f724cc882aeddea4afc29e945293324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7546f60e63f609cad99a44eab3faca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4bb0c34a28d24da88773026acbf3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf941ca8e49fbaa86c192eabdec3f70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b94292d3921d243562a56a2e096f33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df2be8f794f1e0e40e2d589cd263ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f15ba8c6cdb7d5885d824030b71c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2643bf35002aac4af27606c308679d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f5e91584c3ff25e2a1efb82a76d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182e5940cfb555c97776b78b736b968333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b0d054098b91d5e42d7956dd25a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98323f709abfb0aeb9a4cde7b5c2da4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2e6a8e322a92ec5d9fde2b98512a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7872716b5a19f3b898c3c3dd4d739c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce730a5bc895b261a30ee7fda61469f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf43558645339a6da33c827b3904c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa6da534c8d5d792516007493e80c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1b6cc4caafa15651d6dde12a28ea0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ea1f634a3ef19b511d25f9d798aa1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8b55a7aa94b1d12fec87d44f5007343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e380a96f302e723cb3a49986395a2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4f055ee34490a52b796b9899ca8ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc177de3ec056652e33fd1918c4dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4536248ca3fbda3f649d5b782ae3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c63c800bb52456a0f1275384ce807d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775ecf388863ce4d835b55fd992b051349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a17368727887f07be26679c8fe953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab1cc62508977237b20966055bd067351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d656049890ca182363354734ca46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07265a0e8562a0e66d10d434397091ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cceea453bfb1d3726b6443e0631c8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac88b74f63dd58630d46b022cdec32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7a18ddfc066060ba1b70a600cdb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af9c9fddb452dea68bbaf26f30bd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecfee3a510461c72b81488cab91a82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d2327b72d665d9da1b2ba52e96ee2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83191cfca3ea4393b7ac3df4a2cc0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e8b45c89b4a7fa9be103167e87d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c4950907ac431cd9645315f2a8c15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416ace3c4d1046100b096626b01a65e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8b7f15168b0af7c3058b3868dfeb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9168e9d4178512bc050dbb7b9f4ed4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3ff3e54115328b8114f4e5c470467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858b42da169385d88f16f3f0b1377be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb04a858dff5558ccbb868ac4f4d44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdba55b62bfd6f7988db5165a5971a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4185dd21215b99aee1abec67fe64180370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4686f6421c6954d6df84c34912292371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c90b3f99fd1cfe2064c6d15079b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15a7aa21478f823bc7b8331f4e1fad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eca951192284fe8b0e6e984e53e359374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0a93b3a226cbb2ef873213fee30e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc7fd580a938dd01d56c28e465537376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443de9885fb76b035e6210d010beb952377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1eb4422a3cf6f8d18a3a0c9a30b47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f78f0b57c8f590bfef7f65942aad6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2497520af5cb5426dd2401787a5d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d92ddcddf9e326012347cf5be83ba0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec39c5d29d611972871c080dbfe8aa1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342dabfa96b9b3a45542acc7fe9ea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3299cecd5b79b7af8c0571e4f067bec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb11c56dfe6ff57e06be42ae90506f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215eb69a6323b9a5cfa4e6987ae7034386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039bf2aeb7595a8c0bdae97e1cd09ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b9c20ef267520b52efaf47fab852388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd797ba8249c629cc71d10f7b67bafb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f656e3670c7673efb787b2caa9982390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e716e5080e4e55a2627774061050bc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f452f5784661cff69090ea1b8b8b42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4caaa40aacc62f1327a3956feed460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b0c16c94f0b1e1e296596917d31c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd54deecf1ca6e690f8dd2eec6774395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64c4612698628c50f1787b5e7c1173396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6e26e4eb0846d78edbf897b3fa63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374befffe1d2d830f4dde9ecb0d1efe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5967de0cf63cce1367497cc7a63ed8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73381964d395b9f545545c38403ee2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd5e8975c727bb8e03645fb859964b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e40458d685594c17980cc8a6297a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a5507372ef77d5232c6a097cfd342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eea01347cad8d1d48990e3ef43eb9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc04d1f4bf5e2a94cd4647d95b7006405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dfc6854af6d4acb3a9ac09fdf8208406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b618a72ee426dd9e1daa0ae415c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019367d414dabf5bb2a5b06b5aae4cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f87e6ba9935908da7f5cc8d2980f3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64915b2100bbace2e0854efea1d09925410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484711fabff10eb3f0be57d31477f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdacee24fe628d3724685895e90005412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72453f1757012c7ca4887909565ed67e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8836eb6ad6857acf891ffedc78bc557414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f73587ae385346f00174f09fba6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c87200fc14466b8c0943d14270e75f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd29d475b578356a0fc0cf709b4c621417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea9866438576aecf380cefb4c4d2d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75fb4f93bdb5a845633392b70b7c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae6636c84cd54dcf8a77acbc1587f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bea788d0d503fbf8f44f150bf34a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51978920505a919cb44728fd73858e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd18eac3b0aa9125a30cb08e0cbbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54941f28a8a70311fadf90071a1591b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b933726c7bb79dec744c772f19e337425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df38c048c9885c980eeb234cf2323b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e19355a8e31ea452e37ce8f452b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00108e8dc5addcda3e22ec9d35ca9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61186586a0376a1203ad0ed5b28b22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5bdf3b72079f7e91c348d27774123430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68a7b294d74fac8c9ff10654c71122431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e882e629a60e868cd369069f0ee6bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe19731782541ee40f658da21db34d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a490b54c402cb1072ff4deb34172b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ad15b11b30c07a1dd6d45be188dce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9533a09de8b633a8d830c3741262c79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8eaf2f4cb27aaf18cd4f49164d6cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c17b50e8a5b208cb34665017eb0675438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76fd2a35f60bbb5c794f0613b3f3c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8d9cdd4b0ce2a7e333d5e5644e8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3789de761cf4fb6a7cb043e2f3c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67943236ac533b6636ebb26ab839e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db435519bff81d106e415e22007a3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183333e0dcde89a57cedb47485ea5cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84983b8969deb22627c2958a25689466445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1b5ad1ded19ecfd8ac9383d53c411446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b337399c2a15911007a2a4cc9cd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d60a224128cdc42e68de503ef8cb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f70817e75d1cd97abc5e5d8648c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f182ed6d58a39b35f0a956b166c4f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a49616d840190e9fd7c7cc65f9ec3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5464e9d89068923469ae61c377adb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf125a1e5cb2024ce903e5e5020f6d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c98d793883c9d4567d0db32a35e0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86001669be9d394ad4957367d68ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d4e930d12943f29c7d3fb7ebf634d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545924d52eb40bdfafaca7d77b8a627c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d3024688d379118dcd14da6831773458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd60310bb8c9763df8da62aab2a5a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ba3f396bee2155efb95638f5a8d6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7ac4f5fee0c236820a74650f9ae6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6784003b4939ea57fe33baff9c95d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec35cf52d8bbd3b09d0800eabb122e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fe6a3aa848c7100854974426c426a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5785920cd8fe7d502b9d782fa156e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91074e6dbbccd79cfb74367751c7ffe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f880306a7c943e755aad8655918e02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7de7933202d56bd7acdc4f34f0d9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40611c71ac22c15bda5a6a7966f7e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9316d3798018266a7fe0d9b236fbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d90dfdb2d10bafe5ddd623e191df88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833a800f1f0bcedf805ecdb9c73d515472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0958a790d06da5763b96017b6a434b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383142b8e5673d00be64f1224f1d24f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc9ac03309dcae480f6870b4ba3bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75e850386e2b86958ee3be6d1cd117476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1707d87765ed3bec27cb6efd3fc16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf32035d12f0c75d1cce410f394f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ec1ee5d1b6efc023e9dae67aa408479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f129cf0705a7aca6a9f1ad2835e72f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076fd84d11a90828acb63cf9a05a956481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527840a2150d2bba00a223647fcf767e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f064b07e77035be9c17934f690cf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c018db79375963cc91f231cc7b6b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3c5d6d6223f5aea64dbacf2398b14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41bd695c551a1b02e9a7377ea4a70c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efbc81cbc5992dfebee57603d76729487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1453f0ddaf22961bebc5c0b0875e0d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8649b5559c3fce92f708c29877378f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d326a9f6574fe931c1407ada93b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fed5a2350c86c5501c62f98c87cd00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d366bca87523154461f8bdc9bc8458492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a99237407b07569f201bb2cd8395a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15115284b4987c23022319392e890e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a03e26b37886b3beb150151f7fe30d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0185e4e7434c890758e1999b638fe4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052108f2521d6b39613da14f9f495ddb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08459a271b68e65e0770027c5185de1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70818921f23151e6b1ce010f9ab3f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618b5b6223161ce39fd2d6b5448998d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf04e34ab23cd45b8b65befd80dfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7710c3895d535121007d408ae74cb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f78100f4fe2faf37795e1d3fec43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410fe5e69258a7304a6edd7ac3d5a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b01665d2ad988798ebb5fe7e3a379e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44573583faa39cce7ff1cd39c086681506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc2a17e4e8ca6dc9b60c4820f88b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec972254e459c66517c55b9f5d62b72d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b3c023b85d85ac5d0b2675c17c68e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a56404bfce917891aec20e91231b86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af1f9ca32a7d54887c23864bf3df1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ab21fe876b24dda9a83b351c2c7b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de845ce75e312361c55bde28b4c64a0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5b9b9070cf0c6d6eb2debe2ba4705514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa407dcad005773fd23ff58bd67d2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e87820352873cb6ada300baf6a1eb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625bba03b231c22e3b1b3b8589147be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddb5fe6dbb8c6a88ea4888d14c42e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8182506162dbe1d58ec5347c950d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ed138aa454338090731890cf037d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e3eeda07e14d7a166178d061de92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11acf45bc24638cdce9ddad6cffa2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf32ab3f9c8c0ea0580f39046d21c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28fd185e925ea870777a53d7685640524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697e268d42eb02fc7a349dcee29387525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cffc4e2806a49b6f02fd8b2676918526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c66e9df54a8b1b0f346f868bdeacd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa055a6d7f3470fa373d3a380c161e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8c1fe81f4fdc368302d0ed5243b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0748f4f951f0f669a901883b98c43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b74021903d483c2a9bcae56055742f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae0d147e318645e3fae37af1106d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f79342105bd6eaba84571a40ea0eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73286a06bf5842311cb9b3a54928cf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f85c55d0d9ed5deacef1cbec5c2b52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e04686d1f8259d7be63873fed69377536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa4e0f1662914f8f090556bd5f2a60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190797be30699a73040327b59cbb3838538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93301c81fb8702f8b1cf5c53a98058539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b4f36d729b282534e236f8a48cc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c8f9e98a5e5ed8219dd3a1aa2a0bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade651a4c7f7d9fa6b55577b9b7f4eec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8ed83bb6e7e47f7b30b2130de1b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97d9b97d5ef0661325887d9df2aa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce60040b33fbea759ce8cd42d0ded7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955fa104b311c6f191d47c2f8477bdc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618c3085f432f208005a68dbb65606547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66881417c09fde287c39332162559924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e125748652262cb81bacb609c9ff20a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f16d1e1d74de850e8d2cb182974cd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5bb8f3cff2753dc3fda1ed2affaba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adad2cb8ae794b4ff614a7b20c0320552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b732907dcbd6d23116f5eee7d1db55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18af39ada1a3214b9aacc37af68d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe032c96631aa2083f71d4938a858ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa353f8d2b430749b3c55023c53fa55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911ac9e7412140a06b630b114c736b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fcf6586c182e3529410efded1b94e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f514844a46441ea528b648a2c6c8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee2a559cc09598e351fb946c1f45c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c4aac8be2062259c9a130d88b5d6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41eb87ad641d3325e23b612cb0d2b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d9c68729afecaebf2328bc096adc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf5ff4a4f12efafa01af8f8dede04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b6409f954ba01f3dfa169f7ac230565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd21bc5e43966473e6ef6b6635e35b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4542b6e27c34b09314b860eb5222e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b806fa0786cbb0b0cc91a1044e09da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c9c3618e9c3d96ac5150b392d052569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9ad426e7971e6ae9369484e5f93f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb947f88688566f0d3cd466a8680e30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d21133d123870a69bcba65144b3a2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce1fc055cdea1da050892f74343a3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7676efbdccdace0c32e109535d5676574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dac91cd1dbf037468fd1a5e2df803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5f5ab1a09678525188f2d64aaf77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d731e0c3db9a94a0f2707f8f33d17c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12bd5993994341f5ab9d0d459e4cbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc3c0e211b57443d094c324f79f4ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f38e728ecf9b15caef8198fead743d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8e722502d6079ed1fb7f269b0ddcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5669f9fd05e561aa855cf90b442c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac41e114bb84b6a5712e7b6934a1e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff1aff6a8110489641f9f2315dd55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc0d368a460b3be14b9828c83e399f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9996d70eb93973fbc128e4206f0bec1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317a443e27b38f239f459a744d2e337587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d8b713f8445fd7ecaca2f04d67891588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b49efb6f341bc51d180d3dc606b1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd27a3abd91025f2cced47a6a96a49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bacaef7bb7b5e7641dd7fef601757f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3a04725d5051bce66cd443d49998b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db090a87cb8b890c4b064f33300cef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd70cdd3bfe41cb1e0422b08ccedf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bcb5d908229d88c42f796624a7ab6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a2a902eba2985e9b40749e514acc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b55f4f42d51aaf3cfb1deff26809597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2595eca6f7efd54800b2a5748279598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a0b5f3138ed921b3b6ebcb316ef7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c96dd37dec012527e4adde8e511b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553951e36df2aae7c13e1cdffc2c063601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b5e35ffad1064e11dfd63e4bc175602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42095b96e05369aab20b1a41b989aa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153415bf7409162f07ab108f446f65b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5401a56066cd8c470efdf7508d97b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee53d9de431d5ea9f7fbe8241039f9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdec1eeee3b0dc4816b6badc570b772607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8886e00518a1e66badce76f3ad00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24856d214ccf5502d3373d84f64354609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f0d4331b579717cd76cfa98737cc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc4364cda8ae2872a51330f6373144611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f9bbbb69bb9d022a5dcaa35ff1bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c5ff86f6a69a5bd8bb387d7f32ce2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654654778514c8ad7a06165d0ab84b81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7df56858ee697d06fe75789bc8aa5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab78151a5d4bff0f91fd2dbbc8babb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6979dcd785ac23d9997f8041601170617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283218b11d4162d5776aa099b7b638e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50c3a76ea997509c950cc90f31c6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ea5bddfaf450cdce292b2aebdb57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c468c908ce2817b5be33750bb26e8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f512a0bdf2c87cf3d28d19e34817622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faf98980e160a8db0ddff52cf57fa4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932985ce19dea5a4084797347e16b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16cc74d2ec297694d1cd4a6176da27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df9d5c2e1ae3d30d6ff644e0a33108626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85598188e33fb71f3fba9fb6e19444627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3244c4f4022ba91c0a5cc1fd72bc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860ea998d27e3dbbcaf7c5e70ab660b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecbd5cbd0a5994ac71aaae797c96f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe807f9af056890aeee4b209f71c67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce30b81d22e1afd0eeefa157a69c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89947333d1d07abac9f4b0e2b67df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9b527d0780ea60978f9bc1969ccd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeae5d9c52e417c2504dfe194562f5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb5f3fb583188782f904538f525af0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b692204597bc02021e4916a22c2953f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9368b77372c5d27dcfa1d3a64aa4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3654ae666714def9e958aba1176c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0f863a5acf369fb00901fa54eecc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1f9ec89d4114490d41d347a86ff2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cbbc03dd0f527dfb7c91d3bd97fed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c61f14116bc47a431a610a8c89ceb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acfe8272d21a0e83c6802703204cfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5877ede92ea54c2863a0c5755e1d4f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73c2bc7bcee584bfbf622d03a9629646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd46d870f9651f1ff2847c88bb3ae1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644417420d6feab6bb6a228238b02d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d3a51b5ce27fa0400606a95efc5a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89bcf94a654c869eb26ed1fd53f93b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ffaa7ab28cae9d6afb39ad1a25d37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eec6d1d7c70498cd197dc071d7ee1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a48c9db649805a714be0976f99bce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b936dfae6ea922d54690ecd09b17c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2a7408eeeca7908b236990905459b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d9a5b84ff3f9b0129e65ddf82bb95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dac1eb37bd056cbc107262fb973ace657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef65a7d0b1ea4374e6e3ed70f1464f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877afbc286cfabe486622b6fc54958659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaaf896ea73ff4a6e8c297448fd1ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639016fb1bf7552ae99c5194f64c42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9a9399aa09999b5715dfa86693da7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01504c7fbd789615d4e3b64c7f5f94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c94990080d79d5ff18d93fa92df38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ea5e0e53e6edda908164b9526a384665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a5d896e760026c4dfd6d8586ec5fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b53be72cfb4098336017bd595fc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e3e06bde0feb52259b176c600b2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0f76915d9fc0e883675df84b42fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b0d92e24c9f91fd574593121600f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8e01271e37619a2ae3b88f37cf95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e24006d63d9b15d3a368afbc325b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77b5846d9f6e7cad5af4edac115ae8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b579eff120b58e4fbc724bb207d49a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d395df446cc6fe7b6e613673f59f4de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000e86f0f75be961c78d5b3e5e1f1fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac981aafbd36b663c14cb9abf701f5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dee6eab4f204df8bc607f4c274e54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b174e16816388bba16e66f8726c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b47e6c37557e36aeb7f8d6ca9a4a24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d12f239c9864dad5da0eedd696f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0f9359bf2ec1b3449d5e4db9d6678682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525abf94538965fca1480b798700c541683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e3c69c812e709ff440e094c4a51d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e42574ef9dd8417fdfcebd35f2543685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4f9b33364e4cb109fe205996a8479686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89f2e8b95e690ffc0cfd5191d55bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525aa0ed8fd8238956a7578b86ad390688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31587a8b31562ef094f72797170eb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77ebf4ad0f5390547f5f9f9cbd949690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164e5d6cf60c7d9bf3a71ad5cb39409691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad30518b057c9fc16b066908d5aa3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851565db4784c70abbfbd901c10fe6ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b614395dafc78a088ed3ce84da6be49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19b312508685f96298eb2285026a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246e695cf6b0638004bcad8bb450597696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55cd3532b671f80a4294834ee9e0ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879427777ddfa5bc6f7b8ad98e35c4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855d7c3f08014b56a91e2597a1586f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42097b743a1cb602bb21f3889da900700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aafb41899373328e743713c4878b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab28a57c1281559f029e86661607a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd739b99d5853428141f9b49458446703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff630b8bc314d4794502ef93f2eea626704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1b1b09ca2a2b1170c0aaac77d477c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6ba759aab0263baba4c84165ef38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87fd8f923a041e282e7486a73ecd8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cef2fdcb95a8a72fdbe6a04cdb94ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b14774e652fff18c95bd3d63e8c40a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417a3835704c26abc6b5c5140cf491d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2e8c87d8f638ce6f1e89f58e2fff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d4ef6411c1140bc762f7ae586de32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264320d9744bc4b34cdaeafe068ac0a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad4324b7f7b2ccb62309f37f2a34e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73aa10e6f07d773f7efe63fbc8dc54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78469287fb4125912f353b1318c5e785716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafb55ea3acd6369d852e2f7218e55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7abdec2b89d8cd87e3948ac2d0896718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219f36204847b0533a699dc644897d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd34b01efd926feae74a2977f73d16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af3fdb9fbd689ab8515d357e34975b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77e82ee3baf0fa64b5241ce6b09fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950fe5ef1734be01f6ca2c8feddf33d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef953c9baeadb459be925d4f3e359d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25693ebc8969fcb71c4bdff916f04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398474611f06add599b5581e631fc25a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a65315ce95f8beb432247bd9f6c4db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc75199fa1fd2e7fb633ca6f3e145e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31378fd6bb7a62e9923a97aefd90b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694613ba0322f127a17661a2519307730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59fcc2557b1f1fe3ffe763c736093731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89619f16c442e08d5ef0524383df84f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69795baaf7a2adc96951405eeebec2d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1d012bb04fa25866d930f228aafce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e643d8db76743333e855f7b301e5a6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cb9cfbb241fd39c4c8c2b66a7fdc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4b180651a15f08c5fe8dbaf3fd7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc0f77a6b059046859405084250ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2199925b0468ddbe12e8875289dba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442085c05a4536eda54b8cce05225157740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba60d17d19a18d3705e2a59c6b560741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6987bb76e234fb3e6d5d0f16c1c64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2875461a78e05b152595440d7cca4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc20f56140713ce844fc147e1f1adb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619cfecfa42eabb160fa1c9e6dfd4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046ddd095e3fc0b55f1a61f7edb8ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b784f1cc97a9805dbe38e59531b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddf367a144dd24ac71a927f890ae4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aa9877f30964ef4ec404ee817ced5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd53e959f08d9f568523940ea69b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce64b0092e393d4b5f979fa27f04431751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b242d5aa3382c353857da00f4e19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104971eb6e3cef21c5e93524d228e0bf753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d4e4d7f78adfa0bf21b0491327a461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25640ae82de83e64a65fd1c839ff0c662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9215139db2a91fbbb1aa117fcbbd523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22d6dfe1061d31dddec171134efb214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a2490b5afa760b2025f992816a435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec632f035cdff7c3cb0bdd878e74106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8369cae25b611890c575159e017bf5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a829a42f02a11cd3318addcba91628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d2f29fb9920489efc153d9eae68e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d82f7299d6989d85d9715eac5324a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215639c4669cde9fde59a95d546664d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1ff00177fa8aa5f4d7604480558c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20c1ac101240a9136c55ba421d934213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd4d123f7b007c0f179239ec4c010a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8656afc0bdb7dfd2f3102a4e278eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f72546fc574b8b91acde4b4c653b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211ea1ae3c25e175a6ddb7cdeccbbef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6964cac2abb46f97e19e13b8a584418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bd0115c3d1abb795457a7101079e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637128756fd4448abe6ecdf60c82e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052beb1713f5f0d946441ef4dff4fbf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea1678e0620b4338cb81937b3b28822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b289b0631499e797c94d58c71cd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeef66ba2d05a5c9293c7e5097c8efd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81699d5a176b05210cdef4294937d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff34d2471a9776c8d1a2f5baf46579d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26bd774f07b1a1232a52cbdcd9adb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3e17e51d6b7a9024a1ccf0c9dcfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d7f745f46bc76e423a986025906129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9bcfabacc0d4115e52d61220d3b4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070158eb6715b2b5c90b97f94e26a8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2cf30ec87f7298fe465a3c876d12c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afb07926ad10e253ce05feae1b8e1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd3743d61e30217538882bc9189a7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0b912197e29e557e1eb4b82b6f79035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb84ade042505351d7ff362d390bb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8da67aa6125483f8a69c03c9375cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3167149fc640fa16dee4b45c3db0d8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5a416371743ecf81598bc644d53d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4a31f87d7de5911d5ec15c7ce1c8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e51f9fab2b2dab2f7dd8c81d6bd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e12028dfdc9d05787d934543258b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2a8975f0b5146f2c0d054a8350daf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694fc4a8fcc2c61cc716148be37a20944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935998b099b6419b239a3ac14f4760745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f6112a9cac0ff9d40fb487ff5780446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88103d44f530ed31b74321794e33c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a78d28c49d7811518ae9c2a96a37348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f872bcbdfd4feb385ca4a5c3132cc9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59b048589530bd55b216f93191f6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a21b7ff85af345d591beee78a653c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9724d0c0ff25a9ce49db681893273552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597059b1ec245a8b6ce3f23d43914b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7bf2ec949d0000317966c5807ee354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f69df0f7af18ed1fdadf752197671255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67907e470cdbf98a6cecbbe4a0d17f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f8a04f7606782a00db618ebf5a5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e184dcaec06610253cbf98b5e2c5bc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac4c21faaa248a50be06a34e43638359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d7832010071db55cdc9caf35aa02360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a96e30bc2233a0eb0f2e6fb9de18061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edd3def4592f1a48de649d762039d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c06b76d6ec138a0b256557313c04063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd82de31f8741cb18de6f7c06a8acc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9579bdd65c665734b2a2ca2da39eb1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e81cab05c413c67c80f0f6b22e6c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4b7ff2ff642af7788d02dbec8572867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404754a3cf6134ec8766b0760e9246568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b6093bd5f925ce68b3cd8f04780e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0840048274fa061a369eef13fe203e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43f120be97b39d0a530b16cd9e45571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e1c74dcc59d86af141a31b30a409072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d186673f59d2e52f39af8617dc560b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547bb2c60ae4e110cfc65ce47a2bd2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be5f852c402e12eb0638d381788be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25bdc54895f33ee4f55d68df0672576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e989671fa85013662f8542cfc86877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab638dfe55b3be2114461d1d06b25d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47929ce1efb290c3c75a9dacf40ba5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefc796faf66f9f9df1f217d23afac480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4a2b91d255a35357e247a7bcc8b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab382dd557ff32af2617a772bf7ea6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3f1454e9763628d826dc8a9e603883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389968bdf500bb2b71b3443659d0018c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f63a6b759c9f5857aa839113fe26085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d641b9137b0b432f645acd823d5e30786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e2b2551fa7fe0ab1de9e48ada8e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf2485b84cdff8be7f64a877f0997388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa869a0441f969bb306290b1a1e3382d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d59f2306e2833f0cbc11f19c0a4a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465ba59e39631a9f3c5b97fc20b640e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba502cae89e7d4d3b24910022db160792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd275690a9f17d3fa1db810040ffb5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8d7f86dcaf3af22d5706e2f54fde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5648d5f2c167867ba363215068a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964adb58534b72a3a6b87c7a004d271696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d7e779b4924625817c03faadaea4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bc69afde405651366e11af54efaa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73fbd1b383fcd8e939661a4be0c4f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b9cd8ec1da25aeb3acd53e0a63a31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e778d1044a9870cc6bf8cebc7ad9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d351f5c7dcb8a368ff2bc251013977102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b27cc749f535b45caf83c3f49950b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4640ff7e079d3774c77780c07f96ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bb23f164dc827f12b329eea5c1455105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba2128b6c60f55c18eccf8dd03627106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c597632b3a46ee1862f985a2109ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08a03cb7bdf1fec48bddb1b262d16d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c24c0603ac52e2d4624a7ae467fff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a01d59153cec5554ecd9ff6263df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa2456d188c7db6156626c5a0dcc63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e752bf71163829b069d5220c6fc95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42f472397aa76e53b3ee2a70711bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd596b5ad36241b5abce4c891184e7b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb1b3d9172eda88fc9656c67481d4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693b11509f1665613abcaa92c8f4aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e310feee1ed506719bce56a0304a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd747f26fc667ed440f3b7c48e5635e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a4b84e7e62a0428dcd00237d9feb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fc55fa6f8300dbb7fe0450ad8e63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f3aa95523e31934416a0356ff358121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9415e88e5a33fb3d86496c0d5145d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7228c288da890b991392c99b619f9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a994262b0e174b55cb4504e9f1dc6aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68ff379422ff689fae4a2d2e2ba4bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90696576d4dfe599c0d6b2db85961718126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cd2f30f03a2590e991c05b584d7d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee3f2e6e05343d82ac86166bbf1c97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8f4e1708bc3cff215f45ff07887a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6987dcee38baf375ac2a094c117c3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bb711897d13a1fa49270896b17316131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d47c6a57e9d206932959e7c1bab07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28373968d7defcd6f884feb9f59aaa15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0851e59f4507e31e4b93c7f03b9d78a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936feb3b7aec48ef9f27e96414d40b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c9911b8af8fd7d1501440ed51fb57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa79cc40582d4cdcdf0e3381fe6f38c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1537f9cbaeb1cfeffe580ae31ef2ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96950f4179af3206bce905cbcab817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ff31bea679dd7df3195fcc784b111140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df1059682b62af2fe3cd106373df3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd021289575453fec76e9002611b0546142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b23a65ab91b4a29484867b933115143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e1eba29a530406bcb4f31428d09dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189adb7d6bb0e20410b93ea281ffa04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c95284de95629040baf0bea6bca86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b57a2b0baeb37a2674b82439b2d7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d30efb45262f838fb813599a273d11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089d6fd78607a7f0dc526ba785f9fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e9b7ecdb68a02b82e3d7818e9b507150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1ab1aeb61610b85c360786f37634c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15895ea5265a80adf360c05139ccdb65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f4f2fe64bdd7bfb151bb7c66f3ca5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b29a5e93e5cc1631224b2144540cd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201b32ec0bb9583c601585a24af7be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10fad794ec37a5912df64b2778dfa4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0faa49211aaf1d3e28dffcb7551e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6e26ac302110ed419610ca958714158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5e7c2b81a5f151ec7306c67fbc77e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f92a814a6e6c5a26f381e25f9124a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab07ad9f8d2dc540564057ae972e55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae6d449c92cb2a2e7222cffac6437a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab36a7f61e92fca177555425a37a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1918cc1d55b19781bc6dfdd54fad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313496020f278f6e193d3061b1410e93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddec6e7d630efeb99ac55666f6f734a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3200aed36555ba04b95c38db7a3733167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cd149f79097fb0219f256cd61086f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ab856aeab6389e19ac14885a419d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889dac9cc84faf66a723566b36276b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c753576207f03dee2f038f2896ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210737cd8a24db53805a7db5ac70ea46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90626b644647e1f7678d4a9b8e02ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20611b6f390d3a73ee3967b39356dde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dae9b6b7089416d4826761bdf0ea92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e1c10cc24ac25574bda75b575fd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c98c9e4e3d2f3af3793a160cb1019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d50e3561835c1d89aea7d99df992178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e02e6d6ff7609e2ad47445868e4ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396963b4ec801b6a45ddac832f704e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92588323c2aba44d88e99fe642a232e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f12cc53b0dc4e1e8432d573f636a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a86323cdd386d4d2266de66f45b1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ee1cf5a8edd6ba5eb8e144a23100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cf7861b94b2b2ab9fbff47cc856d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b163bec78a2c8592d007cd2b9f536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6dd63c7aec0d9915255b7e5e50775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977987c96010b8f16ac25df31687166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce60de6cb746d1fb9726d104f3c0380189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b03d0bb5d9141bdd65f29b4e972721190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1f2f2030ff06732af51d280a554a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f88d1716543fc137f7b0b33fa7b4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b756f419d1ea5b38726506da0f351193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032618c8656a95b1f5be0783655cad1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea18a7d2080e06b99cbc2ec2b3afca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc4eee2e0138dcc025bebdf0355735196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e61324b1d8f609539c2b9d65ba7d82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256060d290437cd119fd83ea3d0e16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c355c352bffe38c6a4c59753e1d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5305a216a603edaf68c4d748ce057200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010384a74fa88ea67cbca55a2af093f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5854192d9501cb8df97d66062c64d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f0f133aadc8c8222869a5f748632203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed72152ab8d62f9b8ec9a709e3957a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b6722381df6d8880592e9a9732c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f74f453ab63b26e8ac24b85131802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b50788688d5ae1b56ce5040974f38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70b9b439c155d507807aa4dce35f00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793220e75fd5d572d2405a281805eb51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d94911c73d16c7ba925b7f3fe0978a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e6e83bff220d1f08808899a61d71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f55100f9f637709517d7b2d395384212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9e69160c352efc9198de7063d1475213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921f26daa149079d09c110bf9455b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ffeaeb3c71f9b9062cdd0a6407d2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002316a687a6fc9779c8842a11a42a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda837f6fc20f3db57e8bc901ad5096217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63cfc0db04f00e54a9c6a1434dcc8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ff9d71c2cfdf37e98c2d90626e98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d88a4bbd460159427af0c79c4d3205220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c811e808adb6a123ae2a4fa8c3e2350221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefcdfea738ad32c32c2a50712f0731222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06b7f65d93e44ee6f3bb1a9feb7f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f222b0be7a1cb20f4f117c173343cc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127afc2f9199f493c51b7e2166276efa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbec3f73a4698ae1afaeb0544962cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d0b7fbe08610bf0653ba0809409b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b3dea3051a750100ed787266c495228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec34fc73c893976fef108c22e5c7d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58bc88d93cf1fa3423545ba980b129230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0b60e79be82443b4ff4ced399f5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563424c72863b0e5f2e20473a469f8b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7266377af74ffe169cdc9761e7b19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394148b707e86c247692d00bcf7c4abf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1319c7087f09bc3c68472a5068af180235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee28c158acbb413523f6115d48d65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d14f2c760733cb0b343fdcccf26f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c40c002e5ed12038919b23fb416ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30f5fe45352a92b85123df7dc4702f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe0eb001e90a20049d76322a0836ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91158ecbd200713fc409b7f6d88ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ee34cbc5ca5dcc28dda6b70a5124d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68045aa35611e9af0e46fd5af5659722243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed239c783931d93fb200c54ac88c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5db9b91ba2d507aa3ba06520ff50d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d1369dea922254b17ec0ea11dcb7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc362fe1d60f1fd1f291880ff7957f15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807010271897fe6c0f4265300c1d2b86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0573abd379df9b55ab8d7cc27e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e0540efc7bb43e22e1c51eb8a6f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046e2e288d235c807f40fc50ad0cfd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31a15894baacc5e0f33e1ffced3bf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774325c1a874d5d52b1fbde3fd8c8098253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a475107107dfd3ad5b38b9cfec38d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316762fcd4883091e0dca3ba10bea5d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4156b94aa28372b3c0450cfbee1bc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c287a6dc2599fc318a0607610f113257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbbd97cef27ce3c2908e7f37ce5d48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b6b228320c083a256751d398ba78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bdc88d2b70ebd9bd29a9aa68044c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6299550659d0076a3a0703f7491ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185740d0f02610c7dbcc0cca63e54f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5238b98a9925764460186fb3e39d75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991829fbe0f326f857b99f55c96f6412264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854065f3713a1bf2394f435b959b6a94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f119ee5466a7ec95414c066988951266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ad0291f4a5cbe8d96c5220978444267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f803af6f270bfd3105afed85e27bab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea918d964ec8c66ac5f701b88d743b30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c42658054f58bfebf7583bccde933270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633234925923a71924126573720a48c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546bba36f93a14823d02a4745cc71e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590efc10d2054dd9c4e85915a686c682273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8815ae566517957354483ae2f74877c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c36946931ecf850087e2dc7ea5f3e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440d6c71921a36e6d77ca3a8cec947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590485286e34932858bf3b1f41300eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96355df3f1d5fe355cd7b3f23a3e552f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896c4877d2fdb4f173875232336cb2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb1c0055c162f7e641054eaddf2e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979566160dfe9a532a612d3ff30487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7b12ca0f881678643b4291d1539ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd5553ec8dda82e6bc219997a9034283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76f081b18534ad6613f8cbefcbf6d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483798fa0346519eeef05916f3b58eb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcd73bd6d6defe0b03f170db8bc988286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcff7c9c39cbb9bb34b93c1a3dd56b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4922b18a409ffbdedeed63df36a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c48808084d04c95c2887c0c9e9bd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017940f01b1854f71b851bb3f94ba41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c1f5dfa4f2ab01f55aa78f5dcc96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a58b69d96f0a32283620e518b44c29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac55e267ed0a01a1610406d82e09c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbd9de6bcf3ac0864649ae5d0a434294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b338d3855ab494332b54da8a4a28b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2b1dd5ac2b1c9240fbbb45917412d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea1befc2e37c56013c0cbde3f9f19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b7ea06baf2cbae90523aeaffdb92f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b9bfaf1423f983318ca63ecc059f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb9df49680482d04bcc9d60487ce1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e34dc92e587b2735e0443a095fef4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b76eeed77cd22fe5ec1f424b9345302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d426383a1cef05e86901f997b40f6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fcc4e531c3648b757bae8a9b5d4b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a04486d44dcfa63556201c490c98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48866c14d65452b961bc8bbf8b24287b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44828f0a5ae7531e2fa3bc9fd8ec9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614889aeea9cf71cb4db4959bef52b4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c47e7a53167fad9df6a80f44151bbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774ca00fdc2a331f6a78664420d5b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81fcc426e6b5c90f995abf6d586979311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f84ce9d2c09223113bb1a36822bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f620651dd5d23108c68a40bd5b02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a778c77af801c38df482355e4ac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa250f3f27d19062ac3fe94b11b0565315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310c7f74c95bf8382d361a12a6e5896316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8692112a83fe272c32494502145f0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f315754bd4b4559a7a121bfcdec47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069ff8086a2c527ea2da84581ba5b66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be42b5d7897ec36c99d25f4401531a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f836d36fa3dbcf66b3ddc8ec917f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8aa7a9bd46423e5a83ff437726a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea3bc2d10118f95803e169ba9f1ebd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da055120ff42173d66978125a28149324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f88a7138a3a65401b69e3d5cd289a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d35d7b902a46b98893493d9b131f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00513830db0d88a894c3eb804d5678327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e6cec9222f280c100d7b20bad0d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e2322bcabf069f49719f6c6781e1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf32010b71057c5479e663d65df8788330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aabf61fd4227c0fa4bb7b0253f791331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f3b8be56976bbd715f3172ae8886f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e54022036b4211933c089904824025333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069ccc0add10fad59705d9d6da16beb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351bd2358619f60e4a16d85d4cf4b36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089b58e25a4060a770939268ac4cf37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b5eb4f9720ba9d03b01eaf85dc490337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe387ab1c6c74d3b3b7cc7c6cc4052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dc1d29e4cf052d1e0fe706be4b8e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c08efaa58ada193752115080273a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614743fe6053c88335ac786476ed6f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03e709ffd83e530e386a7d4bc0877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bcf7780efd5e5f6fed723862db6a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d97ebc0369edd893f43ef414ac065344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df453586a523b72b56003faf4497dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1803cf3a5f888359697d055f668b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541dcfa989859593b2739db5684501a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2228af15411cc0c17bb37724bb0b8bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6b82735631a0f6d7c3e436f002e51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3c469e0b6bf843ef75765108934fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e975413391a2d4714e4e789520a9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698bc1b5ffafa69de3d4d99cf5de8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e63350ad5f26dad122ef22d3de560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b551d9e077c5071512a195de7b645ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e512cc5999dbbae21e35fcd0ef4b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77bb29b20c1962f8c92058b43986b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291759f02eb8d9f59a27ed7aa4c09c6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c20b4a0f1c4eb87175db2d5383e2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d93739ee4fb57fb1e2db07a586e8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11183be412027a717a179586ef1eda29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90508b2d6194798abf7381b2ae062425361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57266714057dcbbd30466b7055c26e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ef79f48fb60ef110847642f91312363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798049e320900e9fbf97b418ad079586364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1caa556ea2aaa7aa13eac486b9fda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789565cb0a4e55eeb83a2d5cdd901e35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a1e2a3db04b590d9bf8551d9ada6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8676d5ce4134490333a8fecef6f789368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fbf0e55546d14fec3f6c9bb4f1e82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648ec0a173ae17d3e07f9e7f46f8f27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c01173ecdd1d5d22a3e9d7769bfd9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed729aca46ea7b364294e24aef4a3ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cffa7ec9720011f123e8c712120dd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5cacd867e9af571ab39565b353a75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d726cc299e03104098c208b1a6a42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9693615d28e31221c76d9308d35590376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c86570620b35bd8bb391e2fb6b4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d9448533063086c9affaf920a58ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b702540b2bef4aa491f4743c281e85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8db1a436743c5131f7e5d35f3422c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e8a55122229bb11abd9985e3437f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2989d9448b46e53de0a90978c8e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0292832c5a2f9ba460c1ebb29d027383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011ee48f439384633a21ae9e34a13e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59294799fb0e94e761afd92617bcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bdf11b9f463a6b3ff690e27b5e79a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078359c052a04284e5f71d12bf54adc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b582563fd8d8c2aad866d2d8e41572388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67007a60518435543fb9b2442f3c4b0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c38e5d7de36a976b8064bdfbd9d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17df605e6772a996e2c84f50dde63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e46611cc204744d787ab381289433392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce31860793c31eb6c702fce781b60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343913653687a9b38badd26961607b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f68afbdbd30a0c2d871bc11f7d344e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f51b005e7048004e4cacf96c7f83b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc165ab66da7154590bad9b66f5a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cf598ace099c1e1333f87a61e3176398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10fbcfb4a60375f77755ab57676a9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb9505c9c03ab5e149d349cd5c817400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c104b988571e4af9a38a5c924dc67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1d642cdfc90d8fb333e3243d11f86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5604bcf594f9056159e59a6bd93ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a457913e295d9085c76b470559938404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb80712edd264939748159468f417c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd96f49c216537dcd05c971d03d7db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec045f1796b5d9da4591353b45a44fb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7529debe75880b15e0c302412f8414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee10d5518462b8dcb4cd3ad916d122c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a54958134b4063d43dcf0b200ea32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56b6f4c059f08941923e94efb54ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c5668f99620d8f588f776d138cd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83be7ddbfbc31a4e4a3162fe28ac7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b72698214f0d416103e57be4142eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012bf02c201a8e26c22738eed35913415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476c33ee51db09bc495472e9dcea0c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bc2f37908b6b6c59c53983f82f4f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34571b784fab7b78818d0d845daa9a13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de6540c2cb7fb05fbb4981ac6a88f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122785b187f299fdfdc162c694d627a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bb6c514484907c30163c4cf401cc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45c7be82f755243093344c38878e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a151840dbe7032deec272e9973234f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814bdb3f434b4af3902d58fd66c1caa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3c6966b002515b590820fdc72a6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff160150b393027b4706b35ea78c6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bd7cbd1d05e7727f8236e0a24ea9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cea9cfddb03ee9ed1afe166bee7f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b714c00bd36cf6a39b59fbbd883bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c467ea0b58e53a2202cf58940bfb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6869098d9417414dc43b7942d0882ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea488a44084f7f26cadddb45d6af80ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0fd97b156da5b6b1cce0d02282717433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ff42d9527258fffd61444404a1358434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d10b8286ca9ffc3fb07784b37ed6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca9caa721f810358472a1fa88fa5b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797078231e3c75152f3f58db48e5ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401b77d21d8dd78375e917df343f2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be992241cd8cf7b9b8d3968df1b40b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428423b47a1189c3e037c804a348d40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4198f2bce0a384cc47e31272bfc1753441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cefd4af9de68853f35d3c21b0e7ccf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d51467bc9e5966372eb3f0a02ef07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853a9b37f1eaa5175430c9f20996a96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c0dffa5f3043f1aba3bd9476d3d30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240404e2db5dbd5bd4a45630e2cd9ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b7b396709cff16f3acb488926821b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b5919728ca98cb9ebc33a20ed96c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039948f242066eea6f1035fe57b2809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c48dbdf09cadb2f23284f391e344dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1e6aa9c3ffbf72b2ed3d859630255451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4be57241e21353eabfad4dc65b94b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe7d29d757deb9f857beb454e050f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d4d3709df1b92a14d836b3faf498454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5be8061cdfcdf1e639d73b7f658b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b308c4db13d7ea0ac86a845bc39b286456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83c5ccdb16451cd1994290da1219f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9c88fdf54c7823f5e6f28ebda9837458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9753ef36d00571247219dc95b6f44d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587f252254180c5b31050d558c5353460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7ac309da314cb28b7ee80fa1ffaec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2843acad7eb419a69764f0da7b65d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b8dd3ad546a087bf790c3a1869a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe137dd7b32cff18c3b7ffd92c9f18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe32ca8e746d9dbf36f90f55bd84bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ecee3d5c33da08b6bd1c05c455123466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed287d0ca84715eaf0b182bbfa1e70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd9ee97cf68374928a8972a6cba02d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6048267d43f008bff3663407980eb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d1870a3f73fb8373cf47045ac822470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0972cea849973830f14f74296139f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22f5cf58e1e0e69b3184e47ab9029472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18ac0e33e7e30e454e6663214f4f53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae38e9e13eb04d94662e8901afde75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aabacaf661ead5671fe42bb330b5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a8dcf8892101f8e4bd506a0ea7db1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becad42d294e7362c029c1e920650ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768681b248b6731cccd43128ddf1e9f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d519dc1c3d8218274b6d705d10d9e22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf20c114aabf3044ec1855c606539480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8100816cda87b7c2ae0b15c7a31e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39f6ffc761724263a2a935934e22a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906f99218db332e20cddd87af77066d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb35e0ae576b52881aee9b1eed15358484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289ff7e51dca3ef8b04203cec636084485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74253e6649ca01a8efb0e7f519b2c10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e007a519bb27030cd7fe6fc389cae66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba92c890ab964de5a67dd4c20f6ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c3ecefa5ebb5fc17b22e88c4d13e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231d490e157ae6da44a9f5247dd29a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6a95af3fb532a51b0246aa48b2c3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5b33282669275975de44f3c1edef4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f198ba0fc1943df70e82666424cc2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43353d8efebb4a824f1e884c06ec48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e6ea01a9891f965f7e2abb0e6bdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd9cdf32b8ee00dfb80089ae980724496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a3cd7c93411bcaf079f7bac560cb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb48b8375149e49fe0d4fb9f2b6f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed0b38ffc299a522d2cd1cc0e8f63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b546e1bd391cff4492dfe7998d63de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575253b727bcf9f5d5832b0d762d802501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dd11a3d9ea135f8e00cabc7979301502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6b233baccd9d59d41d11a3aa5d233503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b9c03424d8a83372a96c5e8c3eb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329252d32905e695378cff0759aba973505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c589ac9c94845ca7170d89bec4367506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6346e3436a6e098ca342f44c8b81ce0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2343ca1ca0df30468ad3c687d7614a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5a23fe94dc9d0391e1da6fd4b77c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537e566e5954196ad994d4b49492dcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d71991748660f315a9206c21a3370511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4c8051ac27a9ce3e851099e0ff7c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820135f65ef60ecbe561207217d9322513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07716451e29b25eaf1498c5d1694bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f24da99749705c9d6421655d2d6249515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043f6a4ead60a173c0608d7807a5e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a92e28f9fc85ba6978565b344e92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5062c434cf7f5ad838e487a8422db4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d0ea1568c56c41e52fbcf22389da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a1483742370ca1564b77283ce79a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73009cfffc2cb7b418ef7d7ce367929d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0007f2a9c09e886526bc6e20a8e97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f47fba00125eb13b467234eeb4b7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2050d16788dbda387f9949cf9a198524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eff68570bdf25ad4284e3d455d0aa7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630287191ae4209bebf154b4fa59d2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b85c6b468c89d2cdad417444923e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3c4e04fba752bd7f2acf686964337528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12feec15599807e483d1ef017b9d267529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d3f26af01d38f6e1e693f825c8737530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b8aed304279b6fc237823c3a95692531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74de81952ab204767f842bfe339d3fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b6ed518d44ded262008894a7a2658533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ccddb42ec81ecf5bc6ce5f8493bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474a0ee6febdec407e71b647b9c9ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785c4230fc43583cae70d4cd5ff9c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2181fdc7028e7e7d57874a4d48cc2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f8ec0129ae823abe0d45e7f60000d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafd9c57cb0a5a0e1eda0151bbfbf13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5263e4b440f405175512ca593a6d469540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89d408a3c45639bd8b22419a48f269541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa57d2d4a09899b45c2d2f22407d1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da5163baac4e11e37a47cc26bf493d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcce7ef9f233e771a62eb7ec8db2d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95068a6a371a32165b82b7175859a04f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fd9a8d4e1c749135e141320bd26a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c0cd3e86d5edda080995f4bab1f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b5e744cbc00a3eb0dfabd646915a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d93e8ab5a067686034342ba15c2e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88121ac49794a3f6ffaff72dcd588f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36ff088b5648dfabc42c0d54e83682551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0201505028e13f9ccd2703ac0795ee6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f957871cac6a0b4549630a58e16c50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241dcd38f5277fc5a9b8f10b89e3a8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f98847409b3b2595548ff4d7b8702555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f7d7a4b7223c6d1949b39e533a0d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d27e5453c354eea5dc1afc959afc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855ebef312b3a12287667d2e8977ab8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df9c7e30655e07bf4b8940ff38b497559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90a8adbcb461b7612c9de1ea92ccd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f89116175f5e47329801b66a86fad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aefe1e73f0e2d7b18d85ef7a67ea6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77a0ef2d8269f87d48923fde8ce339563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99f70ed316c87890d1a2d5576ecc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78155bce49bb84fe35eced262d4257565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9d43a635a739afd2b9b24c7d6c27e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea3f3e9d03241fbbb2f859c3ad46fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde873cf096321a3f09e7d8a0db0ddb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6160c555357162cfbad9589b601c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aa0a63533bf90f6d54d2d6b07a09e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e6388746c17ccdbff21a1438f097571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3cfb7ec7d0ce92bb350ab7c795163572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b94deb2fed5b7c1c3727ae67eb6ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181b18725e21785c91bb7f5010c92f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77071556147cf081097184482d39fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b922974e1230dabfeaa045b76d786fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a875b1e8677f37690bfc5277603f96c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddacdb80e7ec63fc3cac271b573e2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d0b79cfe1df7fb83c26a472991b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e7d5449f0dff85b7db2f09475ff7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340822a177a92bf43779abfa75c2235c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6540dfb482bb53cd11b82a43b2a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125ad96ec883c66635084027ea90e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ac88301123a78c252643db3486d03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1997837e687bd9060b107a656f74649585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d63b60d4a6b73797cf85887cbfd71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201da616a8a91d3db0c4a750431ce16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50d7fcd53b610a42fa0c6ce8459a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b318dc2257fd6f6f0beba7211598e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e38638b942390957a619da3a2ebed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a9802f4efb05460eb2683cf2e9b77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ce8d189b07425156f4d8ffd17395592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a78f8e40a383c950a3d4d9dbd6eff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bad1a0af6226cb200db32b06750e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823b6ed2c27406621518a8c908c445595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb4fd78fbe4db000865502508c270f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3f01cd74b5773874644f1636b9fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1bf85344c6747841a318d91900802598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fd6eda9be1b7e4f9d6c37552c296a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba4abfbee5f6045c360ae2665a29b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840e399a888145d94cad720d58b4740601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53675250a6401f39d7c064a37146d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec869cbfe9fc9c1865f514960273a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3fd08831606abf973fcdf629d09d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cbbfa6890aae824d5f66d89957fe4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401a81086aff00102a364cf0353c4a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ba67e4ab2593f7f28ea07e550b458607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19de7b7d466e7dfbc33788b7f9d76b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5286415a080f3616033cf1059fbe8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b02eab3ddf92bda508acdbef0e064610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef44a4b0b0d37f35f8be130003348b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012ebbac36b16eda94636550eabf1af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e2e7bfd96410797702a8e6abf920613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f10ac15b594b052f40abaa7ad8e05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29303670d65acd105bc075b4787a452615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b691ef64e5c6899e13376da5284c648616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735957904302222b0c855e21a0d6ff97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f71944bdc9c53ff0172614534f8a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd4b9648f9d22e097483f826bcadfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c878aa8d2c8f63de2fe42a996f510620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288fd9abcbe187e42651697145530eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b16188d90b1f138197ebb95fa7be1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a436c27f67fc4416c37c0b71a4b641623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef721c709cf871df84c6b19f0f790ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2bf1c81daadfd4caa46fb3365b4fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c7dd53e3a6ffd53e19a80d1c03db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35cfd39ba079abcfa948fc2a299c42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71735c52387cf18d3d02a212edf67c26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dcb02274c58e590dfea0b84f528c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6596388e06089e4ae67fbe14bae36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ba213247bef7cb9b7eba34973feb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dfe4f4ceaf5b28f154fa1572878b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e87b1bc52b21d1e7e30db5f76f638633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3021e90d9cfb3df4bc80b3efd4e4bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312648cefc1273f7484b8b4df478f1ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29abfa4f569840ebad8e2df8a8844b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84367f13885ab57dcabe04cfb584ef54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a042f0e4432cead44775a39cfc60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82fc3a536a14595e7b361cecfcac4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc19f82c21f93ec0a60ec9a6b97a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259e0281a66cf5ad3d5dba03bd648f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83e3e05f8935eba23c489434f476c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ce8b1ce6ae7f499a3287b4063d05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391893be1935aedbcc931a2cae2193d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08e4d2b14be564a132a0067195d1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e66c912883bcd55ac7ed569f6c5d54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14690cfe27bcd76f43b7d9d3e40720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb321535e33a5d0dc9a3226abc72572648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53857a0e7313b1e3ce285f693c121649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d498ef22824ddf4347588d6be935daf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb28fc8f66e128911edb4c8ea8a7a1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c51eb25df736a1d1bac68b737baa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ec40ef7ef93c9735b63c8c633b3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36077187f65a47db014664064ad63241654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd231a1f08b7b535e5ae5848a60399655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd561155fd324db7c6b5ecdd5ca5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d1ef8d21185db7f94c64a27c88ba7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3890f66af5141b2cecd31b9bcaec3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe45bb97894bbc78fe5e002546b5e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa6293fb337a188f5a59d133c682e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8adecaac32f1b85c01f179d39e3802661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce03238371c7d9c7b9c2f324859445662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf3ca9907e7feac885a5caf04c9cc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14be60ce9e3a27bbbf348b51e02e70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add56515ba0193302dbed1c50a54a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a84d9390bfb8b6a9d7aecb95b20b34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0342b156bda91fe65099f7e2129a93b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396894c26ed8a4891e0dc558165130a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b169f1af10e03c352a4386334ace9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3407b957e6f3e4ff22e2e1d215ebfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09d43a255341972e6935fe5cd8309671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585ef9402ab2d046cded144c09aeff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5d5024f3517e91378e5c340a31bf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede9d04be9930674398cb6344c9fe50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6c3c43be8a4a90a19c2346423f39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330835469c6d0479743306c846b31a6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4fcaf70cc5b74ac8cda75ec6c9499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff33161e0d91f55b88d500ce69d56d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fbeadf274489d3ff0576489ec354679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958763b074a110a40ab3c2cd42f86e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a2d3c78af679c9381953623635993681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551d4a95ba55c00cf1398d4aa088bdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1b2edb9851b695534870d79bad43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb384c745f3aec16ce30929ace809eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231fbc262246b1bad67168b03afaeff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42123167f48bbf38a01cffbd5db34b19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c86bfc35a2d62fa45bd0287f33b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481a13b2576c59c8b43f67484460a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29d6f312b2f203a712a685df96bfc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857f1787356929d0a547c63f9f86d83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98388f4bbc791bc9194e0e6f0f96e1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd2e633f652915badc25c63b91a30e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb89f2b91d5f0dab89e34d66239df5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05655782f407a61e7979a9b5017c8878694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe57237b09b69c451c4afccbc7c436695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb88c025e93ec7adef63f2d0ba535ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b86a6c786be5d9f7bd1ecce82488697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74c22aa72fc9e45bd2d87509e4437698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc4773de8924a49eec2558c19772a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72893cc8184c81d14eec9e241e351700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724746a6e6bbe3c0c30c1cdbd3c1bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d6694fa0063dd8c3f40e6c400621702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c930cdcafe616dc1ec926c91bb6c83a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d6ceac2d7479daf26726763ef199704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5954459efb9e0b37efba4c4e029831705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ba5a9467bd85c932dec48abf40d81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e151e37723a3c89459bf336225eef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66828c6de5594389f299cf8b06111708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a3c6cca419e6ed1890f2510c5fad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32a16cc7b09232684451a34cba304710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe6f659b9c5f791993ecb35cd6b771711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa8725d97f936294b6206587a7e604712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8171fa21e534fbb2ababb369ea545713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7c175109c86fbff385ae8d393f6dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb780a0338dcbbd6edcb331b0fc98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d6cbba46b70879ff366784abdbe5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f00103447130ab67400a815754c89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069edd37a4cfe908864eec84622f9cbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864390560ebc7c53ca934ee301efd9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb74bbae18083f0388449c4bfbde7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dde071adc11725f0e5acde9c05654f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3674cddc4b2d517bfee1175e212d144722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a37b39aa9ad7fb2535a9b045b76cb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664706481dc41743b07279fc8395ff79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a4ff7c768c71f2d348397e29d1b78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab25488a381b856366ac9675591264726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e4d808650217bb89ff6ebd18ab7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ef7bc2da47909dba9a4076062e8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd4c677fdb4c1b898ff6db2f95b14e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad40dbed537cba7d88e171a20d9f88730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d52b09d73979c0d7fe8e71da41af7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a25d903cdda357c5c8c856d27a84a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e31993516971bd493dbd1fe1874e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316b57f07fea8831896d4916c27ec5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf549e5c52db52a5e74490d5112f47ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff07710f4d89b769b24e88181339a68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b0d93041e1ab96f9ac6b68393d286737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a389a38308fc65cd9ebb5ef9ebe5350738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca7ccb57e747675eb68b6887a0b82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ca82f9f3f614342c5f0f24cb18ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf379addc0575ac205f74131c9b004741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559531bc9ecb7b9f45647151f6dc876742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9013dd93b42c6e7a5160f5a1d36d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbad1698e7fd5debcc6ede1b6e65c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7948c3a5a78301a69aa545a960b95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce2323412b5b5b26992c6a148dab2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3a3ca339d4565cae755218203e36c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1473f9dc2b8fb5537996a6722a8b6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390dd05aca68c94ded7a9b6f467ae5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994ffb66e21e541604901402912840750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429be33e1c579a60e7a17253772093f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13866544e5c7437e406b2a3af877c03a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1729558d1e2aa906105b45938ac4f0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>