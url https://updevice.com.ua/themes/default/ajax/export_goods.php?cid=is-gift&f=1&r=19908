--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d5092e83739a7f030c28dce61d7dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff69beb7d95a56914ab538477c0a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05f034999b1c7975dbf986bb00dd6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812b86368747f4c3b20f2f8adae11d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d86df674479e84830d3b1a1755acd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113d2c3d9dbeed565ff605a75d6a35d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adec8fbd6c68d0c0471e5ec9704fc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934665e0ac4025888eada08b730a9218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cd6ada112c78308bfba1637570ee69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68da97062dc0b5119984e3b022cf5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44466e893782b7cddad838a23e8a3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ac3bd8b5f2bd47452206c0f692f9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1321387fce044d48527ac56f4bbf5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48234a44d1c445e19cee80b9658b659114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a9af2725c0537203e0b71d0e6ebe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282cabfe8f6e19fdee5710be206b80016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af508d7f640ae753a38efe846ca824d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab989ccc7bfd3a5835304792980d4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb73a2983f441eb37b9f4dfe2f081319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a71e479edfc90053018c4ca7cb29120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1afdb0f4c55bc4c695814ef30be8f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84350aea5e4e02ec6b732f07d002e3a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25fd5abd210bd5160507aeee89ab2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b8e792f349e65c4f4b2bf9d1780d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61dbd611dfe480ccc8365bbef3e10125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536696ad52d88a304e1161ee0fb0e2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24470a1db917a8c2853b879d636a8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfc920e46a8aa737095438cf95d6c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f0d97eae86a92d72aff25357db7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc1cb7a9035744aa4fee8de8db67bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb9f2e5324cbfb5e3985d816241ed431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6240e3306151bf92654b3f1265770f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ac64be8a38c347b8673c07c9c955b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7354cc4d2dfd6cc584b7943294aefc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab316c1f29a6dd7c927131f6d4ca91235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3bd5a67db525a901bb9a5f2a1fc7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856225f3b23c105a907b70a4793655bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1672ed8b01fef649d4f4eb5e1f4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e3c8b3044f5c2d42c66c69bb34ac039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646f6d415f5be5d1ba2ea152bef57c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a09a6aac7b70c7526c6161cecf65941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810851c1f351e969bfaf3f9981de01042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a2cde57fcbd271f798fa8d4ce3e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49b58cf8e6d66d40bca5fbaf9eb55c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0613b5fcd077b2622f191202b3a067e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf8fd9025e0372d293c46586792da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6413f9d3edc351d7506d8f82f193c5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df954d0a62a41b153b2a18949bffe5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547bdea1df80ed91e49a47d2a71df9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85020736b0b89e4222050f4ebde1f2a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aa0768eafd8fcd39cbae15a18313d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431e0813b8b69e6ce4042389beb463252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631bfafbe86dd9c6b50243104b3f61953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378ee8c925dd54146d26c767d9ec2ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13f64279b28d6332a343b0dbb8874d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32cf9a53627965d160560026e024156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039503a8c1bfbcfff5c37d69932584a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda7f39bb2130ff6200c065e1020cc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3baf734563ce0d86353340b64a25b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a60dbe44e7b283decee43d50d4a7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcb3e709254662d4c538a76c6e12b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ed7d1ac8ac45bb01064bca3c306e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970ca82645bb286fd94c805fd8b069363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d0249a917e1f6a4327a8510d15a5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f89bf63582520f32694d8c52de5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66881c67a1281c48a957e2f394ad266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cd51ddcd79004cc2e7ed389a7957767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a142d59450ee724f4407bf1666747068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec84541f8db10030eb2f64a6586db469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d467c935abfa10dabfd397fbee0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72748df46542bb94ec5e262149f7d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d4b2d08e22bc078067e4966d6fdd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd25a8010ca5b5c4999bfc218d04d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75168cb1d34fff71de659a8333087a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfdba59d3aeb9a603c17d3542420ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64116e3824f2929f6fd4a5c926c77d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a44f2262b217b625932aa280b1f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1f6c74d8f805bb794a5ee02cc628978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647244b5c48052479315fd58d82f53579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db10cbae7ce16e4d1230b87f76b0f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4639055bddade98b44923bf504c6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a6c8221b7bf024b40c54d25c098ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65def383f648e3bd97e664b41277b4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef60cdb47ba02845d9c4c01e7db2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c4e95f35a53c9def81c51db0ba8fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fca9be7b628666fe2d88f52d38d2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e007fe4855f71cabfcce53853d9f8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ec4e5b82aab2e24586aeb7bf25b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084415b4d0975db6c7569c7d7d393b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a553990f834e81d79a92bfb037cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797f6f40ea53d278475512dad956f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ae1b0bb0902f10d296b73c8a1e2ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368e254b18448e594d9fa9b2d184e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c473f51dda96b1e1a476e316b596094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dba69bc3a0b610b6a19c2d7ccd9a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70676b8e21af968a19acd098309c8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8b6433aab99322ec3fb249f7d2db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de852de309763931216cdb6b055e2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b030ee325424bef5e4af7e4cc1c77a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09877a1f408691d799637bf0aa6d24dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0319de10872d373060b180a283aaa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc699bfc87338215594d93fd08e291102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42223be7b8fd38d5dcb6cab7740e2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5b401b265269dfb5528af1be37fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61df45c1bfdac1d39a4af70588c322105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df696f0b787143ef1dc089d3b9fb33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c46a1471897e25216dc1d1a80acba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50c3ccb16d9a16bce11049f28956e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b26481306d5074353ed3d832d2224109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896b0d469c04c2509a320062c9fd1d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b58d5c3dee102f03358ae17c575f3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e070cef8b8870b5f5ab83fc105c68cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038c016298ef7f0cee1e1a9d2e968aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258027dd941a8ccdf8476eab2d0bcc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff352805ac4594513e94fe97c63e1573115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece6892a0248d504a383e8940c1daa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca23b30ee66c833538ceefdcd3fae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1002d3602fafaee3f41d0749f733b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9acedfd16f39d7984dc38ebf587c12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5024b54eeae073b550f0ca5afe697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d0d8804f968fd5d942b0f1b6546d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7634cdc62400a7b28cb5dbb6d9a409122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc1941260e3da57881e74e838e063123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214dae6d7cb0f0b7a32e1f075065cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b8a61a005814065841a9417969309125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed4adf4e38b95e438d88b7d6ffa63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c437a37aacedec7e9e1fa01a0fa70f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7cba7a208f416b703920235676d77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03b8fae310d0056de0f0f3f532869f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff519e920efcf2d834b5f47bc516417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff7e8cdcc2083a95ef050eadda6bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea170e030689a822543b7fcef41be86a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bf61bddd517f011b2d9b82f884f17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79ab28a949e74015525d1b24b1cc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda811dfe42f86c3eacad3428d84e1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34e39bcee51be67b86f47789c7406136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772012313c08caa9dece85fa6037296137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e1b1e922f86570b61e77f31c9960138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa24cc365b198d3e122b23f2c0c8e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56bb8d48f973e49e6e6720f5b4fa37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf875212aed93305c249abb03d68c66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdcb69c6dad5e84332a71266971da1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f3efc6e816128385c8bdc7714950143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d6b8b2d490c2038cf721c778a0c01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a248f40e8ebffbd09169bc2571fa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4195c2a9914b7af3f698729655aa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ac24acdf6d12aa297ca122ff78983147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c530401eb347b5808956ded2f22274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095de90e02838d46a74061e88529e2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe60e4c7fa55f0245e750244327eafb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c3841012741947ec275a5edc413d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04fbd38795c9289d0b348d64e7d125152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c765b422e74e847f3000246d0731e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97bbfa22b84b4281b4e52e106e409f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390131fb8ca08f32e9fb7d91679c6ec8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a289faf86383cc320c708d315b640e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f613ea9e70209219e82bb0e6d6a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2bb445fe0fa1c9c79fb5be2c27fd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db600644aca31afea9f0b221257a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b1e1f49c5addab3c3265c983c9b60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591870e009b7f18402d5dcf582a4bd7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce8a2e52ee90970c4f8961bba949a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecfb570f999df1ca968a8f3eea6271163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62602eaa2be3262a38f0fdb836dbd7a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe1cdf8cb8aeb25ec4edb6a89a8548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e69f9d4d5aecbb0c04289898c3ac9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0de8100fd94fb41befd053a63f7bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2f32d8524c76138c8a1667c2e6937168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2b599dc420c1514eedf95f22bf935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea288e49e75d36d8c6a2c8c353c667170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c289edced7f28284ec13854b33e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859f53ee67870176cdd7e580ba44eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49a1b23e5f4f7a4b02002bcced8e55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dad8f03aa8440d725d7c6e950a413174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8d86bcd27844bbe8e21cf4054cb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4e31422be9669e42d2cdf90565da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a12747e2f1c1d824db325d20c76e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab99bbad0095b7a9521cbc3c3d4f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a781eea4dcd2f5955dca8d3a151c29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f52f684a6c018d60ccd5d67ef019180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c35c673135ce5e5cdee17201eb0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc874f0634cca67c2695654ddbb42f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067d99da59db1ef09b10e61b1fa58c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5fcca608a62642325e9812311b412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa40bfc59aef39e3e2b2539106072e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b386a8d02ee53bc7a7e45c12587d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cea088f7a672004b7a91db402c16e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeafbd8aa7e1d776d7fbf0a6228a1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885246a608d109ceafbffc05596469189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6a19313ea7a6abd9b3377fe5c679190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f3cbf7334027d8b55cd79d3498ba6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e81e838d92fdf64457974b2e747ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc2afeebe6862e257e912b2814a0da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf54d246aa5d0601763f605ccd9138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8deee66a537b69b971c2e7a35748df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b8e4fc76b53512b800eb073e6334196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc685661f87899a0fcb2a2d96c13d0f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969bd174a0eab4b1765c10b16a3db66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b3b4f43d02ddf0b7cbab065868955199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf9ee008849c7623eff0af377cfbac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b532048295577abf62953a5e05853201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62515d01ec43a16a6a9075468433888202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d8b46fbb722e01722552ef7ad37a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5f9537e97359d7f3e602aae18d8a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15defcf4c3aecc9b88ac9938f1a875a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d09ab060ac5d14df01d8ddbb7f2d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1e88ea9f1a73154712075853230a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb5a11030d92295f2a61fcf44e101208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a466a7dc20f8fa298729ed012bf98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbdc7d9b278e5a1c2b5e66b00b80c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8fc6ad4a3ada483c9e7d0ddf319b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af77a26905b63d0ba9d94b768de8a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5faa1f381336615d5682d23a2c5cc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171ce2412821bae32a15512fb90433c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a76fdc47105d767bcbbf1ac9d042d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656c8fa33a7543589112c192ec352bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a8da2b7959ef8a005057bd0d30a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddad9a5e302dcc034e33a318b62bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb9dbffb330ca4527a93983b1d8e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce441713dfbf4489bcc3560092496e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc470f79259ec31bd487fbaec24e96e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05675661393fa534c642bcdcbd70366d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a6fdd77d33876ead03acf70f6d1c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339917d7fcec287991809d5f239929d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2144cd50610b9b8a6236c8fc0507fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f92574a3342986511c0a877a93a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bfccf1e7f2898b0dc25324e52603d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2256e4120c5c3f5498a12a5cb627687228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79e485d32606cdfddd5b2e79e9fcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01189dd4f401261e896b8c0a54ced77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc651c15fd8b2b7c643a9a934640ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9f0ddf56c49940d9a63820c7377e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15478919c4221c4bdaec2dd3de78cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0ee6ed3ead3c23a364c603fa8192c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e6d94665ecb23b582dd88389cc7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ab88ad1047d2702f107abb02bfe90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30e3adfef730a15aba24dfea39a067237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58847029a22e4547a64feefcced23cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73226609cf58364a805dec45db20c1f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a2fd4b88e719b0cf59b477eea9977240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d8e6d55c75997551c3c1c4542b53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf2703b63a9764d8811019b10db978242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef837e7dc840a753b65d1634860ace243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641efa2ac1592e523d38f9dc115f0ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d532ddcf14780dc8518ee8235b1af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983544956f15c35078b106b364ef76d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd8a4fdb5c30e9ace653b39287a10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff41d65371e665bc99a22385dd5d2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b1b6212e0b3b0721f624f3dccd4d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9498888b896efe96c70cbb9c62e03cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6abac8ec2785989e4f15565b20c9e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25954cfe3e4a588d0adbaab7bce0c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54e467c67be1215cf9a68ac1ba681253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62eebce32fe3eab20283b89db711f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c0cf97071dc402b8a864139d7093255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c82dae593f9bf6683b33da51b6357256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7a85cb212eb84e4be2eaba73a95bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213184594b2ed1f4713bf06d7577b12a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e405633a76507268655b39d9d53d1a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8ee8d404500fdf5738099d11164ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c27c0737b538d80f0b22eb7fc54fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601128ffd709212c951b040c5df2c39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500e85a597d2d40448c8116f42ca504263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602dd9184b7e78ebdd7417acb859706264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9673518f69cd5d0b307f585232838d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede079b2a5a186d423b16ce25187b7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2298ed218aa13c553d98a4e8245ffa3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21294ec045f6556700cae18597e5b3c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5dbbe25299a3bcf87e75c6119e7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed0357ccd65d7dfa60d18522b6ca9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d82ef4085cb30fc43644583d15337271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc912207f533dee503f53d91eab901272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede649098e5157b29d96ba8919d5531273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07273acc5b1034415ec03398aa3db960274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566cf0661d97459fc9b57e92a3cab8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa398eb60cb4998cd72e395397555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f353a3eacc39e7b0a415009d58605277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f312780961c6ba0c3ad678020fd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e5b35473f7aebd5ba746c2748f7ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f2f091e88fcf36428e8d48980795280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629219126fc9d3323f1ed2ea483ee8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a2f5f703d6145798c18d81e0e8709282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba006bef4b384baf7ef7d4a85b61c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572dc4d9708aaa7e8ca3c092d92ab3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f858d3f47f6d9492f91ea352099836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a815bf81b3f759ed7251a6cb540794b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c433d9f39dac40db79645ee43a1d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7a60e8c7a15a8ddc39e46fce439cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110441add2582f7a03b9fa3a96c2730289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cd0275d5577552c8ad38845b37926290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413e725eaf2ed169dd54154a543f74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518f41f8b002b11d9ba13dadc77615292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f0f4a18507d5d92ddaacc6625b54b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85620a7031f5e3f5b7bc7b5c0d3f470c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7e3fd4369298ecc9df9bdee634cb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e092dfa233849579044910df206aefd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5431053201be444cf2dcdb96a513e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559152e2719633515bfedf2742e24e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64103dd2fd8520fbd7fb59228945080299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b54ed6620a2826fee4e4b375f1e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af221c6cce235f4bf814dc9ed5911bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bf6475acd75d34cdd4e13e97b46b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a14ff74ba4451e52f1a86fbef17129303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c15ad984f85e84bef6e659e20b4e55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04708746f6bcc12a4fd443ad58e44f9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcab67c503d58ce995008769171cf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0df775aa1c9495ba07788427b4ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159733745ff12daccbe9784261772243308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a4d9bc58b93c125e6d3786e8157f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea34534e3b635211bf71185fd0e1af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391899f2e426ac46495b98ea9a3b5914311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a75d2be0baaf0f098cea2c97ae0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e24f9594974435710ee7b590b0ad28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938488142d7d707675c8824480cf70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1235ccf911b4c53fbb17c84436b32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def74e6d5a963c771f55a7f80915b3f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efba3c5db322b5a1e9427b917556f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9680f1ae68274a10e467f9804dff4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97d0e3720a800c7260390de40a7eed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aee8703e0a7da1d068a5bb7a5065d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ee9fef5cb9673948ada4226f82bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244824b5878cf03fa68274d7a45ed6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb925133fd3d379aa2cf98b5f8a83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4164f81f7a4d6a2ed06fb98c6ec6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc43a7ee6ee3e8835cd211da423286a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4d7fb768c94903ae1a22a5297dad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86691d864edd2c9cb235687cc3c510d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc0ada272a8f6967f4171827cd01a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856f650f5a20b9ccb4dc89a7140ee1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dade21948726ea2674feb6acff6c617330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad3c476f8cc9c2d633596a0d64bcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f96bb5f6efb0173369ab97f5773e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797fa4339516c4a86f1468671c39d31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c12b85a33f6a84436367f0fc1c4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86041935bff721fa8a0c138d00e927335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3af732d997178389281a86c5ddbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c134b287916e55282389694cf65d14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b380576ba0faf56640fe9909b7ec4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16634d4d2933758aa629b2ca57cbd0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51acaf00b60c06b1e1b6bfc2f0c1d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733d2d385e1f8717b4430cb685bb2c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5da89975869f8160bc5669471044e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a119feef4548dd87361a5f9c5d86d68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d642505b65fe6a78ef308afb83534ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2d70f2c40157e19c6dc276bcb4d63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd1273ffffc658b252e92f1d692bf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f716ffafdca713ea8b6d2c65b91c702347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c1dcaf6835a40e188b5e745ae8db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872fc6079b343dd105b6ab54bcd415349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f367b375f34d0ec64b3f813492a3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d906cee935d3427732814ea7eb9edf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18292d73bd62ebada3eb6cef0e61e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f53c90a904106f59a2eaa3a71c5793353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423217eda443e491e81b50536c3380e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295d2649f8b42704f567e54dffe4ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd48b4a1fbacaf2aacaad4e5aaf342356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7273727797763f0ddc089e1e9c4e81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc8dc44887066ead1063da5fb7d13c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7fb13919794e8b59f78fc0f1d3ff1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963ad41d532f63b0141864b8a9e118a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440689b207859f239dafc29e3c5ce4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110eb67426faef9554c3812910c8309362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794360a3c0b889b7dbfd03e5cc063da4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cb794906089f3498baf9c60017f81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e7a33786ecfa21a3136066527ebc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b49e281b995d1f59580ca422e238366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c413daf41e3c525dbe628d5325ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8544f08bb9d42e08f071ec239f12d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba061ed1b28f74b1acbf9073aa1938369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbfdfe27c00a9e959bfde4991502d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8f9a7fdd1251a11f0ce5576a57a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a8aa478e79534e064d7559d7cf61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a7d3fe226187c7e1e1228bd621691373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30329a017096b4c348a44dfd7adf151374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b6e3a19f0273411035b49e97fbf2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959c6fef2491bbbce0b726be40b0713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3fde99cae0db0280188e8cb61e529377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e24efccad1052537369db74b6e0767378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1e694f53c1345a7538d11a3b4bb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93518824013383dbc10bcc123bce8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71556bee76792dab7ff0d25674c50db4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a636eea6286c41f1e4450368a9c400382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f454f4a6b9907622d0cb3ec34c9189383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b012ea2e944eae9db3d0c9de4038f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc53e29d552762f698514ceb4d190e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bca26b56f029c96f6b6b2cfafcab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2774fc7706c6dff5bf9862108be79fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3647d87881a1c0c4a301d27a3dbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02db0eef3f3560e7854812b05ef61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a279363910b574a6fc4f1ec08dc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634189184ad88f8b24c8aa3fbe85d8c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a80a63eaf31cd2a4a80f52014d062392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c997ae8803c9bb6f5d64d66c1710393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8fee2f156cf56b2846b5d2f925dde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697997e77d42dee305ecf42b145ae58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49a3aa4030e1cdd23cfcf92a57bb43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef28754b21db0d8d5a13f7a33e129397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11626806aa07d8e60b8ac7255cf13966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61917e077f5ac6180a6d89a18e8b94b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36286e2ec6ac4f9af31fc1586c3f06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71605ca3c405110bceeb497ba826a579401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c89ed5a698ec382e3fc1cb6fdc8728402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1616677522187441d349bc5cb763f00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847662eae2862168c02ccd1b30c55a0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b6a809723d7e32c0f4d7b006bc49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d6d927bba44a43f476773f7d9524e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b66fac5662a56f20b583c03a824d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3585888242b9a987d12d4adf4146fd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c787d8851f1fa482b886d8b01037f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c354e39dc242e4f4fe5cacdd443681410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea300112558d518df28da55dd2e7ad4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa28d4c8d956b88656484a496b829412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b780567396b3b70824a1fc564b2283413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2f3102e9326f16af624ceaa6cf8b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3537e3d5ea983ab4778bb47485ab0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a24b5e1dcabd4dc83ef800d54eaa8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f0ce4948fa1de78bba32b738f66e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb34fc3cc1e6dab950b4f4424b991418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1253f810a5ae6861ea85b72ac917a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0bce428194dbcbfb379b02bd232ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7a20444a82e8e40ce5ae79eeb20b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172176d128ce1a7d91521cb1695178c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3f22a7585d766730e324ba0983450423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef642cde6db632bc3f243be0f4900d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd847eec9f81b163c6da2863787c6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d5caa2e203b8526787bffa5f1085d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16ba88de582196d3a4d283ae41b4bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefea402ec9f4aab6ae439801275a1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca04220d4eff742b8401fe67b33c23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1da0d2b70953c7cd0a4c4e71b0b2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe02f4eb04fc06d0066bca0bdcf350431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86c452b90d8e57170c137567671ef7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c7e6c05904406e0d4c411c995d66a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88bc9902af73ff674c20e84843757c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf2e51d0aca5bfa2a4b38708f90340435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1d88ffb0bd300e5d2b3fb6cb585c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86cff40f4f1db60628911642b1b4b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af312d2a3875247a589dd39d41855438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdc3f4ea651543e5f97cd4500ebd7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eea55714b51615057b346ea531326440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb7243cab7a69d05d3b1ba8ab2b7be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cefe87f68b71c0829fb2cfaf903875442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4194578296bc3a6f10e21b4123d48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba0dab9a26eb3859c1a306f119e5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c00015c585a19771f8e99ba0566e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d4e26a859fa73012b872e9d79daf7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dd3bd6eda21b2d1b2723a7dd5fb96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25c1592a4a3d7360bdb4e1119102fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2670d1af6c83c03520f5f7a35a5290d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab93f6cafbfaad86a8c27e17c3def6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074074cce261d6f4948ab25ca88504d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41667c7de544a41caf2e5e6722f27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faceb1c55c260b3470e90a3f2c81c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afdce5daa313a19cf09588535b53df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196abd3e0feeaa03d05d602b95c126b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3da3297cb073b87d33be0d8cc92d21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd437d717c1963afb9ce065074a2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dd1ff56316d1133bf95b9711068d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2bb9bf2f14dbe7850958c5e99fc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976138c134a144a622c6557ab4e738460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c30b12213b28421d6e8b5b9c3458461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a46b8c195ec3e2890e7280ca2bcf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d686a09e8b6b3cf55acd2832955b670463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b068003180e61eb7e06de69896a6cb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df06ada490932c7a3e24c00f87cad78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8768e258c99dee8eadac3d786e1a31e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74638f455349cc2487abfaad48a52e1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5509a47d1224f798abb53b0722dbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ab09efed568f1c693f20c86b652d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0a84ecb637313c9375f380697a099470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d369a1467988c4dffb63eb14f7f159471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec695ad058b1310b3f94fa2e46df5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35cd3e259ce4376157189cc0b729d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb48a8e73094ce8eac5bd35a592eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30301de315ca4690d891e4f5d3ece3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff4062fe85f1cb8d3db42ac03774f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e9f2efdd7414f8553d92ff8333935477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3533bef21ff531cdd49569355da4442478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617941a8152fca48c0d1262a802cff2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cbaabcbbcecb783df1c7e8c15aa21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e0771ad698b4f1bd149b738bf76e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a596521fff35c0b321ce2ca05851da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393fccffba5488b5aa5ffec9d58ae4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce251da76ab2c4f13be22e9c30ac126484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cc20ad5e81dfbc3bab00d6ae896d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d514e2ccaf22ef66aa8a78da0f310486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae4bf237e909d7628ce2602a5324d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeab8a33d7a8aee873b8cb232a4a142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be36412fe9a22494540ae9da931fff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644f0ca067cec116aca1a296ba0e249490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426681e91c8ff08fea919c1dba34604491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e033e5dca7fa8a3c586aafb4050fa58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b813705eccf378dc1f234c7eeaee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad21c622e60b6f00d62125af23545494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0476befd804d9c885abf848938d02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aadc7f47d0e4ba0c58473a545707f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c9982a60a6513c2ac8f62dc01209497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e741ffa73b2de969e2321bb820434d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c764592da429034f3525a978d8b34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0252a11f80483ae968ba8982fa1ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a01b20853a23ba1b4758427ed9576501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faaa689c2be69af74b6f0c0261aee4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8f13c0f0556b449323c3bc456811503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47871627abf404ae57890ff6e62af786504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e409b2e9e38aa05bd69017a25120ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0abac528ce3c26d2ae441144b5e622506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71c3044970373b168fdae735595e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea4f565850b205f7a17d1c919f58f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e498df0e50361d871dc4561a961d32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b30b14181b3f09060c580b0c9c3d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb59ab8e46ef63299f971fe1e3248511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702283f84be7969ae4102255b2fca7b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf8b4d07a50afab3803fcf3fc68bd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1307e85d77655b7f87b09d8282ba93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc5187e296f008ebbbe0bf6bb050a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3618f256d0f6b5e9d51308de9a19e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc132af09d34ba1ee227f0d68e2f90a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22252ebc465bc59d5a1ae0499fba3100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e266bb0ce5212d0343c6d4be7ea5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272596b688e5680e60888e4bb7b76f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ea59b135657fef63d119ae45c95b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3517d8d6c187a4264761a4b1a38eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1f87f6249949ced1078c470678ad9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207617698669e4290dd738df52fd65d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a10a1bc1e7764c7e0bede3a76876e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd0f615a57b915dea4bc6f6f1f80b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b367c1f88547e55ccf57323de2620d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abbc1b32e13ae0a75382ee446e162b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4891bfd831f2398f22768c064bf2194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc375759b48fc80deadcb54e8efd6e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce614b2058442a1c01b2d94e9e598f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dace17fbb4b53bd85cc4c02179ed2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b8a10e6dfa856111c855f2125c2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449a786ee9741dc773bce52be0ed260534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855f3ff802ac80d8464ef0514aeb6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf70b7bcc2ec868fa856b619c2a0a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ed34876bf93c04d5fdcd901751b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4c61216ff8aa903f0ba6f19c9e1cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417162314ca95caa0314d4397044383b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3918714220859fb2570f762863265f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a1f1e63282826cf918cddcad5585b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9f7f9a44d7e084d1c638ce308beb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae7e2e8ad1cea418c179c64a15eb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92bccc93ccb15139d0a4abe391424e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b4f793234dc3e036108e52af3bb94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638538da35facdecbb9969c587d5356546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e86ee39e455ce447285685170a8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f993f50fa69ea6efa5af5b83809988548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3158d700dbfc3fa53fcec60e03970549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8345aeac1ee09ab22d17e7e9a89c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23db46ca01af23ab31db4fb09d1c5b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9578d86da1c0fb15cc6fc2da73ad8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88732e0bba9ad09698de838bf9a1b242553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f8695758e2f1b37db72c8eb8c358554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622552bbdc14151b89297c1dadc72843555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ca99bf2143d5652cd09083b80adc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb272cab37fdbef13d7620155d2d6b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e08fcb2dcf71e4b9e82fe81a1b57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3bebf0d3a7a11c67dbe52f8606a81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e9a22deea881d2603e7102eb2d08f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4fd2acdde9776d9e669c963422e55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7b963e66c7ad4431bb021d83ede90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e0cd7d45871ba2324a0159beb1a80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace49351df87887c09fe4b600f45557564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf441e1e652f76e22b5a5f9ff1d72d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c163b4f727e0d4c22a087ba42304f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de91f7a5ae3f8cefa40b43e915ad49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b045efc7d4aa5de0406df0d141d151a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895de9787039619524cc7168aae5c8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108dd960c3e146377e6680646f10566570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bec53d9791b7ee3d0c72610230b77b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc8fbe424186239bfecf7b9377cce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a2485029a9332a97c06d7bfed0de4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385ba0ece09278213949f82a29fbf92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a3628012a567c7724f25430312f6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96e422c3d036c7c70c7bcec6a77bbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80228a941d07a84b2aa602936c30b61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd957ce220f50e6835cef05b2a1b4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918356e530d0117af46484e08f771cd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa8234a2d52c3aa23e74442b7afe8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bbb7b1f0e73ee4ac3c631d7554c5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf54db9f18259b02714dd4a978173582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8958defb2027a5fd7ec5d82bad1cd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e84cd857dc58ef1a63b786ffb16e94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8da8d189734c65800ae43225522d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616a3ef5943977b4413c248a3d6a8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29b58822676d316b09e4e6baec886587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc263498e98b43c5e1f1b9ca4442374588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14194b09dcd06c24507e89d136761e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf38475702a0f90c47e9a74d3f89460590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267ed81a233b700a97647fd7794320c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa449b6f03725ac8a9607b37004f7505592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679b915bc999cc575df050180dd2c42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a2c12926aa5f3aed7e737f8f3c655594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10886e325f1ec405d68b813db204c98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8cb42001912225b288cafe1dfaacf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4fe0a8e963c67038d8b4e1439c497597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e72294951ac8656cd08b78246999f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2b37e0c45269caf12bd80a94e3db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc1d06f7101d1bbdc8b3755c7ef152600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d285b6fcb5c8582afa4332d34eb3eb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e366eb9316426867ad5f3ce82824d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0476fe11b7bac9a9b76ec1264923d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42088a19c3c3ed243e1864f4a974bc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da88fb7e4c8ecc9642a0f082b4a372605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9f1b31e96b2f5985ae701dab801e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc820d5cd1dd8bbd53eea08c15703e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb77517b307f9e851c377012fc8f3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba08c5a844c59acb716a14aa298a46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de77df44b3f46b8e8f5b19735606858610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a202ed6992fc22e4f6fb20347d5e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3ccf2b3b348b932ede698b9a86b85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0985804e3e2f70459e59a7dcb5e8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb68969a8c4faf1e55813be57cdd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f97091281fee51c2185501db6c05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef077b5f104280645f67ad1f07550770616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99f04cca0cd16b29ebd8643835426f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4705fab226faca4a47a49f806db9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bab6ee5adf3509dae3fc16feb09bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2f09b4e64db362706925d33aba53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4695fe16cf4b4541864be458b5112621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f57d24332bb10537b1bfc6c1246497622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0960c28202a849d029caadf8bc89451623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ae592b445a3eb575e47fb1a33c9f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d6d7c497f8cf6282cf370d87351e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87a213373354f0dfd8adb248e5ae1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03faf8238048d220d0af1daa34b1c8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9720f98e78d298758ef1348c7c6e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1905705a68baae567c62939a99f775629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4415a97402e4a802856c8786d384c4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d3fbe1354aa7c3a47412a46ed8415631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4445911b03c4716f40702ed57c863632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79778bedfa0ad84d3a7aaf751764f483633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c437971752e4ceb3520ec733d6417634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c58fa0901c6f790afd65ddda2926f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d01c27ca44f2f608b1d3904ea9897636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6315927579a57cbf768b348ec1ed5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df3cf5d596781a918b85ef099f3ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778e5abad49e2279744725b1727cd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261360478877e1dc23cd75e07ae3ff43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac126e6b87fee29d9bc508f0792a38c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f934a55c7c470d8016fb90e4e543d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d6751476bfbcf830fc5d2d163592643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40772627c2aa035c06a4762b513ec4bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88165a1a400c43dffd3a29785fa34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9198e03755227a660ead39c5ad1619646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b98636406a57a99c80142f80589adf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74843cbfc81cd3bd66635f00a38752648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b1d4adc31e449b65222b3920315da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cdefea15e10d1dc33c2e8575c9123650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04076a04850ac77dfbd649d3789a83a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef29878ee0a8e06e877d505e06923f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765b2f79e2a52402fa59b02a4bf6868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd666c43cc718ca3ffb8aa67036a73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64817ff174f1d6b6351ecab13b0c7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074fae858f3651837b325ccd1ecbd82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179bc0146a38bd1fc73a82d6954323657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba385dea3247975cc0ba426d1b3532658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392133d1828937697d860f489d2d401659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec3bd43a6e55bb5f6d9e6b8dd237a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c754d1b9089ec93ba77c755563527661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2347cba6c8aced13a00b50045b9ece662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547cccb375078c2e376e558b3b1ab2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d716a4f91af91e6e2ebfce70c7b897664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24643d91825137cfc125650327b54e6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfad9a4cd3171380f47417d333df5d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf163cd70a7dcb9f2c0c3d97c82d03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca7dd003ee7f145154fc95ac3e51f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6bb348425ea0abee69ec64199c26c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2750a8884d41f36fd9731ecc4ffc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4242a1e6d58fde738bf8091f69aac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c371374a779938245aa6b1fe49f73c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b80d5ca70bf493949381a6be0868673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85375089d219cfbdf3d31559ee6e84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b8145820ef78018acfa7584e55f1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32e65c587749853656fcc5b26065f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ec886c12c7e254871393b465d582c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b141205050c0f708f95d2abc0a4defd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015942d15248f6c7866e1cbf98a2d21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b08feb2c06b3d010acaca80bcf36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ef98d5a875deef734590dc4f2f8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075766fa9a7b66d1202c8cf7dcb59d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912848352d50816b46af2c2bed6cfcc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520da5f7878d481220b132cfaae5b5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df57380421414560a054f45693c43c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dac022e55072ceffd69ef02f0fc13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e9357270834ce97448ee17c0404a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60624f9745615f29fc026d2e565dc1b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f18921f776b281b3740c011a6238c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b31769f391af5e72163d5d57ecf83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99851757f78e455ac65868125cfe05a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1747ac4e2e5702764e572eb479781692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f12c2dc848ca71d58b85127bd0eb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b5c9070ac1eecbdb55e088eb1d87d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e9482bfb03faf8975d352ff0e3ac5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51098e7731b02a780aa2468bf09e30cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99ba8e767a779c832c8b63c13c8b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf22aeb1cbd1735dd3cffa8103652e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646316b1cb603294822558ce4cf66456699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110115b26ef8029ea43ddadd2775964700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b131eb4f887ee23145045ab0df35fa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d30fbae349cf2de52dbc2a5d31ee4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f59266b3b27123a5a60d4b1f23ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691d13f12f66431dfb0219b8d964d4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90d476c2b363bb020cff220a08230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d41e07e0495ad04fa99955cbdb47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e264de2cd5fe1d041f5e521fb254ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c15438a15211c5aa98c0d76fca78a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458691663597dfe66decf8cb78684b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb54d9f447ec42f012c7a3a26d8ec61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17127005b6e7b86a0f6216fd06c16c6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de5d588353dbb497f2f228b710882a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca81be101cc1194993215763ca27534713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2a6f7fb34d8802e315dc3729b09f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c88bb402d37de4226de004409cb28a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c67845fe90cdf77113c8613c8e9cbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494569798b913e734bace0360d7fa8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a2ec384f5b31e78b3b164a70fcf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f4f976e45d3416287584589b1ccb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ba686f1e8ff7102a5354301f745e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786486e3c0b219180ff3e8294746c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7589fa5bd2fab4f1856dc0ab20dfa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80834f5093fc2f037ce6a1b6c5c327723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c71e754acbee9cbf7719e96d8f80d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe21f05ed343629d2bd64aae15c34d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab346a6ad31204c0053de9c3712f357726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a168f26ac4c1cf2b47dfae8bd910727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2b7b55f4132daab7190a34baa495728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5103873cca801d6fd20f86b8d529456729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9448279aa8f2f054f28b5663d7533cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4989e524507a7c34c7d373eee68f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635ca5daf1dd57d61e26b56e3c3bad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db6075d93244391685358a22edd931733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea11a4f18289e45fff1f19ad99f96b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f10b6785b4ff1f0d98ae55eef3fde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b0fe38accedb0f7ed3c779330b325736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54758fc89f574e3b86a57ac647e41be1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433803b7283d22b2820f7e60be9729a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a1cf236872fdee52dde9ee25e7f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05718d4a4382f04243219809701deca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6aa4469a94334fbe638dccf0bc954741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643d8df0fcf87c4f0994b69fe61ced742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229e22886dab35e3e3f5643a51a890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c9664a929716fda7515a880d0b017744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c9a92b45fd76744826df9b36aa0d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403959d4109a19228a06958bb95cbc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db359a1a6542ddacc990a0e2498a4333747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888893515a23c12d9a214e782ad16839748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709810289ecd861210a48a9353e9445749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960eaa2d9b40747ecf587a995919d72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145960af051104e2ac834c7852b01db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6c173f64d991eb718289e5997e0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a51129424bb8dcd158a1dd458874b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325858cfa7115c9e675220c16d50293754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc797137c3f01ae23512f578790ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be11975660b49ad5cc8f5709e20715756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74951a202f86aa32cb5222ab9429917757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce102e69cf85f05138e3a9356b54d8cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94ce1288671e4aacd9d24a8d44b48759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933fcbd1355defefa0efb2c9209c3911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787dd6adc9c943978f288acad01847f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382360e7c05b3bf0b7489f87268ceb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a159fa159c72a3c974e33ad4da680bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1aca148ad0d141caf8d54821d1fbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8d6c6f52bdd040e45bf3006b3ef56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277cc4d1eca3a09a9ed66f1e2f646a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5989f010b976ff921184bf42f298cf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26945269ac4279077dedf0d5934179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f2500af8ef0a2d3b4d043996cdddf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be084c9a1f1f22c108e89cbbe1ed9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb268de8dd3c3ad3e67edf425ac2264412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b6d9f3429c42a09bdeedebb335b7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118da1c40263aa186e2b0fc8037a7c6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb72edb35958ed1de49f1759cc803e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a5735638058e3eb5e00c5aaee53416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042ce100d25a9b6ac53c5eea26e8d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80854e59a83646ac21f6fe715109f8b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506705f9bf8fa9ed5e91efa0f8104a6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73df0c6240909125ad1525eba674a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65623408ea81e946de62b8bc6c18779b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59aacd315c8a6b53fcce3eecdd488b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6333e9866e38c0aea2abfbe98152b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747110f78a337f22ef50d4287b6a7fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef291657fe4f9b6edf9ea6eefefc094025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fa163be81bddb397cc5bb09a96bf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f9271f4f85c9e2b4fa17aebc15d4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b03a597d9d2b81f512b3c1c01d7af728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdf422f05caa867b23d8b5a438440729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b8cb16aa9c9bfe767471ced7f9e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeb60767f43fa3a79331c1a6defb5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea520ac09047d5c2d13f5f027f5ede0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759754569099231e1410a44100235a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1899a5af4ec1b81b90d9d9c9bc3213134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6579c00af7170e40e51b6cc0f796f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fea51806185a4f9413aa41802b0af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f312b3cd91fe598769e57120cdc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34873fd51e97a76d07d74d323c747fe338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e63b6def82cadce3240f7a94f402f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b356589257e13be649eeb54b6399d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12830d38c5bfeebb0c5f3108e67b21041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ea2d06e2514e684ab6e303966aeda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7952021059d1bd229753ffada663643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab3b7620d178eda2cbe46783d10d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107e3b828b6e4e44480ef1f4d0fcf1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0b8315b1f2edb20d5e3872d5179ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c2d404be0fe49bb352e98f29ff1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada91a5d2c2aac61740a7e4d3dfd0d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041497f351f1dfae584f12045b8c18cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a6da09e5f92ab00f7d337efa4a3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec17d3f9bbec836aeb303eea2493151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f0fdfee6f60092d2a78c360b5e2a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc59725e1695a9622a1ccbc010edeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e2f7b4bac9a3478f769404bc6b0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1158d980af9e98e7ba6697b2b9170b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee8fa07da425eb2fcb47bda30537a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc99482cedb5bf6214b58f2c3dc62757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136ba99f8957741494328976ee916e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceb29f3e350e3620c14d8c3e39dc2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7896050878d66214e3c4c8a57dfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a19e1933c0c898659d50d27513c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930bcce34ad9700707864e0c47c37c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00958279c5d0e07052eab220bbc36a4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284bd3263f353faff443ca89a39ecb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167929666e660b616e75f0784fd5467c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0330b13e1afccfa9308153fdefd742166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993f4920c45ea172696fbe53085f89567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7b0b37d5e5612cbd1cc3f8ec5bbf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99edb08521be5de571c2439d4597669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f00f05a543f8ed9d883b1d8d62870170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd4fcea5ccb7074d74b17c5a862a5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b45bee9badc8bc18dcb3f427f21472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6dab60ff4ac370a012dec8a67d64c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc49b698d897cb7b85709f3f5e9dc7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e9b69f171556091b5cbb90db9ac075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721be52b192e5a84e2c06d5c6d842bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb79be67f11346f3f9115409d7cae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb74a60c1975dad6c297eb9f4a481278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6b28d3838811a486aca6a6320e65b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e7eb64bce3b148abe714ffb91c5cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580db5d2dd14a21e3ef2395dde5c3fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd55773d1fd66e078966eea631d392d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bed4f3764e985d1efff1f468035a2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f970a61335969a0464609e0f359d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec7f0f16fe9a596ef7c5d1e13e518385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc648e8770b2aab109b1f829be9311d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf7a423904f9bca5eadf633d82ff587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a4a9d009308be3b4296920921973588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97565d05e5e603a2e5016988e5bbaeb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab39d77fc4c6e8915260eb2b82915c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eb492b8b6033d2bb12b76b9afbb8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca2a0bd433340d7d363a7203d9ac3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45517ad1ab5e59e4e3dd40d0729e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c906ef4c0ba79d3816a56e6a0c076494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16af186351161e3a3702c3dff593eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e87e52e73c1fcf5e4fd8954be615e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5e1b149a1e5c97e4558fbe427c86097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3431e4bbec7b67d8c25af50b26d9e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31fb022a2810208c94710a18c00e4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0977da84e6c0248300a879c79726a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe4bb3eba5b98bb5d92170557dbcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbbaf42e539bb325a2b7b6f3cf8ed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd8078f49f01843eaec3bd07a36582103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b09534de53af9b4d801bd992c8e9e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9358895221fe653ff9942d2f22235ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c319a969ce7cd7d88f217130c2daeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8273caee20a1536a13f107ed0f87f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36362f0d482a4561939ce48a1df1579108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acbb48824ebc5a4ddc47af343c3bcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a872192e3abf062336a753e3399c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ab0f88e40cfcd4d4c151a23e2f8b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb37f0c65036ae85be86d753b135b02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083816ccb79fba716e1e2589c7054458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f104563edc5648b95868094b38bbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32783b0a9d0709320bd2bb4f7162b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63499053a4aa3f57de58d5476c0d4415116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f38223914af014ce926d184e5ff57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700498adbe77293cef62e3764d7931e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad95951f0ce99726dc5c33f8f390238119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a8de611f2736cc7d394fce35375b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed548b903e916c816a72117dcc30abf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e14ca917b3799bf798107833ca9bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4f52ded8e9ca75615bce6f5e8caf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613189d49aca3dbebace49bf510679124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446dc55091c392507e07f13961ad06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361470dbba65b766daa8b8692450332126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179d4d1e832311dae99500e87447c80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1f643dbc66199f8a241ea99f4471128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab482d1570eb03fdb17eefa0654bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e332f0802bbf0f09d92b715aeb3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffae5d532a32ee86d9ce830dfec350131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7411cc8e1265b34095466148ab2ca8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0669a65f50244fc1087f98109851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727fbb66c9829c484baef991da61e24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c48b11203859a0ab763a991fc75175135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a002ef264871153754e61e739891136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab13b35617785b77b23d8b8eea3b7cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2afb4d0171a5dd9559c0aa2b8741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2746402fa1b43891b7e6369a926ebea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c678ecec1badf1545d0aae425012ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6978e87296cb77529b5515d5e54d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286b80a488d56dd0a967e5e50882b03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95123403e1dd2aed8a3f05428f3c30fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae42b342b747f4c6a4802145c6e8d75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2803dee9b0efc3532c378f31e93b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625d50f804ab433c06ae24701998a4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c98367bb7e18b33da94968f81ca3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdd7989bac09f81e059205bdf61db2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc1e056c4da2c3d6dc1ad800561e5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbbd54f19c939952a776179700db37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73a01e7c632df8bd3903f924eea7e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76187bc45637056e664abbcb971fb97e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6192d263aa864ef094929b4f884aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a7da1f50c726ec0fcadb2adfe0c2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4111536db5a4a05e260795e8855ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162581976b27941c0cddd7fb948b56e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34dcb998869f58e5f091ef4eb0c50f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab844b5c8f5a6f4db6fe61f84557ca0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3c397f37ce52655f7350969cbe15f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e7b0aa7dc98e8bf508289835b5625160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86978a03985c94cb84c8b3c9de4befc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e8f95917f785a38d4ac219db756cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7fc47cc49ae801f3836507f5f286a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0d457e5ad3d6e7b8c2ec0ccfe3db5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd852a843809625c69a1fc4f8d3f2d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4130534d2857566c7cf26b61f6bb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda11368022e40aa0609fd4975b72df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1098f3c231fba63deddf7b0496b204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c8fd16a11ab4f50cbad89eb9d593169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5852b196915028562384fb8a75ec0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47348689b566846dd2415fc97f10725171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314176b4224ddd19381d2c61f5c2bfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86053211a5f0570d6761966869cab8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c38a1d83e2f6bc64aa67783d5b9bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bbf13606cf958e6639c93e1e7c81c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bce42728661ed9bae8d607b269986176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ee90ac04fe69025082753f9fd3ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fa83debd09e1193f46f072b58a613178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226544b631590d3c05654bd01dc58e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff715bf831576c4206959761c6162ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045de554812b56c9303ec53661296fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0f60de4b915c5c40015293b0aee42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca2b8a5ebb7cdc38eeadf657d84e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48012ab67f2c0f98f8e3a39414826f63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b92e7986b20c08ce8dc2b385c5c07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e32f202153737932054f73f8bf0de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf7493f7c73d54f59117cc0bf9729187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c544e4782c3bbe67b5c1039ecaa2d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf50127500d9e484a8a5c8182a504c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b677b98f53cac1935a1bb3ec1b9de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7898a387ac5c50682804a5e2038fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f1d1c5a1e5038e0c37bd53fffecc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6b8574874c56a708a14ff6f105463193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f0b66532e8e3f8aaccce7b236a29b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f418d60bacad4b4e343654914bbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e8653fcf3b84cf1882c8382899e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08da83ceb6511d12965cd5cad86b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7eb57b72843acf844e4e0b28b7ef8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435b41bcdaa200b5c2ee84641c12eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5cba2bff870a776355801684ebc79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c118a102626ca799dd65076147cbdc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2ef24da14d1e34ff98980da78ffe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c36a75dc7606a2f177f755807d2f69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591535c35a0a1c1a5a4d0fee89bf471204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d361920950d5b9711fcf666a39b4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca61f16adf3536cca55f8a22964df4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fee5e12c30893c5f349db6098d1abc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eafa24b1c0ecf81e9f7a65433113c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4006d01cee1866209af78a9fb6a7d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d61595baef6aa7a3ce42917705e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf6b8009bfba7561b97655c9f3be4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a0ea009638992f5ff66b34bff78b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69cb5984a8ea73c4fb1925ea1a8f95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d279d2956fcc863b541a4962ba33f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53fdcffddea0bf7de66a84aaeb76b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499a565e201ec24dbc4b6dd40e99dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52949242afce99e9012ff81b0c5a982f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc0ebd67afaa55e5e4c94876e2eeee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998c5416435817cd7d53ec31e7c2c1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e0e90beaa6bc085f3b2304fd8d6fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a257a233f4657bb590767846c28634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a440b9ba8c1ccb9eb56d071d889e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd88ec9755545864549e281d8174d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb124effab058d242e68c8162a2064f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27853121e4257f2535a0f2d2d1eef60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662e73594fe0ff5f93a2b74e64d261226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c5876a940f77b39eaaa4aabf0b2c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e194a92635ba69ee503820677d16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d438c2534bd825d63fd2af2cd9480229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b5a76a03d5cb3c0fdafa1a35bd47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddffc6be68b2c202c34ed399954c50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926e28394b0bf54f40b42cb8462afce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638cf2c7aae60d3d65dca32cbde47db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9cbd3f6d7e1047b353f7d12200f78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f80d7bc61f7d068a2a25976d8f4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dde9a54f620a569e2a5e3c007c32a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3559fa53ca6fa7864d1df73fea1700e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638fb2fcee34ca697c1de15bcf86e3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a687c7132239b55f13a0a6d7f08013239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b308298fb3d5bcc5e409b2324b33fc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d67141ba2c33c08401d828583388f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ebae6dd9d83855be95c9016324400242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3dbf221a0e1f86baa02635d57818243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ca45e5c1a097f57f88427180e0c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d871528099fc7f44704de750d0bbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb176d4be3a0d9369b96964593dfc21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb147d6fdb9b49017372b1824d0ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee476b9b43cb05fb1c12cbaf5aa6f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52caf13038106d9d03def2afd0f78d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9c7c493b482d83971ee51d0706f35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81de62da80e5ec81ac9965358c7aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3f9933ae56fed8f3247316d7e0c03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b30d1657564ebe1b8e4495d29a57f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505019419dda8a42eff606d9804fcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e7123128a5904c5da54867cfcde8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19658dd5816aea320970b9286b8d2ec2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00b8d81953a28052b2b977fa41e83f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c3e840c4615711b7c62202204ab04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e943b4a3286ce66dd4ac5cd1a645259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956477860723fde207c6eee1eb14042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521707f9152328e00c88b2a2665917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6b05ab70c1d6356b9dac9d0a173a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6416f51337e0b186fc5b931bfe5f17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c4f0630dd8cf43f8260e75a5fb116264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e75c5f1451dc923a37a67f694551265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43454a32afeaeb8f6e6792d7abe42e15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c4062777c5cadceceb3bfbf7f96ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8177ee18f39f732d3612c37476355c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf4e93655ed2f2eb4ad111ba7ead2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faefe4cb2e2b584d6ab939dde0f2e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be714bc501aea1810798d2fab81d1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93af7e52117ce3ed0a23a56e6f5a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264791973a318a7049a3aaa8d079ed25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30579bc0f7026a2572897e132328b5e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fab520407bec719476ad016470be5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f6efe923b4e16eba98f0100d6b123276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf73f8872ab68d27f5c0d6d6938536f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a102c7616a112a5aaf221a0fcf0bb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdbe57a17c5e1bd30da8e004d9b2ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc75c9fd1f1ddd9212bfe4a5b74e06e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c87b7b14dfa06bca175760e626ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f3c559a96b8a6648f3cca6518a4cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab0899738a851eef362e5f61e55b02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7ea9911e9471c6970a2ab1f597cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93b0499f01d2e8c0be8e4a2dd681a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df3567dedf268a3d668af4c35ef034286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1cb92cdb150fac85fd450d46c09f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7299f338aef224e1faaf879da915288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5d2500a7e7182b0863a63f784008289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742df4ce625b150f377f17b4dacc2f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b156a692aeecd984a4f7f994012f996291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa9dfd875862b6900eac83bb8b58e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5b00d690912c9fe25cf1b3796c268293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34b7db936577bc59e24c4e4ae71c11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a61dc5a4e31fa05fb4102ce1c889f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8bc8511140355a14c6cd79f657fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252379511994f087638279be3a8e0dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66826087daed3bcba6bfb09ed44aa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6dc1e90cb9ca54ccc399c2364df5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf70f32c5e8b6e4c8ae142e7dc12a9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f2757c0b8faf17c29957c2ea82239301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18296a68b583945fbddb10f4b9a9a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eccccdc9bc122432041496f308d30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0bd216561a0f33d4ca0f6af02741304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb239f14427f50f8056ae1df041ae31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26f10dd7893694ae0a467245606bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf02595cb1de8a3cc1e84ddd1bce4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1742f1460dabe67d9c19d5c13e0cb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f049fe739a6688ab73cefd609f12a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0775e683edf4a1a8ea5377584ff021d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97ed218001ac0657d4f0ea33f1db66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03ce76bde7f56f6db5ee9d6947790b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a7aadaeec66a22efaf56823fbe797313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bde023f82cfa031fab2ca534897837314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2e088dd072254ff4ec935cf0e130e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1499db0574b2e527621e7f9e920fa6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43b811cf365c4ad9a2e82fb7965b33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be589f895ee8b9b96d9eaf8a981917d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2afbffd20ffba820c49d836bce23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192d851cff70eb5895c217f20bbbaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9f9596e17826351b029687a731e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61403dbbe882460d04a28ea3004337b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d46cf6c1273ae26cd86e3f895efed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51332c9274c5a678a2cde488bd21a0f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f6978f38916c2eeaef6a8c6c5f84c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b26b1959498477003067d3b31e041326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a99ac776ee96e695f221b9b9352527327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd106e7826417c9f232fa703e5594328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b673f1bc300be668666679fcd192329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb56973f0725b3c8e726e54790687330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574203b861b00e883b460cf115a43ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c9b600b3a34b6d1c7461a7ff08550332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e2a79b3a794918a7f702593173df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9127fc0591d1be2ea641cbd5b4191e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd95e5ed97d21c4add460406005e36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de2aa435134d8d3ea4edaa66f986ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748d4e9455e206e518339d03d6caa89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29573437f3f7feb64a4fb003f593c86a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1e9587f0f9369d53072681edf504c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d18be3d8fc994da87a68efedafbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87274628babeba191f2637019417b4e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa60c092e14dce54d47eed6485d559c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cbecced0549543d2a70d2c38b4d01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c064ad5e7a1018fb3b6d6e03f8cdf1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1aa9c827187eda23d6f279abf3ca5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524267cde27218faa2a2053376e6027a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f470714d6dd179802b1bcc401ccb309347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ac40cb9d5452ba7b5605bafe92662348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a777d38a98e115bc938b7f377481e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a52a9b4dc2f60467f28ad21f8e1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75fa3b2c4fdd2aa0e425bfc7140ea8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db4b0b6872ae0e4b3d79f44b75bb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c16389ee9784fa3f96088bfe0a13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eca59332e847a8347acfb1a1ffdec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75baba24a506ea430efa3dcd93ac77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e378763f220dae72d1118f2b0eb39c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f4dc03aa58c1e9dcb2b7121ea879357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a682ee64a8b27bfdcb345d71006c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21635023ff0c4008eb04d70fbbcbe4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbef8f54f912a286c485786e0770c80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf19405ea161b3d51e92f41e38c80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ef046435aa952f2688a9dd35d569362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b0516c722558cfd72a62c2425d141363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371878653461c429f3cbcd5ee39ce4b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29793e602db7f1349a27c9c7b59fe1cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f74ffb99c79713747c7eebdecb30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ece5898d1deebd572020700498e74b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e4623e1a75383ad65e8297172e8fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a71668332130a81bba276516896eaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79916bde98145755666f0ff65f1ee437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97514f7887b95694e3174bacddfc60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d29d4281574e8cf6bb465e4913b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b30c819f5b38c90d9c2233a13dac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ba8fc06d686fd0e903a07c18c05f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bbf12309c4af43db0af29b524786e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aac826f161dbfa3ff438a0fa7affaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1d6d1501f06055b01d21b5ecdf9ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af98dbb766bb869f1c5ff4fbe673a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6f221d0b1ec36931e5231a541fa24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e9dc06e60bbad005ef56df59c3ade380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add052be835c8ee1d61615f98a24ccf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886c265236a3a36dfb22cee640cc87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64502fb7f1420a83eefa2b29931590a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1de56de70c94db1e530cd9046e179384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f71b45c13eed69e1cfb85b5119367385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7f8336e130a8f329cf5113ccf4668386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b730503453631f8d5f1b6ea50c5c084387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7c8460d60404f3a8dfeca9567e673388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f0b71dd61d7f71930ffcbe0ffbcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6270d4c801f4b93f29c6aff79a249390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf48319e97977438650e6ab1d348f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae3eea521dd8d82f903983c8f54c78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e6221eced547b13d7f67fe9b5225f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb044fc8d49fa36fdcd90ef3342a2740394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda06eae130ee573df1a616387ea5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d3b969a66875685d67f1c14f8b73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e5aa7b98f5575b808f4db029ebee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a0ce56291fbf22912bb7c9275355398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c9a6fc2e36900bc984eb28821b612399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff99dc978266fb47facf9d590d25252400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970352213245e2159299d553a354b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423faac186c9ffe2a8e82aa7f49aaee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fc1a823127adf5b5cd62799fddd87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dfc94cfd6984f94f11407ffea143c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2f86ffe6af5d86d0ededaaf11978b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc22c8588b4d528c2cc82fe9d8b439406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0490daf7147eb0ba6f25ece8899cd88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0fe5bca19d6476893030da1d56146408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a5beca5e8fe00f073156dea4301d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57706f1b15a7dd9aae4b900681b6873b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd8a533234d6887cb3cc71742b3d1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4d9b99a6596edfdf17b4f264d0384412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb06b7f86fa55b48845ff23ff5030ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eec30bfd9d8bb64df87df1af571b48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34cfae9b1e3b6070a5f5b120d7b58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c0aa732b53d9f9c0308e2551a9993416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47aedd8e035bb2429808c435a1684417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9731e9cf0c0c52137585cb05b8bfc46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c44931b81da77171b2862a4369f58f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6644dd0d0aa52281b8c650fb01fb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4f7368841fb1f493ab0ab801e6c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54339c58525635d44e2d83481cb2b3f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33946c30d55d99bfdb7334e962f1180423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4367274e12a7282ecce5d891b863b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438caa971561d354b07e04bfe425dbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4d7eec5f4db4b1ce750fa487d553426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eae4e7e108a7ad67f02c7d4fffc89f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9b48e153e0f2cfab316bb186d4b66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0d7512379c2c3858b79325ac2833429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c6683c3a23e42fe3e160af80b967430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15cd50f61f534c9f239658d3ee4a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c06a5640508e970097121fe4d3e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b283dc5e2bd2a88d53ee359c46d366433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c694df510caf2c2eb15ed36758f2cf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed76448c35622c6b95c7a280b3de1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bbb8a4075ad14a1244fa265846896436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf57c4a413fa1d1a48f885d77560a77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c181eaef4998d29f51cbffccbea81b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20928b593ce80425aa23f7ab78c09da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312c772c216dfb6719ffa8d3c545a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0738a71583c4883d1b6b2eee020e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d29e710c625c6f1c92c80d14732c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e922c10c1f94bd2f33cf60dedaa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456bd7dcc7a5427aab1d4ee5929f41d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99152bf09e0ab2783abc9d9473147481445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271717439044fe93a497ce9b11bc4d6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52933af870a070e3d21d0cac5064424447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df62cc9aba28ef452c6d0c8173672f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db6e138b3ebc993cd7bd5caefbb81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddfdbde6747de2b77ed642ff0ad43f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b315acf54f33b7e1a0563f925a7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c61417cf7e6a198cf2ef049fbce27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a4a1fcc658102d34c32a42263aa93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d35a321430702e0538dc24cb11d07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d39a2ffc36b97009d4dcf10ef031455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372932864e1b247830f292c2f7f82d6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf673b7f09419d2ecb36054f90eb04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751087870ab1992aab4e3673befc90e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfa8cdc68f784741b0647c0ab8e367459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597728f81ebb9209e7eb420052751ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596de7b5b4aefcd81e1932dbfcdb739461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041149bb7ed112992dba646f9e0675e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbd9796fcb5b92ffd2966f5cfbd29b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1c3700b7a3c19c4c51c591339026464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dcc0b0194e0ac8bce8effaf9ff6b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f4f291e3b68cb8ac9b2cd344da79d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5061e6fece7d3397b45476746741b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb032a8c3ad988941c88185f15a05e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ace3c7113efbb69aad14901c92963469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8523d04fc7155952407a1b9b772b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ec615f04c15212d1b894be849e5e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39174f827aa84e96e3d200c1b690171c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4dca648f1288b296e973be6f0697473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ccc1d706de80228c46bb1182fda63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a9cb9a2fd240157c3565b594fb6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab64c1fa5c45acd6d3ff69c876ac77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89236fa1f419952350f3c76b2cdcfa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb7a08f7752b85f77f8c3e0964ff2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e7ac15882c20c919c6601ac63090b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262c879986801539f652a4fb45aa458480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b342d5e6496f98b6a79ab6dd1c99db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef7158abcfa4a05a7ac6d0e8b87b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb3989c0610d48923e94c57257667483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba7841621e2d5dbc6f501a5c3c73e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cdb4e3b37fc39a16362434aae23c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288655c6d7c75899f1cf36e128aefac4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e11fb4ff4db507951c6f7810f5cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32163ba4c8dc8a361ab9af9044f9f1dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cef799a1ff47270dc693c3231d316489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3443f8ee31b1fdadbe40c34fd7544490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0663e4f7d3f6e52376411ab0d107d43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822692963de06d99c448dd21382d5790492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0221ac666a9bd40e98b064aab2522493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655330defba5ef1bca35815f53cd9db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81585e12f6ea3a149fbaf09e195bcb43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a07fc814668f6a8d29e093a04b2829496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fc17dfe2e146a2fd42f6579f01cd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c72730572717bf1ea424a86c150e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81a6ccd6441d59d7b2fc1bf600fa6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d433193bee765de64e46e858540796500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94895722667f0b4b0a633f071d683f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd66f1eb63ff194761d2f910adcdde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12302eb7d2113abe5a9b7ef872bae53b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447534890cd68ab703f1fa04942066e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b74e2d92e1c7292a40df12070a4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40dda51abbd3bdfd3f4a6c6cec4c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333785276c6a59b0bd3eb0fd2cdd11af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036d644727fa00f4b2ec163f45e8fd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8b12475739a65e4b70da29ab80679509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306cf8657aa7e825a68446007967125510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a9db05ca2f5f010c7afa0c76297f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040228a4d5cb4af2bcd824df6cea7b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719cf238cb30b4fe6ff84739085e697513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449bdc80016d4e473cafa91136d77c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb82ff08695e56bb8e4666061c3b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be4221303e7d769a2449d6d8e72eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8673ba65c7de235b7ae4272d8f92ffe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdbdc0618721fce655dbe0948a56cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07819bab299b11e1bf376ccc557cb1af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a3a643a0b2313b2a512aa9a6c7d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb7663a02d2b4d6d2f312a7deda62d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a2db5871d312bef3adb89240f4fe5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6ed4b082a12067bdb19e2f058c05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef437f34d5b7340fdcc4374ef2c7fdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82fcf5b9833e8c8392960c1c967ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2050996d8767da13646ba37bf407cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626fdcdb7a20cd7bfb3928e45649c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288473ae1537ae4f30df135b74f3ee1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46c6a49091189992659d1ca66b3bcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a0aa9137b56bf6c5b587cbcb110a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d68707e5483daf367f700b72d95d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af306ff7e4075e6e26913ed086aa82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f3d28694dbf266d31f3dfc7dcb8a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61b02cd192f08c2bfa1488420fed6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff089129aa55dea4a960daaeb3c34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefd8305bc725b0d6c756c63ea3ac42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e94e35aec94f7c36dc32cc655bf88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88268fd9eea82ef9b6263242e517e4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d31b3a8030924983dc5022828bcfae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4358e397ee212a9bf663ca04e0240da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c291851dba9ea3505045ab766b34789541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18175e70db3c67c9c1d14e3c2697ac3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086305852c736eec5e570162990442cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d35112656b0d648b2165a204c9941544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d52e5a22c1b9fdb5d7fd786f64323545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f44d57f6083ef063ca7020b46879546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52befba4ee84763993601cf36e0a54d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044808e563886967201d0c040f89a5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60447df22ba1aad483122a35313ffca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764d3fd8853e50ea09d6dc0be8b7e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b769cd51eb871e3bdf1102117eca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f083c02be72418966968b154319e14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ee7dbc34c25e39d31f4727f99bacb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c8161a047f5384f50fd1f1e80f2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312fbd852a7c76aea907a5c561c535b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542369f171298d57e4107bde621cd7a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a930b53e944e16f625094d29be48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92638f0b6d91b0a69f567bf165e1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787a82d678aa60fb9a519c968227458559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3077144f8d02b6d6f08fe599959e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309cb04423c35f8e5ebb714dcf8fb14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca17667e03e2338651b1a17fb12315562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceae0310aa208df13419166355a47b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ad39417cad8526285942f3268d33a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c46704aade50308b73bdd5680cc4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb619d9f20bd3c011588440ad7aeea24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb00ff1e4577517194dfa0ab7ad4dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8afd195951f6c5281d4064f4cc879568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f3b2db36ff3f8f938d563451c5fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afd9799eae69044bfc8d4419a17053570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58fbe86b06b0f0203e2376a0a13473571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a724158343f89c5a126ede90f965b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e740b3b9b782a92635302e0bbdce43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c6eb3cbc2eafd8d5566037b79f47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c621750768684a0a4b2e5acc31185d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3778f4c87bb79f2b265ed3ee904ca4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f71c0b4a63f305cbdaabbd6dd38559577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e881c64116c23c6e79a8b44403b9e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e427019fd92f00d30a3cd389c2410579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd49cd849c03489ffbde9aa5b07d87b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dae6f8f8f4500ac39f657c408a471581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c73cb7f1402eb30220b2e0dd4aa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e7ae2f813441de572605c4e090f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c39292f7ba1e43449660da08dd8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311bc5a8d841f9f2fb8bb97bcca1ad2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978caf76a4fa95df50a50bddad0a541586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387085cd501dcf3def917528e6a5d68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9593cc0e58d1eccca933115313e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a5884dc39bb6a16781b97dab798e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79605383e5cfa9a2ba6159af4162f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c86d0eda0eedd923ab3cb0e562c629591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01be5b0eaa445aa045d279fa05eb65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19829c7ac98f1963c51bd8aa27faa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ef96f4f949b607d803201c32db99c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3275daf864b9d28b02d16d421bda9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb501b29ace499fd3dfdc3f12f61b2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55be60bae822b93fa4574aaa7006561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e4da3c0038707ed019ae5e15d0bc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407706d230ad7ec884c4ee387d3f36b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509c7782817ee99a34cec2a3ffe55d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61977d7a1b92d9f28973da9961e27eb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258d7c325dfe59b16210d182e3f7e3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652afd263f5f2bbd7425e405c37510b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2e3e928041f19e32556140d0bcb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc50f9423e68329abe01768f896a59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd644b24705db79ddc6c96f6ee19da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59399950c6c532a35de82e74f8a042607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b9e7cf8c5a8e3d678483a32c66f47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3d19dd3ae21fc54e5db6d40e927aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c2d9fd1d0893bcd087271113580e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921cf203f8a8cc19cb84737fefb1e38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a930d97881ed55706855bb9796c70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817857c529def922012c28de3ec6912613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae89e35645d11d938951583647d5be1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d1780445970de2f0d789a0e364c6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bec030a9eaf0b10ee4dcbd38c8e34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbcaab77deca856a2686fceb66b01a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572399b50371b3f76242b962d969b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a956075df23b412178f37400279ceca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabdcca3b9a302cd15a454f00a2bb54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab17f19ddeab9d2460c919b0fd55df2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deac835f13d1f7773002674d874526622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ad25cf533ad30061465f10e0f944623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae258280880a3f5fe1e5949fac2a6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345803b0b5eb13a1d08839e9ff0d8f50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd35027a901ad09e73a37175a7263626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad628f792bb424f7dabc48406a8395627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc8c5f84f9468bd9fb70f6c44dcbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e72e009b9adab93a75fb3a1290fe82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d948949e432e365928de5e6e4ab4d20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03350c6df4439da88f3176bb791e8bbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7f0e5b02afbf587749aea79a4df6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c87193b7fda9c4c54ba53e2b357ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1cec50be17b33c0ed9971dc381c18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a89d9fbb88e76d7e57e22aed36a1bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6846ecf202c9e3530d9b4d3c5bf04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddf284f3eb6265d9ebc2dff682681a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e884aa3259224a51e74fb36b642e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33702e2b231b53a429ed28c1cf192e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81125a4be1ecf6fd501b5847afb79b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df74fa025f2266fb0ba22f0c4bdd52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745bc51331b9aede02f7ba7df9478fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca6f75ec3a89026a9217bd832eac5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383935027faadefa0f317e4b4deed09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83adf33416568e220899045874de3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c7fd98a21d2b313a1ac0ebaa6d99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f72465626d417dff1df9eabc14a49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f0a968e67c7a9c0e804291b9ec121648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917edade6c1994a379b77c0c42f68b67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e52297d35e5f9c0bb2b4948548d79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58395e6095e3c98422647c1f2dd5cc0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029904e864f304bee1e2158065c1da78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8278d4206c9c5996853dc3e45373653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d16156af74fedc3822a05cdcce3c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b871bc5cad843e1afc44a568d0d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba1f1afbe7b280fbfec02019375b79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a10065bfcfb46c2db5ecee95851117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c5b7b123b334e1829101cbd88097658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990b7f587ee68ebdd47f82f4f23d07f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb1381814e8700971dc66a6cecb52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76430ca541fdf61787506f107350827661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f7ae39bddd7259685800e504e7fd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2204ef3abb4deb871bbe5fcfdf2de0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f2fea7c86ff704f2dfb66324aefef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ac6e0b087cee6b12a4121aa257ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c0c6a633556ac3596593e8be1ce1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ec3cbdeabd1d9e169fdd23c2d500b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3abedb825b8683726557dc2151d3a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945df8a627ad539d89777a0581e3243669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e42ac6466e41533a6d9378d5083999670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141080c8c349d7fca53aaeaa2dc9cf6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee91b93203f61ba628a841105bac4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9fe35942a1d12bcf5bbb3d83b20d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acc809028abee5cff476f4a2af71ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76107d0fccd8eacf44f885f6c82b3c06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b11419a94adf9307fa648ff81ca99f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ee0d82334e8c6ffc35a0170f06c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4545daac5521fbed375cd6a9c3fe2f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc6071da16183ad908ad180454266679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708592b8233825c0bdf853314422431680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d02b2563db64ca0d8d97c2f4ec38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f281c09f0a3a5159fd2dec2c2609682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d076ad1e04f8459bc612c4bee653a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4430e39db449850173c6fc1498359684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e4011d34ba6bc20de4fe03de00c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c66785a82cd80a04cf956ef878474686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0e4e31d1972f142e07fa59321917687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd6c865018e66cadf820dabce56d2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b512f3ef6b50f068915e2709222c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9ed76000398087aed625874797ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a644317f0c33a65b30cb108d04575c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d371833c03149e0babf07ea355382692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db9e011b3c6494db7456b7db7654be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da7d0e9424396070957c282a4519d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6e100b9c759faebf8f4a8e515440695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b22eac922a234f2a3091868b31b3fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dacea87ae0adba7b4f4264ed33da5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7f42a480ab6db8b3636901330c121698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af8b52b963a321ab4c7b4b36dbcf91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf2f312f3e9453f64904b5a8d74f21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25557892b3dcab98642e24b74a3643c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc45e73c61749df368829263fee91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bc3e794c4d5dfb926462430eab1a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf5ad14484641c1ebc351902ccd78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf258b74b9218e76f66da9363ee2a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c63a55d23e37413258d1341209d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a76a5500567e86567defb39e3b9f9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbf6641b6c9b267eff6388e7e8147b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6aee6912d3da5f10415d118006d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56e06334b7b699816d34a335aadfce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159328ae6820729686407c6a4f2dc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a5b2a7609ccf1e774008f30af7e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b2a323c9af6eff18a3f578e29e01e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d9261524b82bfe2ede4e5072bfe1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65318637cb56bc6ca7fa5569e2fabf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a9db842b6b8d8d79fc52dcf0db6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b13ac97a17b6f208fb1ac03d112db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39c0b987c1805969be6810827e71a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa51bfc755537ee130e9be48cf60ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff232e46fa4bccbad3635feeda6312f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee17958fecadea4b516be80c5bb1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d10a2924dd60d2452e1852540fc3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f1ba4d5a25781eec9630061c63cec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01034eab5bcb3b4a2a41e7cfb6c212d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157fe75d115fc1ba3a49e3fa6475dbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da99d51a56ebafe63e4928048dc796726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1c61984b478348f005f25323131b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb45b4ef096bac007b1930964cc681c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b7328023a8ba68201cb09c3e934ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004af6aec0f62dced8ccf89b0eccc6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb7fd77c644a68444e28ddafae4d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea97106ad314daa8afb9f90de61914d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5e7fe1f170ebd5936fedf0009099733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e42fd2b558b6e99d17f06cfe0c81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ab55a51002f2b6ad8de3ef33ebf1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3599460598198b26c8696fa46f97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12646b89cd8dcfada8fab311f2c4168e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e85cf129e144f8fc2438bb91b6b2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f877084acc63252fe403a0db8ab18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f323dc4150a208fe5a91386a830d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dfa7919dbd2531b6b5f20c5f8a51c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73214b9d1c074d8baaefaee563fc8ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249177b05185d9f357201f06fd5be5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e5568ed9f2d1cd4f54b570926075744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db768c07bcedf2ea747459fdf817fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab77818649f7a4e88c6d54181b64290746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106120a9a7260f75c9188cf6c34b0fcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f038ea0f1c724f4ae4b911f444aafd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b618dc501ac7a7b033cb38e90dd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c697065eb16446d7bcdd8e218be9ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbf8d3467b5d2df1fdf4981b138069751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122ea5b0eebca5fb052ca062958125c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785545fddc99abe4ce82476a1887479753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81a37c01e019f91238a14c8a7c48d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08b269c832e71482b3ffb8269f19a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267d51fe551b84bec1c1d46d29b44b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7593edeb00ebb79980c6af61f1a267757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2054fe1e4ce8c9a286e6147720d1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47a050e800a851a6350f89959cb914759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>