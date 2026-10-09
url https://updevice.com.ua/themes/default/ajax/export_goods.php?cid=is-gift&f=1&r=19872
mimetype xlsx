--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752385b9762f7b31bc74b5379ae5add31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01df2c7d7ccc78998324f0f67b575fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fe71bc110f79851fced697138e6433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdff2366f079897c75e06f9eb9e2a474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1742d8161e80ecd032a8341ab2dab25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064dfaa2d9ec14f05a539970d96d15c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bbf10bc335b665ecaec47169ba62a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce434ffe6e4d11fab896f86ce0ff8fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a0c3cbf73241d92cc5b3677cd0ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1dd2c3b9256501dc0c722fd331db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a11a61483fc56def0a5f6bf1f4e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b34d41ae7d7f5ccb5e4b2f1e355af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db01b28e297fa64bb89d677d080d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a1007cf0e127b587b9a4697578b0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c04faff3c99441b74275157c3af1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81586f4fdbec2ddf19e9d84fc424a5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b474b13dbb90dd64234a304b8fa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9efc2adaab5308640b3b670617cfab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb57044168201598d058f42e11547d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98fee611f2827685b40738bc13f8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615d94dc1fbc0e2c3b6b381697f0d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e110ca8d0623630e9b6b3432331722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c16fb172acaa45db5eb78af260d2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cd45b9d9fc710fe4896625e5fb22624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ac5135ba1dd5342476c46533d6ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8c5df3530dea98670fc9129b8d3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3095a2f8e1316ae6e3e49baf89149927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007def8256f58295c8a8bb3f4a2c4c9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f053eb0e74df5b8931d096bbe2ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ebfc0af30fbfc122d59f3f6554e7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58319c1c6149fab5ec011646c3532f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0daf4336c737761b0f30d28d13b5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93cc3e99e8ad7e2746a671186654af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fbfa7a3cb4cbee325ba1c2aa1e3b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa78c3a08328b67657960ff02224535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa8a6a82f7103cfd9fad31803a7f9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad437db89ceccda6870520a16b62a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83acd62386ac6142172d45fd718086238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461494c602243b8469fda4e5536fd8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e28f307f1ae18b4f997cbd4086211a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf9b7126e62fc84a974a98dd82906541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2744b7e9b27e73068a38c6815385cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda418cab006a02898e35d6c3ae93043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96395a2a00d5628196385f3bcfc99e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e23f0fa5703d19f295383644df6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e759e1a613164fd2186ae181fa64e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb92f4346bec1c9ac31fab1be2d2bc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ea6441eafe7b05a09009718fa11148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df06177b9ed35b51ee49401f815b7a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ed6985047fc3226341e8f97da90350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6125d854fdae327c3b267c99355c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b27f40dfa9db72e7dcc629b332499f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4391b800e9d99eb646c3e797c74b5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99fbee47a020e59f1ae32d26349cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3a222670961d9b660cd5ebf6ccc0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e3542b9b753fcdcbd9738bd5a94156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653e55434f0849378f811e3eaadcf0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ba3bda432284bea250ae96dc633258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b8eccc46e625d09698916fddc29f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09457b4c86553af74f567c796e1f3f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae12fd680770007f58ab3d20eb0ea361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894119e70a532bdef1baa48838dd58562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e3edd8f774285236c0d5442e4374f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066dff50ee4134e9d090e214d4d772064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f53b235e5344c1ee19c7074502b0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a3e569f3719af7dcbb669f1c9e50066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882e6b90191e90e916e9e9ddd30f7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a3c0b6449a07d4e0b6044a874f7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29987a1b08f97661a045f5e4f1c3adb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316f6cdf6d9307ff8fcf18cf9b1069970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec10b5780a9c8c488f12e6312ad98f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aefdf15c6840f2c6099377cfd231472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3837dfa927afbccd9a8387f8a5b80e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be222c59c4630c7a009abe789dfdbf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9013cfa9317df9311a2e1adf86ee3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e98818032a4de326296593d40d93b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4633e809d894ae2021b452561a15e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfaac40eeb5130107fa2e58ef3203178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fe5e8f2df2a4bbe1c0b8f556c83be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b497e107833b54981fad753b3e26580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de47dd8b189a6f36ff7e84e7e04b7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d23faacbf7e2adb2bb20a4081f93d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c75ebc399b3344945d386c7d72969183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3535de555c1a1ab9012cf083a97039a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e5b2891b6cf907e7676d8d77b1d1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcfa37b2e7f6adb263ec50b35fb09a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169b912304b6e565e2f6fe500fdc25587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f7b33987cf7697c8d44e71b42bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec7020298a08a0ec6fc807660295089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f826fd9f54ed00d6219d42e352d861a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540f32b5d956fb30e07e69654ee90f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3db4558d32b77e681ea161083857f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827d1b74b0bb393aa4e6004bcd8324193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a723755ed5bc1193266c57f2098594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c61315140a096151ff77d762d1c1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f05b217bb9eee03b92c728800c37fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb2a2e0b097ed487a2e296e2022fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9512eda6e2e33dcf981631aacedd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ea477424bab72bb61ee28b7d115499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b7d1460ed9bd4dafe621d8ffbfd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238e081e95addb0d066ccf8d8e537b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334d42df832c0782ef4139f7869b692102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3818fe3eab5721f3905187e580a564103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3985d68bcd02e0590fcfca997015df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f4f42a1769a0f269e701959b9828105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98c617836979eb1d41283241395e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c5f89bdba570cf79b6f8eb0c37d40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dda7c7225a1ff1b987cf05dd930bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671372f094f817c57980c92a55fa59ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fab5c6afbd337dcdaa6521ce8bd2ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9ac819da10961255065c8bf3e46de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22027229291998bb79a733cb6549e01a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5255e4932a2afcece83794d0f46fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad16a3e459d50a9c493bf0e3c8b9765114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778e5a2d8784ec4e9236133dc43c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce12c2dfe618bbefeda88b97147d29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea383c0ce31288b8bea782cdf033088117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ebf2b2dc6830e494c94c06b078598118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1c5c7cb2eb1f4255811706f88acf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9396440290db091a4866f803495b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a870ecf854b5bd2548019a5bbe5a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c1bd6c61f3fc45905328424d61f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643678e5ba336e10d55d0b4c552ef270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54f0ae1b8b78abe5a07360caf355a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a931416bbbf9924f925d514adfbad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599e424c8dc134208926b27c8684a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6c64e11df819026b62d35bc374119127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966c8df69d978b33a0c16924dc0f3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bafa6e8a7a9fe167ecb26b4f66bfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b1c62f6fe2d4945c414f8ad5baadb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a9534e90b6258c8afb93d10c3521131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f436f1a50ae4d3b276c22f80f8a8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b876eb5180b23c1459f899b0dc4061133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5015cd732bdf835d4c6c1bbfe7df4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6d3d7bcf3ad59906fcfead7b1dc48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0fd13a38805a6dd07f16c0ec435ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5e794be3b266d2672c2be22c969e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ece749f80c32a17cf6bdef5315d4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b80dd8beccd04f18f8fc288712665139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e2e4702b4ea37851853b4fb769f64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000922cb663c07bbc84143a877c522e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa75dd3a5e8e53687e5bd114a3a165142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2067ff1e0ebfe9e9ee72d88f0957e1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42040b0dca4580c1b27e463c9a1c37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00201c265476526eaa7b37218359d0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3968dc02f20cdbd1ab0153fb7c3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4409616ecc688284130f9a793c23a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43070db395b79a91afdf349760272dd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b57ac16f21d185bde7a9b5840a2f41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a17a3d2569c0daddab3cad8016e9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf840ca9e6419a8e183deae7f6de7bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484a26f0ba878609460c28dbd87123152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d921b9987a3f8c0d649b89ab918a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd05c2ce44ae4974904eca2af606a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025df0ee1ef1060617e4a7f355477670155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b17f24892c1ca98a8aabdcf01bdb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca42b5e19b3f56e917923a74b2445157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382851c6c79de754c98962c96072ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c49d71b2ac0af8e432bc48e2b2e66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55387b34848d9123a7a61fea2f721cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e051b1f81528cea56860749baad85c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfffbd4c632682fa38354e6cc94fb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f252e6e7245f3a909d4f191a940d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251980192eb30ef436142ed45a3f86e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e718320ef73408574bd27feea9ebeb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6363d92564f536389e19a0b115aab1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c012dd37ac231623b36b903e9b166167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c844ee9cae20a3b199eff04d2f433168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a461cbce18db03510cc2a4f977741c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079b20884b5fe970185840327bfbb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a21802edbabc9738627170518620b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44e770b0a3eccd117300112d03419172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf6cfc6c6acc11dbc5d2470460fac0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b535b424b323b753bc3b1384fa6aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727dcf125cfd7fe332e96be6e627307175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df609c4eb92a02ceb65ad7f684dcccff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cacef2936e37b70f7226bb3cc4a1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a3db6aff6c8d62812c304de32dbe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36aae689a63aa10d6870c0eee810b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd925ceb89cf75e490b4de51e80cc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2dd7fa6c436161ac89f63561e93e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3751308728c2c28850a564e3556d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcc8fc278e6379ef911d218f94ca02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5af69aeada90b0cfb0145cba1f7284184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f74574a1fc0af33a7644048e926c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08171223df9ffffa1f00ead7b3e602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a635d98907dbb555947465d7a83e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d11e29928e7085918ca10aa568ed75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad26203420db90e14a275a96a87ebe2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e472b31aa05f2134cb60e497487763190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a30770c6e4d049cbd4217c9538d19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e3f428a15df0e5a5a37cfcde208ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb74c2b4eaa3862c61a35fcaed199193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283d87138c34448e05e16175a925a4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b82676b509f80cfe84ed7d97cbde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d4674472f77f046ac94066ab23dd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8a9fe4a037cb4716d055250b78a83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662f0ea5988b877923b8f3d02644ac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8955b455c74cded965c001bc69c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca30f0ba3a0308967bf18f99b607f4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bcf9364941db9e04f5bf23ae062cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e73ffb7896b5540c68a031bab18e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f729807ab0e3c48ea1f11a3af95a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151cc008a8b30f5d1805cc9b9b93963204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0965665251ccf56ed04d3ebef458205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08ce238d1b29da9a59b672248d0b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e9f27281d6d26234b7d48f036036207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98372223060352a559bb7e4d94233c90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb54434151afb6e7efc011b497465209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492d9880dd544b27a42e879b5640d8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5fc801480b4380cef8b81351ac714211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356130b01842a957a50011cbef82139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb0698206c6d3c43e80b72de2408a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419b24f4ecc4da8f5f699d0fd699684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372617a1320b0aa38a1c347147d34dcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c246980e68e92c06f096a5604b590ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb23491fd649e45c7d016fbc99407c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546a985aa6d0ba73c5877a02a5afcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb78c2c47c6b3714bca959af95657219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aed55e397192c857f1b5c81ff7dcaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391cd2aba5a9f1e2203c97197270423221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77966552c4d23ebf79bc08fa3d14ddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bad27ff268d94a66f0a543bab96a2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d0e92587ba52ba9e51a702a942160224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11dc7e1c89a37346f07a7c219763c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860b0b01237d7d46772f0a779f6ffe9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2c88ecf9858d06948d5890dc7cbe4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f564f7b6eb34d201a620ac5778cb3b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb98e69f73245011ce326b7ae2630229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56abc3ceab8567e09a34d7643566e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5353fc39bb96788aeb40117736417231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f32fd6be878452962d99a96fd1ac8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf4e220c9e590b6c412562b8eef2aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f879909a9fe395a79e63129d88b80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189702590c1d0f5c9cc3a0c35c53251235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a68e018116bb3da437b743893a9e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697585efe42e6f706b02e8306f289ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2f221b38d37b2597c98bea639901238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc9fb9978221193c62f4d5250d9a14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fd59bd72e9d8ec819f198be322489240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace76412cce9c1ac7a82ead189ca3bcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03526dd92d73b7ec2be48a19b0a11988242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b4a510cf3c1177af02f68034c0da9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32ea68e1477d06fd9ca8279ff2e8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceea30cc82260c0de10d0cd6b930c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1266aa47c9d549708ad5c5f583eca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a6a737b9955887b882a735eef449247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04167e3c1f889fad630b455c651caff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073876ae123a483037deda3f0e793841249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed0065230d3e2423a29050deca19d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee690831f6ae019617994b172bc37b0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d113d745a66eff24c61fef33f9c9ad7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a0ae4316188e6e12f4c494fc92c38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4f6777432b6598d90b9140815f67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61697e8a66dfe7f64623eb1699109bea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e1906786818da1c3e45eb268a674256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d22222ec370caf92fa88270590adca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d56976b7f28dd81ccb2db85a6c39d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999242bdc5a546722a085454a704001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f1d589bab721b7cb6d7d3741e5ae7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fddfa63a4ff1946ae2e7e5daca87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01938dc77e2868c7de46b05b12d35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdc57479937941da8d22267447b2ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769449dfd0b7873addb669f8de886d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fa06a0fdad235569805e99038d6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e81b03fcf23c6caa977905810835e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25a0bbe8c0cd1aa2c12ba7a9ea8ff9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ca42eaf4964f7210da6b302c96485268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd9df16bd9f356eef35bf396957eef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2c592785b71f04676bead0e8465de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189e1e7f770c4184e0fb61cf1037db5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1cbc7250eba1401d1912321a3ddbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0960762061deb3d1fa0950a0ca959273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb030d103149a8c11643424231b13c15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe46d1e05f4453ffc169f9de982de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df417adc3d77ea59ca3be62fc1eff43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83931e4984cc50af5f1bb0bf824d5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3804ffed2db6a8a1eef3548377e38fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70611f1fef061f5fc51794b323acf9b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583abcc0fd8ea2a3d447d07dac93a92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd789fa2fc617d2d42fece91b59ea9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2061b75b859d07264ff62efd87366282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8313c48ac0333e43f35c96e672b68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181bb094d0421eff99a21340e5bb282284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287c66aacf7a9fe7288acba65ca269285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28a348c8a0592c9af1e826a520bea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594b438fd5178977534e786a910e30c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703c63a8fc1ba8d3f28aaf1020efd59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8c12e9a9357a311f675ef3851858e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe069841468c565bb99dd5d957766290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be384e2f5c97675d18fb3b22b58af8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fec0e539c78c9381f96e95772aef3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f030fdca3cd8b72f9d20f05dfef62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb559fc3cf7e32cbc185b11f6871ab0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf6382161c30ad6a015941be16971e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd7ed20ae550037a2ebc7a975fee5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563fc8482277af50f4c044fe3814c44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30403056a2b4b498ce76afa815808ac7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f0802618039308bc5b403da352af4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab485830ca61d73bbb098332cb4b0144300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a6d44468785cf84b8b3807abbc142301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867cf543e29eb46270df6ecf0354d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c68051671a242a1ed88e26738221303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922047da680cb217e1cb98e430690f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc363fcc16c1c9d6685f00f34e713a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551202eec778a169a0b6cf088281f85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb49210be9916ed9d39863b0ae4bab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb42c314d0bc973c8449bcd8be074308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd0ce2e24724dbb2ae24196a594a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fd6eb9667dfc989a9e52d963b5f42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5bb256432f4339c6e8fa644dc2cd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd3774899ec8a08607995df982b4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4684e8ae765e795c1236f1ae9ba8729313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54f2aec02d167241692c613935f17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fb88acefde0ba086092362d003426315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f7428e8537a62aaa44dff145dc77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8dcb9abd351a1a20b0989d9ceb54f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc3402c2fd3c086e7fad6e267c92c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79fa09728aa8d0b6979e0bee0b8501319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c12031626ddbf31f3bbefc46450266320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e1fa77d2da0bfdd07c7a1e3fd437b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c00c0186d863909413062abac751322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40879b94c807d35f67e359126f86bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a346958220f4f113c5d9005663abbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de66ea4169adc0e7cba7856fc046414325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0528f20e3473768cf8e58529192c59b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c170c439671d6552e70f7f97175bf7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b067b3ce8edfaf5d5bcbbdeb49f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b792d6bdbd54e69e949dd580e4fd4bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1e083cd309335341b058fefeae25b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d58b4028cdcc55b0ebfd164617136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b0445da36f19c9fae47a4f90ad171332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9f03b5ce2bdb157f3d3cfcd2ff1a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316522f841d0590e4bccff0548e7d119334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e25d0615d6b0e35c9f9d418d800b9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a28858151b8d55fa6ca480f281c39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c02c14737988dcdc1666ae3258930c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e632eeccfb08919209eadca4559ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54556753c9bf4992ec815294725a77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39643e2ec7145d864c3a62a1067d072340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c234f4f5f1742a45fdad887f9bbe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329f061283fd1a8c13913ced546224342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d9e7a66994b327fe8c45b0b31439343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be745383f5628fa18e1ad7f447ba662344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e654fec9e3760a7f722ef2f8437c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667cf0b2004c6952192eb0a6be15677346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e02586c81f07ff39b77219f9d5a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81401bc6943e609bcdee01d2ddddf391348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89557667902b866050c8d3983dbbefd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcaf161939bc6fb09a82286ed173ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af824df0d21b7d910cc9f10f5b766ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6c290cc1d5f0181b3de9991c0487c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46091111b9268e9fd6f1f06adedf723e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad270405aefb61288bf09c500707911354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c671db0a6c76268b943fb6558ac382355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfbf5dbf8b7c1af41afbc51360f211356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a207c919c129637bee71d296daca606357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6318336363e1b5ad933f55d2ca321358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa006851ea0c4e3fec1985754a61e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524cda81c5790554b3948fccb0e3a7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0684b18376353e8f4f0635924aebe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b96bbf6148148f8260d17d42fcc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dafc3f0af52cdacc94073b187fc01d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc93daec493066214bd3ad39869c532364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153b1f16bd72f8757d85b62707e1da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f39ce60ec6dda35f1bea4b6d9de7e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b2f975fe01aee4e61a169126a84fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256962e5dc3e24dece9a4657d80b9b57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f726f44a0f5abd93818bdd0fee9fa5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09215d518a9721cc34a06690c80cd184370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea83a30a375a738e30e5f1a2d84c99b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f579828646fc1a42b29064c160bc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe9c3f654f76173f4c476c9f73094e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e9876bf153080939153fc3a80594f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263c3d9f5bb585a37f75318ea5c4d16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7808796921ee225f4b6fa3770d7ba1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1a5537c4140519535f34272d4951377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6982f40d9a2fd5bbbb22a67a823c4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c660368f19bff1a81f5d9dcb7519d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5ec09883c35716768f7cb42673025380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09713b1ae40a5acd6d2599e126e11897381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c2e0bb2375cd585eb4e03123e9657382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5632e35cab7f85f85053e4a76a2ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4958f51ef9c0ea057f2a53d7ca40f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c24bb788afceec45798ec48be3bde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b6ab50b526dcadf03983f5905f0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d45e3dc3ea3e88959fa138b0208b87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d14acd5804c1aee61f4cdaaf622847388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d75dfb0782ecbf10bb8cbe0cd17dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d364478de5da527dc940ff4936cbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf6a474de20d594f991ada50db905391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160207de219d68ad7ae425e70ce02ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e91a4061d885e9324ffeac584d411393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f238126adc807ca4acd50182d797394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42bbde1242cce47b73eea12822551395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e0c6ef6dedf14ff14778656300e5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e166f7ca019328340bdcd11bdbbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955bdcf8b484a44cd4f92784791c995398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a47f0f129b33e49d689153a7396554399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b1dfbafbf52952f7385282e62202a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ea8d662ecd8b316b2d5051e617d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfc8e5b8343f884decbda5d6bb2bab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237dcdc49d2d32e72bf07123d02908403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790157ab3c74788790ad3d29dac972a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418362d177a3a3887ea1c468f8d41428405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac97cf6a29b45e1e1290347c16cac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1fbada97ec7c53fd83c2d4e1c2469407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ee66871b5aa6b620f0eb0fd5b8c06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6d137ea8f2997bc0131355252ca15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16d62bf9c05148a68a37d8fd1b2b03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276fbfd7c02c0da1c4c462da23c256e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3600dc1442aa4f016013da13f7794412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8d08a6f8928a143ef5b50369d8b77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b980a1a2da85fdbe72fe091013af7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af7d0b8a88b361116b4654bd609bdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe06ca8a9d9f1d3a9a98d10dbbb23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3cfa239fa2905b8b7ed8e7f5e3a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc685ef5431a64a8120c6d9c98c659418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc34a1844a0a3daee63a9b414be372419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5a159c2e2d93e7d929dbea5105c8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10946ed933c9639abb9063f0e86019f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ea1ed069d95a8d5d9e763ed8bb0be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462cdcb7f234efe2c0700a12db453d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb75a8fcdfea2de037848884c5900424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc806b01c2b31239579d782f4eea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cab443c1b3dfeaa26909dda249c65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59057e2a794a26236e06e39c2eb42b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bbb89ae31301f8e08c3dcbe3ec729428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304021e20028f1d59f2a746095049f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d1772b5f5a99374895619fe699b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56273c47e85208191d748df64779a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb36926faec13b7f9d763046f96b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b60aed4044a6677df208b469324b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c832caf10bfd3c4c50cd9a1446dcb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9919c7cc178c4d03223eda8998e9d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e1befbd35fd56123c1c0e657ee01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d05aa236d10e34a467fbd791894db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428859433950c3ad2281f9a80bd67b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942c430f8b52dfe5bb6b683e191a8b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55a76b8415cb4d36a3e18a824c53d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e10ebc2f04ac6ad03aabdbd555d3a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24458b4ab648e671af51eacb87d4ba0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d1c928231f57cd011c18d74dfe9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adeb8544b4d9df4fec9a0e9c0b468e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942acfcf6069b33de330b3d96c67ff1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8271440844d467ca59cf603fe8a8ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65703a1b5d1c701f9610d02a5ce442447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe8d98e2f8b36affaf0017319d4e6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f9512c2b72f4f3ebc1f8e636c1f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e624cb2f69b12ece9cdddf1d9730a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5781fcc5fb18a81625d774a1a9773451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd1d890c3a051b1cec73e184c7513c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021afbe4ef6dd915085873b54bb8aac1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754c5ac3c11770730c79a0dba5f902454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc300559dbf5f5c5f9b1178278e10e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc644dd37572de63acba3d2806df7c3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283024ba98108d4eadc3b7c76355fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2a384a94f9ae9fbb2699534bc7405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c5f07d1d3b2e5049f49aecdb3d4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684973786deb809614d27c7e6b9754e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3314c30830ffd4d928029b9eb20f12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec6c4b7141836d14e8757f337361b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1184faf67b793857299bae65f47f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1917449b374c2ffde174dc1f027d11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6854bc27e43f7b55a7a3d02b4f45371465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f5aefffb4bbc5e9d5351974d9f67c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc90ebb65ba1f606981169d4e1b95d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e1f3d4ec2b80af66b8164e06524c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa65f59535177fd25015d6a516665469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ae9505fd000cc153a473e5f717e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fe8d25742a77861cd325a042364c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d700375502182d9d8c45b15773ef92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ef1ab8ca21150d1e601d2deed9b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125aae29bf6001b452610bef137bdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f1067998c268cd17c0fddc24e69cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449f609c83b9c031a30f007bd6bf806476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3353c50d81139a1d60ce124e17f4d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b88814982fc8d81a64931bb235e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd5580194c66874a9c4a0d27f06dfe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df476b3f0c1f9f0ce41f196dbd3c93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d7d8aa45950dd5730d9123ffbea84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad68e2510ced54079e8f537d2b76c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6386518eb424393acca8d08f0a0691483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17480554ea14d526425edb8b15247e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5954642689a83876c40645e979b39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa592dce4f25b12e377d6879e33ac8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a81a15ff7d05919f7839112d512a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2dde13acbff7d4ee48d80d6ec8a97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d2295be4791f2094449bb443679d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b13fa6d00f9875595c02c84809374490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b0416e6ca84f2fe8aeb8eea371c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec460968a7e8f2585ec3c030541dcf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d27806a680833968ba44c4d0b6a2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cc5ea8ba17709dad400a738318f73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad114077236936a8f411e05f8a6f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5930678c61b68936f33c36f3ddfef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81229faf13a4ff455c4b007cdf94909c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dab8f57d16b537c17184f431c9e86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d807aad69f4d914322a766dd7d2d846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efcf2585556bb850a677eb84d9f54f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9cf451364ef62a83e8816e8a3f5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173c388839432e73f7ef2a8f6dca3af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d96a0c3cd3739d58ab171ba63bbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60828166e54ebae6e3586f5858a3dade504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6bf8f6fad20c6b22864f669dc0df3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276c63c1dd0d75759473b6d989894a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacba9077f3a2b4ee8be9aa21fdd488507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7ae75328bb8c7b72677253bcaf7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5996f7bc9ab83d7bcb3191c11ae5f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f004ac98100b755bb6610a3d0ec2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02833f4fe99aab8e4568751d8a771511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886d4e4c95935dbd324b8ee5c71f3e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba3a189300eaafcaca4853578606ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d11ef940c64aaffa4fb8137222a25d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf62403ae9381e10a2963d0f20d9c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c317a80457fca00f0119c6b394625516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f5127ed806515b246705092e0500517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec6472af7ca10f4b9976ca3fdbf23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ddea2839a054f9132326640abe92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ed861223965053681c29d55413ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b533efca2150dd1182a6bce9dd919521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd007a2b6ded22e747052da264487522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ef0f6d824ce55953b4f399dc9c663523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210b26baa36fbc3bb5e6343c13da8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46589cc0ae844e457fe0fb83ab8a0e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bdc8437ef26662eb3b1de739fde12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef5c1effbb36848b9e9624806c045527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5902c104eb80a462db907f0396955b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc844b7d787105102713b028656f1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862cf53b5048261064cc909624353ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b36c9850d82276ce61ecd2f2e7c806531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5874cff61ad4ab0c7f7d90e9ac5f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ed2c151c49baf0d01eb3feaa69b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933357ed73496351cf54d7be2664b718534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c356275f972eeaba9ad5f3a8c1f7cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6dfe8743d04ac3b3ac2336a67bb19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ad1da2185da65fe164602d595974537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d10e060a34284c00d256770eb5ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c9e0bf94884f7aa6a3709bf2d49c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce77e9d1ce380c67c138ef57bface68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd1be56e92141ad74f8bb9e67c0489541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c8aae2599f889141a963c5f2f410542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa55edf6965db71771c2a7dff5786543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c8a808e72eb57b428d212b713b48d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93365e374170f0fe09d724d5947c76d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a736f9ee06eddc5fb0578600dbf09c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a9462ae94424e38475370bbb784f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd08baf76e0362eb3107931066a873548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d64bfbde5b1fa2b3109df2748bca6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaec3227e9690328ba829a05ca2453550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fbf842b8bb8a1dc45a5beb101f7e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b996083cf21876e04b4b004c782fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5937594f3b93e2d30da802cf7312355553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042f122ed64c950d18690ba553ef50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d67defbf4016885dcfda489d1ab3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cfee5e0ed99984d87b8db09425b33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34113a9d5341385886e1e55f1151370b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d91e79caf37bdf2c8a1a2b10321a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eafc7bd7d44172ded16d224e5cfd78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dc7bae26fc87ab114e225ab1b7730560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270fcc8fc0db072ae6e7d63c2ade0b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddfc9cd196df610b927c8eed2f8856562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f2765ac5b733b6c3f741ce54a4b03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaec2c51e3460fc53d1de396c60749564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee80163593c603f7bf1b206f44b1d39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d15f6b8c76606237a223b07a8ea5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f33522565870d1207ce074b58ba9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e95efcf980e6540b7c7981a2dbab45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868eda934ec3c7517cc023391256fc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ead0c085bd24de3f27256759b2d9ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eddcae6da6e99869aa511e02508b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c9bed5e1c783481abd0f2631e5f3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb52fbfb74c63fc7cdebad1a0f7384573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530398b82af47147dbebfff335adef50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc967c819c3d0601f66748ecdaaeaaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f82ff7ab28a410e5e965d2d719ef95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e0ef49c4a670353ae900722b6c0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45edcc3635dee08df54f9bc7b08403578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0d7542f1844ca42f2bfb8c0aae13a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da194829ceee51dfa566748b6f5221d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec248510197738b1a2a716627db9c07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9394effc0d801945e105a93e775e4d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3ef59cc87d507b8d8213338f98247583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99ec98c1882192fbd4369f7e422677584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1978b55e07d41bfcff55d1c788f460585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d18e376c0bdb6d7fcb4115e128429a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314a8239fffe5bb86b1853a18557c8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1f3c9ecede6766d41c49616a9724b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca533b70d56b707ecf34c4bd638e9b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1b6bc57d8231bf50efdd9cecf8b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80edf8c8a8cbd677be5f0bb3176b3e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f367e2734540701b45ce1e023cb16c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb06e6cdc0ab350ec9309f677a9469593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5a7f95d32b0d880da4686b8e7c0bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973450265ab335b68b2686cc9823b1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f099d5e3a76fc03f7ec105418f7833596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab8ea17827202c696366bb1853a9cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985da8755bd3d9bafa7820091bacdbb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375952da6dc1c7b4258d4ab711b54b3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125f81f635c7207ee763680504179f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef64fa4ebc6f93bb30276f47f683de6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87675d07202058c9b6f6a7f7dd7d5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85252cfc15052f96ba561bb828699ec9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf741e387e4eef869a8edd6d47c738a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b39b2c3cafe6f530ff87133dec0e8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750458333438bd4d140929805de205f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b97096e3129bcef70d44cfea26fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a910649ae32a4fd6497ee9519f77b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e09abd600220ea66f24bc81fffa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f730c5921574c84fb85a37f9fc818a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffcec35d96880f728400d0a4347f57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6f29030e77985ea7a886060a4312612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536092b35b95ead88dc34138cbcd10dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13161d0656eb31a700de0d994b8840e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4bfc0e63e74f219c66535cfcc5a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54970b67e0e12bc902d398847d0dc179616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbadc0b0353bbf31317761ad73e542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9c0ef3982679ca5a9ccfd6e8c57d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ceec5ccc3e61080d214898992ac6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1a2c72836b5d6b6170c65f2b9d15e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c1641bd4c5aba3ca43744904370be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a05c4d286706be9f226b37bae2bf9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f2b9925514cd8c85b1f90d807c99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc7e78baa6f8167ea16234e2144550624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa3101a1ea7f4d61aeab14bf399e09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d96387f9fc5557829023500077e3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5828cc1a98a6856202738548e7a040627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed36521b8ff23d3c8fccce2e8c8050628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcae3240268ec4eefe53cd4b7859a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa36f888e82a68be16aead81d2f58c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53776d7687a4faddc7385735e4060789631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922947ce0e3528c377632f4b0eb4c3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd1f51361a8f105cd4c069fb4a0464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1efe03422b85a69c49aa0f0eabdc0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936a9fc8c5bd678add743ca8350f86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eb1141c7666762aa5bb1237b63677636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223a0f44d299608ff7c29a57ce7521637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03706465261924d4102cde40dd55a75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218700c90dbe3fda87b90ab6ac0cc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b992c7668f9140d4efef09fec581fe6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3bbe746a16ef5cac4d5cf5f8014c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b182d9e8898df2b6e46c52a0554e42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e7233d650bb2e530620c6575fa45f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256174dce0b2495d909ec440901015644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c10e32b24a24ecf1adb2284aa3584645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55455eee22f2f6d7e00587c2db3f7f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14da1561454d8a3c491d03f21299aa4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f628a076c040a0a765ddd806aa88f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb227fcec48b1016092d8815de90fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559429fbcf1e12ce64ea733e62354778650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34982244c8cf61245f3104cd9a45d8b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e3c730ee330a41dab0802cc0e62e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b338fb78afe47d78029d40a5dfae4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4309c2756833fa81505dc2c9c1cfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4f68f5ab5de0fb34782aed6076dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04918eeceb07798b3cb4d20291421d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dd8de79420eb67117490bdc56006d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d579eb7b21eb5182ef79dbfdc293658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf715a032747840dcdc96dcd125d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab493158438e396ae7c5d6711753f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37bcae8c57d9f554ff75f24bc1eac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfe6995fed733523ee9a43b887755662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b09044ec439bdf2fb6d1aeecb4f83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9330cb57a7ac6b9c1ad0be69309a736664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec690b520c90cb1d51a60a2896c921665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d98892223759caab77386ff80ec765666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e28df66e603c5c6de347971fed1a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bc1e0099ed7eb910bc25a7ae9b0a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178a43f12bf7b67f3bc28840e6b209e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c593e1dd1e6f06bb27957ac0667ece7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4a7c92188b966104f386811c61ad1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d6fa9f7d06cbd4cb4aef06029f27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9a6fd0538345e982a47ec1326e68c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463efa31ef446129bc2dcbf18efc003674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f9faacebab08c8fab7069570f2bfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330602b4c8ed44ccab17113897350dd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eb2d5e77ab3745bb3bb3d75b1b22e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc997e58bc682f9d89623ff5154e1f96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f4739911143993b303feb23f0b4ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd34edd8e5a33cebef56e75003ed24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04655eaf69c4846fdff11a99b65e48e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f08942d34f6d1d00ee08ca4b8bf7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988be41c6ac01d3e7d404883dd4378f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99584301dec25df1bd7bcfb1f5e484684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c9dfea2f888a2f32656e8c7da36f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae9e396c72ba71e7e08e136815857686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb2fab62cdd56f55d88bf10d4ad0fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605926b721f085c83f26d4994fb1294688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d381c5011e5d71b1ece8d2834812689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928288e73e85c0ebcf67d6d34c5f6d84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbb8008da262379d2ecfdc0a3550b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2164fdbbd903466566d6d30ace043692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486018102018cfecb4e108fa42183b9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8dcf41f3e8c756e51f33ddb75c653694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35364d91853ce76e4fc649d9fe1f3b0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5e0fc1fe6b943de2bf1e9528eac8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434326f392efd7c1cef572bf3e0c4e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb54d696fbeb614babbcbbea3f610a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378d8a2bdd386b20898c7880085f822699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e174741861909b6017cb0b5bd92da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e1d19f377452e4ec30d3a1a923380701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289405918e1601a546cfaace01042f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e01147e0bdaf5afb4905e679242c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d732ce442807bcff3b1447fb03826704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41904bc2ed34997d556f346b815163fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce089ba918e0c0cc5e3fa45030ca8ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b80d05ac9e68f2a191ba9c357d3cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385a4d9e9c4658d23edb5b0800fcc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a051c5a61b610e1f2281746f48798d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34f46fd4a347fc57cf6714ea33693710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f0a26997c0e9db21098f94e8e3603711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5230364b8892e819968283a5a1b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b167a33dd69a40254601bd456a0f79d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb1d78ecf7e341b4d667c53605936714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea92cc8d013aeb183dc4c6d899c52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf92ba247fb98d4e0561b0feba5ab90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6cf27b4037d7bcc65ae127916d6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77098f6ef15faad4f1f88c4dae3837c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745a582c69f6fec3226118bf10ef31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64f1f6eeb196b4486f4afe1cc06107720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddd6fd37eff56ab5f1b9283b03d90e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e8629331fc85c6f8e19bb2c66b2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d720ff86755f8a03bf87a5818fb41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4bdefd71844bf134d3fc61d1e25e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb68a227c83c7af4575d20def9ab6c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e24f6642ebf63d0858b74ec0136d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449edf4d9f7c1aa680077b89e041c4df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c77c52dc38f9d02bd8f18d2a1587728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b051ac0c8cde5f4cd3237bc725c39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51e737fffa02683a04fb4f1586125f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067db44784fd06e4238ea99172caac5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca63e9ac7bb9ac1f152955c7c2e0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce25461fb900bd2072b8e8f3d1b296733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4326cd6a69e54e5285846c69266fa9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd6282fccabc1a02843d46283de778735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ca5f10333e4da8634b8f5bd1f427736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708ea1f0558ac3d5cc25e0a226fc7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8b847f02e1debfad8292b003e5d2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331951bb3efddfb57003461cbddfc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e7d0fcfd3c541226225052d6cd2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b21baf799ab1dfd4a8e4b0d0617df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f65d42f2f3174ff102f8ec55693fbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c1b5ac2b48f8bd6c98ec2e07520d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b088763ebbc32dfa1d99eb1677e46d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd13031f31f70066137f514e4b7f0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ba98dcb0ffbce4745b1980e66d7b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9defee30a41342e14193b87639950e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981b701e072373fa2d7c6e0676f5668748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1e5e2437131e8f14e38209ba7a468749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f3998165d08e7f1506ef9c05585cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a7f54bb8142a1c61cb25938b7daf5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d286bf3272d5014d5a75efcb77fb0ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae098160dea3e6f78ce8b00cf902b98d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334fe96bb5bf73a956367107c1aacc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a77734f9c375dae7105b087ab9e5c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc599e2da09fbf0573a5c90b3c15b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da1249d28c4951416a124f3a52278757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d3f6531c2c13bf7ed9e99cb41fbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec53d5ea9d93f403b181d1288b1dae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d1c859bb07996ce840859f67b3010760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166f5199ab72310b8f3422654675bf9761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b699a5bb490e83a8c78a9f676c2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06aea5375d9f60538daf6894ce10752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11d48bb5db50336b812e84baa927e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8741437a043920b2c2f3498de378d574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590236fc1dd0bd789b082454e79bc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b518fb2dd8b459bf6d9f4dba8473a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7460c2675afaf87d9e51f3ec4e2baec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78480b411a9181a80d19e33164ec038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1803ea196fa85398f29fc83e3786d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79a917534b0de81734a5edc8557d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a689ed4f8357096b198c2852f7ed1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8807c98bae17d79dfeb54b5eca06d1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203190015b64ac762ba9630be032c57613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e0bf55acf8e7f411bf611e97979a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a788721ed25b645e41ec252aef71cd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7048010404e59ced93eb80b3dcb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab324fd06ad1c78db34defff73d34cea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a25ea25639af171c4bd4f2bc712d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5cf8b48360acbe3cd1cf986f198ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98132e65bde2070170b4efc3aa7187520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdf9f36e53835842c1e68eb643fdad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d69aa3000f04d9ef9cf7c30196f52522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1758585f1fb3a123ae045edc1761e7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318245dcfbc203965be7829b085f9ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db293b8048a8a450add2ab24538cbe125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145531f2d812e6a42bd38275c3e0737626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b5c5f44912c39613c0ce4c29732e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b992944013760a2d4b52c8a9c2df5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f922a22064ed9768e332e90c18f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b317d02193f5e40e4f5ebe83f389630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486aca8be0010c2ae06a9116ee666ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67024ee51aa38af6ab07142e27888b2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c8aae5ce245800a152480a6e2daed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7973eab79858af0e2fddd7883d7051834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13b762d9b2b38312349a8664260cac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97553b250151fa1800264c44c570ac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975bafd3bbce9cc153bf2d189f0656d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a31c44734d7d95e26ecbd9056259438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce441c676b732a43c2176555a5b54739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f8670a1f476f5d13ae4d677dde4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d0cfb3416cf3c40ef21c3113a691941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c89e48eb5f6cd11e0a99e8b7b9ea3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47befcf971e6c26f64be2a65a047ae0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcb9baa9662c63d3c233a11a6c683744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003ef9f43bc3148efc383a169f017e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ced99604ad961ec25bbf38ad81fe846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020114b9b346bd7a90bd257930a583e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8511149c146a828bc4b520c7f6ecdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61baf09e9986d85b4f69fb1c6303fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd318b94e2cb817e151614ae1a6921250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a253e0d26cb825e64c7eb32428a64751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499eeaabf06d48f7b076237ac7b9d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cf7282109300e006b59832f55334053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683e9abd0de4c41e912c50cadd5e3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a132fb4ae306ef7943b8cbd3d14269955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b03203449ab9f3ceac771709a6f04b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21147f1ce96c951e21504c25bb589157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1fed43b2a48add07ea68e0a95c4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17dd0d2493a4319939e35ae026b0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba09fbef706bcfb403b3dfd6f81cec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d579a625ad10e8ba62ada1cdaf9c47961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff151a838cbcf2115cb055d6790a0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c163b673910643748805af9e949a4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd97e0818dba4eae49f6da25a567264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31ccba0d25f4fbe1154a58cf0a2de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfb57dca9d963c260266cbed0592b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f161ef5c1a8efcc61aeeb57af2bb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd581afb611f80a9221e480895eaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a79a1c96a0c2697c4a658f408202569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d83860fefa6504ffab0f86d6ad00870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cae3156964f50a3da0f01f908ca7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d7603a9710994d0786b0343a666272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad7ac252224b5aa855860d1459623873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc9c6a4f28ad7677865d2eab10651974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60259b9c242f2b6dea9969dfc7ece9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477c40b59e8eb5d390a31172564a5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512acaf047fd6a24e41a377d31f77c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b3eef650f7a1181189a7af43cb47378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de7bc69613cc238edc228888152bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52eb649f6e3eef82e49015a6ed836a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb4e92b9a82ec81fb4e9ff19f44da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8996cc50f3adb37cb1abf51aaab9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966d5165ee5ad562d90dee655047f3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea2d2245c0e15db33bd1644a621a6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf579cf98ef95892b1e777624004c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724b3f0060bf0ca239a327fd52c61a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b38e64d655327c733ce9df396ea5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4bac5972e594e949554651c048a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f543d23c1fcd1ffd598a8d93950089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f1f988b91c21af9abc05d6021b51190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8ee3d08e458c1ee3d8de86f22f29691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc0d681e8d668a99919e40996887c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7de5694346cd3a4531b52761c7fd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c70642d760de95823f797c30689b3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f94e0e62e96729eb9a13f96ced21b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e38ab88756408166d1ea247a8ff6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd299137bc77510d259d1e62ecff9fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccfbce93f2935f15fb9fdaf5033dfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86441798aa1f001f7eb523721619bb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c884c690dfc2be78e81eaa29c2ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821e66d889b29d272011e7491b58c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c95bdfcf35aff52ead91785d2b683102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c941f949652f0a2a26735bfb474c82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c696b9b50ca2ca0351a6e3c089313104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1604fa0ddd41641081559bcc07493ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80362dc46094f4adc34259c6448b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9913d7892176c242fda45a0f8d9a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c46a9c370ec76b4ca6d1150eb01f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500da662658e80e7ade65374c4c03866109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6ecf905eeca1b02477e5a38ac5d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a9117347cd397f8ffcd00349f2310111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567e6e094e6f77b254c0b318f5f2b3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63191f87b9189866a0c9e0edd9e26489113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2f28b46ea62c955271de54afa5378114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f9fa681b5611f35dc48eb1b2e5d35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68728c35b754da5e7c25d56b90043c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2182e36ce31bf3c51d43722c253ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d521c084caafc1c361383cb23b643c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b8bd64502f43e6a2893a5e50a53ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bab816dd23c2a548d366dbbaef342c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b738080a09d58b19dc049b5d469dca3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3945757b6ae853c6176ab0bc27d732122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b1a133acd1b4e6f5b76bd310f09c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c631d58fd3b1c846ba6ffb842e9a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c74c018a86e47a05e3f6a18068ebb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03d1a010f6222901f16f5c08eaa10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142dfc383ef82f079002ca981d7b56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240cf1851946e435beceb682dd01604128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d844517ed2e827a4c4fe348261e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610959ba7e20af525bd9bd9f37399130130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8066d96fbd4e5b9ecd94545f7c4abd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3544aa3053cdd96c1396ad8a880e21f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a5d165761e8b42d76dd7172016db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd2fe522e1a015dd5415719888c73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8534d4dd30334ca2d5790e972949b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84532d31aced8c52f96379e4d1f88cac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4466435be37f4a801022ea43bac3b56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c03203a9b12a5015cffac911e37dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f212eaf7d7bd90d43a45da3a129edd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38abdd0ed76d5dfa221b6c0f3439b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61da95c08b476f81962a523f1d5ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6540fdaa96a47641b64865b246f91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e97ea0d32fdc807507e8f8e4f4aca4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c38a60d80c5790cdd2f6d71300cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4d1af1722bf5224b3ed1a1a17150145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329be5056e938007b2f251288df7cae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36914551ee1846b96707f472b0c450e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab079fa0e0b91d0c8fec3334275798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae56153a286ade5b2d85c828a6c33b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c1f5823093cb058b3ac3de51c11e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370cd52d87b84fb5c5264a28439382e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d45a49f3d44c014d424f969c3fa6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f593b2bfd5880159f8ccc69f41b2e37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b1e37a145451477de9c02a9fd744154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9784f94b02b081d3570110abb593155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5ee8f0c49011c7a0782f569b25bfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16533f4bbf767a5ddc1deb23aaddba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c42fa620af78ee246d45c320d146a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98132f854f036a45045b2a7e34db216a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b25cf9e7490d21ce7b046b575e5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19d9277dcf5aa8b7ce53f8ed3d203f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790b3ec799f0aaf269d064595100d6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4302497f08f73de1cbac908dd10d7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e43356af15841cb1e596f8912b47fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57ac93932a1fd14e30a5bf9887445165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbeba24fd41be231f35d50adf725df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41c9783ae9cff608a6933ad6f0fc74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bdd1ad45e636e33ed8b4bf283938f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c73a4c976f4550ef23897c09199e4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b2972b73e0280f8aa9de4f33b24d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d506d2ce3d91cb196aa1ee9ac870b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ee82df08712dd4612f1c98de31cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003048700ff2b153f279e22130099ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de0dfcb360181410b59450dbcf7de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1001e4663a314b3a403cd661fb15e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb470341c27d3e7a0cd41b7dbaac71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d4eb74e75c6fd1436ada8e67608f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b3a4f58f0482e5af5528b41b092b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120980f4edbca4b36dfd30d0f9ceb5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b6d5ece80ce3132763788101763e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a4697f09cdf7e827ddd509368b99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff64681231547e152f21af17d72ec6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2404f9a20f750f2a185e607ed9180c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31731b2eae0e633648c20ba30a0e0d8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d5bcaade66f0007c25d3214c5f41b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db2d6bd55d31dfc6f54f9127572cd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccee464921dc8e724e0f7da9ea5e36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b562d3785c9db6d562a87c82d18b607188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b08a91b8c4747c4afa9d4c29bb6c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111e8f1bd2a212165fde14836429d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089229b467b3dfdb401351f9e9e45df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda4d967443bcf90abdbf69fe93d874192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d42cdc8f0218197f9e73b0785fc918193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5610060d1d65f473f5cf0981b3ff6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1b0c73311e0444d0379ecb2e2db88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b8a9a2a44cf97d849e6106610aa35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47179363ca8ed0822301bd994bee8aab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd304a805a70fcd0063c938081b188198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be641c5dfe346aa829e537f9a19191199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7226478e092517586a67a56e6464200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816e5c185311cf7f08a82124d1eb02c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c01d4374f7a79849ce675584e3e92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6ba33b4d4ac2d048de5e48b1946b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299bc8f6450b31e53af29ca9d94b2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d166b764d4a76b635ac8296c4c70d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733367eba20a78d35759959071dea1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab6fea27edc71ac0c0b90ae2609aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43901e53ee6a2c88742dd47d576eaebc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a4800b3d55001497e9cb3de70d21d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d15b4c6304a6c79015a8a3f95360210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0812237db128643d2262a98545b17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c99b3d4399e2c28df8e4f3e34cc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab308471ce17f51aadf0c0e22e1cfe7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485296b6cb55522460a3fdd7f969c8d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9706c20b5aa31a25907a4c4b50ff5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a113eee8c8bd708eec720c3e3482216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a519ef789ea4975c5a40b78be622624217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebea1e833ccdbdb2b6cfa2b0eb9d9ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08119940b1d749ea622ba3c1954102a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106f691142456d5c343005a0eff3763220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ed6c9ad3d4a476cef8621e3419db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488367ade96357119d60528b965d5628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0f56343b84f16c3f7ee83b039af46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742475ad30d261bc880c34ffab557a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276ba8b131c038ab0cf71d770bbf7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bd47d31a3f9ce8c9df5601c282874226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120978b24b19c8513d343954486f55d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988d5140b77cc0197b0844abc258e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc468a00929bab9b4124bb64d0b912ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410c9d395042efdaeb4a420931beba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925da7908f432071229c086effd75ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb304f318baa816163443f080f9b35ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945915124f38dc144668fd66280b280233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7289fcb07f55054a652f17bd461714234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175f16c3cfa6e6b22f3e0da9da49f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d58cfe68447a1c4ec4864a1f5998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38707c2fea2d82559af01ae541e4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6df4b7e1bdb69230d21bf1d6f49bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29adfcf4db318e90471da18158be691239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e44198a99a18801b0568c294404d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36481b4db574ffb514f8645085b45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8dd3744a45c7e3445fe71edff7cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb6258b3830ec26a5d4b5c413a7954243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec300f4b83fe0f60e0f7d925fce6e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666689a36bb184da3f08a309f97aeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a5a833961af4ab1dcdb1947b4cc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da9d2f0a226139980e39ea53def6e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49848f383b54f323bd392c1f361b63d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c25c8788d0d3b941ed1f246efa50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100b5ba5dd2c283db90fd6b6502780b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1d296b621b3c0653dba4257cdd07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09818605f55de5882a88490bac4b1768252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd38cebcac19cebb68ad15ae96f3e42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c7f6db9ac5dcbc9808bc3e278c7f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba343e36ba69927fdb2e9c54c968f26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ed9de019fda06d679186cb958bc27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2168adad1f65002769fbd93d2a1fa2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d2192c939c69c9d480a76ba08ded258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb44e0ce77c5895ea58ff84d6c0b5a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3726cff863eaf01622b9933463d85c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85daf6380ee9aabd3e51fe82ab859261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2fd505f0a6a7d237b8ccc67e4e265262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edbb00aa5188f070f8e8cc0060fa6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc103f9b9d3393b490784d00f3792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879b1f8f45b8183b880e5d07be81fd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35a1bc6465e36826692e1fbc2dffad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a0ee06c60cadcfe12b7a781c982f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac14eee36d8b1b869ae788dae923c13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4935c19c556b5fc8472b19fde737b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b36b296f8223bd506a95aa76b0a78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1685a7a6507acfae22bd182f6fbac5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ca97908454b5e44c472b801a07763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421e964c59f35a741d3e8bb4cb798a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90971053839ed975712724e3857500274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f36fef152e7e933fb44db5b294da3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69056bd7a3df8fdf358736994adeeb38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b296997df5b06ba738d974152caa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674238a1d30e9282775e8e90d02003a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f18a8e4638d06439f2982a5778bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab031e4c887846da3f993fc7544ca7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d8ebc58f86fa1e0dc73004701381d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bff0b213a2f2c440d65ed9568c5ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ada4f05554842bd54ea2ac7fe8dfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57117b5a87b01d08be9deb38d8af17df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde8196bffe0e85ef6f9bd061321d43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff66c81c1af0d732ab6f66587309438286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264debc3c5fe124c11945e46ad481b7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b2a61899dfe815ca62b4c78a8e47b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0a08444b906765ed495de118e92e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade38a1f4928e380693a131eca39eda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e5ea2c4607c7f87e74e6c9f8a06b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb7f5172168b2751e4cb45e032ee84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35925a07dc7d8e6eb93f64cc93797409293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c412342a3be7cc3732da9d222e4ae21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29fd15aef83cc8c19d8899a49e2546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d7841a4eade279fba7cddb59e9b18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fa38ad298c88b4b710e8df132075c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a7531077c39cbcbe65d972275961298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0762c6a16bbc1f933555540b5ff1d1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35289728214dc80894fd349322c30627300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00192cbd6d81720b780233270a5806b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00cbb5fea0ca0849380af8fafea920302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85761a0488bc6e1add8a3255efe4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c653fd689c256a6b5a14117907eac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c077c8caa011981245c089e429c3a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd8077969fd04235dc5879caaf9c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ec698f601153a93d860c23bf5a584307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933197f59183c7fea4fda2ce1f15444308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d43740ee93f1b82a34920dd63725309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803faa71fef106fe02259ea12c498f31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca7d9c72a846fe0dca916789dcc0ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a35991da131c727062122492d9924f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27168cf90c536b9c4c5e8f5b4130b3cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da90de2d0abe3fa2e32d0e94f1d2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43ace014f4ff82121f2071162cba8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73defeec211c2844ee1f5e947eaf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0b172f9f4cdf7432e2c77d103db62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2eb35c5d89ef072b78512e8ce5b0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf54a003dbcf3ede774406ce4467dec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a0a1e1928b1cea905a1a9bc16ea81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed39a1e4aa5261f1d6e956668e180c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda4df09385ed0fab13b0a2d96f849a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac329d86b603aa85f8d25b8dcfd3532e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5ca27d223e5edf2a314566ec4d44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629e54f4df5b57fe7b1ce863ef0e86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d32382616d791248fe3fea3602f8a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff98aabbdccadfd6012d109ecffe066327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d38992d250b88b4f8dd7f5c8b58435328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f128903b07e17ed241b3eaee6d539329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059958069c03e26adbc609452b0f5c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75796ff134dbe2dff3e8a742ae2ca69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4d0a0a5001afcd19aee63d860bb17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b43e570d6e193c56dc4c9e4ee844f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3559414cbb2035b5520f676becfda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe3fe3747379a824b2be7557421618335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756362c69978bde030e9f36bc7ba790336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1590c40a6b6758fa99a53ee067c087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aec28b1a4918bc72819ffcd8a58d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9a8f344616a5f10b50c2f7a77ba3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c43e9c4eb96153bd1d69957ec06db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b968cb19700ea80e660bbd352a748b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554fd75a9db884aa5344721b4e39ca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326f2e66ee5877f0508102825212aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8041c379fd1ad44b95400f6ec699344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1f281b1d84240850c2cbc37c39b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e34f315e35d9c7bff031771656bc99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d28872f094f1cf40352f4294572989347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c6c7dfb5aea54cd1cb6ee2f16a3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1412e2e2154d85d07b9b4f0d93b2c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168a6ad15554739e1dc91b9ff5c245350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e2227d3fe255effb77f7b60ed810d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab42b9cf4718d9592ff6279b6cb65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5469aed99876eb23cd833957200cc3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c548ea7f4fd2a2fbb48d4ffb1f9ac0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81730bb801cf85bcb1e0884a11c287355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a402612d89d7227acd206d0b5053f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0651108df0c984300c654c3dc3ade3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186667477bc1d3a270e342f6d64325f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f51efe11c0e482eaa0d8316be0316359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a67d7ae718cc3a2165325b27d73bbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56101e7d7f14226d7089292445e6a65a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eddcbec2ba80b69a8b565d39f536a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639ef11cc82e0538ba4f95750c1d900363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504cf7e19aa050b0aaca2e17ec67ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26378593d09f77374bdd99561e658db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cbd16676721855d93ab09241bf0ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33093ab2f86355d232a912ec023078e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572901ededb06290a591723ba57a7f17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d1a722b593614f1deda22da47b10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb24a821c392cc84f5d675231127f25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb27267aab82d70cc96b0435a64a3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a5fa7b067703ef51b9a68efda65d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41575d85f0fa2765e5500f8153fa54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2d256a3149b8659fc008e186baed9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605eb215e3f4035174826ab2dce048c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e01b05f99da0b47229c3d1b1b08ad2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa288112d487cf0a9d6bb521a116b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef082c14816a84b1d9b51942f0fce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b1f86a5392bbfc68c352df3c3d7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c295b89df5eb84737a306a2e68e2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e4eeccf83f8c00e9394c1f230171a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b617830f7625a284237292e2c9d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0687189d59974fa1181fa5075b8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f0f39096b50468055161824a5f20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d94bff7fd6fc566c34876b671dbe7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4818776870e4602185ce660b9908b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e56e8f2cd7145f83b7ebcac90453a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608f2e5e7f5bb7fd51e3fe41e8acff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b50ba3c2405b5e3c5d3576285e41e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228bb792c0738c9cefeb1ae013c9ad9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81322c7b192608368cfa3194518498b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489c3615dcff4acb5f0a9ac0511318392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a24dcc8a781459f85ddeaba908f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c93204998be185d4f3357f1dd4e51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a536f0ff705565191605af33b8625395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b2fc5608b9363293dcef8812339de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df212d078aca2caae590b6ab77de8e33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d469349bda6c781321ccc5e3a8fcfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f1cfad9cc1b2a7d0333ac2c0bfce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8b9c8cac823d8cc477877ac92416400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093507db3f6dd3e783145cc0ad5a6b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3c312a49ce9622254ede444216ce6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eb82f2ed5a0de5b41b770d9e8670a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09876df4ceaaaebc83fc001a64ad6a3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6166970c08b7dffaca50a87e3a92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaaf4c4f8bdb1b0eb8e2e0449b0ad5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd24f74641b788d01c3218ffde32e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2143af9f00c709dc5f95825510e11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00924d1c010ef75a97d7f1f8cc852f1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae7462b6d0723aa436f79e656c9f9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6c6dc1e5f2bdc762dfa9a2d0014b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f68ada994aa03d3038cf576e612b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d339310229536d50f2d7ba60802088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc39d21c6c43a5baedb6539d2a2c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf0b1ec82efdc05b5084d5f55cb8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e7613873e751387e400ee117e774416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02858821e68b87ef886e5106f2b2272f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec055b2c6455f2562df300b025408418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6efbc8e2c1a2bd9698f2b59fa65b20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a14d0b0fb0da5aabb38115a90594420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679156fe306c2aa79bf772dbac1bd42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91fab94c38b70cd86da880d82fa8c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9db684a2965ad2320d6c64e430a8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526a310a1d4273c3d778c527877443424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41612a8843ddc5964b2c20a7576a74e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b91e35caf229bed0817b5cb0791265426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a568f17f7741f97b4d39aa37afcb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc67d4828371e239074b452d930baf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205eb951e6646bdf431200e7447614d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ea1a447d83995cfa7b8ba01306f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042398f1643fa9783c70725147ae325f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3664f82b7ba87fd7f62552b6ca8793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979028add57202785e3e4738211250cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083c71ab86bf0f6d3717466fe98b31f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dabdc576da518f56d10a28f54f8f6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a3ccea6f6e364cc74b7c421048437436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe112c41814b9b8832c1e6a93021d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a0535a4c6bfa49948fac8c373d34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f941b27b91b0b65ad86db29883b34c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ac7d849702e22d161a297ff32e989440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805d26eba061e40fc577aaf56e60d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea215ec2735dc763f9715030f0bbfd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe85279fdd68b8795788c111f0bec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29b9bc87f0a0b8ce669f9cd5c6018c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e8ec490b96fd0ee4909cc558cee1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41386c4df6dda5ee34d3e9b727b52f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368026e383a4584b63c22d98131a035447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aafce551c93238755a36221b56f820448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a032cd6b847b8889f4d81d5ff5c5b93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94440f33600155635b51b9a7602b300450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fed9e47d2ec4651f06cf19955d30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234f89b8c80862eddfafa152dfe5208452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de3a1d03e80d85bb4eb53cd5a65c5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271d8ada8f4713a26f55ac9de6424c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0f8a854042934adab44330fc62632455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60a8b46cf873754db7a53135430a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de03738f8e278021a93bbd429ffdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bb9548baa09b54f513233eede5f6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7342c26649ea92318dbd224426b531459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c741aa70152895dec60ffed31422f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72f5a284f5c75c873ee43e6b474f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d3de5d4532ead007c6b91cbf7487462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797b3e38f807b915c42f7d2a1bccb69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a6fe9d8b6be3cbce8665c4091e468464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022e989565339cf20b4ae912091ecc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f3090e729f6418ea0f46dd36b1279466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b8a9f81f734b6e54f59c62656cb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e418d7c78b09ffba93314c3a73821468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c88e265c07496616c00f49a7d2683e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9560ac7ff828e30f37f74fb3b0b45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa284b7510605bebf0364b6a1a6f57d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908729288955bdc9b4fdb22444b49c8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa7f38fa47ca9b2c0c2f19f653125473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e797ba9fd05217facbb0e82dc8591474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f4ac2d6ecd13f4ab6296ad30f57e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea3b6bde62f4acf87f4e496d5f62e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b101fde70dd85c668ce21b7eab5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70c391c0a3dc650d5b5e7d5b2ec3e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522fe8c4f2946ee7ceac95be69be67c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c289a822c4e4b55aae4ee28b6e3fbc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b88500cee6eaa92d7b10a00569251481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aeb19db628dcc3a383eb6aac37c97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029744fdc468c87eb5a5aededdc54f2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78619b9275e62be2f348bb6596f1e3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb66c96cc76d7fd33351e9911a976d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511908019250ae28a079456afe11a03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cec93f173fa53e13c5f4869430a38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa22d1d8a13697ec9ed0b4881ddd91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9134c3d5fc04e62c96e3441e280ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf7dbd7babe8399c0d90b5d1becb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011807249585279d0f2e6c5c241842ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a5c4bcc82580a56a8c5f842676f46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa179d5cc9ef002d22267bc2d3a8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1d5f0f06c5047c9899792990a3910494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970dde2370a234ed8b134e224b64d32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f708f8a19afdeef39ff82e04c4fbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab1a78952602e8f5844790d80c0ad3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b20c3abff1f638518c8a7a8a0c1ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce77990d1d79a29ba5748fa358bf35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ac2c5923f4cddc110bc99ede4d23a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b0038277dfa610c5a86bac050cca3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5fbb0102d0e0c9686df042c2600ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23095f76e73cbe335e3a1d27d90bd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b051a804bd8651a7db9772831fdf98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df53db6f34154aa871ac387015174c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b41410d0e27aa80d7b66ca64e047506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89057ba4832f017b0f19db608b9391c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceeb2603a225d942a96f50a36469ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c99cde5f490aaea36c3ffae3fb2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fdb08566a2074d79434c692d1db19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b499fc6eff3fbd5a230884cfd47f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77206e5633eaddd96b7a62e48d3633dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13175336e09953e97d0bde5a2c851da4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3867840f7ea4188d49f708799d0493514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1dd0ec98d8dce6f5d8a8fb16acde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3af10ee457e81b9903e36ae657f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e6c4bd8b93a4dd8aa2d30d0f84ba7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef9f4c4c7fec38122ad38a4f774963518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367e1c850d3bdc723d18bf90cc93b21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e088e2527ec86b62f934ee20b080c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc84e466254324ab137d7610c33d52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dbdfe08793d60fb0ee89c6dec9b97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32a24da6aceaa54cefa1122e08c3f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dbe1a5d489e6dbbc07cb9ee7ee081524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36385cf858ff6b91ec588401c94d0aca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a48253ae463008a4e51bec7eec13f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b769128fb24ce23af7ba90647d56325527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e48e54884a675b99bdb2fc4f49534a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31464679af05b08d2fde6f06d2ac238529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4df5745a04f5395baf5022305503530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f80fef786e3b028d278e685eebcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6145ed013e04647d48def5e553f39f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213e09e65a15711c614ba4a6cc8e521533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b5a67f5f4352aa37e79a786070bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb54b15fa199fb36c087a3b53d64a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b883bdb06dc75cdd9edfabdc8fde8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cef7f12d13da1b9abbaf08c650142537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36639909e884e1aa7fb63ca1f0fece538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8399657f8d4689a093e6ac033a2320539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f271058a6381d6d22c0cb24923dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf08871776e47182be954a951c83b9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0797bb1f782e050f06ed8dbc9bb042542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bbeab275837be036cc26b97e5a6e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256f910826d411fa539129c230d442544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e31b57e84e44a7b15e4519bdc4928545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233a2e261bc6a1eb6582b76953b2695546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377dbbe3af5a22168c1ff7fe3228160547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66af2f26c4c20910bbb5e34023e10ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f108dc9fc2987d12e7900dcba5cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e3a8e4e6e9bd51814b0b35f572d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b64604aca7e6e638ff7d0c8422a1af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1880d879a43a9c75a1147bf66be5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae211dc5ffa941012361854abb7005553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a02d857b32d462f3e33ae94201cca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a74bd5a798d8dbc8343eb46cf84df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc256c5fd972a4f333c676177129f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5eaadd135a449c02fd5ea745a0fec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3cc48a55ba7476ca03f07d2943995558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80b0e17a71df09e6d29dacf70d193559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b71510921fc43fccca3fac9198ca8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9457ff3ea18ee425581039ba206e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52137eeebd41e11d0e9a023deaf9e6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b98b3d6d1c8ff2fc7fc3a09ab3c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58613cadf3ecf4ed9fe952a00828afb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddbadf5bf60511a4d243fd77b27315565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed227e169aa618549269fe221ab0c4a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5695ddaf2869c8823a3b897d8e137f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e1fd1eda0ac90ab07517a366c52fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb97bd0048d31bd81423a945b7d82b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fb2e4865484bce71fc82d3dc30fd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892653e2f6a48b6dfb0b521852035ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705878bba9f1f98502b02d3ba80d6181572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594074c63fd494d963cca7102ecf70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c687545f8c5aaa7e19aa759d1f859e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ccdc635c3ac2e5efd5dcda4aeb70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10a55d4a9489992a253a0756357f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a782b1a20bed22a47d1ecf8dc9f259e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f88c1e43b873faa56a5634aeddb68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb75b32e29fd2bc3d1d0b2376763a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf25a6eb54c33704d1687c33dfb598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca46959025280a5245ee29358d231d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214303061c7eff71b74a3fc7957efaad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edf53fe814c758d9b71f74df76f17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841953eccc4726a268b9d43d208bd47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e5cd4dd21a8271ca9afe9b8f4800a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a7a9ea929f0012e1c39b4c88268d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4c4836ae9bc1657216b3b6214b31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c36fb210dec5e1cb8d014e316c6216588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589594d6132c4d6e7203f06f0049abe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e0505ac90e6003a7e571dd5ecf04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050c87be96142fa317976d9557a1574591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf6f7aca8d4a770588ce75b2072165592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf25db96220e6897ffedd4d272df573593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25d71b689e11b4531eedfadb379a95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fdb0ab1690f38bc79ae3799cec9e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacf830826d860547bc5e2991998292596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f19b7cf7959083504008474e46356597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380dfe3457d0982e12f7109425d49c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57fa14c41b2c7c972a9d0f979309f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf58e2ba96702e56cd550aca865d4cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a847052b0e427c6b5ce62e4da2796601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe24faefda189edc3a04cb23bb72516602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c9d0b0e64f27a20e0ec8d3471d82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b3fb8b7a419dae524dab8ddaf708604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e75d4c2fe0885a3c4cdc24953271605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b274857b378f1b42150da5224fc579606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d716fb6676e09d9b4ea0c383553c58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2699e21842b6d1ebb9ec5efd6db7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528185888c6b0a18a5e5957fa9dee5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2cb93542641741ec1457e2d1901a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de114c178e1f844965d5303a0f8daef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6684def552c6aac5a6d3807470619612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d1b6fc9b011f23a55749f79386395613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca40ecf2e08758c6a78555e97aca2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccbb7d8f31ef91b26183ee438f14f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23999e9315c76c2370394415a5c252e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2b13c881760f633eb45dc9d4fd815617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b153f449b9bffb39eb3cc56b1a99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba315b5abb8712c54d45b35dcb76f89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb7af50a1ae5a7dd039943b2f7f4bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e2e63a8542112f4fc11bd1277e7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b97ab72191e2cd3d808165ccf3999622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f830ff2efb6f9a30baf42d7b420ea43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e90b8a922cae43fab978826e88f46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99e887976c16b1c75db224ccc819a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec49a41bb9342c8218453912cc5b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e0ad28090a9c3d1b01b0ee98b24c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7fdd470f3f8ad3b70038ca1362cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da013e3ae67f3108e52dd47cd10d88c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48947a3c5ea0d8862e928c4037543718630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea801898d77cbd0464829683d651b2c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482cf003214c168c3408f2ef8f1e5d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b2e6df2487800e261c0356cd050e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098f0a52a43fc36922efeb8e3d0db2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0bc2762ce91f2f5c61153d47b851635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b75060fc87caf1e11a8e752ea56717636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53099b2a2524c44beba6d23c5d5e2d41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf99064bb1398d716747ded988848e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd752dabcd7a753e2fe5ff736090b84e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc9f393f8ef083b502eac2dab6544640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8a7e772b44eeab0cc03088f1135a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e367cb6f69fba44ac93e55370a7c1f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517235ec3e0fe1a9b8b21403f018d64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb8ab9b921f677e85c49f11e376b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ab4788a00e5c25e371a2318e27cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa9bde4d40a42e67d4415848624373646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da406f6aac071f98afe54625ac278b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff229d97c1a314f4086729178934d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da57fa6416274c1af9a6e1a3fabb92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20aac419c99168e001cbe3f30e4cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043cacfe7e980250fc13b550b2edb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa9852c7911f0de8580315129b89d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ecf2f6e0b87dea87e01742d41395653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3267f3cd4495a0b29810e1a7a08ea51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678150ebe637ec1fe95d56920803785655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1ec13222eab1277b0a688331d4bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3a04fba28cf4648f616f2d4b24df3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c4508ab98718cdd7af5cd324643d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a34b553562c3330fdb1f8f0e78c749659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5410dceef853285a0ca1c810d592c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb253f294fd9264deeb2c225e5675661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf57d28a8133f0402083ea021fc303662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d245a7358e2bc74b3e9b703c8bd73af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c9dae77f5669145d11d3530b2f69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc209ff80099898b365902ab012d199665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc074b4013e2291ecb5d62b340bc8e65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ccb2a745c8b4a03b8f0092a2dc68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e48fe6d8ca98ba395d89d023fabb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724704675404d0cc299557202582296669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1646e23ccc15db20a3615b4482964670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d860a196c44922f960762469b07c9d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7337b8fd73cce0c0e86ceeb81a69f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934ddb2a9fcfe482f7b9de30ca54aaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af037ef7b4002694bbb21c49ef32de6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b3c5374cfce90de0d8fe18db472d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe2773fc1d37409444e41e23f372af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca54ab0fdaf2e569e24de9126d5245677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb9dfa2c334d4c32b6967fc293330d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db657cd9dc32051fa528831a7ba126679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582d1c147b78c27503c717528ee376680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e6c2df0fa8903ae31b0f370042593681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce753a2fad9b82d120a973b7b034a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a3502d4665372763b528328471ea5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4325a657e44c9eceacaa19f9aa183684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2cb58e7d76e5eefebc06f82cc437b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aad5b8cc452ab73959fb04b29a63e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc39bfcd1ec54323d9a1b384abcc8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07838245b31bacf0bdb1e66c93b6e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a640f3cad97f5ca5b6c6bbd54f01d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88006eb702fdb53c9d922ec163051033690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6093b500a21f0ef825fb853c0279691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230b2772ffd7587780eeff9ea1598b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290a51a31dada995d1eb6b33a0cc788693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35205f00e08fe3d52dbf2baa5ca80b5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa338e1a164d872b2c81cfef13deef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b8eb58474648ab8e121d351bcb1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6119f3ce0ccf895a197dac69af3f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb78bf22a9a6412017d88cebfcd1ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bcc26cfdb050eb2d92f9a43c04668699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497702705005dc0b17cb01e08315e763700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da53332890fd3629a036b3f8f19deb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379261e4ec96cb24e2014041542b767702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888881fb8e8db73baa85f0e61a54417703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9141f70b5fa0685d07ae06569bc71a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea556456d3c28ed12ed7b6bed4c6b7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42362d7dbb983b77ddfc8175e50c6460706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae804778f56cfe4c76b89e4c70f46db2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd3dad295f7a6fb1823282d45ae0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd60101657ad17eceea0fce1f7d047b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6405a5dffb1f0eb266f6d4fd35b0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9750e9fa0eb01667cd02b97500b8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa2819a14a96b3c64075b1d73d3568712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e23ceb6dae9a9d5607c84f243374f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d3dd38f8e8c38f424fc48beab030e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fecbcb17d59989133939e823f209715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b55464c3ff33b6eedffa971028763f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d948964f0dca7ab0cf1bb3b4f5e1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3c46bdb61a620680d0330f21d1f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd5791ced083c4c747eadb9fb5eee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa8357d5d880b3cc806d379941c05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d736d5cc23914f875a4abdeed030721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6e2868d73cdd8b11078efdd419fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762d1c7988f8b855bb5f1d86539db48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c994422e0ee12146f8069e551d5da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91d34d930260ee50657d6ff2fd136725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edbe687f3ab5ce33b9f6fd81a7c8ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20b4ff10d2a10fb07ba68e7cc1161727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d63ae7fb7aabddf1bc567d7f501b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7405364085d67bc3a2fbccdb80e13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3436a27046d02a4d2feaf9b1d7456730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32111dd4575918cec8b2ccb1c364ab1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a2a90918ce9d1cdf315f940beb071732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2eb41bd444664de3f44ce25fcc419733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef9150e4bf1d186a5ceb6cbde86cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee899da42c4da710dd4d8251cd18306735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12ff249d05d4c6fe74352b9f088370736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874273f927cf855aceee4abec2583c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669fdcf29dc61b3eb3fc2a94b32193738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e836c2c8de33ad13a788c73df52182739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a13d59d28722d7ae92525a40377a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c36e2c0297370cba548666d0954c1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f137bfb5c41666ca862243e2529ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ebd5b9fd6370b39f32d7671bf5edf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839869b82a9b11d5635b49906946210c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8390a47c2abf8248317e392cc717e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1171ac85324bb4f76625d6d40936a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b8912fe3ade3244b9bc9253661108747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52430c3fae9ef6370e8894012b8cf109748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d83e47bb62ee7e06cd163e9f191d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3b941f792def042fbe87d6ad668c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50f2c9ea0c769458379b52f7d82f85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e6d8d0e8c54535deae92216c5d3fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9ee9dd0f944ab62d8236ff04469a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ab516a7ae79f0d55210e9cc3ff91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca43b791172e222b6c867301a7d6f08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d5f03e65c1d0938a5d002d3e95be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c569ab2cfd7eec9696f9f4831981ceb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5520cbba0796247313e99abcf7e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c747819faf2d294f1c7d2868a8cb8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>