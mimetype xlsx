--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a5fb6d0d218cb1d5055f17a6dba751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4072d7d5745d996d425db8f33dcefa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad232fcf727cff4f877a10f976d5c3d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab7e95ce4a22c843f9358a37beec644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa842e85435bf5288a41913da923105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec2b0573a1f531ec9991ffa32034cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1ee713e407394a221058948fd2ffe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18706fcf858e6930d86a3660f074f1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f412d5a657dde9a62984924e795d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263c80e4236e293a9555d55303e92f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d1cb18406e4dbc36a7a42bb2f207d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9cffa1fa36918adb3d00ddd4be3fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93aec1dc6af1d633c296d074d375bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ff54bbb7d29fb63a1d63892da9e6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db664e2e57d32e5447c2a57b608924d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a4b0cd131a3c473b07aa9c2e0db516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb26e7d2d4b41152d29c2339141119217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8aabc366af7bc19db17063b8e0ea418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b22c5e9cb578291caccb1c6c756cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd8ec7a50a6c62a94bb89b041b4b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc8199234a2b0b9facd5ed905528f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190218fc6e0e9ac2d44ef84757d235222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a4e350564acd1ca57353f7161525823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b250158f8dd69f301b98489c8a2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f412940aa9107e6db424a2e74358f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba2130a763009d33ccc9e2cb73ce7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad4c32066e149308ea3a9c97f03fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e8705049ca6c5a7ca0d2ca27d56a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00764721bd387af8660f08dcc465da3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc343428a3ae8b6b0be723e32473030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be637b9bbe965fd159660e11acf315431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea636d4db23451511c837f1c50890c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bbbda839fdd595ba913a0afa4d88933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e065689db33846d9e7e426468754134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a1e4b8328f2b26ecfd656eafe5e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b998879a0af1006d148ee2794834b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41875139c0597a6c77abc8f303ff637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ddc98b665e773d00d8bdc1163eb4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961231186364db6e3d23629399775b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf2bde250c6c8ebc952ff5411264c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cbc5b2684161f19853bd6b2fd8c6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f24021451c5c7e1f3bc12832c40542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1d1a2946c63726546df0569422c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d33b35053be1fe2bdfc7959c600b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d425a6e1bd3f3be07692c644208ec945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff871156093adb995c7bb910b009d2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ca81017456adcc69a3f4cd77461247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4821cffabe9b69e627329079086b01d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcae337a5a3a20d9924521d7f004cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1cb88e5ef9760bf3a85e162574b4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d65e4313373c518eddc17dc7d2c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc982b1d958b2a84547744212a2f35952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5b6e3d51682c34ecef8030082d6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1652f89d9f474fde070d09498083754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cda62a6e631cef9733046de5959b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf238d2e3749ec309ced5512602945256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6009a586b1300afba377f5b5a21f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e07ec14f9a571125717c93a5113958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432605ebf999bf3b00c76bc8b22b797159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422326bd3a23d908190d55b0a4a2cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1904c5086bd4c094b058de0f29ee0b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6c56f6505ca55ab943f43fe54bb1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45ca4ce9b745cf7009cc9821e250b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f406d854f9e7961c5c098eab3e5eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601186bb58b7d5d7ee7dee36b3c4cbc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305210d1de6d7f60acdbca56c5e1bba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1aed0893f8d3ec7e5f877c65f64b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31474da602b1df5ab8522f089b6c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2bb9e399e797e2c70753262a538a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd86641b0fee4b3cd64381a4e87a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae533e1c8fd51f35993158660bf05b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeed00d1848b285df5c98902f35e5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429952645ac7776b325bf48dc2d178473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b92d984c1515459aa6d75f1433d5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca037f08ddaa9a0b18b50e09370a03c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b23acedb491c039766e6015756f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823589e18e2d630d35caed01c9226cec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3326f62f971bd31999a9972399f6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea770e52b1dcd3d0835167e4e524326279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e05541148175fe46a949d1f12a7e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369be0fb4e6f473df3b712b03c7d70681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a55b7d7ff521560a299d9aa8ac911b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f5c6f61e4fd96a9bc878718197ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768d06803aa7e5d17abab19ced296184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4864f34b110cf483af9b19e5530af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cd24deec49893b60d092749e82b4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c975079be01d5fbdd3f5d2c72abc05f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3830cc5a2466f53ac4aeada59d586188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627d0205793f953234974e44a1b05ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678cd9c8aa38533a5e4b0cfa8f961990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177964471fecfa6d3d51a003777c65f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd6f25cc70a82bb24724e9398c4fd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb96f234197765f19c0942f46a866b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30980eaf58e9febc469facf33e67d0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da344ff048ff81af3011f216a2fc80395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beffe1ce36af4f3350e12b896d4ab896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc150b1102d07b5a87a706bc7452aad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc4d78e8379d4f6fcfa62145db47598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b704c36bd11f8e023fff4b0372d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a084c4d94cba946305bc6780a1e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b46cb3e1506324d283f2a0c48e0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0927ca5f928bfe523c4e7cb8190c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a639cd677da0abbf876b5f67f6a91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc8e468ae6a35856f6ad079dc7d4c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a71025d5ee350e18f84762f4019896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a322d8f5b9116d3686b8f7d3ba218106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45df2471f0ac95e7a48e6c4dddd784f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73732115b13d8d9b6f3b7125f41fc528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632830bfe7d3de2d977836fa5b72d9a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261bce6b4bfef9e1014a4041ea99646110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624a630b406ab8b065594cbe10856f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e52a790220b177b69281701d7ec4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a0bf14397a79d4a4a5d2e0a0035c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e6cefee97595479b377d81c89cb3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1549337255c91247d076768cd5f0f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334014683e90be33af10d1d6c644b0d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a19c0392c06196d0bbcb7c44a7991117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0657fd76232ad9929944c77e62e252118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b0bac8f58823848b03ae0cd08a44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048e83d9c5db2b8adc7166609b0e532120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb3f6706f16f16643a340e26d1508121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8c51105f347dfc98a73934fa77535122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315b777b68b4e1876fc02d95f0c015a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1867552f99e3209bf4c3620cfa0cadf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813226a3ebad48175409c72759de60b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218341d20b1961b7fc76958cb2e3c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f9b3054f3041e35126634c33b0d38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef385da65aa3f3d9fe97735e19315f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a2baf77701479b70bbc09edf3364129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afff25afcb5487ea36f9d4a0efdd4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1567d4d78f1d853df56a9eadc32c28b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8002aaffe5ffa8f70e821c31a9939132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a9c57ff09c814d948f7c043728cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fab097aa94eb9b41f621757790160134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815d6d6511d3073dcb83b2ac899173135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e176fa8e677537bf0750a15f6a024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15b2f94ba7e7c752d520454689f991137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0b45a99f9d2bac1574ad692701773138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62e54ae12eeffb58914700d4d11a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0206cbbb15d843cf54299dcadba7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271ebbe21348ff241887ed42ffb97a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081bc6a9117c87567380fabc16e8418142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe8197e2a85c8e633675d1fd85fc30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f01730398a150994b9319d6ea0c7d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2740d64f822f4ef43a317c94ca4bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30444808f08f960a50d9f22e8a9e9b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6802772ff8ca39fe909fdb34f7f757f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13dd775b706cc2fc82e81eae87bbce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de112720e7ee775ba161934515720fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4bd0a8f3384a5a3e2be5c7f957277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb587b45d71f4fdb7633526171d1c04d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b0be770def737abaa6bdb89c8787152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dbdbcc9b21e9cc420dfeb139c24bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08013fc1f54b7a7b08a4cf374cf4fc04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d0d75e8139e88eb04dd5981aebd7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc5b54bc66cbce50707e02c1750a0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852c25963274b4fe9be993a442482c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127642a414fbab1076d87d89d0703a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648ff4ff05c20871a5511e9143aa69a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80460fb7cdd06c3b8b35724fa6c4083160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4825cbae8ea3c7ae744b834a082e04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c5d3c1060fb6e4e44b28b251937c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6cd4fad30f7875c78d7afdabd63fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d2eef54f8ad8178c26ed138ecbd8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218795a524e3780ed7f9b41310de6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ff02fdd9ca88e8eb9ac64e8e8a45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba520a8ad420b0c7e2d8943f6c5c5fef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced81116cac84ba00805b1905672ab4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8023275c93bba107b0e3c64ca9edb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b99586122e218bdc6e6f6d47920636170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021c105d86bb98b42abd46d73aba6fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b065cdedf4a7031402338bce81bdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71c093585a22d1628f8a7a4f30fedb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6cd551a614def86fd7371668c4e3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ca411c032e6bbaf315df7f8812ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a46847423de59587d133b7fb2da01d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90def1905718086a81c5ab62218ea1a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df96e03c7f5cfa58f19a56abfd1add178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a582acac0251306321d45f9ea51a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f430da3205b1759c2d69a3c8b4827180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1087b0f8e88f84a1dfb48823a381fee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e136923c4cd5643009508cb93b0fc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d4572d636378c5554b161c25433b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cf40de434a08a896198cacb29a240184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ff0d3186fa9685074a26fc2e40b7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38629616bf7bca8341d228f99c2ec0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fd1e2409d2329cd6a774673c24391187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e220d76a1917708a755aad6ee1e347188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca18df6354efff9ac19d35c1c20161189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6e49e57ccdb608439efae0bd9065b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f801ca760864d6069402ebd6083a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902195b7a1105364faba1ec95204c97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83f04bafe34bc77e07ab3b8e4bff9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff490bcb237076f04e40418b60b930194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f03551b97d6bd79a49e1e5dab0598195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ffc18e478f81220e5f3495b594e65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53733f8f1332fa344ad34d75edb6a1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dd8b443f41327591bc5b711b14821198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d9cb7e8d41c23d998aaba0bac64a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092165c98ba9f4a8e04c113af196489d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62fb683c1e19803958cd8c1a119ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132289c180426ede2e6c2518e679dbbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54b7b49111267a724bc0cd5e6ac551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24952561b2b609bd9114c58dde30efe4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854973a6f67f39a67744d93422baed3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243873cc25588a3a1db47eb6464822206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c55005b4439eed44561b3916aec6e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c1c6ed78936d17c19b9a22f0cccd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3303d94250ac08db3a16f404d2f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dc6bf3aa867663e37f2cff81a5cff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b2554c1e14ceebd95fe9e3a7cb3f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab5ecef0d2480297a1300e5848718212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f2f98fc4e0b9f57ecd6a1bd37625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f31016ddd733a27af56c8a8475cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36ef84e04617e1285cdbf42fed2b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc9abd0d3ba11ffac3f965d80f378a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae1c213c66d6bac381f4e88347691217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4424f95e8db26e9efa731a031bc18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03904056d826fce0b78ca3b4f3fdd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18fba3d27aa16489a55535b5ca40b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967c6c528ae14db4284b4da6ab58e0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9cb55b040b8e498f2963ab453a75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e215028f4710bf849bad6411fe10b1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741777be5bf1f096f698b15d998e685224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b2ea7e3d2cdf977ae4162fadd151a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e366a942230f786671f5c56b6f3beb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3bca606e5e33f514f43ca64c756d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae7163afb89009a9071af7f21c76c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314aca9d6995b958ed665aaaba6674a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffdb574b07a1e7f41934654c35d50f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195cf8f26ef310fcee386fe59286e1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151ac49496217c5ccd37c299e82a11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c50be54a2a5fcaba06b19aef09f58c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3fb43718d7c392113d7eee0e5e481234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039a0c0b0b8de460104a16d0307fcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877465121c2609c09214cbdd26b57c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085340f296ba6deb3ad40e857f9417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20877c214ed540558bae1cf66c7dfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340a51696f2adb147441d4dc18cdd3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbea615cb9f94323db943a0c810519240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53563dfb9f8435961881536ef90136241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc6e49bbc8c2b8d1ec58f45f764b71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404d15799e48ccef5744cb051689bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d19293b909d791c7550e2891d8fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac544bfe023cd1098680ad82033b41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb540ddf1df9b40ad5f9ad3abd527246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86eb9ba837c6b366fe9a1a2817bfa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da0750971339db0536f2d20891baa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c4e63285e0f3322bf17bb844d1a43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f7abdf8957e6e16b1c5274ff0b59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685be1ed03b25515fc6aa1c365fe894251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152d3cc853a0928094b35db4f1756b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f661ed1dd662ff3ff9008b503be779253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c11c7ebec1f8a87a6f227b708b87b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19e4c88cca9b918c846b8f9c4130c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c651ae479d312a8725f3bfbc78e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93366124fcb4ff89bc0babd621484713257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed43968ce98e680d00dc214f277fb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dda07a2f73ef2836af529f2107c74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392abc9910d03550bc77e1d5f599b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e03910b3590725a9767ccc651e2fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c47bfb3c65db54b3ae98c1d2b14d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3b9c1a3d0eeefbdfacf0a234af3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f8ca0ed0f78b5e977f995a5459492264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71d29ae25e299ceb2cae6c29ed2f0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2db4b2bb52716f9cad75d2078ad49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa857139d3fbb35d1a04b83574d1aeaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cbbce296d55b280fa60254832c408268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f9616a9cd8c361d5bfeb1a3fb21c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03cefcac113548bb76b38208cc45f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71cd8539e7e6e63685d313744a2108271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aad92efd877b0104761227e7de097272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ab5d066bb68ab12ea6123be2880ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38ab1cdfbbfdbc9973e0bfd9591c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda656c2f56c259d4f72e0efa3947414275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fed4bb156aad9773f2ab2064e4ff2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf2bf38f42d7caf411d2148aad26b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b830b83f44f8030746b42bf39506f4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caec4f77c57df96d9462cd98919a18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4153df9c0f91d392f385b0e76017b2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7e46059e98d55a7dc3baf3806a66f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07667dc6b15fda9b8ee5b6fd368e470d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a240141c49ccc7c0889a0d3cb9d06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da55f6c40e3d58103e7e8b514865699284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b172a3d75e2b39339c3ca8f603ce68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c268b676af258cafa28931b59a5e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d140044f5ce66393b21243a1d2e8db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33c25b8f09bf73ede2ef1f5744d777288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbc11cb681f47dcb78c450498e7481289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba9e93df05f8931fea7ff82811766f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46bc31246e1fc5044c0df40ef54444291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1eea0f8f2583c164d319d1fa15f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b91ebf0bfa81bba270ed0f98984de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766c52521f29e5b3e1c430a8563531294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a833b5569783152a466ac32e743e9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838a340a52bd72199c6fdfdaba9f42d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95567b1f69b557d1b4395653e918b65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08af6c4c6af891fde98800b6c6488a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180c25f7ebc94b76802f48204dc651299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe6c119329365c94e261ad2ae85a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6dc2015001a2399edd746439441a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d17da0b796dcbf8aaa17a40b5cd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938931bc894db733192d01550a4af26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa72426d67a7928b7d6fa420f5a8e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f603b6f41666ab566f216829e4aab3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ce8b99f0363a01d3ce4c8a79e065306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810c80f224f5f91323932d60ee58ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a98582a96463b623020673164c8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7b41337a17d4d2a444507c00dc34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc45b7de4dc4ed2373c083fd3cf8d2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090beb561fa9d9bb07c20d4797bf45d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4792971d71080bdf64ed861afcc2edc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db509490c1a3946d819492c64e49a45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7002edc5d3fa556e62f64d1743d660314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8652f94d65a14e1b9efebacaf8b6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2e48e0be11bd352398b21a96c539316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e51c4cce4cb66791952125e3c7ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aa48936b8d103fcf6bb28d471407e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f1fe990bcf71121160734653110f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a81db114d786b167b0a25ecf509dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a892b31e88d83836ac2fcb0a050a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d9ec5663ed95024998b98242d723322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb053559e93b91158baeabc9ae9c440323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8958e63a6eac24d972cd2f8d65449b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a424d119d581b42a07c6e2f9e3be0ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb90dacd842aba406349ac35e2dbde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814167d0602a2b9bff46a6db3729f27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d037be9a881854d124912cde30bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c17994a3c133567bb2d75fdffd061329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61db8779c09c4ac667cbc980c18b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43487b0e72a83e2d99742f03aa21ee6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5969715dbea2a8a7ab646dcf3e15b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756798ad5d3d430fd5ae0ab54de54f35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15985c5c4d2305ed18abd40dde346f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9b3cd5c3e0392a18c02c0b1a2865d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe7912e51c05b0d7450260ceb6e07a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f4d132017f46a18b320bdf76e052337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600409ff800f973a6dca1e7edb13385338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f9b90922f53374563d9c9259464e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aacd872322b9d6f68f07ed2bcbf679340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d83190d98994d40b2589e8905408fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0010dc411457dea073f8a3c218d78f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c092ef9f9bd1ec94c92937b95a4e00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b4de5565cf1e3c36e9f4726999152344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a493e86d6e218042c2e8119b57e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ada60022c95ad626338b675ebb07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734016f3132210e619c625181f74741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a257115f24077d5415f87fc3dd257b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677ebd6618bc0718cf06a2031264c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924d6e9d3fcb08f846ed7e36dde72c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2bd1414c37e0457be10f69fb2060351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce924572b65943b1ca5d2d2f0fe1f3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2205cc9038a637a22162d68bb4b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3fda67d4ac3cbba2967d68c4a545f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7965aadf0160602737114099c4575c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ee14e87ce9873715698362314025356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dccd928a788afef013c3155de031c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef1bf8513f0665ef3139577d8b2aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab99bd98b709e67b64cf860002fd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82adb3c5cb668d1502ce749450b01f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f88d54f18ac23e74da22b1937a707a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570b43751493afdbb57dfa8e6805af9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b6bbd52d83bd385711c3ab8d3115363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185080b707a7c4b5cc5b4a949d46219a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b9d93273dc263c1eb3f136a462da5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877528455fa97c9911a77130f29e81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d13c64cb59cd2d84954681e010bf01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c001651b17e33262c0abbbb9f620368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e83ae9ac9f1d085c973f4ff7032f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28067fc6377131de9e7275fa92636385370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81c60d0afb86a542cb8e63ea12414371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10191e0cc1caabb431e7a88c9b4534372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78365ba4f5b9ae0d036da74d3f7f2715373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48613d84b1436262aa298f6194015374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149131454dd3eaefbaafdbf0f72764375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2f3a977be1a186becc684b4498e62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04872e8a7cd6a52d87029330c53a7fd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d7c1c151fb7fbc875e24a8371f2a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5268a7c323a51bd496074562b331e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38294def689b3ef58399b41fd62cb79f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b992df435dc98559c07b6b7c01b0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ccc03224d0b9e5f99fd73ac3f0f80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f16d654d0a82f8eb43fd5736d2006b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d9ffa5f2f4e268debe54716852eb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0eaa016b260def93c54bed0bf613f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e00597a77b5ee756fa8eea1a19dda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43cb2fa653c553cf91f8092ecb7987387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381213f1b0ef89397460e939b747be85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfef3b14e3d0ec6a4e6c8db36e7ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74111c4465682c5164424baed123557d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465c448ad6154a2aba7b2a1dc1be63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfac0dea3a5b1e7f2807738a37aacc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611dbcf6facfeadeeeb4b24a72b814d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab79376ef1c823c930f5d8652be20ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac768a7b2d3ea172113f3b113f880395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161efb59b02abd591cac0b34598a7ea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434586bcdcecb25700f1a0cb6f98f9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027c2d1f9b3af118120e0488a9707b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873787160fdbedaf43ba82fb246afcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7338d5b5cb9e022416169129d3e040400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a57d0954a811c21dd5fe0d912a8225401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e8a5ad1631b0563b90b8ee55ec8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308aa2b9c306bad05b01408856e4e6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503638e75e13fe84f0bc8fb195129a79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12500cfa1331c08a850aa7c49e1c8fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e59f7b768acae987b9ddc3ba6f02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4ed7bfcb55c48d3ada1ef42f4037407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e1e20254b69bfb81b86dff04487fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5572ec2e3549f21cf4791c41804597409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550be709255a4c852ca66d9398728d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57ef3075cd312ff6af95371686eac0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0610f22baa2ed983a92cd7a455840412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b0e7662d93f1afbff6d942ee0448413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21f1653c4d4322e4e9c44f83c40d31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0badc38f60aed05d6b3eee6491576415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ae6cf0f98417bf115067cb555d9ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead62d372f5675b65c86f3dad3a17e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadc758272d176d7a9b95162f3281e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5829074d86a1422354642068441f7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a64291d656824556819c0b0196eaf8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3533ee6251bc7e0f60d7654f10fd25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da90cf26b414d300645cf5b8aabde4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e8b1f56558e1c1eff3833d607b75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b88db82020b9024cbf01e0e4b2b0e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b5c40e7327c48a2716e9f4347abc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227adcfed8190ddaca327996350391426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ce81bfa1571658b4c67ebefc56c52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b652e3d240471c23623a6ba4797b48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b600b014765dad31206b578c94960cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d854047e01b0688746110fedf824f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34293452d6e89be3585fc848edba3b2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10115fd95ee70c9b197b87abea8abe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff29958710c2b1b9b0b97551df785433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3a804e175a1ede4493962be4f5f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8966c07ed47f74c5bfb9be024fb65e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ebb81f1e2b70e583235b0c0405686436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637af3f797682462b190848f0576aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c122bc8ae4ac70c11bdf7730dc74ca1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb523b530262977524776e7caf8fd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0158c27515f9c6e9b79639d6897e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae720ac3cb4f507bac19cb990ffeb04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ad0795b018ce1e61c9d8e659373e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c2bfadf6def7b327bd5936ddd6d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74671ab26842944f8f8f52382079ad8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882689da9a600a00a3b8b3113f8794ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f69d8400a48708d219a4dad7eb74b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a357d633942b7167bd53d095545b7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa25ab7007105bef6b05a5b823056448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a77366709fbed46989d1a9b858085449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72fca97c42823dc3e8bc9d08ba328f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606198ac832c625e0b2731b22646b706451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29949d1366a513808b127c005d9f193b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1c51d1bc85d351f4d77410bbc091453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bef943569a949c19f215a0bc191f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74493e399fdf7415d400bcc09e92570455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b8b278c4d03e429a550f0abdb76c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fed1064dc0b758278d8a49db979f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f217de47e7a219fddb9c2bc51a0a256458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ab430c2b6eeff9f9a4ecf767ef3e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ab0bd0b572936d2f82112f7f3d0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f3270f3f8674f3655694f53770a8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4139fd286163bc26587f9ee8a8cc7a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6cc52045f57b7706ea48efa61f0af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab190e96b138697b1a0aa570374bbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecefb8d2cc3c4b670b88071051693e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8084c1a91a7a6c9f789c75da7980d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863010e47c1ddbcd55360dfa6848476467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ec8749866b3dd63ca9f527cd1edd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b111512a27c816c0188c92e0be62f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadf2fd2e1e8a357baf3f2135815fd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9d833a51575fad13c57ca1c6897c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0553ea3ece6f4efb94653da346232a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d09ac7c332a98132ccb3f9b021b64c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b51456598b68d53e4b42886d5b72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06baf9f2a5b8005578414cb9908b82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23f5f4cd93dcdd67db44deeab28c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d5ab1ffd847e33706de733dabbcae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755f24d240fc97ca2b121d8828938eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db330290029256dc40f45f0121ca5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d861686a687b9baf3cf9b37f5b4496b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a3066ecacb463fa3b341ea14929ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93602f61e5a11ecaf7153e6632a453482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3892b6d5833bb346a02d225248dafd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846862ef031f8d0344db3bb525f44578484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f51fa810e0e43c4e0c465f3f1d568485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdde13b21b95b5e439b0154e9945960486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f22fb4782115fc67fefac56fef3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9259167a749deb142054aa91b0160f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee1da9ab869aeae3aeccf52fedadc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68c82fdc2faa307f4110f0ce552034490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b831fb558355684df4584d4f7d253e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b37c8f375fce78b8bc8381961abe39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a19a5a5780d7352ed10e9e86405006493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882e31c53a5a322b5379efd6b4ccab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab479197154cf15f5585c35508a41c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50077b68765bad95804fa83ecb3240e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f35479a574e36f6a78d32962aea13c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30879d20a8b247b4ac637550cebdf3ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe040c92eaa14255af210d51ffd3a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e84a6d1a3a1651990af4f533de336500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb130dfce161794f386c1383ae6ae95b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ad8af79684c3b78f725b12dc8c9e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3502bffeead7df4016c2b288a4b88be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533efa1bbcd3f7a55fc3347d2866b92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9005979ff03eddd2a9512d53ad4b42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507b20d1740b2b6930ab86ee8ec2570506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f1b69b68189886608530bfd1ebaf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d560dd3790ff542adfba6b37a8bfa4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411317066a576a266690f22d8125112509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eaa28bbe02f652842fc1747088957510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1666510611560547026b1033e7c5ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c630a5fdbc69f8d324ddd6f5b20d66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673696dc3556205e9a7bc21b870a8405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b82f63f9a018afb158456aa315517c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bd171220d51bdcaa62967c8a1b754515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b86351acbaecaaee110bb8061c9d4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a15e2a513f5f8f140f50b6aee911df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe50bc09f7cbe1f97dc5d22a260d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5287f3207a083261b5b658f9537264519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67cfc71d519964442c2f6414ea873c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d76b825f1f662e8a132dfc523e786e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c11eab9d5d764bdcb22b5301d946aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c1c3d48b91b4c89d83ea13d36c262523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8e0cdc8ea2203ab0941709335273524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467369e596127fccc0a4cc2de9d304a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da836ccc1da5086ef31a299ef309083b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac1358cd14c7f70189c68536c34f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a89087ac666f5dc01bac1d71c2e26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85d4642386ce50178c4a1a0cff0cb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6b40b4bfd7b78fe912d340b65f4fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0688a4e0ad08c5f1c71bb1b6f58b7a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cee51a5651f0f3ad274676497a06f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a077830be8d5d120629b5621e611d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7717b43c03abc3953651390662c1ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088498bef8ccf48bec2252eaaef08a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959fe69869f83cd281265f2dddcbdaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d2f10018f3e401501dc1d988e605537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0860af3b8a798a1ad4439ffb3dbf56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4a62d36ddb2806aa9accc53b8f09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b437ce08ab9341b5d683763d7ea7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b9916d5eedd0196e25e0d1b76f41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1a9309a0354332626e83c1ed391af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d7484d0017e99c8779efcfa5b6ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75cc630df9d7786f857e384076a1b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3fc80c32d79a85cf58a8d18d6486545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff63c86e0994592067aa9b3b8fe6905546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea596db3167f142a67beef316e0a972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e5b3d3b8bf2608ae2c51403f901b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167310b90e7fa962ca87ee0f1711494549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389060df0d5cd83f05533c1db553ae48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863937d6d61ea14b4fb21058f0f0e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca22f978b5fc03ecec140fd0651fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c710bab00e73bdffbb97607fab21fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6de28827b0f9304f7aa4362215b3cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b237eef5fc564c3d5fe24ff140692555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7afdf5b025d0359ac3e80388f238556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014e9ff6603df13e5a3610c1dd32206557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74758463ea2f6a948d607be0291b40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80b155bd323ada98f7f932626aa851559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958140a2db0984f9439d9d457f010d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bbec8e66f627e10adf70bd5b28ea0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2dbfc944ebccf1a3dcd9cd03c393562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e6a1d705ebd4103cc9b7499fcaec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508417577b813d413df36d3c0b206b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c68472e9854687b41ccd38ece586565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb7cd09b3039a953d6f5d8c772dd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b162a8ecf9dbbc9195e320e7fb805dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4f47082f7e81b2812f9816a5ea2a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af584d355ed61785f087547a5f8aa2ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b840936fdfed1e394b9bc055412b0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533c75e66ca8412d4dce1c998737427571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651538a64351e2c1b47f5b37bb6d0db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66f19a76226944c82b7495ab57b2f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f213bbd113155e6163aaa9f0e0b13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fa0588c612b39ed6f3862eeaa7908575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d226b63057f4f4fa3857f5fe8173b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cf65b3449939754868a81a2a3bab9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd6ca2b31bd5421573fb81bd5567c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3556fa8b2778d992d847de0cbbca1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5dd6df017c53ee7712cccbc54371580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2fa32ccaf7da43901f481b37298d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f574e8eeb2f93155ec0a0b5bbdd5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3296f39e8657cad44a4ce20d2724583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a29e8644c6173f85c89e1388f0f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f903bb53f0044c1b835a37a936ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a7936e2106c0c8e224013fd9d92ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f88f293545c8e71853ab48a2ba1d28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e066c6bcd08fcac8ed4ecf065d5d51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5982a6e52933957f27449ad83221d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9bb9af664c622f56d345875236154590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8520da6b1f76402a0d71a0ec5f08a77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0f899079d476420a824f101fffe50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee268f7f05904b7a695a47988da07617593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ac36f899443885d41529d22166e7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898810b5be3ac1d4a14e9481440141c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c80df59cdabdc08805e08887344eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc467f10579f3d3c0ce99daac7499597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446df967a2fbf453c20b3fc7406d0813598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e99dfa0e9d0ae67bd860bb0913cf4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89234cea7da676919e01590c7d9db47b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058a3c49638f14ad09ed2a59435cdf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8bb455893da6dcf35f30e5eb46ecf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025601554576ae48bf1492296713168603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61136785d6c17b973e86a306147b012604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760915614f0a22edf32c2dc9e017418f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c0a74893326d08ff60f4d2d03783d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44221d1565b787b320937b522679ad6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92dd8a922b4a9cd1941c247b0f5807608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38410c6913270fd5c1e5d1b91303653609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227cec2195568800813774a2b62d6ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f89cb220fdb61a797eedc7f503dd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d71f1579fd309574356637ca84e8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ec423ff6babff25f9cd1b172aea8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1af543f2d5199f7c9ba2e9b78c094614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68638107767210f1d1b01e60499e314615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a909ab242c441e7bade37cabd729a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5fb6afb14add88266a92e1e15b4c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c744072e922d992fcdbb21916a3bfaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf9edbd04f6d082ab0c90aaccea18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1005e43b6085a296d94b4eff895b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf3c0487a9cb205cf5609c01488431621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db35fae1ee5bf18f793900c58208071622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d096990a988e2c3f8a5b6f261a1048623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283647f70a40b7a9ceb44536df541c80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c9fa0119c7af36bf39159233d119625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913350a81ea89455b15043ff2518c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c374c575f80e83e259b797fcfc5a27b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee17e560af2dc83c013a3b8559c015628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be31b67e2cb538c082c1c3be786c3e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddd602f32cd25ab909aa3f60c62ecc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51fff502f4136292c5d43cadea4746631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba405cba38abda448cdabd88d76fd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0a00fb17c162ef6de1638f2f1c5b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e69b5adea40a414840eb6364abe1f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff3abfa8ae1d6588b0ffa84363293d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a80866410003911b223dc48d32b15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11365deacae1bc572b7770ec6951d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e495d6eece82896c9db8dddb55c446638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830261d64ce593dc58380e65c1290766639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3db91a125d0c79af6b322e4777cd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28ae7a54146ef7094286e042ae336641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4c005c7141d22d6d7c664d72b1376642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b6bbc48b23f166100228ec8494b0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185f4517b9841f66ef250823780c55f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710af4da219f42ca372b2badea5c26b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8f527966c50cb0d55d1027fddab0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836edf1188dd22ffad4730109cd8c36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d5161dad006a53f7bab84fabe2db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee74b883a4422e763a5f6e025b7728d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b12290808dda1ad94f7d10c28e87f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3fbcec234ef64b53c0f088d46e82d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb71849d82ec29f4c2ea66231f6bbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8eedf76df7eafe018fe5ac3e87003653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aa735edc7f65f234d5cf4f2b90cd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5294d000d6a9d310404449010af92a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0b291a4756a0460a10c984becf16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b955de56f5e229cd0057faa4f2bf9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc5593a916966bef43689966320dff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9375012000709e82ef03c4d8f1d7922659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678ba79bc64c554ed8719a9c318c488660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bff4708d9f33481ebb797a6b679e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12127f982cb63e3c9fde045ee205036662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49688cafa130d620acecefab12a056663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901494e5905efaf1dfc1e237aaf087c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0b53a3cba690172f9eed8c2a02b28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4f1ec7ec69e02f9a6d7d0de5a9244666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f410a4fd6d92f10608ceeefcb8be8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab4c37ceb7fe249e147b7f0d45b30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df56e082066ff4970425e1b704c3fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2b17eefadbdd008befd6bfc64b69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7cdfec367373bf0ef7856ee244246671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40465a6783a97da1dcf73cd358886a72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a523ec1ea45ef60163c609f2910f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063f57834c2fd30d7540223dcfd8382674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a19c17f6074dc070f66d71d1e4a9c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c5937a0fbb9779e08cc52ba16310676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902158d4a5bfed2c64a6a2640b02df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcacdebd7e63d5e294980ee6d63de1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135cabf30362607bbc54c5702544b67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c163129f920bd3ec6823d9b5aa014c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3660031a2c4ba190bbd18aedea208bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d8118266f1dbe49c510a212bc955682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c357acaac1856909fe887b1ebd9167683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd882e6dc9ba3879531314af905955b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343fbf2d6978572a406340b05382bb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e063fae04fe9ec6205bbf529e2e650686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85f71a9e748b2602364e6d00cb05f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50279a3dd18469bfd60934ed259828fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c62a045d23f49c5274ce2774611dfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9659789256e117d6beae6457ab786fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c1f6e0f6ff91983f1e966017d9f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25643bb7cde64b08757a1ed7dced9e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828e6719f531ff4a01c44d99e63f75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1f8ec86496c8a8c65e5f259e9c4ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e2a23ba07eee9bb1069bbbf1b85ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67bdcffcf85739712f0b0eb40f3c25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742ce3dda07777207ac2d18185c8489697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dda9c1739164b411ad9996dce9edca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c533e1131c9c2f344e9f128642d95b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96cf4380cbf55a3166da457e4c5e8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196783cfd69a704a57ea3472cf9f2237701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073960d7b6a9126d9595e6a6f651a1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1d124194afb0f60d31ac1e16d604703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44286b876c8f5782714fb6c884eca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7b1c175ed6fbc621cb2daa9c870c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bd5f9955a827e09bbcfba1353bc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e4cf3c4fcf5ba5e7c2f7522d1894707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47c3c942de987104bf9b25f031b8be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01aad81856c463286736c18d851b42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d7ae6fc9f886f6d463eae80bfb26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960c58fda454e1551b9a85316da6bfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4ce3f25245c4a9cc6576aac161566712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db08b6786b4c269ea9c7a283f03aeeb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579c9352179576692bf4684a9d973c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42a2bc167525403bb2e368b934858d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14c91d64256f3beab43824b26e18b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3080909610ef759c5c973aec2c80b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531cbf6a4d626ac29f18221d590758e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478a21051b8cb89c5e9dcaab61699a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb53c23f2a6b907702dd5b0fa931c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec7d0c22a69b9be539923cbe307d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a937a18c1b9f9afce1fec95bc095722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250f9f87a4cb58108097f06037e005723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dab6e8ab0c9196150815a62df8f0ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469d496db5a80830745b8c18357945d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f881364b56146d0b9aed3c53558d5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3ba97fb57b86541e5a8fd53faec5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d73b2460455b458288c59002fe376d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0478bacfae53c5ab44901d405ac9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee5ba1743c9b3d217ae68fce093b0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ad0205044b8dcf0b565ccfb5da01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706338ec608fe6b2c4a68c57eccd8f09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebebdd576316e953faa883a1a2e56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf25991a1185179fd316fad0a5d62c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4431164ae7817b1422c0749f372c5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb388cb1bad7713dc795d699d2d0f64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ab55dc357c7d25ad8f8ee79b2707737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0148a7ccf2fdb250a993b23b4dff0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe2827fc36f81977b4f6057fe980df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975380aac121212991f8f4ca9175c56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb13321fe5d291cd4f9862cbc22e56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a215a2efcb01d0f6d9c13aa075f4383742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be8abbb2f1e23875791e7916c704f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff13ae4db5e84c8e0e328a11890569d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a789aaa6b479dfddd9768ada4ac933745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97194f38ffd48fa4d3053c8a3266a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad627353c5cfa3f648fa444393829747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4696131e56f9a550054eceba656f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef64072665adf7a43341c61e73c547749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14032193d5547ea82f8e26dc15103750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bda72a9ba2fd7f569d15ad8532534751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe5587f26917f94f6a15f7208e0bc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae96158321fb76cbb9c29a6fefaded753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345d6f18388b16d579b5acf927985e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479b51da6cdf5ddb9dcd2f8656da31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8318058a69db13f4dc3a48d6fac798756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b93d10b817e7ab8d1b34e40c5344757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0ca9b641b575d82dc2c2f5e5afeb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071944d6d333523fdbcb93218db05b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ffecafcdaf494b6fd02ae7807b4711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd0f16b7b05de963e59ad1e2553eeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d973a4989558580dd613e9968a264f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae129deb54f2834eb3765c52b20aaa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942f6a6521c82d0296996d5427cf165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b2c79860e389e7b48c2af107b9a766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233051dfaf2c4b53e087331494da7277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccd2a13e88758f18da8815b46139ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a234ef947aecb595cec32911ea742cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f019991c82c5f2c1fb8852ebdc4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea4a8c997778629a1d10a5dec3bff911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d38f73cc1f5aaecd2b4bbea2b524b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c68017d64268644991ceabd613acbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e64ecde3b27eee87655c3caeeb38c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5ac1da070d9cfdea9c312e13bcb3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e191f04ba8e25a839a3db8fc21212916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62690908680deecc91d7aae913ef517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24f09676622ee3a88165027161633e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b40c51f7829759e28536bcb5c762b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31096e5581938aa7aed6a5b6a447ab9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b712589890e6266edd55f351914421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda2c7a464d0ecdc9739e19e7102a4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0624023a4c49db36f1a9abc82aa1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a93fb8651690bf295be508291e77d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280947145f8e9594ffe19c761b89063425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeb70d0cbe682f3215c87d22dc444626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76737c315f22b830426d97e6f59e880f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131054d4d29a7122775425499dda37ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa51b5d4fa4bad7d7a1478449e70029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10059633208101eebe556ab98cc55a0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d0378615e74b2331128a8d0e176231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49b8ab1c09d3bae42916aefeac29032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0012fda8c79c254ada2625b02c81333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53091949f9d553aeb30314101107b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a770f4af8b08a2fc3c9e30e276412e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d61a25d8a3b680393751c393a9d5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b5888ed93d0dc4014ec0d670874237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b7fc2a903841f6af84e73dde1fef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d658d2b4e1fe3c9dbccccf7e2aaad839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5cccd3b3fc44aac215256432da03140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ad28d1874240c9a00edaa34eb737741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62f163e3b618d98a8cd3a9d6010d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd381c784ac61bbf8ede04bb081b43643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae76fb15ad984fbdcfe9e60b91a2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1327669ebf1f1e430617b1967fff2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85422a20543da1e98f4608a3ff57de5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b040508d55acb7765f9ca58071fa5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb038c879c358a2b5df7ccc1686ad5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c2a4448aee59373c17e1c3af062b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b1a1a52b8d1e1a1a571cd9df532950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba92788d2c6f9eb22362f8cd0c94ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da18859475a425631701c48875a9e8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528185d282eb24405bdd311cf28bdbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce323b8313af52416a7721cdc5123ffa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c7e3ba1b3dba9873e4953d5bbcf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d25d4b1e2e8e3a28eae9f627e645156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bbd043d3c36393ee3a1bba8f9439a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e01ba64c1b704771f4ffe73b322a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dc48d7f09977bbf423761f122bf3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e579234dba9b27901b4b3a31d56fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e8a41a37f2f624ca919ac0479083661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d27b58074a6489247a0b612e54279d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e343caf74e20d469495f7936b670cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209318bb2bb2c6bb1d5966a794ad8fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fcf792ac1341d1160da032f714dab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ca29a558b9ff89d96e6d444bdd8b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f703ba02eee809b81ff6ba3cd8ecb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1ed4934f7c53afdf1ecd536b1b0c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab92d5f9944bcd7090c9a7fa367d87069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfecf9c13cb10822115efddf7fd2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067cd3d2f06724083eddace16f0cfc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae8d4f01d8e9df8957bbc0c2bdefb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc533f6ec84c36ee9033d69e17caaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f3e6e14be263618dfeb7434760bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741e20538ab8e3eab641c6070b46e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e866fab39c4e005115fa9eec1d5f91376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a215f8e90b38d89e3f8c4850e64b8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c6c53f36a1952db0fe3dfa5061d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc784ecc4f36cdf8073e1af829ee48cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f1855f4bd5646d83a3c56edc5636680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864635fbe6f8be1cb87a823f210b65181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d30e50cade6299ce0b2eb69a8785782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1a5e62aba8d2a36cc3e0086eceecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662a8fce913025a7eba237b866a4af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467cfbee9e59634f20c693383d068c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05896c95703eb6dce70c0d7b9c7bb5ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2dc2329e1e293b9535d0191bb764687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90643ed31c6766262afe27f50804e16888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a75357e4ec8dfc999d4fe9967ad2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e237842de45d57c7c71ad4663ad2ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dab84f06b1dd516c01f29e754d9a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f48950b140fd321ae7935920127492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e92b6891e445b67c288e3916fed7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d042e8dfc2bedaff26d25364c2ea0fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4db31a4807c298c8aab91e56f1d6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe20d1825317086cad6cfc4d0839dd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141097285d415d2d50598b3684db4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f02f83b1726f84cec6826f71252b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a7ad57069cc6a28e521f035638c7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738920153d55fcd280fef7bb3a4b71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2e0e6323f1515c2f0e4a04d13b89e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101b075b9366fa1d6715574b51775bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc4e31534546066c5f185eda5aaaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf42f3b09296baeb94c767182c018fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e6fa40d8d3ab8932799dd15dbef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22786d4767c2a730ea12d73d3ccf9b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d6801dd84dc6f9f9aedb777a73c30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c09662832d1ead5bdb14c0764375e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09025ae0b35e290805bf955ad65b192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a03180493af80f45687988c4a7202c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0595be1bced982ef2c58d56a0f00d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a23e377a0115b1840246bd18fadf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8dbab579b203ab2271521495c8160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585e8e0b0f1fd02baeeec97a09f259f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec7c54cfac51d270b46be73044083f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e912401643103cd8a91ada5e9052fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39761f1e57076d9e176139077283de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49629a96a3a826e5bf2cb232913679f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458e7c111a7312cc7f10777f694069119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7addec7eb4ad395655f9af102540b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873c1d931d3e23d0520e5d724e41566121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39dd683a54e78ff0c567f4617d283122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610d273ce27648f82ae026b4036b8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99baa64411abf675b3e9601a145db13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c1b6fde94b9cc1f6229cea9320d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f641510f30078b19c0808a22dc326126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc1f1bda681142ce7d50b422ba566127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eae133fbf5a20d483ae51b5f084a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a678a6b132e58d25f9b07aabf5763a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf2fad0576a0aa820c9f662bb55ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2a2c5f388f5b3cbfc6cd1db340d71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937fdbbef56e8fda081f867ed43cf93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51298173ce070ec0c9c7402a0412d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763fabbb345e542e563d324ec5886dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a0fa047561f1a73c466fd1f4f3e2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d42d21f7facb1d9040edf7bbe0134136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8b0130aa7cdff71f38c44b05ccb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d245ca5d39288184e1ded92cc79b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008e38e44a5bd7b2dd811f0269d95f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a08d79181799e82b8f4d1c013115b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b792ddae72af5b21df531dc640495141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c3cf18b7f9034da9dd8f834816e60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b8b4dc7713e09dbcaf7de62ef88c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce06c29a0b9cfc9a9f162b23ca191c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de993d6f95a5153a17bf095a6db6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f5d539fcdcd61bce372927173ef6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb292ecf71ff4a5f16264488fdee9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2fbb1c8c6e30df40c6a0c78a1c6f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7745c195e6fb781583ec689b70d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95690ed255dc5a15034c2ab48b19d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c11f61db2518c14d772c8c30e1ae8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291ceb28c38c0ffb2ab489e98155e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebff0953252c6e53d905dfc317b9fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23c665a6ffc08b6b0c1d70c4960467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a840cbb93303e75adedfa47494da2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950454335dce88ffb388f151e8e7f97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ae429862a548b7078384e08772e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcbc3a9cb3d05c84018c409bad088158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7ac8289d3c57bd43eb83616956ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98fd6f5dc6080202eb190a5380a4f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0620c5f28632ee4f83a3ef3ea1767f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09924990f4dbbdf65b2e22b3c86ee31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28645d1bf37cb0794492bc149a1da1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e34cac375cc12294a7fff9743364e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b436c3f8c6d05b991477e5849036dbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649f6b466f85cc2613faef53d9a5296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31749dd259aceaa14b05d2beb072f797167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad206ade7381bf8cf378c56a2ce21ddd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a00fdf9a453d79d3b61bc9a407a8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c1d66d1fc588a594fec6ec9148934170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c25da11aff09e477088b19c545a2e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6512e4a7354271da4d0a17054ed842172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314221333a034746488f893b14cb685173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f1cd57a5ce213a87b43c2b6adda03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fcf6145d4df29de6440faed079648175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce4acd6c2cc285ddb4d9764934f291176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185839a24c53c641a062273d73d871177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7fab387676f2457514260454b9769178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4427eefe3338b51b8f638b0b3afa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a06368625ee332642a563c66f2a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8df1f57a07f6476ba255ff4886072181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5281243d8a6aac560e3f9ede88e8df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c695d916ec89b060ac72aa54db39f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c17043fe3b4c70dda2083d46eaeddf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958471bf4f62e7fc3805125e74ed27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a955dd434149a4aab628f48ca0a339186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44d55f3a692a0df6d59e3b3532b726187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f1eb3377e89e86e109c4f59007849188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c142b0974d31ae4998209f5da10d940189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f4acee5a224ffe8e4591b38e36b74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86cef22f34ff183e5ddc095b523f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff848bfd48b5a68214650eb53700e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb55fa4895813bd19bccb8c1deec76e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ebb4f6fa761b066f2c0fb968c982194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92681ccd6b521d3802a05b32f63e3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b126efb295dfa313957d72e5a88d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64670f4cafc034ddf38e17b07295d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe0f39c93e07733d5e22083d02627b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ae2ab2d25f1a99fe0c2597049d66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17afd01c8a7e591e1f25f7e2d4488e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af762d064652c19c6aa0b8729474c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2035f0ab1c534101f42c8c00d6ddff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327782b46170ec7395f1fd8cd1254fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca0616e22a30277d7effc625e50dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c040200b117fe90143675a0f21ac5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1573d992f601225f050bb26690fb132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f4ada4889bac79cc2a11c03b0d061207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23afa06294ea65e5fc16a9df223d44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0b6514a403d007e6b6b4a79621fc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5783cabec2a34c864e4d8b04973498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4daa2903f91c2a29129f4e4f837a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516b280c77d7c6374fc0c74ebdb4ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3a0bc5711287b13b1bada18560663213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c7f314b93894b87db9caad54bf91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0a4542814fb7ac03e05baaa1e5c75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bfde7716d1a67e91568d9b48a2acc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0327ccb4bb79d0232adac28032776eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1aa048738f868622738f9dc5cb97c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643e6e224d61ae1df077d736969215f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baa9d54fe420740e819adb95995b01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f956362e057e3642ecde8670e37a11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae806583064d1d7d7287ec9c28d8117222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5439293b113184970bd838fc3e82c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a9041cc6170db82bf59db74ab9ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e1edeb44f226f1ceed7e5b60ad81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ce62fb4ab827810479ff839ea6e1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cff1685e1fed9b1ffb05e60e32bd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab690354237a78a22479aa9d48beb18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e867c8f6734201e3789861f338541229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1dee128cddf909a38ffeaebdb50b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033a8bb391caa4c4e2bf788149cffe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992afce43613c12b925ed8d447e5a78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e82c446ad7f8a3afcfbc7ba94cab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a294fd4c7ef5a0703e20566cf2cfea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e871fb1e8d879498cd36bd02598185235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442761f89cb7232c2f65f24a48cc721236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958e7cab27c6959ed6ac6575e9529e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee26a4b27bb762c98f50dc88c9c5622238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c9c87a229927c30b056817c941a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c1125a57842894b8f3ef1cfeb0fc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e60e56b4afee4777d4538586fcdbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cfc2e3b7c8a6221375a14d2f262c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b57f015cb5ad406bdbb1981202a03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ebf8f679d2221b4ce8de4035334a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04f5c739609b23d7371701cbd7dd5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235634157709d2e07144d6024f13bff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31078788e66e5c11b10e3bded02375ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540e7f77416bcff6b199c24af9446f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475daaf39869f3f36043439fc02f8078249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c391ee7e445188baa6e30e0b10efba4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b925dac4a7d01b79247b4da1bc6684d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3093cddbbfab5a46069e6f8cf58a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465ee4f35be5e6279e4b666df071b45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a9240a6f8c9551bb202642d5ef32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1761790990f0ad2764e7c70666a914255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6caa2c6f1858b3a6b18ed447bce92b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fae4e821f78e487b8f73dbf066f6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e188c5b9ed2af11c0cafd7f627099b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb032a6a7a4ebb50377f55807b43ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168109394738ffb0a874a91d91aa47e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba7f0f81147650013e74031e7b17fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50afdc7965670bddffe7f218dfc38db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe862d21b2f7dcddedc0a546b1e579d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5a63f1cad758c731f96cc93d8eb5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56115389a3bbb8174baaeb9845bb54ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ba7b565d06f302822920a1404a0f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151139be7ad9e70d1df33fc78ede8df9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac07ee299bc10ad3b0bdb975278887c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b921669f490c9007343274d24e0187269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c6180641337af792ca70ae063a06f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c62dfb05f3cbc4e35cb7008511c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083daa430f324f66891ed36ab2c360c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ee129daf2639d5aa6a5031aa31b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35307deb0755afbf109c84cd8911eee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bbe19865a304039d71af1c6cae3c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6166e8155a1d7ced62cdd92345a086276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac370008c3f95120cb4fa9fb1ddb0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc44e17c03b4886562cf1c41e43d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d98e69ac03ba07d4b4e318a4ec8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab6db6f043823376d34631d0c3a7b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd7cd8de104a2a6abefa4319a8710281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315ee730a693f46df47e2ae14e32a6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f646974527b824a2780e38be0297c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69cfc564d0c9b0383e16a9e4c68a3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd64935f12a692e72f31aadba629245285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fea2a6f43d35eac4dc91984d08414286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1b1e83d6d33417dfe33aea09e94e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983021d4a5a05a3cced67d95cadefb09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a4f392d4cf88f0a32a792fb0d029b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50591ca1559d7f50c66de11db37c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0fbdcd1cbb5d61c91372155c37e19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502afd6e47246717e3636dc05858ae11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf71764fad29b0e21099c4d2107aa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48339eef4682c58d583be0b1515dffd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b43f48ff6c341bf512f2cfae9316b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13f4c3d8f2bb691440a209bb014ea9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e90a1fbb548f3751536774ac23b28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc493b2a2857737f4c39671075a236298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d75dd6db440add454a197b7d7c0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f94fc5789026957121406e476ad6ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2018565d7954d6d50807d3494eba6c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286fbd33cc1cb1f9c464f9b2c78479302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581c00632fd608262282e7abbdfe177303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835655d42caf6c2112f80df0afd372f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2901f63a53be10c01c312a39b7733305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66111be12afeeca3fad00285fbcb92a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dba8270587592e63858a0424fec3da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1911d4be8b5f07cc280943f231c717a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d55e475fb9ea4ecf9ae423659e10fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf429045ac1cfcb7f55b88049970b080310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ea1ca4d7465f7585d7219494794d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b25a508e9f44e673c4b90dd11d073312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73816f5384a60e1f63bc8f27d1602360313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4fe457977e6fcccc30aadccd0e84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ef4318e7ebd4b0068533ffa4795c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2d6f30b4c4b4cd7633f576105e536316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5398d875d0c20d8ac5f4de4f7755f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556e914b4adb2a3b98e2ae8da48a149318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284b79d6197687bf7001cc0ac3d564319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6afb008bac5c7d40571f81dc2e102320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a833efe7eefb44b810abc01a81f161321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cad93cbd200644bd2d8f8c92f128dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799fb47e73e415cda647516fe8813d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bc394f50ff136931996ccc55bb31e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669bc5c5543d0287f65a6ec4f06433325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64df8262797159b114d824ca0737d10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ca6b2a3d26494e7e347a876d2959327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162e1f8a6b84a323b81bf2774b188b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a7e47c24d352a0474c2b9e676751329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b4232c893a077fd8391b9922817ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb6fa750c927620a98d987acfc859331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476c59a1548d7d0f81c6c66807cbf50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f4963a2cf002c57b3cd28c8290b78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50113a5fe5da381774f42ff297b73970334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa56e6b8b47a82ca64e92de0e8ea7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04802980ef4dc86f2e0b671ee2e090336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dcb1253ccdf2bd084d020692e94d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17422fd1b6c9cb6aa5265b3f296c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1fba2e0090e704bddee050d0853fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8ac2cab759d7cea7aad80829a8193340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba8343810fd12c7d249a9c335badf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0eb1dc477bbbafe6106bae2371b83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060825a0e3a2ef65ad00b62dcb2ee827343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2dabd6bb830d4d4e57a0496e115ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc103f97f6ef1433d8afec3ec963c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dc58f21e19595664a6a8d517241d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbc69ddc64c117f742abb7f3cceb89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b3c24008e54f9f3707a13e93f7b72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ceda26a6a1b8f878971d8dfea8115349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdf3b384188f8dc43cc64a4487fd30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def8c92d2d61a57977aa088bd8887c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81d8896383ef8db56de8086f5f302352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d5a6d22435b7e7f36cd9e11927945353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354478665dffd566b7c44541d3524e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df43f1fc556d292cdda03986913bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d38efb659fcd9e2fe8832cddc319a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a816825eabd20786b58d44d2f93e1c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cc4996c8df51244db111cfed87c67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171133b8a40b65261d1f180acf55b8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512f90997f40129c5b91e30a3af877360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f41adc0911fc0a0903cee49aa9d1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483235e9e4c0d79d87552fbb051b767362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2ad82404b4a49545fbf208c261d0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207acff4df3ca55e38b3e2342d7c557364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b2fe7dd9bc7a60a99858cd1980f8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5224e1dda10abe53187cdadb6891de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44992e480438c5bc265f7e3f83f796c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f762b6403cb8013b3aaed5922e931368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ae06ad0bcd636379fafb5a789b92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae18e9f3ce963bc5d87e811cfc1bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f830827c2a3850e9ad49e9ce849430371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b919b94b844a476b23fa57b8f9fe2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a3863cc4f7f94e7376077c74b031e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f881047a4f7a312eec385919995591374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1de946a0bd91dbb5395241be7a44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c361dcf5edd19a7a6895973bba4e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73abced3e10683a2949c63bc98df3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55eaea336051f361fda36f451f406378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff88a8f718991140036426b4fc825379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358b90fcd2f481ea86b7fa53c414515380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c57d0efa2547263e85dd467352022381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738d938c747c859b806bb4593385d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debfb3ce60256a7c2012345a1b692dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e42073114558b0ab44efd892941528384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271da284b2a7848c0db73912cc3595e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b025c53aad9bc177fbe15c4d961fcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e8f879cd0dd3d5d2fd554410d5f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ca7bbce2a3b7aba5f7e2debaf7fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d70914c0dc31aff0b34f1d888b73f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d80ee86ca9b1f3734a4f8f99d64f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e262c36162b34ffc91e387640254a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9bd1306b88d0b47f6624277068c6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ecf9153124f62fa488d140ab828e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407244315b3c181ca6a85dba78b242a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0182ba5d2061fbdf4febb911509ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac75fe5552b51be6c39a8b52c73fa4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b0a4c7929aaa81244c49b7276f9ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e50ce66abe863d13ad843fe3a22f75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f1a9c48a2af374d99b325a56c9aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cf57fabc46f1e3e61ba01690e24bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387039e509199768700d714c2df0b13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088c76af18237e75fca89b1b73644c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf068310aca85d26efe7bc2fc2ed7506403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8014ace21934dccb3e60894c07cab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d4010fd657bf78260d475bb5c8761405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6219ca4242648208d7aacad33b2443406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ff2f09e0d170ba3234a8a1188b5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d00eb8f9643d868f445b3a700080408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b9dd79209170ddd0ad07930b76306409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5564b531dc14896d9bcc1ffd571a9bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafdc01c5d026af051be8ce29e83c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1a06e317a6b3c0ec46860048b892d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4daadc3cb6c5cb692ad7489d3fb2d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dfd94e61a9831bf6ecf8fdec6deee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8032ac52f91e35d3321d169b39d098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b48a0658b8e44b0432ae441cf4c369416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5839dd720151f82b27dfd782e64dd1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f0da4d7bd087455d2907ed86caddb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e84c7824c6359fdd89b109d777054419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94142576de87bf6924cc2f0d6e0b7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc03012548eedfe6b9408ee3a4548421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8b71eb181998358d6df7137a72e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb0f375c632f4843dee23604f39b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee06f1f20fb1a95357e57da53587c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767839639db9fcf7556a98ac0df23d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd6dfe72d8da91aea4851f71bb694d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e423561cb2d48d36daa51db42207c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792490b8c416d2c62b5ba5700656a541428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad14903b92f42e40521bd3ceafb63ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84412830da10a4bd2ee07fd8f5d41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a0d1779978cf165fca2d16e23f81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb56f2848496a54621fde7d8557dc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c523533dd3abfd7c718a6a1cbf7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b821fcc9ecfd4dff37b6db196554434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9d3629d6af7d08e0b846513523a15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905cb45fe3674fac4f85fdb1a449664436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf9ac08940ee522eb719f47bf61910437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f4e6aed4489728d2ef0de675b00c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec741b921306cfc479226f9a1b390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306b8aae0e37a1330e848883162b281440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0466eca27029e1192d00ceb078c4a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101df650a6bb8e50f5ac781eb59ae3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146b0348f2b1fd8c63b279a4774221443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f3df077ed814545e79418cea933e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c22c09cab20b2f97dadfc3927f54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0257483cf1188edab18f12df9d4f52b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01768786d707a5660312e0ff03627074447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d30142dfdd0c03348394a2c35aa4d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb1d2b4a6a5cc395053adc902ef9c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b4a926aa0c28fd90226d1e1a9bfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4042e7e060c3e42c23fa655c46dd1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1a9f979b749d0aceb4fb2d7b79ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842b166f6ca95a246602907d396e87a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e391b00d726f06989c24a11fead88f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75f6b03943009d5a18bc5ab2d84161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425496f761fe4f3f146c888f11a3694456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c204f60f6fac0d804a46476122f26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceafcb4b11dcc02eb0aac3e527f17e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e8c2d0f14e950f94509d3e21ace6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27f2768454749a3c606e64b3cd24c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392280e888f5e46d3c916971b7507176461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ccb01efcc1fc7865d0ab9a14799ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3530ae3584306b4a9dcd5dcda2bea00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d0b59c7dcbd81759c35b27643f86f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d8298f9c3f8b0f1485fe6e7f9555465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbf36bdca58dbe6661f6ac87ed6fea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657cefd65299212200784abf00412b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379de361a382656d621faf29d93007468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eccfd15eb84fcc1d500093b280592469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565256038d986f772d1c5db26b86757470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07981bc8ca9a114a2866f7de366ba31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84839cc2ce068ba7286a1d2148da879a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7d1f8e7269a899a7c60063fbce3a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc45986c6af483d7a0920119882d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f902bd1ce71b966b630f441bd4744475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37903ebc4791e366ef89face6b7c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcda2d841c0ffe9b3647fd4ec442be9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa3d70b8e75b713b320bd15baf637478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b3c5eb473238ce1bcac29b653a505479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009282cabebaa3ff9d9de575c3bb0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d297a75cebe3593ce6f4d9bf837f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446a7605ff56098eadd4016366efd25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc52dcfb751f4117ca551fad2e11c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67ecdafb99cdd208150f4f7bee45b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb89d486f5c4229f1ab3738ac7995d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a08ff915c938861c2b672fc32e3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006bcc39ffc523a7fa446df0078f6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff956944640c084debebf7c3713a562488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ea0bbc1443ef9576922f604ba94d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028ba1bb8b233ca5a0d92a9a77d4013490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4e777bd08c54a17c19ed26e6093c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70447962ca14f36c157755c2766fcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a934926e9587ba1406e199ff24e6cb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2a68d3d882abf5006e79e4e4c580494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf53b58f670ab8b60c6239bdefd02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd312cbf1f4542938291e23551671422496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf428db2c5c91293c5846b23bddf22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175a50e8b82ca1cded313a7e313b8e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829efab537023670d4c89db5bfa4a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f77ea38c84dd2d658202b7e146a8ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f46e6b016c640841a2ade0c49db1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b576b52aabedf8669f343c1d1b569d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9c1a91d431ac5c431549f2dfa519b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b958d6ba1d90d0565e982e92301c84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137a94e6605af937d52abedbfc739c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9084470ddf1a97cb57a18996e778e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f2a9a3026d08ea42288cc47b06501507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56954be9ded0ff3613e1bb9f5f17bc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41269f92dad3cc67400f325fb624e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78346be23593b49c23ef8897ae83a3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e2df369e0d392c68e6aa8dfb3760c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36713f7467d013cf944d46036a0ca326512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf5f54081b5643dd3a38ccc49b5f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60a17b7450d135b68dbe859fa9f369514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645261d84c53310cbc875acc04e19bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065786321a7e3a92a2ae3c7423048483516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a246e72fa27fa97da1d1ad33c51879517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071673c3b95855b85149882361353cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301adf3af499d1a15ec7f38aa0c4420519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e41bb8e5d9a7cf97ddb85cb7939d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323aff160fcf205f44ef7ee5830cf9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced6b7b1eb4d6380fbb0a16ea5602a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097e09ab9f7a281e3e91a89622fe32b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdd16b737466ea8970f1103f7d2c6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3998d4e486178487b5697fe08758a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f39638a1372ec37fcae42671db13b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43301b7bf704d2ef18fc8c3e6e94161527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6beb54818eeda366d55b5f237e9e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48cfe9c36456fa7050a8ad7847a481529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e087b0e6b1274d40369d60eac8554530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34cfa86f988bfe24b18a744a7c6e32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1164080753e42f532a3ce4b56f7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f80bacdc75a9d9078ddddd7489d40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21941462236b0c26084ab447d07ff5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52422b4e702b710a6a9291e9ca083535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e66db4f203a69bc9dd25d235fdc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5406e1f55bcc078bb47f2110fd10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ebb9a6682231d9d3815e997893f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af098a116de7b8539e86af093a465539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef9510841a51e876d079ba3eb72fe1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ec688c56799426b90b1c0641eaf8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501c9e1605b3da7ac7cbf956915088542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29aead5cd08647da9e7e0c89aceb70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5174ebad46dd76ed8b97f06a05c20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209ed5ddeadc1378fe1c397140e872a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18618e763650544672c64815600717a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddbeed6bb9cad895b081777e4ceb06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062bbd098a82951d19efd0283d01e90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f382ccfeadfc82d2b8f35efd35ac14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2c4246b9075b5c2f23cdfde77c2b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56ca604d9a6c8b7c4be99a2742acd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2502481d6214bf1aab1a0a8fa9426552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288daed29ad5c0c6d581d02b597f988553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbaf396b962dd0613fd9c4cfc2088554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e614d2234c152cce4753ccafd6a1c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b72c3583aa3f154cfdf4760682021556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06c8e8d9fe93d5b3318469169ee52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb71773af0d23b00c74660401fc46e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba718d03877b806df1c13065b69d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515a682516eeb0c266d7c319d960ed8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f65018e227044fc23442d6482e15d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96372fe761404add2cda6abb66115b3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181974595b109f0b51f9dfc634e81f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa07693a79eda3a9935769c3e7808564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20fd6b7a5c165d58862229deae2924565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a275d9c0b889acad01b78553246a65b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd51d4dc4c2fb827f9fe357f1c760c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ad7d880d9407ddd62b7c77dddb9ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5522878617a8c80a0df6cc1d9ef6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30962fad5597304b4b1e7b0b0fa858570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe21e14636511be7d601a571e5e488571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d7dec5e9c2091d26c0d398c346319572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b03bb7fcea3f8b8d015f24c3920c2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a58f1d3eb0c05ba40e47f052db90ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf8811d004c03587a611569b8a5fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2696fc7b5c87b906e8e7be95992b9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0defea5753e7c9cfebaf71772ab69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7e7f0b5677e09259e9909a14de02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3aeeaf78b66b48ef7124e7cd04d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ae700175443535d2513397bc62c26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389b59b262f016b652d8eb0d923334d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f7d288f602a581ed16cf4ac14e57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040e5e39a160703b299ce8a98aaabd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f886b385a16792db89d637783578d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa834436a62903e6703a47540d0d8591585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b474b90ec576f28f2bf721568a337586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742cf2a0aa21aa31aaff6821142bfb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e035d79aa753e5d9a9e8823a075b377588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d4ea0761c96c265021e7af19801d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9150b7ae843285a0426c9c4b97807590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440e515091a42a76d1dd723bc02a5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbc6f01730ae3107da7108e4d7f8d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ae072cdb82ddc887b1eff70a57de5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6707d0540a79ffbfe3e7ba5648fa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25f63612ec91aad03d2ab7d08ebf9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3c7c87d479b6712809c10158806fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5855fa9a9bd9bd742da6fb0c9049d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618d2f2b5ef33a8fa0e1bfb4f5b26c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d26a516026e6299fe4deb85e64a60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3db75e253a4febaa7e97de18663f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446b3d7476f2c761bbdb03f318169f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326931f53204d18a73f2ee0ad421416602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f694d1d320081e96a86ff098d576fa4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b04c6c2b6e149f691f7e4ef6ed0d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547187e5e6286ef67d2fca2fda2e3ab5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a878f0fb657d34f02c28487c13209606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33346ca76d9f856d5d669db0450c981d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988da054221427a7f93cf6ac25c761cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede20d88da4141c927e4ce25b4552674609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549d9efcf02bebe483446ff65661a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9633ba5b48f2d0c3c488c157b064f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ddabaeaf33e52fde069791eb77a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909b5ac8052e8439fcf7c518b46055613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f88daa8f2a6f74d2ab59915b568786614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b0218eb653018bfaf78dffe8d0d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e624c3ef20bc31307de3d7c345b930616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb36870bf50c28cda6ad994135cdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97722d409eb12b82d5b3026c765ccb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc751ae49b2cad2defb64634898a147619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257017f349434b45a2b6c679923b7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3f3b7a3d3f53f642abb94875d6bb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16815b9291f612754a3f1b35befc5a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6a324e977e2e0bab159da2f42e67f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490a2209b649b94c273f390e2cc8bac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7f2d1d80d785fce787a5958129d9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0530c6fad159862cd6deace4edc2048626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c3123fd20379ac84fb2c29b3867f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52acbb972c5219c39cc370812e6127d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a85c1df6ecceea6a3e3977e16f03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806309cef0229fcb7d79fd889e0ef67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051b83768988a02c2c2f150f676da8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db61ee94efaa7203fae2e245797cb73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013013b26efda3a04d67816b413d102633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51614865096e783bd3826d64f047b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859397688c26f5abaac2effaf76e9f16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb6701fbd4a6a72b09412527fae65c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a401e11a0e8b9f8b91784c3a41067637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440226d9f9b6d51db30f8abe1b080903638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab826a519be9420e9ef47348807306639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7eee6caa2d9468222b6f919d0ac09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ffbb9fca6ef07328212fbad959045641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7fdf2f20a547fa86c2738bfbc3bad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badfd11c8b6ab6007a0600956ef50ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06830388657ec2836677fd598e6e3e7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c468a64fa3db23cf8ebc6c361811d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad40793b71a7fdb361c61d7a34ea38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd35a55a580c8c93de507e29d34413647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d05c52cc3c8bde443b45230dbb82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651071f5a118335cb873b6d0ae4179f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3b774d4c080101bc070bbb302386650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633cae05f61cf4c619b0c13a1accdb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d42c5e840accccd7fa1183a2ba693652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e953b270e36afc1218c8b3715f65d77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ce8838a83a2d3770f25b273c88ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8695ae84bde4023a7385465ea65b01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a7fff3478824bf75eb7281dd4dc33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25aee25fef24aab697a098f62cb2c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e32f0f6110767b4d65dcb5750cc78c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa132dac3cd779c3040055619730a19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec525860ed7e791e60dcae033b2a87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a82b0d89df40b1beeae41e49951b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d1ae92e7df33185477e874f10061662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216956d23006c7196c92f028d03393c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa4bd50888421919671c19b05ee3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e0f6b79f59ddef3b861ca464f99ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb785f97a4518a2eec6e4f872a9f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969a72746631221ba28c1fb711d2c55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a94aefacfbee731fa221b2e90acc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86820e66ce8ad35c89fff30766077d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ae54088283cad1909fc45a698619f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f701c41a3a78fad06335755834eee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f71259c58ce5c79be7031c383ad7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098d283adc40dada4ea3b0800b5f31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa8a897277e62396aa72c4b195036674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ee2bfed11020db7a137d0980669a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b874e43afb524d3fdfb220a8d3201c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8546101ef7d1a0816b8dddae3c7631677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533bf4a9f4f22e6b538df903f9ad115678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39fc7035a4eb18f6489337f2b25a2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65233452f00bed1c90d1dde5432bde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060af3162a41a864fa186a713ad4fc4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec453aea5dbc99c666f6b8d4f842de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c81e7f5e4508d4055acafff11a01a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33652148f89bafe1698dc1f7b2f3f092684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a04c289077dd1dc8461213ffcf9029685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bfb42a0a50d779d82237e50d7288f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a577a9faa5adff0a9b6c2133138ca5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd4f1cd89c7b99b8ca9afd28f4e280688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57880bebe5c69c59ea6147e4f5fdbd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9590a7fd115b87419a8bf38371cc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b155f328ec818bdaab01b1ea4b71cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebe4f0135887845a11e28455ec5c24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ecd7d398840fe86e7f22b73208e47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a120022ffe95e8878326fb72fa601f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525ce30ec19fc3059c97256d3c4e68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d45df5406906a7c94a8a9fdc996101696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61601073b1c858bb3da9035617fbd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaea293767001664eea39c7ea73e469698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c2b8b787e48897e6ea49676ddd4a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69dad1d3d4eec33a6834e419d48232700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f976ab9e0f69510362b35e4ead2dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5f1ff028c129485ef15043b47374f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc144310b4ab54693da697efb7be3b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660515113c49ad2dc96c625d1e1d2ced704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecc965da8711dc3ac179dd952f9233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822179c2a226c20a0662a80771661ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba453beb78402b8527b30aec89a7014707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1de282aa24e6b556c8c40eca8be083708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e271c155bbc6ba428fd3e416b49c5cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec7be67ff9141c527702ed6d384c4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbd9bb124ef1e95a5bf78d48277277711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bf0c83c94481dfae88e7d0489f64b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320453857cda5c4328ab20de71251954713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6856c7d9a8095372824ffe0f653e68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91089568f7c80bf9702de165ef1e7d07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee81667975bd1e3926c24bb8a632b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea328213b471b6a075663a500336d9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a7611b66eacd5da61fc048becdbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb8d727461b5dc1ce85096f8e6cdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8daeee08cb8fd08e0235bddd3b2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e6eaf967b2ba03ec2f4e2c95c1f42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c27ad17c229a144ce0acbbeb59b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a7f54e1a73e57a460e383e39e82b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527095267a7173db070231cbe5b439ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618121190b09bb57a1f165408e587ef8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f442683749e0ef0d7cf3f233018f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce1e9901bbb6af26d68e290daeae7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245531a80acf6fa50501d2808e0b4e2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407cab6fec5ea05b4de92e501fa6593729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108591d8d6aa6a1e0d6dff2e7e63778f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ea1ada96a1351655b9413429d2b1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd65ffb5a15a49e8262685226681d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa2d130c9a7bc7506ff06e13e050f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653742538c3a623c0b14daad567717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306cc525e8d7e5f87e6e733e65c56bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b80f2e6ca0249ed0a689d9938beab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77898cab3b750e254e68a8648c9109737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157ab3d15283c24dd7c5abae974da76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b8d1b1a7e58c4eaa4017256249d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d653774fd8a82a98240d15ae5358740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbdf8267759f641ad78bf433d717fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d4a2d23ef840a7d0f3f73c129ad41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d22813f6484deb00970f2f294d88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633845bde76b9e24c266384af94990f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab0b63034586159a5966d72fcb30b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f9bd1d767902a3a7454762db66a09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce01c69fadc0b16bee740330e543b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c813d6e116c34f46df11f95381ad08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0a8ac34a945a176fb9161f8b3053749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0d8ae1c81006161edef0fec0f68b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161e58d3bebd9d92a17b7a23b8d97a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605f4727e698b971d4760574c063e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d788e5e724d66a84bc879e2200ce1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd868f6dbeaffd51924a98957ccc92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646346d31337255382a831496c492d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138dfbd49cfb10e8ee0617a15474d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85bc70c65b5680d4651ab5011e4d91757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a698fb756083006ccda4c29da2b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b294cd63e6c6ca656de8ed4e2ffe7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>