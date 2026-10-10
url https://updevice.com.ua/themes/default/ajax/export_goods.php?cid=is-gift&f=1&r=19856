--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253382534e0cb6ffab104df34cde4261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d61be9daa9de01dfa93dc8fe287e172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c9007de6f551a77f1a52bda8f4983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c59f44a824f6f626e0c478ae7a7214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a81da983780e1b428c0974f63d4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff2fd6899c488224dbeb2e205c25e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d27a9a4905d46fa66cb1576f3a127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87adb3193e6c177d4ac9b05e6083af28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb847bd4aebb18a22d92a4b4e7a88209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737c5a48c96c5f5a3188d0af2a53bb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79398cdbe5424d052893b4e20cdb626a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6f5ac7024ed70ab0f2ef3eb5f45612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f36ae47a3f52ab4c7a4423273fcce913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c8c863b7383dab2cb2fbf9db1b7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd20730993bed3d3b288517a095dff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b65411eee53c8a8d7e5aba715f65e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a81ae13c3d125e6c96a62af5ad9ef817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c371b3da21069a97c129dd96cf8cb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabbd5af7513225ee2224c64fc9119b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033540d9bf0778ccd1b2a35f44c87120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe210a9cff658a7c9349bca50aed0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c7d3f196ce29dfe311c425f3028022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb7fb86cd1e19181c55da4c15a7ca323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf14df9c6eafa4d8c1d3bf40a0eea124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ee0650354cb2d0c391c2aa91c68bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d669879640ec45a79837703c7fb80326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8168dfc7f2f9d0b14832824a595bc6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338ddfab3d3f85d07b2387bdb43a78428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85fdc1a67aa501f3efbb3a459e9de529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a9c689423df7e321f61e11dcb264530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d2f04f02c49f28f7b9c1dfa1c510631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae907a976b49fd16dbe8db72b2608d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674bb951b37bc266712ecdcd76b1e0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29c531da44e66767fb89027bdfb80b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5fe0c7a7ab853cb53b8141586297535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9516e683dd692fda3ce8371d1a24fe236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbaf48dbb0c6a35ebf580a9bfbdee837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f69314da5fa1ae1a66beced72a5fc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929c6141235cd54814513ddb319774f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc296e894a4457a4f009e0867b56ddc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e498af2b8c999a804717758c9d088841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6246d770a6c6bcbe86af812e60ca742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db8734dd2a605fb7a76419ad82d1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6eb033688c4f49cdd3fc9f9eb4d5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f069acd773e33120dd2b259aa98c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54138451644a935f7a4f37655b166ef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7c2989dda6313358674c3556ea8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff08f9625e7c9dbbf468dd024dfcf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d163901020db2b3fb6db9abde193349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793be175304779337f77eebaf135cd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62fbdc4ac03eed5576dd8e9522e90951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803fa7a26b4c974aa21e77e84b6f0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d957acf1f8654950095ea0e8bb3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507399f512ab4ca1b49633c9626dd0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21534fc1b3d8f1601e93624d28ec88f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb807bb1a0343c75a06bd144867db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c4a56489d8222a3f05c57b7739d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545cc053219703c10a831ee85c6a23158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391fef4ab2416083960cb8ef2ecca4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c25285e037f9a7cac9064616a59660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8a60d272f6f5c56713bd5353aa16361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43334d873dcba7a31ffb5fbd6e40b55262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d689fbc7edf33d0830ff30fdc6d1cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be23f30f16cdc7c95b33ee2c4c7d3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7bf48a58cc0dcf868388c58ca57d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950868c590f3c9675da49330bd48605366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c8938eca785b7024d4b53b8cd12867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e243e2a90f5f70611181d0ac29984c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ed4dff679554ab5d80632205567ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7547e4b5e017d503b649f55a0cff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d48c293bce47b6a307b423e6d48f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eac048dffe65d0642b105d2611920772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558c098ec7bb9aecba815f33db740b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b152e1fc343f3461ddf4d5d99a0d4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a47785a2e30065a96f3febd0a4bad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3401bcefce9421b922413d2f14c61876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9568edc414f38aa51ddf5b5e9a115877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af414ed3b83fe22b8002cecfa3a6e5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c7bbd18dbd04508576626cd898ed679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a1f604482c4985880aabd1a687c6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b96839b2f770557aacfe74e5b51df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafd717da1f7d2485231226552ac2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c20eb6128984f98ed32c4f46f64883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b54d416408d120a3803a0ee359bd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0c10e57ba85c124829fea88bd39d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77e1741d85037a83424d1ee4bcdcd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3c76e28639abd00993ba07c5a81187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948ca57cdf12b0ca0ddf7a1178a11088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786788b46871b1e1d985273d275cb0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a614faf94a845a9a37854b86ee74090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a0693b904a6baf775ca8803a057c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1d3e0e43b03907063613f209533ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c6892b6cde0d7847022da4e56d6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0637eb64229d76ed0da4ef66997994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96fa42169c7bd28c97e9b8d4ea5f3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20675bbc6d9ce8f95abaa82a143e5c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5cff680638cf88ff861d89896434b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491166f643f2b09ec6f9d7a1f7ab532098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f7da392c0f6fb9d47c5c9e8fab0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7924a571a527e39e0f00d3e3ecb76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1778e3a8d9ec573efd78ec4db4527b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2c09e1126112b6d421466f8efca45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1398a02237556b80c058e3dd19065e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b338ebf9d6d70a585512cbd85b5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae451f612b8d550a7b1aea2533ecd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68453b10e390dcd38950277ae1ed6b8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f52834321da10fd8658e0aa3add4b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996da77027117f5e379bfc53817f8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774c9409848e615d556159c92f5998f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08ca0038557a0ea37f4d42a941685c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a5b29bb5e6b232fc7a20dd8302a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ea123e71761e469f94642ebb4e05e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730b643af911e0391bf92d5d719d712113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ccaa79aec7b99251c367f737e4e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf2c6dd76b137727dde8f338d958e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f10315aaf2c20a90a2ffe82b42864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5542eb43bd307546dbe23e6e70736117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a72f718d9158c3839d05c24944c56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9476e3d77d0dcec9495ed922f22ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbb3de2854d9fe0c11813b4c7958b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d8be746dcbe635eba798ba91bad0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c412146fe149761c78d173fe72b3c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43b18cfcfcf91ae990e50e987409d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602da362d56d67ab2fd483b5295a40e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb93fc409c4c21bf32e4e92d4cc9c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a3c25e3925c9b1bca4b2e5bc18208126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bec9b4b5c0f1dd4981b3f110748de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e79600397c634876a3cc5ee5afa31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520365449bc67cb231f4eb6e6f7f0b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3741c74b82e994e0ceb64be9fc824f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef27652bc1e28c1fc1f316a48cb4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925681f900f697ec5d647c37dfc6c075132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b7457f32be58a4dfc601447e6db2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db1d5a39d52048039d876c8aaa2621134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b225afa8846ee45d43af9daa034e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631df226c3cf1136aa268103a41a9f76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a87d777e421e65a1aec55b1ad038c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb3b6e95f01d6f520eb2d1be48f458138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0986c136b5c69230e4cf1a171ba1ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a663c2e9e5520b7552c558488bf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07717a7fcbce1e3cb0f38637ac3d7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf9690666988895f1a0679e9cb9cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982bad716ded6794dda610d8c3d496143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d84cc40456572c9fe1f6fc9b99788f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d20a88bd40a5f46eb71f48b7b0b15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f9d665e489dea16e6f31326d5cc5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dd0e4d71887613e99e7431121ab77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd583ab1706339c8d2f7558f5aa9373148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20c32bb323c7a257a7cd6b81ea06b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd5b308639ea500e9f736e86946eed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b1d500c3ac88dc2a9d0925620ccc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73827b40ae5ba8a069deef6288eccdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239db8a1264181c44d9a9ffa8b1a5cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf6a993ae0ad52403f6195d448890154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18153e60086fb500b401d51262b7b7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d6617fffb2165876c2d9fbb4b4970156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdd70b7345bf1c95c885a73ac80e62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69c62fdba1ff9e475c3624c3819e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1f6f27c7c6eaeb58196242c9c4e3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da8f6c84783df333d0a90be5fd5b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dabbf1fe0a86c60b5533a9fed5f45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a0afda004a75af220521a13a7deb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4830cf4fdc4e92d6508118317acf81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e76af12cf2ec59bb7f7203698534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91230cc214e13bb7be5d7c99f2ecf47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec6071607ae9eb69d815c1bab2886166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b238d7d3b329a9cb0153937b3cef9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1c75c9c03bb8adc2753473560e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc59298abf282cab887d62d4fbd5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b42e8e3837770f4a1ca9ae85b40246170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b853ce63fcbede9fec4638a2e7e06c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dfa48931d6e6ffa8a33ed288a3235172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b8cc1af52351128c4b9ce1f069751173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d0048a64385899d44d6e45e9a0a89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95fbe42e2ba4bbeb1dbd0ec4793f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a25fdd20bd07cc83025f89299c9c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5cdaab31a60439bcc9f196bdf67d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42143a81625caeef79be21700f4b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bd64d4c2cc436e35f1da3d5b49f21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45ea99212af67ce7bd5f214449481d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6fe0f6195b550782743d36cd5f80d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca2ea3b85fc1d4c862aed6c83c9c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a68091a86065566f86d4edd8b4644c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b273630775d4b9d16d2a2c725251f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493b51955e63c2b6bd4b88d36052dc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d98d2a645ad6230479929a2f26de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa736dbb63d697bf37eee2f80ccec55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd490bf23f7966d57fd66144ab34b58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21712c46af43d0c0884cbb29a0d15a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bb84029ebf4868c49ae3277778843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc7591715a7935d49910b9ba6817c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8a0b7f56b372522fb34f86584dc5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a5d07a77e775c9bdda68947c18e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3345374223adddd2fdd68102e32bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323026a06eed8bfc72f0c5b4f8f2ea86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0689c3c07a57cf8ac5d049faaf00d4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5312a0c7f147909575ccb335dbeda9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c555a871632d4470bf8a9d129759f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f23fbcd3044e014fe2d541762e7a35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7c000bd1636b4db90869700b45415200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a96ae66f339418c12c0406a8f42d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be2892b8799659591912119abd81b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdcb88eef8dcd181f3bd4b433e730b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed43d8ec65111f0e5224cc5b20da44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236b9d9e0323dca3e12d267fd3b0d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f009fa3518b07873ca53150b79ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e8ad55f9f4bccad8e69feb92a51a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a3b4ea1f57ce449e77c98a957d1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7862a2a35e45ae0f003c3ed5c5c8d5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd37df17875223812fd50dba0d21b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d137e035118e030bbe0fa36d96902d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f092586b765eb64c82d223a3253dbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4337cca640a43e28595418499b04ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee541358f2fec22392dd7807cab778214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f70057fee5a789bf73371c7d7ff062215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23c5495b4b0b99c6d37b6b0ae771fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b540c8eb5f08fb12f2d8665401153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821985c17db1a631efca1ee7bfcebd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740299761885e3e5d95c0aeb1e6eea56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c66389f47f3aceac235e4ab56f804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19a0521393aab81cb3c794c5374f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c12c57b7d3c18d138ef13bddc30ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec8f03f02523d981e81689d7797afc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ec98543492bcf0c81dc3384d0e88d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f81e6400334574d83dd10ae18550d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb4fb9af67746974acb0ed6f0ef1ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7a036052fc1f982230d7a6575d60f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436023d4ae5434f13421a635f83b56eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324722609c6cc4de235ae37b570314a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80d35397116b9720ac8b0b121ea069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859cd107594a18c516c173c42db0e2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7afd2725ebbd979688dd81b806fb76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8a82bcb14e99573e9cbfda131bac6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d11fbb43b4620b5bcdbce5d1cfc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d492601ebb85516a595ca3073dc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113e3fd97bcdfc3c35c3a737413107236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c57874de2f10de33700420317eab94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe4e292296e42578f9eeaf078784dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c09c10508812f0dca8dc1d0b35d17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359ef81faf7236b7bb5e608e95fbfac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1fd040183516ebe7be430c4296888241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7314d9872553d498e58de07a964c68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a4f45f1cab39002567884cf4fab6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a71701a5272816ad7aba83e6dc075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ddbc1e68173a2224d5420fbe817c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497880f76ab43ba8dcc6dc051e944c40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f7ead318a002d9da831a011678cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a9af5e6efb093b086c332eea22fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a9dc737c3310e394cdf03431998f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1564885b407ecdd96dca3eb464071250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9312f809127f84031ad0c365b850251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a8ffc6909fb6d733598230c34da40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826a417d95d111a2258039b37dc1984253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cfe778eff64488c8aafb2682a0f72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b33cacb2dd58fa754ac879ea00f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492a3ef3acd0d7e1b7724074e6dd677256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0acae5188dc3e98ce70d3cf5e060ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070976e564f3c0f27f58c716e0d97db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2043ab88b65ed419fda133ad6f47d7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e44d33c43df603d8317999a9593687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e599e3d9b71f480d16a761569abc480261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeea2f04378dd61b8163d899f0389e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095707c533d91c1f136c09dfd2fe3c40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591d49602760245078e6e5114e6879264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e57e618bf5d49f3097109a07118fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7282791b6a80659ab252ebcb44a7df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a459cf3b9641d93dbcd5d1283643fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c11467594236ca21e39cd9fd76161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bb733ee145decf77b961da8bd92fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304bdb9d2f5c9981b4c9da15def4809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08accd9c3a86a637bb8a6e850cdd006271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2989c76c4040c65b9cd0a2db960c37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2666c26ed0af9234d80bb1b16a0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617748589a3f1685ea3b70d4267636274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5bc9569f7d1ae4e62ad9937e2c65c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e0ef888ec2fec7e73bc87173d3aec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6a91e102ff42ec16ffba57d0bdd25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9443ad2fd108e7bd3a8272296a3890e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6ccab85273eb11b39e8bb3b979bbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4edfa56094fcfd5d6ccf20d18b67b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928041443b571caf91ffbc4b59f155281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069334f89b41325d22ae607ccdfbb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df24fb926a9c042de82e1dd64d48bae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f8fc26b7009d514cb69b9d82af846284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb67b384f92065ca628bb5ba0ccc98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a95daff3dadf379a9a19955218e76b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e545ec9b0c8f437e6289ca8e00341b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc2735daa40c22d0e18a1985aaed6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b3ee84aafa55396101e5208efc1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818cbb580ae275a5906388a09f132c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9bea8423d8ac3f7282c804ae5167b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bee55259590b94f7c6f6c0ee0191ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7ac0f71113e0a2c9c29fc6acee56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dcb70a38d1afbec38bcfe0a3e4d19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099ae129a29ddfdade951cb97a404b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940369f35c1d774ba381a88c81ef66c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0b94fb5cf55622ce3a38b53a7d02d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992b410d3770524daf9e01eb8d67e3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201276a9df0a0f7634f3ba36644c68a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117fa6d980ff077ce323e881946489f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f6bafdc23edbec3a75fc6b0f85d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c6ba4bb5b01d9b58c09a4395ca67f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba20f76c6a4fff40ce10397a35ac08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea838e922174952e943dcb1fbcea5c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee955faa71aaa72c9dc3432fabff9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c77179377d122a02f2714166d52e39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae8d1b6c438893eea1b413a4c0571a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9661baa893dca24f2528eee13f107308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ac1fe5f54d20a76209438ea14e895309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07608ce8b5034f70ce5220f554405310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1fc3f687d254852832540205d6ffa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18153b50cec8ac36fb82f51e0edde848312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1ca7a63c2879dc314613ddba3445313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184170fda0c4d844944c210deae1632d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660d982f4a3c3c4fda0cf90f318ece1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde7e3c5e57914dc1fd2246669a91d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29078a7a12ca404912089137cdd5f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d272994342ea96606f24f0a7f1786318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ca108a2467c556a9bfb909ac903d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dce4852e5531cedd3299dc9afb841320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d731324c72cdf1ce390edfbf70de4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dacb8fc02f17a0ea4675f666b8d3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886ebb5be98df3273a713cd1aa32b53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5be2d5d62ea9b08a114f32173c45e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd25e6c9ac18001caa34b19e9ff5936325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d04c2d4e97428d968431221f289a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8708257fbd79eae8ee6d0421af7bbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12abaa6fbd9648afac412015f536cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6be02692154bce20d088ea1442f8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d38573e1c000dac91702f73b09100330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342d5947a94a129305546e88293938331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d3cc69d29058fb324934ffc870054332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a03b914b49f254023254a41f56c178333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aee699239fc6801c522e9aafda88b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826072dc791e56794a6f65416f11143335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd67e160b920be1b68349c430fb859336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee44f664aeb1606612bcd99d3e6709337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7af020405094a47a94cf354c8955c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef6cf8df2ec5a1a3ec0e5cc4c08db7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f667274c2a84910b6435cdd3a52d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da85fa3192e5cdedd70cf00a342120e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694006ec4342a3401393b8b8fd07cf93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be76f2da47fc2b009e9516672a36aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7261021207bf148366a44740f050ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9851d9270c3513df2f3e99df66285345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f979d65201ee758b5291c53d269468346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ed9ac6c378bceb4901ef9c068354f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe16d99e652b90f3c9fb5ae55fb5e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dd52ca6f8a5081d9f249ac74d90d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fc7e70648e642dbd967701cd1d37e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd122b5768778cb7ea432f3ec650f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7bd89a03797748f3307abefe82ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc61120f7eb97981a317cf148c7349353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba221dde1abbfbddb53464245100830b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316a76ad452e51d5d70ff5098680f88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d4bd44363f5f1dbba102a7cec9c92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108db4c3b992b536f5d14f5239bf007357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c268be4b26c5e42a24ab4dae961d9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ce5f3ad404f1755afff68cf9f4f7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0eeb19c48622ae1090f51a0e84634360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ef599bbab0a6eef4d2ce1ff23420361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c242aa7e7aa13a095c61f60fea530362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b35d2fc10e01856d537cc30e58ce94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd04d26f3ad4266bd0937d09d71cf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bb4f8c7c741311c45c72cc52c049a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582c73b0aa1dbf4b79de203f91cd82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ed00f233bc69c7e90c9777dff817b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef73a92745551a0671eae0aee67ff4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd4a3ec36d98be166e27063d3b6f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3e0c4d56fe414f11dc0579690a02b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d7a9da75e3523f0ee7bec92447cce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23bbcc5728a0eb475e2c8c101f3603372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d6ce2fd63d82d65db8ae429fd24c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a0bf6148f3dde10f15d76760e8ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25466464dafe7aa53305b4ecc99f0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf201e45c067cc12063e71faacf6b6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c24c67e27a79ed5bebfc5b255eacd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b250214f588c5954b6c6fdcd0c437378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971bd104a3f584c79a29d55e89c990f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88cfb668e398b7218a7ec79de40fca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af75ef74bbcf30552cfe4fb57134125381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1f6138a9ece90d76147035b2fd9f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98597b4e447c0457e0c4141f40771ee2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105f70c4a75dde7dbc7d28e52e7a8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6299e3d1f738d8635cc5c28612b8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c68900f4b533219e6a2537f47dcab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f49ca254c1c6d589034a8349ae48cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869015070ca5b93037da0f9ccc56dec3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88972f5181348cf78542ad11f1b5ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986ce8156328f328c26df07c4ee8e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744bf6d4cbfd78a77db9f8488b8941c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19891efbf2aa3b92a9a493b4bcd382fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561f8605375333bfe5ccf5a263daeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8d1931e089e546568e08859509e69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237b1dbcde6edef8e39b009c26920d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e075373cc73d2175efa6eefb193dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e45ce97adcf6988f8f5b32b2ec636f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6b07d2c577aca6a2cb1526b1102a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ad45de5e00c7ef2940ba5567ce42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec423494591bcfc9cec59694b17d38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c06675a8e9cda3e1ec8a11186ddcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14658af2d20de39307f86d3239bde1be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c1ee95320e04adb9f9d8beccf03f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f3edf763b2d0fcadbf130352b568404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258fdec04aa0f48c782e5f40ddcf86f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c61322c612895fa821c847110ffaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba67785ef744be6328e8a3d1f45a81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46643af0526fa1ca3a45aff114c07d27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d684d07535ef38bcbb9ae9b60736409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cecb7bec58884bde02adb1cc04f782410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf3383028bd000639baf92ab7ba60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c4bb0a1d9a227aa06391f81bca2ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7421a077a6661b74b7bcf6db857ec3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4febd5ab98654625646330a9f1750414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f4b53fccca349f35caee8194c89aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e955099606b40cb648dc31a5856e5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a027571dd12d9fe5d67ccfa594a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472aac2f639e3b6f235b7b3930e69f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b675dda8e0414ec9cd8b293408ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe47fda8f182f15461f58c945c844420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cee4e2457b13c209d6243af30f5a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8acace137b5abbdcb11121a2b1bc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c67bc1519a83dc1b76303064f35ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70dac92b219d35872875d125c2bc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739320b8c0a8253cd22131c81b1dc8bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07af011bf12a8bd778abf70ace9ee2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca88ba89462cafa8c0f0906dbc54207427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ca1660bb95bf910620d3a7476970428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa726e77ce5071135691bd7e2e7d465429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be308ac1589ff48619cf4a46aa5f48b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d855239803867cfb2808aa96820ac8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813458958946300110486510ee0b444e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95f5bd361e6163b2614f18270319f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7352df27ae125fcac3af1f28a4c1a36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f09d4d8d4600d254d9eac784f40162435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa1f54ac3ec3ea0249120868d9f60a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236d5cc1f39edfe78423012b0a2ff09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e50d2a3f755cb045ce6977d38ab476438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb853d7c13bd48c0485c8f8af3bd5f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c0cb3d747e69b2b21f005b54ed0f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a6312bad3adf57908f0a70c89ee34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771bd773261aee007247081e766c2ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb5fe6bcd0b97d99ef2b207a18a7ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e219a0b615f957622eeb05884440ff1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154839d22ca9dabefa6982bf06d1a2d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd8112b332099843a857d8091dc6a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431686f39d9a6982f5297047c839278447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563729aafc8d65f368f5591d40b224ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522c9f315218c4d8163b65312fd4c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b7d219e9e86ecce5721bbafbe7e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfadef2037fc2077541c292cd832c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b3255d4b3a4ec7b4a512917298b92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aca5daabc17785ce129034ac5b585e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec685310b1f11c138013ce7adcc4363454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4446a0f92f13a5fc8224987fd5ebc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c4ca5ae8cd0337a04e57a2795507456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34ad27ee5e9e467f8c64f0d083301c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd5dfc01b4fb6e43953de4e2b05f01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c3323e1541061abe077aee7ae2a2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce203ef8bb034348ee7c68f20c2bb018460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f11187ecfc3f41f3c71598ec25588e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e52ee83f0a2d482f4f4ee9d149438462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c8f8b167ec274339b163a958eda8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c92a85103f6fa1aab708da7185f401464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba94b416456104e89d728840d6bd25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628caaa2f852bccff6ca3a80e92afae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa743964848fe1b1277f038492ec2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e86deeae5063e1c4c043d12caffcbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01efb8294fc560344f4cfd9514dad9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3665f77dd1b52392f1987fc9390c35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acd8c9fc1c1f7c3a9cc69cd2da3c6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd64db42f444e429293c45fc617c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01144f6e1b7f89ef82f496b0a8a17cd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388272113f94579d599769462522a025474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccec8bc3787877915e82b1c6dfd7004475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994bf167ae2a220ddf07697327df893476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785abd462e1a1d8743701dfeefea5589477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531263a1575235cd3fde3718c1a3f5c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aca03651e4f07a2fbc87c6e3f0923479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdacbe03ee37da411d767258ec3b567480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62fba26206f67d1d36a440b0ac15a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec738ed7ed8969ff2dbff82affe989482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c926ee4310cd9651d74451b15fda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04e356781d1c9de8661f668edb11eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a58ed0f6a393b2284075ab3a502f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b3f60089e3dd42199297df2e214c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db47757dfd6aa6bd499ea3d380c75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c1758e8ce229b705a9c20d84f575488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a20ecc8f37bd518890b21ab0b3d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e1e65616f2cc9fd284fa3847400d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1be8476658f8da57dcb54958908986491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe04b5c26e4706e8d49e413b9c5f3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783301a7124dda5c2e179e65ef3fd24b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147754b6e422f81da970257a52c66e65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fd32d64f6ad3cc0cfb5150cdccf0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d9f021b677d50cfe676b8f842c19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c28c821b765e3cb6575b25e11ff9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2837f2e55556a83a5ffe5f6ac33798b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107010c23da3e7853f5ea3cfc2a67dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f8638c161c0fca178237f35cdc8be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec19d0249855866a7b2c29348b7ba4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794daa18815c6a570f85b34e33bd20d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f813693d140d313f9d4965e60bb24f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bdf1ac7a59dea5502abb1dad6cf85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adeaa24717c1da05e46bc4267d8a38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca31e32083f15ea44614b21b4a2e8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f802e48a94bdc9149702a522f6f53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badc80b9d6b05462e4646f3e8c9ddb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f996d7c9c4da75c7f2dd5427967244509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221681a8c4b2deae48f14005427b14d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09229ef8a1062c0a1823795a6f3d1a2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90553892157829606310aeec79137f0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b14dbfe5d40116bbd91aad126c7cef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34b4bf5b260e625d65e86ea9a5a8b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f2d83bb2ef31dd6aef52acdc5588515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4d8f90fc8e3b002d01cce9e9a6e65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16589ada85cd95b9cd7efb81dd2c1f1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aabcbe09d08854e781e880ee442fff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fee67411c119c020fac808709c614519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01077efe0a08a4ff121c57598222aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b40b0e0eed8f6e8f74c30713c9265521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f733faa2e250ae02afd68419fc7a9e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2631b185be92bdff69a75fad6f83209523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc59f6e0506a23d8ba51f81dfc639d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad40b5361960d430d01d808c59d5138525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4b03829f44f3700e4180c647a4ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a52739d5b1609a51505480d2a1cfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451364504a4d773496d2b9d6de682cf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41062fd3aca0a32e9d11ec6028085c81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac19e7718cb606c1b24fdba8725f8da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d682ed09e72d97377a02a4662013e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c507875305bdd7f41cece3903858bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f6817cfa9d0ca6b159928e256921533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ea6ccf2b3670fb651a4b4f65fd01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d38266fd80d1d2ba7112abad47e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8350552ce8256d92cec0a69b05a32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f32048c748f3c25b662d687283d59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c13a5f20dc21236878364327219c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dce35873a572eff940ac30f0da355e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534c47f0820c5d02c582c6a853a2c5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8fcb3a0c3c557d6d87f4f44a8190541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577b44136d2ad8c381daa3b5ebb9717542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf38956e177f6b6c9787e764751b41b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bc4b543eaa8bc6759b6e10ebe6cfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bce83193d0f1ae7a4bffce5f28f61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe8794ab42bea513b5ba28da896681546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a04db0ab2da37d4bace656c5789e3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50401bab23992a0a85c75972616e53d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde949a42f23abe948287b6e78b504f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f9ad890ec414b34777c935217f830550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a1a4550b8a03235a59c7cccd951a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87b884300e0019ab42c0cbbca5de82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ecb95670b1a03aa55517d997c61b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebdea743e2f9cb716de63109155c44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c176f4a01fc0d7eab57691f7a335cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455afe41b371587dc465d50dcb206744556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac2a210f1d2b610b5a70656cb7f01d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3075ce3ae4f091fc3e41d58586db1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846a7edad866876e957a2cddd184e45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc829d95ea3c09bb3eb10014bc4b1c40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c8de2d6b25ec59159a20186a7250561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf2951ed3348c4a8c6121b363a52b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a53938a234cdc3b91238421e68c8b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41592924d1b184bb74050852ee1030564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6349c7e70b305871b4db74cd4befe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da04fd8c344ec90bf66a4920fd668566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f53b2c24435714378f597995de20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b0c197304fe13da16704e0cda2da2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370da6e660c7af8b6886410754addc57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658747e85fc3171fe891c6cffd4de3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc528500451ba7c0ef1d77475fcb9bca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7951493b26d4ff57d851ac643970cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324299dbedd0085b2342b644a64afd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f50a750bb5d9bb0800b731ea88c2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645872f70eb5699df5bc936e92fa5c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf943acfa86a91790702bfdb7fccf35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6388dd0c9f1af55e04bece718804a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f67840b699b96045b64129bf466e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733921063a054832664cacebf3cedfd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f05a4851d051e1346a2090da9d66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e498ec4a5bdfec8628515980c6f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9aebf734bd3af84bdc3c3fdbbdc3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeea5ebb375d8feb2a13fc9c682b616583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92fa5e506bd8631fa183a00e0e0116584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68970c0f6a6cc9606d7fbe8e739e2844585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5f58ab12f585ec22d8b6502906bed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ee057354757bdbbd51802f60b4ec0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c6b11558d1b44b13e54121424b505588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdc12323d8af9f5ec1416d87914df5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf59b290fb9b6a7307dd51808e64a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f6707e784f883214235db90902f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ab66192cf7dd400057012585d5937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d4f71cd78b0bbf347f0ddbbe9adc0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8f71dab34d64b37e557ea12d00cd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62862225c8051ee092117fb212893595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498652119f78b817d484ce1fb395f7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac899112f9bbe341efb49c33b3bad5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace025ca05028d0789e7ca91cb4b46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb93635e799363ffae350d99dce4f00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c845e0546b91802827288dd72451f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bb13289fead923cd8480a61a18ab7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c477749ce7ee13de6f6eb1f4f7f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d33d6954c4480ab38ccadf6a37907603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1a03df18033ac9656cdecb74cebb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffa910a53d1e91c947a3eff06e961f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc08a49a4314e10c31e73bf15ec7bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297b1c2750e474bfd015d9988aa8706607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fab7a468c556e7cf4360ba6a75a0b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5098ea96f70000b8854dae673b4f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c57e99e3811b6542676ac34b39e10b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792e348ff5121e68539e0fe5c1dfb7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb44af7a26404d5bbf50bdfa9ff27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebe7ac41b35914d03d2df236b97ed9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9b4549db007b11f42cd80024abe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9103de0e077b7ade71e52218f8a08f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e47a61e068c346741c8fa4fd9155616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083ecbedbc0323d9a32ceeef4286ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c73cca2801b5b441631cc72f81e9c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5028e06de3b03924c05b06d3d0fa2c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47aaf2161f5b4f00505463002daa01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64fff73f27de62f7588ae31688ecd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe06a99e3a7796d25ea5d394748e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154edbdfcb894e84e014f67197299d0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8fdc704a9bdbf66229e42914270e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab80a1d5620d4d9e09e8b9213ef96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463405f00dd2cc4231b742336f0938b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241ed3bcdf525a316ee34d7fcdd5a42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448798ab534cf14eb5b94d1ce39df93d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37296f641792ab417c2d23aecc0d030629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed406a68a8fe2720a573fc6db6b92b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708474e757e10670feefdd9b57dfb6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b776c48c66a5a1b549129b0589753632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d8bcd8d1e0c42b56dd0c76a2de35d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d958c2180c12590a73373db9f761b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bfe0a445402ef3515425a1b9a4869635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91b78d8bddd8206a3fb557644e96a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd6dfdbaddb3d5f14b5a83fe5a42fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b108ef4b2cc1e7fcfb76331975985638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc6d047b6cf919591f43c0843053e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c80e3391b98d56bf257e29e723b0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa59bb537a65ebc6e59c0cbeb93461641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b6fe8998225a6bd91f6f8fa977c48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7466a6b22e2642cbbca9a8b23fe55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a72225280ef4675cec8170faeee4ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ce9ef75e4496246de1bb056121d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80897f05316a945bf9b14d8262e203b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c89436fab74e8cfccbe28297926ee3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7a0e5e1bc1a416d1cdf4bac7c7617648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3fae5b63cfd4cf18078c93424f6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60145b1f48ffd3736d9bef8c06631da2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0189de71e98ced128c8a2561dcb380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a537e2a00a70022c7e8fa33f0ec4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908541d5da8d5e9f33fae6b29045397653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec4db8e7015ba4f9b35b28d60d21ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136957c2f3a4e6f43e338b596eceef93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c4f255060948cf3c89074c670426656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635afe26f97fc37b73ea4b4f47ddb377657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66882b7bd8c7c244fa9ef866129009658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e1fb9468b8f4461558c23e6c75b2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bab972df24c528287f63b6ca42021660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649821d2cf36b2275d09746b78748b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ccf6dc0465ca6f5e1f33b533ff194662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389dc1761278c92a7aaa0f3a47c3176663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef586b80b1a82251affd5ffd686930664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a12eaf402474208b5a346ac8cdaf85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab85738fc3b8c3d5458e05fe7535fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10ec01fd3025bc08d17ee06aa74807667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1d3285d6ba0a8c62ae7894cdd0ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4b8b3f7c9f0db49f0bb23d43ffc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b2db47d6533a0156bdfa34d86e24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee599eb5ffcebe07670478b238f19fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4ba0cf6cdbe406e58357757dad61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bbc59adfa4619d415b93923e45951673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c9190389407c9345a5cda5a5eb866674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a6857772df1887730d3bd19312fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488edb154bbb2c02236d8fc17e71a74c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e22dfab2757d32c79b2359e60c6c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f43e116549dbbfac9dff5194d7673678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd8195787c916e48817d734b2a174679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20fa5aca86aa303ea46172b83ade00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990fd92dbc0537a8c8629cb9794054a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f91227192a150a0680cc83e2ebc15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dfeded644694b45f18091d1c69f8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c439e7fc33cbdb9bedc4ecc9d634684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e4198596454f2391351a20ee8b67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6977edaf36785eb735c52a69d859454686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92eb74e93032625b1033ecf7a2c418687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c023401d574c51d7984167250afeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba57ad851ed0811ea0fd3441547d3da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac12b6674c6161394eefc7614f0bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c95fa58f24751be6cb6b255d0d2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c62d8101b9c63762de4b4e209730692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aaef5dccede3948eb9a78aec33466693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a151ce1c5548823acb12247b23ffd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe59052b28f1715e4bee69f7be30d0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1f9a509a5bf9c0acc315ab276c16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fedf35a62b2dd565aef1f058734554697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9587eeb566253087bcf518e009e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d684350def457bbc9885bf3c33ec5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02530db9ff9ada7182b961e37016d365700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5aa3a1ba8be6d1130a4701acbbbe5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8bc932589b956b157cb0e562a3cd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20518d20372f3a29ee7f59e34a7d92a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174350f709ad6cca875e2bd6006f8bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d850eb76038100d3503fc67226c8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1fae29ef2fee2d4b74a161b486d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9b64c32dca12a2378df7e427ec07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf33b11bd1bea7430a682930191546708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e1f67dc129123dffe1285ffbd0f46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f87c7e18e4505a87be580df33ac2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaa9411a49edc6dd857ce035fa3966711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981099c3d3b1099fd7dbcbb0c61d5c44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918e3a8a2f9074cab16fb1839b0a12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a573b800ef60224d46f85fe6906269714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252881b1bd5adcb8e0f07b148c557519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaf0acfbd12132e5768168b4b061c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b5e4c19c8faca59de3ae6aa079ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee022fc91cdef519ba2e447f4a826f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4814cc8ee17a81f9d6a4a0ec1de701719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e28fad1af18ef6a22cf3704ad277be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525722ae89e2e51e671316bf3bac7e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d87d637ba2e100916454a5c417ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5548651e91eb3d60a3ae99f154d2f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712df253f496a443eddfd51a71e2b82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb7ed3d1f4e91c149ee21338a9b2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd01ebf566a2b7e2f5558ed9586e0f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097720c7e7994f5b5b2eee062f79df4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00975105932909abfffd427367a00259728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c059560c3830f1b82da11e45d228d5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a2206b9d3cac1d6488a190e73129a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de292cd928278867a13a9c8473c8004a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c7b38a12d39e121adacdab857c6ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd47beea99637cefb5fb88c11e380733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e73c03bf772e471d0a04e69ad166734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b87794ce1b6f4115faca4505cd70f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd53b7db6ed1ea7e4f016f05433f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f418aec511db2da897a1894c43f9da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c491be96dfdaab5b921188b201c83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5ced6a0f523468e967ba4cd746e72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c53088154ce9e802846106177d7af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15490b3944a5f9b04f52da7693c8114741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc706f851cacfcba440743f30fdd5b3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac0768c0ad670e2276b02f9daa72c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48cf5b16deca3500cbba0cd6deb4e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd418154b58c6770a3b1af27d7c62d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0745dc87e5af5da9eb6ad8360c6e23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a20996a5397e1b217092986492e32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf524c2ac1af8584cb20231af6ce1d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb7e338303e7487a8f5760fa4891fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3e7dcfd0a9d368ecc1106a1e728a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934f22b1bd7f2a84f79baba94cb9c0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9ec4d6cce98053cfe6b88733512b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e205991c416d1c405ef489e5dc7fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffabc7f64124290504913a922efb66c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed31647ec6c15b3a9b28734690875f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff3635bd60842569bf7a24771739b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b823ffaee8005bc57ff395053071bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46956bddf7281b7a53055a3a7fc47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3346798b1fc3225de3b1b243458548759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dedc8b8d084a633077ac8fca152001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3542dee0343df2dee5c55fc2b62fdf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6ebe9470cf65be71769d35683ef913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7710c346e76ac156eb4c63f84c7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db504bc57c8123983680de027db2505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62f1f7977057c685284a563556e73e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6c056c470b9c66cab8aa6faf309a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ebc6752aa6f37f5b3ff28398f662e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b97040c47b69e310382866706c0109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165838e5c18fabe5f3070e69232baaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7877ed5e72b16ad0b36146b4bd2c8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd9d71bf5a2e0717067fbc8490c66812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb039569bce57304fc8249f18f7132f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726052b857f159b463e17732e5c59a7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4110aeecaa5b39dfb5d3566b9d6ad4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43140596332e29e09d97153488d88c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d049d0234433421678b1b3a186d915e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945dcc3149f801e48d425438ec4a7a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e20f010346ba80c4da27ccfa0666519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217737b10497e673dff24e22160e08720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e1dcce1eec744dc5540f03418ac421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4afd4aa287ca9bcb0baf0415571e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41681304bfcfed48c53f6a00336cb9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef26a84073d63eca869b32b470b4a1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c29acc8793f25e20ec6ce507304b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b4c7fe33c3d265ebb7c30f0ad27b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3747be08440d899ff13cb2da6e1613d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af448d10b0be21b6347ea2c5036d9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd442d0c3704ab4d3f486687c2962029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a1a5679f8d83539e604cbbd11bd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb931e69bc087b6ced34da73335e11931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923a44b14b8314d568b6448c884a61732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee5ba4addb3423946c008c033fb5d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1267f57f5b1ec8ee844ef88bc908334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35bf1d3377b874e1a2f0819604f40e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7287c633b01499951865787b77df736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f96ab4e4da5e6417a5330d052166af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514eaf4b45ace18b8fac6f2e0764f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb47cd7b50f9e501f6d1b0d3943cc9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e951a77baab2d46ec196c1175ce640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6e7912bac3017446563ddc6a90c9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf240cb1fd67c9b99ae40b2f294e9fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3833d9dfe348350ae4ec28161f72043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06c964ed57f085426a046a751c75644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a393ccd3212b51d0079e7defe248c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce96493e7683767babf8514ba71ca246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aee37c184a5926160070813c97ba247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a4ac0e776afa79c07142138ae773c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0b2e4cc6d4e4741fef96a3134fd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3284402c7b2effc50b08c262b6636e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed192af4720519ee2176834bf5f5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90633691bc4f554e4692ed7a5b919752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe15d1c3483e8e0136e012b92778bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c626a5feff692daec9229a6d2c85b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ee3b05b49cabbaa5e28d0a535524555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af396fc3b090a95f4154fcccebf377056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f979a2443d100b127643ab4752572857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c68f53670e8def673599bb675c83158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee42344b62bb97be7369f024af980af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322f24e8dafd1a7498dd231f576d1c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a494d649835834267f9da2f22251f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ed4f78b1d3eda709031d814c0f6fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c4110f6ad162e0bffd7eb367365ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e000dbfbd51eb65a48d4793a0e20dae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b1baf5bd3f6b5f5aac5097d82bf1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e675efef2ccf6316efdabac63459fb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b694b0ee0a5dff3ac04545348d79267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5182f43ddad7a4774b179106f7fa1b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f74a802d551f2bffb9ef8575c6b8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837334925cb438d944eae577942f3c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40320536f52cdb9cfa036065b6af05ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ca0bcfe046a0b10ca5b09a480d9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55281d293672eac0e7e4553a6955e8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db017ff9fb55443e0e783a5736504f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52792e8f2f6801555fd69d4579ef7ce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca351e6d54fff6a8ce8dc0398766a7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950cd66e4bc74fc43e5bb9d8156c3ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716024dde5ac0b32c53dd4a420711178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a783cb621f72d07316a4159c815711579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d30d55d48c823777b80dc582343c6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e10fadf7951d00134d37e859b0fb9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ab1f84920e821fd976b377a9ce6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a698336fa3777d62c4a4c332f8deef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a12f8faa1eb880ae4f8fad3ae64a0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdbe1c923f1321f940284d0a22cff585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722cd464e98d15e08331e8b561e928186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae97d6cc1d30f9323bcfa33711764cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb449f8956579536c56372026f0279b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130b057e7000ef6af34916cd0925b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aa01e1b88680c488db341b74d514890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df939ee18b1fe4ced7264bffa194fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793da80e977e4939efc8d78f10518892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f7f60ac66ed0b861de7bba4b12cb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a422dc92426af1857cfa0d457b42a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f074e18275f72058a93aabadc50896795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe322d5d57e8b5d344aa8ae2ba34e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f8789b8fd35d80bbf69b67df9ca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1313ecdada62714d316e557ca474498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef8389c3fdb7922ba56e6febd9f7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7d0340a61ff14fd5c9998ff13cae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bd7c645bd53352812cd5edf3ef700101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdea7f9020f85c45721a29dd45aec7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d21ddff8881acf39ab34ae7ee6018103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d897abe2c39133e33121299f50f70a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb931845434f263629fbc1fa8042476105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef351c0f04cdca4d3b1d077ee7ac5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb3ca4fe4b9390ca75df35ec35036107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4965d6f4ad7896b68e3da450eebed2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9679014fd366dcb813348ec225a0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801627f7a35ddcacf27737699e248052110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9673292abf4c85e3dfa1beda2171d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8646fbad53ee6b4964e2f84d08ce7c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8d34625d3a654f6cb5e68a0de8dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f057c943e75d9028cb162bda94b178d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c54ee67eeb09da62be6f8a77167b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a07a59c9e654deb4c82375b8e618d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6391dfabc8ae3fca478b1afd13f06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373036d6938bfee9396efc989fa60ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d37728198093babb33981feef8ed6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfb5a362741273793b0774c2cc74ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6fa82ca746ac08055b25ba4acd49b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4306bbb1e3c1ee1a63ab6b493ca4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43593f5fe3784b3bcd651df817a5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77472c5e5d033173d3a09fe7574a78e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929c01381e04ebe9053f44cbc4b5d6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8625550cfe5f5c91bb3b6f34a49298a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594442f2f7d11917a6200ca745c7441b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc95417878804631529a1442a478cda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5fa7f34f20275837d9fb9289c772e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07b7989d8514d6987f4ff2627cb8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe3e27791ca48a362168c037e54b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d5bb4800b3bbf2b3627301a18889132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871933077d0a9ad14de377f74f9061af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c17cda900ea0dc4b9de59af80b2b40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8091c4d18e38d237dcac86052fe76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaac51c2e97f091b7f604b67bd4759136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86139c7937581b764eb7c7a4ee5005137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99831e354930220ab9bce43404fa1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8020692ffdbde96ce9367ea44ff5c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2cb33c2c60b5625b2733f36f5a5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa67c3d2d1e9f10a83f32d4c4276a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb5dbf1ccbe07394d3e78e9d0556c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0095df839ae3bcebfe5b9f9815c1953143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d51d06accda31d12363aaecf6520c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eec8926d5c0e31464569a1346fb87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac52729843efaedcfcb7b6b10ed06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e4269f623aa3e511f119117f7062b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c02fa8aa5c21e90c842ae4535c0a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcac799c0e4f22f98621f24c1408e62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8f6ed07b6a6de4d39e521bd9e4a84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164e145080c9b30900150441c404dcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31001d671684a90ec4d748ad2af6841152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a8c01bb2baf695a2a83bd977cac4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a1dab47f455462d9f35911f9dd18e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c9bcfc444e500f240fd03713d1c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523798c5d0b9b6737bec74a92dbea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae4e9404a61903f5308890286062a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670c29033a6c0b40df0a2244d4be8d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d144ab8f3a4718688c493931965d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fa0630796f7a3feb8c51964dd94fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b1a78470c49504078b2859e19928161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469477bbdac1bdbb502a3d653971db0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e9aa3482a621c58c856fb08e43329163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e600528c8d042ee18c5833958e6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d1f7215d200157b258c2ba98c215165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bea06c70d626efbf23e84a66905ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ac7a782e87c7793acc6231ad567b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222dd435c0496725488503fd494c059168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee9c7a0e76ed7f73ccd2794f8f7fa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c5e88dc2d47a6b0035b194ae069a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c70e8fb8071e4ba821cf6a3356005171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bf1690a9bee69b7c9066192203b29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8290d53b22f128f981487b9cd821b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e61f0799affcb00aa84470fd721f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e51e34da48223f3752111a0bac3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567a57087a695865c543ece84edf402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acdfc2800768d6b085f5d601211a1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f516f6fc9b23f4fb31af2284e6a12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3939d7370b99ff4f21c8c4b0ef91f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e82f5ad943e200694c0fe724b62c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffdd379f74549ab1d6f871d7666531181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a133991c1053f5759c0c2731c8656e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e951ba1ecfd9b7815d4dded0c122b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4b8dbd82eb2b875c468f55613103184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb9960b95f2dfb162e4aadfab21453185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd076bf741531e55479726fb1d38b9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b997ea1a006aa29be4d8ef656d17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9da8e69f5f1af75791168bbd80656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b6544a9d68ceb0843f6e9a287e08c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c35b681dae73cf9e016c18252627190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f1ae9d9f824a5c94a910f3de8fa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3789dcce49cb7f1d2e7b2feb2541b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77297915ae152d68821fff6fabeaaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea206a7267de024a9ec530b5e8e8f95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc65872a429883dd9b2d60450f3b68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d88542544a55ccdc2f32770d55c61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252ecee6ff1bc790ba3ad096d44dd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a322c9f3dc28ced895e0df815bc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd510df06dddd8425ecf54dc12764f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b9a3f352bcb74ca9ffcfdd2971b09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997e294b6a7e11ea5820499d1709d7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c3f6093c0c20802043147faa59f51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa65857968ef3b2066a3d186ba499e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5029fb278ba846aa58cb8ccc0e3f23f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185208dc9d16db0029e5a31ffde47c1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7fb10722eec880260c7f3c249f7b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58383fdfe29576e34f6850ff68bd26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e36e622a73ae4553bf3139264df7c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6df94fca8f5462872c47215da157d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ad4bfdea3115b025bb1e4266c0de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151c74b1593a1e4e7a4cc0a5252e561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ecc30e8cf712bce445a47b3bf7fce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f4bae0ecbe08b809deadfc2da83cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2849e6027a64c48992ed080b718192214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc73a88503b5f9c16b81c931c4bd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d7e026f66b1c6d276eba8f8cc3fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce944ae17193ced363881563394c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d30cfa5e5bdd275de688399bf6dd29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e5778beb86bbc9690b0ad7579c6b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865fe2566e837fcd81ab45093fd66bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e001f97c48790689928710d99bf23a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6327af0f174119d6d4cbdb92e94319222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504756ca40752d33cd0c7a26110a732223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b9e22ab050f67ab064b158230fd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae5954b77fec39a76eb79f961c15e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e374386686405307cec5c5539522226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e5e3a328417ae11f23ac11afd43a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1a897298ff2a5ebe848d164b1d365228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b74eb3b2d1d9c8b09795a3d673f826229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2114784278870dc1baa65a72a5d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d701773415ff60553e7b6b0e0d2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282919653447c53a96ca8766e98ce3d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d97bce54e709966f87c54f4a49a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825976f40a4c990d5e140ff6b7e6ece4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935de202ec378ea948e0b398d4a9617235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881bd292fbaafaf753a018be37f8757236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a13977de6def9ffd4cd2f85541b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228837f7f984351014108a1c5cf6586b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c3d66b9c2d67573b45c2b5859801b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709938d4d778759e083634edd66595d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb99ef50b0d37885a7af583eedcb20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af903ef385d654fbe09636bc8e6aef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbdddc104ad946c1ba2e23ad0843b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ba1e747f8a5c23578b127b72f999244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194fb5926cf2d2bcc1b0a950fd64fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2bdd8e221622a29d90af3cf4241e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190385b3fd3861492688bfad400a971e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd139bf35079aa4cef3b6242dd509f7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86c012056a4e75a89186f84275773b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88408b9a3adf9eb2dbc6ec1795b3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c10200872ee3dc4a085a34ce5bb3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5814589674a7ee53c22a3fa5383ddb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2cd9d8e8cdb8718758d778a054e22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41168818a8b70dc36b5407f73b42e641254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22f7de5a5b086c2abddc36c247c7b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb2fed707586fae702674ec2ae243b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807356062e6464b20bc1c28631eb3d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28057b8c6663f6b28fa88d912a3d18b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f5045f2fd6383b2c81e3c2caddc5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d59f671986ce6353541bdb39138cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118592ea71af96e43cb31ec3cbd864fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2e4f410db46d59f6422e5ced21a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05898a1917529278efa81d2583d3e12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd11005684dde8e03469bfc7428b682264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cd0fb870106c3a231e6f5265ab6a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e9b9702e2dd4aeec55329bc6e2f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440521e9bada775d5a033604aeb5108267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0051fb57179f4d2be9d45f5d47ebb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572907d1c1f1aa49d0da810f990b2b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e5d37b9af79e41697a72052b75c60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11219726d2d996af5fc6e5565f207135271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd536ba7e6cac2b09a84ced8bf914b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f76fe280e7d0de7e2bd38787cc218273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358f7cacff9960c97d4a4398f1d8a7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba804855936f66476146603610ba2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c983c19dbebfb7e2b5e2408719df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78ad50d2e7e70720db6fb08a2d87c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b6212369614cf4e116c19289b686278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bf25eaa8f743f2881424d648f07c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a61a0829a03f3d6ff361d2b3c1e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339a33cd98f6e9a533f003c9d3e255281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13039e3d1ea89c11e8b0bbd78c1a0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec9e76cba9ca00405a2cdd82249fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15cb884eec5c343c6035d06a04d539284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb71a3c821b2622c0815d4862bd288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c43af79c56c485456179abbb368c27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945e61b9530aaced42c08243dc28871287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72c9f3850c06d9d59527b8c5e74423288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fe66ba108cb9e1d33be69139b77b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa291eb891ec79654202fb459e062807290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20819430cb0f9595c1afefcd2f29b63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b948980645fe93ffa5d291c203845c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc37a6876fbcbc1760b4c278a28cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba96279b862c14b7329044e0d64993294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5436febac1a775ad6e2218c7d8f79d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1104156bc3c9ae22487edc742eb97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4ea5bc4d6db43417f87f1a944fd37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f91bfa7f8595449a7bd0d4549449f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e0fefcbd7a96e5526dc25baf0aa5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89ab8867a52da834a33e837dd1884300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784512631d3598445b175b00ffd1f46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf5b97d81faa23f85cc45e468a43ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd223c568e63b9d18efffe823cfcc1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3914d600527d164ba977b9a6004cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a158dc8cf6ece51da0a8173e29fdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509fa7ebf64a4fe6c0a7af71ad72f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f09d3f94b3d5fb54b6ac3059cabd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ac4ed4c4226f752d8fe7c59b0fa9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9774ac8780913d0a552d943f1298309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5596a66defd1bf270b9509b5fa11f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d028a5d010cc96ad6fd5ba0882280b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e1e99aa16b729f38652ce5b1e0936312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e531bfe95fdbab3ff5f16b4f1ee12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194690c1bb1b8e539e2aa8b8766e1c06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc4eb3469a7f120937f9508e9d6751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85f219a8c3638a5e8599c23ec25006316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb073c6073af9e4a54fd9cba7fa184f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b64e97a96a6cff2af74db5a16295318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94247f11256e1895faa84b2be92c1f25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a2de4596b921f4e23850397ad464e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566438f5862c09111fadb7ca86dc4e5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd847d367eb96090b13bed80152db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c50ad732d8a9f93607fb745e9124d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905a24297a41b6205a312902eb3734a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd6ac6093b7cdb381db54a2464a69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d899cab1389e8940ab02e7588764e63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf794bc8a14961be2c0911450d9983327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99efc249bc0ed50c0d595b62def8050328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2715eb1c998355794aedcc7c195e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61dcecbaffc020b19b73e79c2539f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b3cf01e62874dda41ea2415d06c4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4a02bfe15637eee9f13225b798109332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd73696c84c0b92a6ec570571cea9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635d41befe2897a52dd98fc31ef5a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e17edccc1eddcc0126c96e6aae51b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd5c3f52c597b39fe274931e7b23c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399e83d4214203bb383f4132453cdb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc89b267f13aa7bed59b76e37d9fceb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ec9b8e823da59552240cb0f6c7e21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204e900e487c219a2365d3fe8f16c14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d757220e3ba5f9d57e1b86fa8c27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99fdc7aeadf2cbd7cb7bbb6eff6409342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dcde1f7b8d45820185ab57dea42f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc7b430a91baf096f62bc6e25651d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28ac27cfcef17dbdfc8513fbf53478345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16e05dd80e0f3b11fcf3b03ce2cb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e2122ca247b659e9d1b587bbc2bce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456498ac403535e2706b83f8a2da48b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95dc7b15ba232108946f9513c1b72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fcf18cd2a90748dcd0528bacc2d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7bac3c51d5dd1db1b9af0117c745d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584874c196cb592c00c44a8ed5d5bccc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa9daa6840a5d93f3174ade175de76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038fbaa4e9c1c3ab0e12eba5240fc5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be016d86b2e8b1d5e70351e7aa6af7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f307c33cdb760df5b143cc7e199bdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcd9dea2e3471503ff6212e78a265357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee4e46dcfcb855b4e122f7f68aae80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cfe1f40f60e10d79780d973d21fe7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e5164aaf80cd80fdf6be9f13c0bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf8e3b6445ebc1ba7fff08e7e39e58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce430c0a0155d378b92a62799d7ca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec2572cb6eecf795b804b774ec701363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86534b5cb771dcb1c7d2a916fff60e67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d8483d3738211fa40352fc432d68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260a7299ffec1a638b55a46129d1f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9722fd7996e9b41e8ff7250e8643367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65797c420d9ae2244254250386df1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c2cc01a7bcd70ca63426abb8eff8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172368c305d4b6496f7cf4e7085277b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a51da9a80316fdd4b2373a6828c1c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2185ac8588f38c529c03410313f15e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b4449d6f6a17b569540f460b9282373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4524fcdda45d7218f7604cc999f846374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af084c5d9309303b49be3b85fc7a297375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fa66e14cba32197b46e8d257d091f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c794185ecea7cf2e5b458ed8487d33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2380e9beaf088938a2b82116c7bc70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d33f105f2f3b5f8f271dedbfddcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ad44309d3592278bc362a3e67f616380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b20121ff35638dff006f9ab28d41d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd018e292637e2f2b02190660c23950382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97645ac4b32afc82de4363cc5a9514383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de231d85db22d6be5695d33c0b666685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f3be6672301b8b0c187b942a9345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560128414bee54216d4a0f9740850f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91d661bb7518f2e2de2b55d1cfdc14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84918d97ba282a89273a7a738f59d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befefbfcb6addf566ff9fccc9a837f8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c7bee20b13531316fb435866ec288390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ba5033582d617458449c12b78a0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42893aeb26e8f221e8e75ca07d434392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06a56ef62bed7a0a04fad8e5b069b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae59e0ff930b0b369d9fc62f62e7673394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522198b571efb03f69c0015d701056dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735208b2443b7112c6a0e603af8bda3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d59a9db2e265a59f68c306cf1223e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dd398b35fba45e3bd41935734a307398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1760a53616caccf017a4280ea4b283f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dc577264161801601ea99d1678a6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256c8d7370aec142211bacc7fa0943401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4639b1fd4702666dbef35ce46ae319402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e6f62afe5b0bbcd9f0929d63441e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1bad1948ac6e797da3f2e3ea5670404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5a817f5de6608472942b09103cfb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969035fd05bd918f1784822caa296880406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd8be4697c2cc0b7393d879e1dad1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4137b11c8c3633da6275a8805345b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b2e9747e0c2b48bf84ba3f9e1ece409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d0a7b7bb48f89c4e7d0957ad3263c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fd0456d05e4ddfd5c9b8418da0d53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767162b64262aa12589063263d7bc7b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928805ae1ccf5748716c6aebc40bc4fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bebda7eb99511668a2ba59460a3c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3681528e681270efcc8673efd683415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca838c85853f8a3f701e2e1d989703ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f9eea9857120ab3d4fa82f4404ac5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274a387b7ce0edaabad5a4888610e7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f83035668803b88b3e9b8a94537270419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa77232283e77ecb6f3de08f2ce6189420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8ca82b7fad7a10702ff82683ae6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc6e398f4e0a76399aad89f8bf4ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec61d22fcb51f98ec922e5cd812d20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e877db54baead9666df382e37cbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5009cd4f5e0a62f17dd6ea0e5779d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d43d8f136f701ab89bb56fa2786335426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0005886e444f5fb1dca9043eeee2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588752edd6b2e7481286a3815d95787e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cdea57c41250a6b57278fbd01f0fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d5e7d99a553d6323437a596591a57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a08936bd93bc5d762cbea0121468431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53560b2df9d088ae88a001e376da0679432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084d0409963bddaee146a9a449c3cd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc2185f9438313f6739568c485b373434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6683072eaf258360bf759403f178fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4e654edbf7ff1420e94ab0d0f3abc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e0b6217e9f2f9c11eb0b8aad34bf3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45702a9cb6da05aba58552506194b88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d165926b3287c19e8d2de57a68e8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416e4ca3fc78d9b7bd0e4f2bc19ae9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd31029dd14ca4439e44e7fbcd13b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc19b4b5865ffec6ca43a9ffc75234442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490f9c72d525ffa36bb6c97f0b50d2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba678310a7380cd24756600f6ea7790e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf99fa468893849e86befc740b1f8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545495a1de9638d0b5be91420bb67a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9f1ba8550f31bd25bef181428456b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc3a9dcc6483dac47ee5b96f5d6b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e494822b4fe627f2f376d06fb2f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d575fa5b8226374b1a2b0ade1c0ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200f3f743a818be01ee98aae2060141451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873b12cdb40d7c8416b0b7758005c60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55397ed8f778195494b09d6b224d21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1df4645e7245c50fb3cec93888fd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09eaf7781b19fc21adf7ca5d8e760455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f0e72b97bf90b9d0dfecfc9f59714456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194f927106706f3441dc5a3fc9418b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd00399ce5b9b6ec0d158211cb4da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dac917aa47f779a8cd75c485e79f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72312f788b772c60bec8c68863ede460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d945ece7acfec8ad6797e9ba9988b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a2870699827bfdeb98be3e0fe3fbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77420596394fb4d659af7e75dc3b9934463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c30d04b58847ca483b32e5d5c392c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c516d6727876ed6e6d1444ade110465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83938ed68e946b15b3c09e5c7b482c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d85ac733e7629c5cc0157af2bba9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bcdf1adcb7aa903c77e3e69f98876468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef97097ef18a6c2436b0956e19019469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1280c0b4df757a1630ee065a9f6f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c083ea71a00a5bec70c85c4813096471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a7fdda715d44ed7c27b74bea63196472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7c93afc7ca658471b0c37b36350e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923589b0d6c5179182c2754508559216474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99b2a22467e312666d6a06d49652f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccbf4cf794de48b6e916680012cd41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80e75794e2d188f389afa3a38149e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1802014032cf8ced7586be432c25f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1533cf3f8a224340c3c97675141e00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74b5e48e23e721426beba24b8265dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9937c4ddde06ed2102d4278349f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c65931913fb2ba66598efa89d64cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a5738d2aa8c8b3152c76fcf7e9a79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b19bccf0f6ba784652af6d7741811484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c607d2a5403373735e66de81f5c53d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a175e6875615f839645dffc3594bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9962d04415ed062bf85b07445008dfd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef4d1d8b3b4e90ffc2ac26fed1b7fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e5a62c829bcd95b8f561ce8070203489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c1afac5fbcd6a2145a8f2d1a0538490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62374f304f85783ea5fbc1357cd11075491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5b347d66103616d644df3640d77c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf845e1a6cd0e515ec8d5fb78995862c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46b588d99d36da833fca79b47cac85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41c46ce9453d4063a7ef222fd80e1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dad7ac3694e6fc1af03625fe035eb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bdd3e99efb760a8272f531aebc14c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd319894805457b2683eae7970f63ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c95f1b24aa48af1f2182a3e0d8334499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc93e4daaceb2b4393883cea2afe37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda593472604c0e1f85316f675599ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abe26c5b6706fdd3509b8e39449e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44daba87ffef93d99a2042a3cff4b5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3fbe5fd2aa2f906e38a5ed70bb1b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10b7c84280c0f8e05b39ecc2d7f87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043d97c73c53d299ff6bb7810c2bb0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92492c6d842367c2724f8a6749c7f21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57dfb9d57e4db42618c399314db156508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d302ef1918c78ed3d8d07f4ff26832509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6798789c7354cc3dd9d7f80b6a74c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61110a74d064d637cbce29cfcf0d538f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1724189977464160eb1ab9adda500f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1691917631f90ddc63c1afd4e4ec8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41abae7a951a36391e3bd686763e22f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cd501b5be9f4d2d68b6835f924e20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1f6b163237c95fd863fd8ef1855f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9285bfbd4b8228037b7c82ba538145517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3236ffb5e7edeb518836903ae01298518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d205c3d7ad8d18ca076c89e1661302519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ac6f1d86dfd1ac8c479209fc0991520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134c4ef5b0e8069376ef883c32a379f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b341d4a3ac3ad7913e2a40f0219fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24adc30b364c368ee472bd117c4d6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe82b72ad48c3ced64b59b5f76d20d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1d515834fe3dcf1bc1715a8216fbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d602a7c1aa5f3d9619b68a52ab9429526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc38dfef31b05b8ae9c4ad545d0737527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8c412bc25d1d0451e0f672a7d969528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eeb83faf7cbd55c8fe723c5753623529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c624317f62151cb1d5f35ee2e668530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16324fcec1e3743d6d1c2f7c1f85056531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a11644bb97240684d45f1fc66c6be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f83a355c9602f8a517738777bd229f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830137bfa6a93195c8dfb0d0a614285d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996602d894df1b0028f0cb7802aa3205535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77977bfca272e3193095f6111144db1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48707ee32f8960228c9b6cdd0b422215537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff331eb2af26447898ecd22795af4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd8a56ecd26fdaa2a5644a43a5375b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4fea71459c4dc767624a1bd1cdbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513351bb041fa090cf10229b27917fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e7372c5418ed739c4a9b7ec574da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19378969fac0bbc4dee05c95a112719543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227e4cf24a8e570ffea36e78b1603cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2df6617b2529ba9ca2f8f9417b6439545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3f970a75873d5300d85a16e53ddbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7937a9b0a256f1c4b883e55d2e2ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342999666add47227e2babc8cd810c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab576d12bc4f6cb60dee305e2f577549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da355fe69ded7e66a7b6107db996d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8bfb068ca2ce06974ba69b99b2415551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c0b47febc9036163d69b070a8c05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77c06693f52d91111e6c90c3df845a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425169a9532146c8f0abba18a4bbdd0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d81f5c7a8d289ee539d79cd57cb85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f3b5725edae15e6c6f883a4422a9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335850b3f368e7f4ce8be85ef9f6b4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72925487e5da47893da6f43fb6ad29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8996325860839a3f8f0e013b7943d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e58a3e7005765820230091c04b13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2905942ee414dae4c23fee4864dc49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a582c6f13d0b9636943f427f087fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492edd896811a48ccdda25b0cba5f3e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94a0dc1418f776af22db3651a4bfde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3702a2c5e97c0e7c77ad3ed3583023565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8034a6ac79913cf9b7d6682efad074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd252003343961d5f6460fb60ff953567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47609795f6d6f6cd429d6e8e064b296568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4698995f15e8d639aef5e3f976e54c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0997a86796f3d25ad4c8911fd5afd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbb08a50db7133b54287917cb163f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa054ca716e3dc60a01c47e6056c66d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c70074dbc5ea85a82f86fa638a4e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7245f057a113f5c20347342d7fb077574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46cd30471d3736c6151465da8a9766575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe4c5b917bf91c4dbfe700f0b3098e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e120e4056692f3f5155df9ab4235577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176fb4ed03cf944ffbe2b666749c353578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d3c0e4e9d9b6989fcebdfd7e88576579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c47835339612470b0003b5e0abc26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd054525360b246dd50fef233a8b60e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607bf8f87c751dec4d380d0c1650172582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8102d587ee6b58e8697b5e9fa88e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4a2920c1b905b9cb72ca3c69ae0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4913551c1c348b28425283f8b4157585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16801b494b0c436d0cc61fd450df2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7c96c1da41dc55faca28d3430c95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94073702b77a65c94594d0a7e328b6bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32792280be4f691904bf0dc464154148589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5af4e45f012045619b4ce1cacc71b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ddf0fa0df7510349c07fd4bab76ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61d297c204856c5d569c50fb42c71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5be263d5be78cafb1a243b0d7b7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878312237fd5113094eba6ac5d8ffcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34630d0dc5694400378bb0471c63a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25395b5914b1e64bde431228b62b213596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983d708282ae64ba1b97b4b326a4eb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b3831d57684fb4b82b293407aba0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f925e289eedc9706a8ec42eb98204a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19012bbe8887856aa57ea1438460dfc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b4c74c34da0e6d950b5ebf8a4572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9805b3a269b2ecc3f24cb628dfe7b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ab4370be7af81624b96dfd0aa0450603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca0bdbb96363fb55fe0b299eeb553604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87656623716f3d5028779e19a8e7cf0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3928a7548644ed2f4aea0d34f60b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19dc7d42e5863ac905b2998dfd2210607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e833254eea248cc4883da68e96114f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e93ba3241340378f1d37f91adba49b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb0f8f62e236923c0f8b8ef20deb6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b083f90efa9f7c395f2549158d9e26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343408dcff6e46367f62df2f1205263612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8aa760ec7c3460c391c102f6d935613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccb2b34c30ba21d4e9724423bac0c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4148433d2d64f9efa70b33e8f607de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5b787b6b7e6fe4b8d72654362fcb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32ae6da13c1f4444eddc1051f7ab9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e45990e93f8d376e0d8e60d47fdfa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe390718b782c33d4f22107626e267a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533045c74eaa4e8f4d28aba0e5df51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1d9ae7f8157f2275c61ba53947388621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e788dfdb36d50e0002c2ca57ffa1f65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c4ab066d5d0809e56f5a4e7e5535623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450fd215a82b667bd34ed9450bb3ddc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0736c4cae86d042e2399392d7c5f54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6381d714fd0dc26edab5a82d60bcbe1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da1de6b58bbbf2949c28f9375096d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f5c2659df7f1a460f006c58c800a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1939f753a075cb8b347b263c5d79a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68f5eb569832b29e41057f4001dbf2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23696200583ab4a849f4b83885974e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023177bcfe02ff38b014ece4d18859ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526520393c5a838bdd3349f46c45fe87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43ce936efc14c0d15fd86d2323f04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb194194769ce881cff297fb4bb5b79e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1c7142394accb18ef83d7faff7bac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98f4004cb80cc61d50e4143e772a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb37c8806e87dabd03921da42d518638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f4f1c42c744d0eb0fb5ccde480554639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e183f1ff483bbb916e4095fd1c8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461ae5df78c8f9f084e5b95dff156b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b7625c1f6fcc9e4c47b0bcf5117e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a11c607acb2fe5f5e0a36620ce3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f563c48c2683cd71fb02edbfc889644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e4eed4e2be8505b4915f5a84ca2a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111052d2502e8e6c4997a165e0d58e96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2aff165d646cffaeceba771acdcc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6f2ffd49811abc069a46e1578d4f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e749e670706225061f549cd806ba0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e061634d0c5c5bbb2f8982a55ac4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e12a43ea32ecf6df736a65db727c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727f80055ba1dfe22110963eddef493652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238167f2b120056bce80c28fc5c16e93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd1b938bf5a887f77b0d8245d22f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32a0060c78622eee810efe6f04707655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc734df05da89de3a9d43778e62516656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e651aa802c604a6a5a95550864c355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6c714793d7d9369686cadb010f6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d143d8d357780c3153019c631b0a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73018a375fd42670aef348584352e36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcbb81bdbf514cc607c74546585586661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba4c7332430f7214de8e0d1da15ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c39fb5b4dca85c30089f704adb69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46105275796241f975c1e27d8c4b8c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede69f295e06df20c32abd6e48b1fc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b3fe370773f9495bdfa86a9d2f662666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008282edd7594d8fbf28475430471673667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2236b3e38977ba542c074601aea27d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916ff2a646de54985f6e5cab482c44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c312abb2130bc9f0fb22bbbb0a0109f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bf8e1c448e966766a4e2713e94737671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc464aad722a62911f535f58b3aed830672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8b0323ca6766f2da3757df09db07f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0cfd03434433089a7aebc901fee1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1539f2fa8d44dedf9372cf61cddb0a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6565de339e1220b0e7e46e8f7fa23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ecbc7d02d773a5c78982b13aca327677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea858c07ff673c2d48fc0f26eca4db6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd5be0094a93a0200b9d9a03e8fe1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450de0ca6cbb2ba33080b22192e39fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3dbdc93ae61bc55ef1f1535f52ee1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e8443c1c623202f4efa75935ed0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a33e16294989d0fc11302ba6fc6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb586ac09945c291c1b37f817e4b5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c14e9967b1bd1acb78346ade5057685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1171eaf7eacee0a04ef5282397cf1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23e993330ca8ca814020ea7dab6836687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea3b36f60efc33aa38d2da9cced553688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bb2291fb1e785c01c0101bb4a8900689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d0f84d354436b6dd48f509aef0c24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a55e72d6f5595c229788e3de6cba89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf492ea8b1798b1e5bee5bac9d5c3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3baf781fe74a108f3b819296a3f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967dcac24a2d6e9fe6bb1ee28aecb3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f076f3ff009359e55c6728dc6c31a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de61179d8c89a24c5eb8682f762c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747b25f2d14ad2950c39ad79f9dc7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e215a1cb9edd0ab3c0d6071a12677698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab1158d944c0e423a8a43f2c5d532699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643ebcaf53cc529fb254e5f9b8f9c05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa6660dde7b3a2619c270a94ad326701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f523ac21e8edad86c3f5b24c42f9734702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198f5241bf9e95235a8284687fc3066703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc625d334093a8b1dc0ec97c124a0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6982f5de422386b2f900274aeb6909705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde21ca7e1ddb33530442a0c8860ef5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a606a5f13a54a95ac140d9b4136820707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cce5c202412bf8689491a8d7377fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022083d37123bd67fdf0782eff838d33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b90bf0a6583cf2f167e4ebfe0a2c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80855e0acbb6f970951c5473cea5872711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ef92be439a583cf4a8a77149e87f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528e595e67e0d9adb66d42318e1855713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454150a1bcd6178957742bdffb0cd605714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe789939cf7b6d45802efa802cb7870c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a578ad4f297239fb97d5eb451d40e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f82bb2796fc18f0cf27d9002a224717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393290e28d56dfc6f047b340d509c67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb9b8ece8a2ea402cd220eab8b975719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6af942ff39bcbf1efe34929fdd5805720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855eb36973b1c6cd76620f503c73b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc5bbaf12aa9b800544266619093a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccac3bd9ef981ddf73fc95a12883ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3749b698bdb9d31f66a37c9a3e40e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dca35a591fedd48bd0232d6f604cec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13badda3acec3bfa2840aac4fd92eacf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c10357f8669eecfd1c344b23f9e5f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0b7bbc6901800d30f5d8cdef51112728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e531834fcafef5de373185caf5b7012729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7bfad10755b23ccd6e3b857ecb1a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8c040b7fbebb289c9638ecb7d63a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bffca7cbecf47730d17ec508018a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162a960c78b73b1cb79c3cf34f85cd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe11f6ebf6b8c51eebb404e95e6310734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03163d4be1592f89319df46bd3e01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ebf9252c9346ea08a2df4ed9b8c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725bd5ec99e90cbc733378a0ff6dbe1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31edf48305ddd547f9a76e2edbd00a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cf7abc338baa618046fdb9fbe94b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6861d9907bbceba07992be30cb21719740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ccc0d8d60360f80b5b9d950bc2979741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd8dc201744a1947ceaba7951d45ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc9f4aaf7e963ff49f6d45ef456565743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9418fbd530ac5b5d437ef206d7082b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5255ae504e5d2f72ce3054cb5ed30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdf197f08ff4f2996f997652014b05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977b97d97a40890338605002924558747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579a3d249d43a248e5be7940a09bf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6e928655bffad4d328390d8de15c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb37449a54aa368581451fe2f9c3d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02e387c75f9c565957733a38b3c510751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70e06ca0a72065a90136f262874529752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337acff9978d8316513a1ed8b5205df0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec09c01b476f033d3e7cdf62987ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986c27645e7254e1db26914bca18d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec1cc13654cd796b623ae485c3a6c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660bb082c9d45d03104390c7e52afbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a8bac0364714ed6e10f323d8af231758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2280b7d3906c429c7a850324c58f17759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>