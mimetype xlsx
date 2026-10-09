--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c8219c429b88baee4a35bd2a2bff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c8cdd5aeacb1f12cee2a6e9f949172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffedaef698eb02e6dd83098a33a25d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444b844908c381b6acfcaa943c61bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c87932967fa71c6a8952e0675e47e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa87d7b9c64146773a5a3b440927b2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e918ef4b0c95b18702871a8b1643787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf26e43bd1fac199486747f008e6658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68426b126bab1516ced542e28194710c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25514acef913afca7a82792e44b397c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17af14673b72e851c9c976d2d9975c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bca58622b4667d303716ef8cf249c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2e97d02d4f4d7227eb9711e72f8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f31af4bd407534fda247e5c25df4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c3f48951796d3c861f155be8b6d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b050ac3a9e62a3ec2160a9718a84d6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae859ee6d1c03e12ee3c0ca1bc2ffa3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d873949009c426b63a9aa573c47749e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdcc33ae20d315f21b6a1321167f0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f4bde9ca20187fb4b630e62e5fc8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc296f6349bc6bbc17efdbf56637d5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38a65de22f315f021702e4aa42f9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786241ee61b70b9f2254509afc8838c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c026fc80dfba263774bd9390191b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001edb028cbf65c2324cd7b8eb24f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1fe37fe31e451fd891f9c7dbe507326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b25871b158ed27d098b1bf49ea3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47164ccecfd76e1b68db219237fc7ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0240746412b38712764b8cb4c03d0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0f6157c0271dd74492838ada0667030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e561183b033ba232740f6d4af499d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad8ca616a09d23355c0817cf1c85c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802250006fc1ba04e6659ad01d6d75833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f4aec4a0d0269e07ed630033f94834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b8f57f566906bd965ebdbc1f6f3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cedaae4892351821a228d1d0bfef2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b9c27773ee6797f3a4ab5782172637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff50124d146a4fe88b3c50db18f8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b30af9b69894154c3825a62613ec439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f23cadd996392de7029bdaa2087140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce426e89828edfc40fa77942a45935e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ed7f8b9681f760667a2c8924130442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3aaaf20bbfb0b9e19238f80b892a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b268e0369774279541e293356d29344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490d465ad481f942cbe24116c31140e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429e87ec3d3f0e848b03163755837546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593cad95926ca76beb1f592e7be1e9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba27a87c75c91b16fa5373dbd7454a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228aeb7a158b790d03e09ca71704f6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa1767a9ea31744e352715acec28ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f523e77525163594e5b6640d17cba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3011dcfc934da8e4ad855aad4bbb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e905f3c19e8f88c63a2944fcf1816253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434f9840d469499a33991f2ea078fd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a45911a656f41fe42eb25f1eaf800a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ed588fb910110e04b2570c254e30556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95fcbb29fe3ee0ab564b307fdd857157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3438a19a709891bf368f070c3cff72758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc67dd7ea964074041f05fdee750d6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2545296944a67c84ff15eb184381d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65d553a2b6c253a41b00e1c5832d7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5f10764d87be6ac2d563313fc0a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435647d92bb6bdee0818b4e941923a6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96fd5c56c0553b9a4928d1bc1e93b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93df434c9492529addb394ce2388ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04c1dd271f63d636c9ededa68363d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f13dc3deae426b1f60cde72d72f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f5a222fa774999bab600f1f8784068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dba2aa5c76d33c586076e06b0cb3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28687dcd820161e9f45c46467c2bb7f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a5ba57f194281767865a52334c1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f95560e82d959b6c050a63cfb3b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa275b9853fa7e8ef54a39caf4f26f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee0b2dfdacf55aa9f466643a3ba0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cff5f3bb1812005941dce581d92d5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d536b817b79f9a6270e1ea09e8c84d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58fa49b2e94c89908a886e02699ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2dccc279c3c9b5ad9349613b8c1bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58bc77c09732831f81834ef4a433fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d8b10d45389cf98cf8dd152bd44280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd1dc2e31e493999aa42eefdd02df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb47848fb9f2c475e8490b727042e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6738b452107e923218de67a3e942b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0425a52b3860517198e5cd0c00318a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66160f021f5637ad082ae269accddc1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227770740c4b20a1a81ad065a59d6d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd476699b4581f23059f4faaaa626387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd9badaa0c8485da9707511433ec288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920f6d9c2b338d0e23a45189c60548c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa51929333d87a6e068e8add3a5bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afdc4519f4eb652b0a5feb502c9c1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afae2bd86c6bffe7936e590ba4a52392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa23d951abbd3c67087e20d7f57acbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eeb829ae99740be87a1571fdbac4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a029b47657783dcfee0c20b6eafdba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb626bd8587d35050252c7f5dc365296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc77b612da7f39536f5a06b0264dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a2b2ca9f976e4144b903a23cc5be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2fc9584d6597fe27fa64750db47d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353bc39836c29ba574f00e4d0a1c223100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50930849fe02b39131e84b8a384333101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12fefd1f6bf68c57e21492cf9dc098102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d7801ee87a54633d610e660acce2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c995e942b6c9d1af23b4fa3d88b249b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427dcdb3ea8bd10c02c8d1caf6f7f9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01189fde66bdf20de63b5918b6e987d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e58edd035b84179b4362162960657107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c729f74f3a3aa1ee5d6c5766d7174108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fa2a6e3359541e2fc8b6b1104d3e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627bc3a6b9e06e22f2e48dd27a156de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb56aa2ba3107004310a6d08f171f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b3c541bce7156df541b34d479218d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c94c217ad71e97810032b15fe2cb69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014ec4aaf74040d8820f7d61eb306cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf57782c0e9808c40863914ae3aa86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365ec1c047bb289885914d485ac4073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153831e7d717d1c4a7ed4f0a5fdbead8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568cb84652e2587447d940a6c06855118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3842e144d8e92a0e297755b124b70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bcdd84bd32f13b3c0780597958dbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa9e7f2b59e03c3bd7934fdb9836c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36804b5e70e5ce69cf66278afb5ee1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716897018d203775a99f7f7f61e9ad5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410837bea864a7043dff3486d4ae8718124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd447599dda5a5f1a64dbac2caf7303125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070eed93bad03321cc52d9c439acd62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b85197b52a734249f0da1230bab2a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b9d56c71c48658e881b5af8a68e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f01c3026bb88f4a2d9838f78a7d24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01511ff38269d598ba8e118883916a43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc317dafd0b62bd051542d72a049bdd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f06ab05444ee05bb3bb87646347cdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aca58278966203f5fafc91d3f67df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03194fb74b9768d1852f9d9ff0547e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56b84d1f6f1bf05f4bab328cebc6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c189841b4703d87b913f698fa9c7cd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fadb2765ce70a96e08f50097f4c35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb506515ba687490c80a3c12f077e7e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2cff600d8522a75812ec66c699ce6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66208a9276c154f61aaaa5da1d466c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff645d0c6b19a1549d0cad09590c87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184321e09de1a83adcd2a23d530117142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdd863ea36084bd0cc0e2564e71011143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db36476f5d60967f812652b4279767e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1066c1761d72b689a5262fe8ec2a65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9205e7b1d1b88d15a14d0749765233146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb421b10edffc626974c3fad73637d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940270045057c7e120b48ff723bfb0e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b585b578615b5d1c27bb9cc55ea0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00186244c96dbd59469afe045243f5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da596641c51044cc4b383069e2082151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46728209c44eede370f84034942046152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f35c6d58d5cdb80d8b6504b79f76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8f7fc281b506e30d5d9b4f95b5a77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b9c552b7a74c94487137ab4e2590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d8c7eb5724d21d770e6820d7d045b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d87afb3cf0a2b2f17231adafbf62c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5091c1bd35fb2f959986ac6a88b5cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806311d8e3dd03996823b19a6724f74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719354d3f808d3b0ed4a1438e481454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf002670f849b19ad366d72967f881161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a4f2dbb5b032185467f2899b8304162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7eb73253076bff4aa0d3ca4ba9cc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90417ad86f819bf6a893259a5d17d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b07742595c73ae9004bbaa5c7aca13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30732f3ac94d1921dd57a5879bfee60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25acef9c9bbd219a9c64e0671031e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f83ff54ea70a7aae0be14565dfd5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4f6356b7578d03743105e6c047426169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47b9136cb2c3812e50aea5ee9c2506170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb7e5e091c3410c0af0d8787b4ba7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d996961508428c8b6664fabe96c0e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1445a3641c2231169bcb23de5c56dd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f843524a0d252b9eff00be1015d4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104636e7ed181960b01326d6d1aad070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d3c02ba6efdb51427b38ee1c5cd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b87a694b010a6bb29521123aa0682177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72b1833e677c4cb80261224ad482e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d81c8eed42057cb06fc00768e9be9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eadca7f25e179506566a64135797c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4140881733f205ba99dc8478b95e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6e6c602459e04946e4a58de01570e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72585399f7b2f920845a22a9542f5fd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c27ed64bff183c90a0ea3fadb1e53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6a0f5e1dc89dbbfd6c472b85d678c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851f3028a152f2da9eb768c45a93761186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02efe5b376823ff0f88536121ebef0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c6fc32f5dafdb9149a060713bec64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dface5ab3df7b6cd8d87c9e8570860cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6858d272891519ff25bff43115547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7617f0d6765ba2987e573af68734053191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25742677ed7ef7bb45b7f03894dcf0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e86c12031f47bcf51579accfcef982193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce14ca8907a316ba87d536f865d6ae6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350c9eb1ef635042322de88024d1fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed35dfcba6433371b7a7ef384d69b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d00183f19a7376227be1f1cb9ad9f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286f605da2abbb0964cdbdd940fdafc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd38838c31e718e8b74eedfb3c98af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc65b81b04b8e68b1c82d88dcad42a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daefebbeba0665f034766bc650d744201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646c0cdcec26089d0bcf9f90ec9c003202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536666f46a9cbe12dd3e8226c72fa08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363a70b4bcb95e608c48b1d4e345141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c52c817693a22be8f0e040f96ce1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b159c1d69d0071482ac74beb674484206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0074617373dbe28b6c724e51de17d7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af786179113a2a287a1923f81a75b7c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e6e5ad81e7828d9b1136e63a0f41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1c94221160aa37956e0d5313c1fbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c4a3f2cce4f1075c4086283ee793211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9e586944134ab6a33db4acc63e2f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17480ad70641d79da8925d314ccad398213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d33742ff6708daeb9535019baf53e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596692266b78d0905a7b197325df7552215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160c0e1d799cbe8a5ae25b18808014b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd287d3d6127d25e322dfdcb54655a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b916d8a1fde2a3113bb1b2257ab1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f8ffee91a2d5d25f2e5c7f5db2d31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dc8967f79888a01abc38550fb1bd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e692fafdbd7e643aef50753b407f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba71521e6eec1e1d33a919024add56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c8ef276fce2155ecfe760fa2b2afa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c814c15611bf74945e1ccb17a6fe94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b62d801ac1821e25d9d382c30a4b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840baac5949bd4cbc350b335e3048cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3cdc622f822d5c2f5d10fd6278a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0c7c603d18281cde7e2354910a7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb8135cd0bd8211d11d6ddbf742b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4255b0c884873673f07a02c623779b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1ddca0d168918f02299da6633e367231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31a1427e17dc02ac8effd839dc666a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5b55ef66bfd3e2fbe9af916cfa04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6386499dcbc6ce975c97fd960ea39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271053d75f8b22e4ad9c4d6c0f98f70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e973f09e957b98233b866b2aaae8d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052188918a587898a683c22dacbd8770237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097f2b88a7e1c50bc1165d15edabde2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681026057b4c4d544773409143cbd237239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e560ea22376d7f5a087d3a23bdaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4de0ec67e3a9d8c1f89bfffb867f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567ad53afb0514e9105b8571adb18c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb8ddb33e79e42fe5fa43d314100a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c124dff6cb8b3eb246651611b9628e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a236d27931ba0e2c9bcd45721f7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15dd4c62931141884267e391b9d5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405219b0a5dd050568ef9072e2b1e73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd204b32201640808070fdbc99c3622248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ca0fc6aca8ae736e87a7b4719cb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ed937d9ce5479819a6027d770690d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787e4ef33b9da801c48327591f6cdd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a8f8476ca1732045624306f6e82d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaba96c3243eaf2ab569cd90523f82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32994af2485536ab6ac496d1eb401254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f600e13f7290ce6b554fd61651c26b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff170cc45ef79ccf89a4109c7263162256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3cb8619b3c062f9caf4ce2f84abe1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06c8ec92625ced9538faa6a9ef5bac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d824ca5746912e99ba459e85835f6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd4f87fe6c3af1e269b5434d238c55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f658320c3f6a5ba39668ed98cfb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c740f5febe811e0983cb28cf2a5f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785f31118b839d707476948693ee5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5ca7a7e7a4816f4ffb0299ef21ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6c8493a88002144b01123197eef62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d59bc57155956efe0b4b455dcaec2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a260404cd3f0305bb29be2011a944267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbbfff93ae525a69ba1b4827c063e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1d9256651ec4ebd215f838b84c144269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9eea0f8d847aad11a92a66114f1e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e85583331e4e8ff8ea730f5f81980271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2137f5d26dd856792d84cee5b17ea26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0065e4b89ba09a8e56d668e0c478c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece43ff402a04c36f33cafb33ff6e7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c9512ce65e18347d9c179c5429db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fde3ca506337b17fc6d716eb623ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c617ce276d7992a5b42dffecbd92df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818d23697c532d93d294a9a4815ff0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924297f48860f70c4120d08dfc97ad8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db29252b47ae26ed7a9a9f14b6131280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb4dd9f8ff5c41dee79b7a9615bd25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4e39c588e2a5e268b8aa44f8301d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e4f923dd09664c47b5d956b8cf322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2fa76e8de4f31582131695b665a2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a051d7530ceb4203d4afd40f389c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c243609ab552debc49b56234c03d07d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6fd185caab51a446047ed4a288cc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e9ad3c75e622a05b07a6040ad476288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b240cff6e0e18d478d5c81a764bfdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf312340460aa99e70c5cb0b46496b7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d4e48d7dd41878f87b3df346e237291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584d86fbdd341742ac00d5a17eb3852292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2ca394a7609f9e6ba79bffbfc75b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56215cef457ae022146db282807e08f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26941b4ee6ce2960d0b35036e7d3fc93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541d025629078a694398e370fe60cc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ff725a46d3a469d2fc0adb800a33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047e33e801646d95948ef41d1928bd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8318cf50fca82b55261b8b06c3bd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1a82292f96c4595c5640e298b9ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2029f6c56a687bfe42489413ea9ea1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f511f2173c6734e065b775bfa1246f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c3518fd44da006295ea4a6532446303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b2ea013e35e262be7d81ac27bd51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f836e30a0d681381999e5653079653305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafc4b9685c5c1e2be2b69eec2c922e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b595aaac4aad8ab037805b8e5c7af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26dfc9ee5412db6cabbfd8d1cc3e4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff21c3191df4333f14c0cd832f6e63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920efbe740fc1d1679eed1f36b1e4017310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b71d2e9512ae8d291aad41312bd27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771c9702796fe1aa72ad7383b9fc6d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848777beb414235ce2ebf94a44b9d34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3c5230ad99aa71b71a84d570d23e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605f963422b9238e3ef46376e55475315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1780b4da79d169c71acb326c0dc29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94fddaabb9aa58015eb69b503583e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42da31d132d828bb837cb455ef4dd36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e379a3b7aaae516410e732fdd876a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b57a624521097df2f63429d9b6dbc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215269999fea90f4f30c24cef1c79c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44efbcf0712ace166cf3c1c5f99b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265794797b529d3e794077675391f7df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ae9cacebec9b21a01a791549af4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882928dbe04cdb9ec29787f09f3229c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d9f488f18c6105a837697d0abbae1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18706613d2a9f72e73a2db74733d3000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae396028f2c928c03aa45fd59ba834328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9732d59170e755f5cdc176b9073e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a1b1b04f4508776de7f7259094468330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6ae70b32121b356f3440ceb1ab6e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f67c15759ccfe3b68c2c3972dfb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8749c2eb93e73558ac6b6c047c052333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da51882a49a2643a02880593f5b28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73061eda614a940a10c3034313853335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46676ef0e68971c1d893a129e56ca38d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc5ec3a63d2b87400105d8694c5f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83faad1e3d9081668978a46f2e7b55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca6664d73d36559fa618abfda73a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db6b939e77b7ad1cb23894592d8112340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ba8c5382464700049735ba8c0c597341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670cb611a41ce63cb55dc9c959a62f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d77e712b61271730a1380873ce7aac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd432612a9d54f5b4ea66f625e0dca8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3cfde83a68de047f0e09e6d758677345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47cc575cb92a3d856c80a6c4003ddf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4877c38611609fce9d6faff0eda5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9bc80b765d4626121ee99f667f973348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199674c054c7e87bf2e086d50ddc24a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f988905b2406153dcd1fd0e6c1c3499350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f0dfa8681db6410c93bf664701236351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95b6ce62124ef73df946176c4c01a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62330ab5309d8447300d7a94d23e65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603120c726c81844cfdaa7ac71b319d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d7840568e8aa59096c600ed79a97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db710e9ba1bac45fc3f23587329b0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f63881e634976b42ca7ae104de600357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f542ae1f518862c1cb758e70114e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2daa5f84a944df057eeb4cc59ef59f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1c908e82e0639b92a513638054518360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521bfc4b5089889814cb2f8072c9ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e9d3da50ce617507131b4819f069362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a0ec058b420e7d7a538ee6b768705363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3540527a9b4e4776d8015b0f279fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f822cf40712e309a8152c3390bd9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e3d41c1fc1abcf8ef482ed844eb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fec326fc4786220c3cfc9394200484367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56106ece46f18f4df587ae0f3268f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c54187a064ba775be9fbf43417b2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13543786ca4ddcd3e247d8204a7a516370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d9898132cab4204e92a57a7555cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d6232fd72eef59cbfc3f4636990ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99848955ddc8093910e709b408255b9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfef5f229e9611b3546d26d985ffbc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4dc77b8c33bbfc19a7ac51017cfe0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fb233752477bd70974cd4ac57fff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb84679314542f84c4b6480caafba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd4eadbc7064511f706ba659acaf1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3a1b1a725b0c4c98fd007f181f012379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a06e89add18bc3192ad3d8fe095fc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb1197ec1fd3f2d04e1eb15d0a590381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d01b26a198dc4edb399325292bb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1a89fb3039c32541e21c78bc0d39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2312908475e3636bd32b9f7bc1b7bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577e6d5cae971627e1c7e43de1c04d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a4409fe2aff6fd603eae30a20b6e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3f1cd62a99ec8b03a8958240bdad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039a74714e75902c78ae9e99dcf5c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c7ea5b9026f96edc0abf09f0a189389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc00fc055a4e2dcba2ef58f6744812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91f4044a5721420d06e3686b2dd217391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b85873d05eaa8ed69742d751676b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80629bce856e1ff65adfd842b8e1202b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eaf7a6fb69d17106e4c61794d41f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd1b380ccdbcfc1eb64e4a540f3ae3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8515394e0fa8f40cbe3a6b9b538d1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a48e83c62a6758f7dc8b013529162397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794885382f56c17817f29f44f734b40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d13675aa78515c298e39da6758a80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18062c1a55578763aa93e2abcc443b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d23d19cd1ddfa56d741b3a52f9b088401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed41a27bdb7afc97a1a36fa3e216760402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0bdcaed0b391b8845bfad2eac8d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedbae4fe250a435ac4dc67ead3b7e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baab5b2f38bc5c7c16af1b692a66e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c267a4ae69de3e6a45a9a470bbc59c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c96d4b29980dd6690b30c0c4144c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c3de282a560a1fa6bbf7552afec0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b148911dac84e70d5671b928f7a1cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be447a886033f246566c46175a5d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b35833412e154f380838a0aff49e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6bfce555dfdaf23a60e82802ecf5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae78fed8edff0c5f8d5a9bc678ef45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef70dbfacdfdf650b4864185854b92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984b5d419aa8ab9220c5b4a097a22b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d447720fef04d8b0dc1e2f9f2b4e22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58cf118f807107058988e2e01c1383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc84ae8e266b4be337c888cbd875f3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246a8aad2fa017b6208852dc22b874419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ba70200112d68d375d2e17a55fa54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a28bd008d3cf3ffd262ceb1630cd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e138f4127b883e0af1461e94ca5299422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a4dc251ad54cb1cd9512e11113b7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4355e2db223ee2d5aeb48f0553b436424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81044017546d3f08139711bdc35c860d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce9fb0def0d2803cab6ba128c959e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb645a6fd6b112bf840fdf5810eb112427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56421b25f616da08c83e917dff6e6f86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708ab618d73952dca68449da5a3e2ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42132d2a91b563135f5c83b3c6f77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccca0a631fcb8aee41d1cd61502506431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b4afae44f30ff56d175c7c33bbbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8c5b3920cb69b4a3ceaccdee82de2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa402d29f060e75c902fa618b9874ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce2236de14deb6a68f3b9a152787db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac633e887c02eca7b925952a51a77f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab84249afb70400c9afa3781a5a22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5853214a26e34a48657d4c23480d5c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294871c27ad4e1cc08e7e19e622e3a91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae7b2c7072cf95756052cc2d08e742440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2e3524d99e1eded37fe6e8338a20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851b5e46d22889575149c9ab50f6c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798a21938d7562aafd37e6c95c69496443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bacc35086c89d304e75d9d18b996c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e649291c19fb3ca105958f7165a58f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ca8f9aac12ab8a682861e4c9d6f70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911b27936843e0733e360d257b013f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e206a1e9c16108a0f3d39325861490448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14d8ab15c5c1ca67272d1395c0a76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289550a96cc2b540d037d7ec9bb1660450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a88ee833de5058c88478b44629465451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdec9f66e588ecfa5745080a395243452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da5219831f1cebbf4265f33e2fb998453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af5adb1cc01ce04c485cdda8adfb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b627b7c0e0a76b718e28dc9fa3ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd37dcf1ff13c4d681058fb0ce9ea9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce5c70a80531901b6b96e6635a4a8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dac652a4410430a0c35ac7cc1a4737458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef4a2dc9aab28d9e3729be2c4b5cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61827194f478220ca6645836e877993a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774fd8007156ea2a487a02b724277ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb71b5660afe3c9fa8bc6d4330c422462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e959cda8d34dcd5c4eb1d90919163463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb4fe956e7715e54f0a8b8246e6c0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194754c05e2964a4f9699f37ee487e40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795187d4d00836cb85efd2f1f5264ac7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34596938bdcedbca2ea618c79c24d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6525a59bc518a7b63e39eeb7efe07a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd4b066172aa756baa561048d00e95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570f54cd553879f25824ca96cd5a3e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d222b8a3be2ed7963167c158ec24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b79a2b314f37240aa49265958a33a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace16a32d6b330541e7f11e1aed829473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74966e0c51ff6639a3e5113d489e070474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82f0a16338cba1fe85710cb84c772475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9760e66fcb738fb35c70949e149c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ad3c28106ce02b14ee857e1eff85a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf8d3ab14eca64df413506dd227b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f398ebc72fefb1de7298a25286a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4339d1f578b25f430f054e040794cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5d9d566220c2fa80f979a36de9813481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031e411df9daba8a244fe1e5a2db27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9be204f3ab5b0834c639c5820de5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2d6610b18a9ae070364f0a8b52e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45430c43dbe25c338d4162bfe069711485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe8f6ee40cce1b9b010feed966aeb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5401c3fb6e94a54bbd185f2f2b535a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd145dcd6a9b3b5ba11451624ba3d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2a82c9faa9938cd5f57ffde98838489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c110f5bcbe4b9c448f30ae94569754490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a02d6b3d10c41e077d57a5b892a47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54a145b98b3e64c79d49993baa407f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21224e017a00fb61a67ff97a6f3a42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79ed2fd39135f17bcc496996e99af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239db69d40c2571c8efbddc07fe431b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdec6bb129f8cfd66337fdc99f4970496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ac58ba129ccc63c5e096be1c6d4f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd822bf93b2636b8789a4cd9e5bb46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f380f6691c9adc58e8a597552647499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453503a048748ab9b8216e695c2e586500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43492c6223c33fdb8606bffef7099ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c735d656a129f2212e02441d7ea22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859e7ba85eab179f1612b4ea0ae5a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b500d7dd4637226fda12ba16083ea24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96216ece81453aef286b9f738577fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d08c883603b606812c4bd84542ce2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8062cf3f4ed6b50dd40c88fa6588b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625031ee6b2106b6cfcbbd2b3ce44cfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531bf7de2399de78254c6379174891d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c49fd3e9c1c8a6bcbc5a2b05b61c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94554a18b099a66335057c3a429ea2fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b655b195b02e5dbc1e2950ac3564895512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e881caab9b3e27f7018859d0e954c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c1bdea366f173f99a57e49b686c1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6dfb06415ae47256478a4f2fbccb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0d95ec527b6908fcdd09ccf458e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da883cc76d70a33c1ba24243ff54594517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c769862237364d1f385f1d1ed9b32ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d8d91ef30a4b4c0ff87f01885aa63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905212fc54e8751e79663d5e088d93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbba26ad9e3406dffe30ed12245350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f73bf49f88c43cef59116020a4c43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a44b728de3136f181b487586c40930523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f5bfe12bcbdc9ff685ca74e6674c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ed5b2cbaa726cf29af9981eab569525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35667676576139e2d55d00f4ab450526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3902d05841e001dfca1095b9ec3be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6cedaba07d99298607132f848215a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0910458fba11aafd04c367168ef51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78471ae6597531bf7b9bf8906901ec3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b153ede8c90d9abbd24e9a71e607c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8dd3fce690c294ffce1ec46759f26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d0ded8c55bacb55d96dc32a0582d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f4d77d47c3bf389585388bef27f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59fe9ba1ceab1fd4b2f60356d2b392535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13197004865a9143d5e770516a000f5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef94902b756ab5fc644f7d406d18c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a742df18648480d803bd80dd86f4c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df129506e234810ba323062460e178539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea495c280c5a4a0fa5f4ac3dd834c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd40c06001e4adae75504a825b355541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ca6953c2dbb731d1931c6b3debdfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace88f40edf00fa6d971d2ffb8caf3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edce23efc00d9b1f804fe5101d9afc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b1b9f98b40860e919728b6907940545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84170197ea16f6fb90477bc66f91fd47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db514d257cd988460409ce9dcf694421547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2856af0cbe342d5a79279db189440df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871e0d4fe89c4aa421fbd83a0cdaa79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416129eb0f5db2e6417c09fa0fc6e42e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a9da208a55e5774e829587c8f6bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eff6ca48bd583255f6cd67b03bbea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168377f1bcb40eb0aa6b24e2cf42b7bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361769953db92962928c8425ceb3bc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b405dd06483b4883df74eb5452dcf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed680c741a4d4bba6d3e0cf8b1c747556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b2639744e2f4ffa43c6c8af9b511557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f548800f421012bc517495b8f0db68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe106788401c8f73a1ab4f013adeb28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3279d884d2692f80791e0404b73129f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ffc1f83b2b34395aa9c8a261efa66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91400e800f461cb23cf1a6130ca4605562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05df93549c65e289e7ac2bafd074c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2d6c747c27ed6706e1f430752cbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3fb7fb00676db3d99c697efff6b47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4a93344b56dc46ac43a8262991d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc44b1b3591bba8d9fcb04929daac3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ec0dd9b7f3334b79cbf609c41b85a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bd749d62b0baf1e191b5bbfebffa7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee5a87961681864c23d3dc021dcaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878dfa066299e16a26fe2fb4ed1111571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b99bd1e3d5f3dde60eebd13f4960e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29efb1eebf1c28449e2656a76bf4f5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79f877945f7cb8c6183dfa841a7da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcadc0d6a7674d76cb951f999f9764575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54372c47e6b147fe6a869d1e207bd13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e113331405dcca32b66552f0445e35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878cb5cda55d54295409f1992cf33b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dba5d76405b6026f717d2a0dad6cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f14c78ca6a726669543ad99ff018e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce3f772d0e5349f61b6f7d92fc900581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fef7d31d5b782789029ab1235d61a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d86d48f1bdfe1bc45d79484896096b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632414df0e96656ef9603ab00190825f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040aa2a17e455ffc37e1742ad045a76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefeed99ab06bd88c8ada75568f069e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a9db16bb1d58672800c372031bdff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030115f0511b5ded40129fa8f0ef607588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455149e2ebc0d30b5c92664b0e718693589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863b2ddddc77c5d6b5da79c1c9c7b7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf6dbf2e3640480e57e34179b3b47a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68cb9f7c375d4c53b6b6a6e1434ffd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07956d6fe59d8053a472ba8cc78a63e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c136c18e98532764fa2d07bf56ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494a5653510746b88b296634076bfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb3e7244d421e066058c67a103997596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd721511613296e14305fc7859d71a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7227cfeeb123be69bfc059f9a11e93c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae5d96b7497cb1e16c205c0260247599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f723ac03a3b3754ccdb051166651f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e8c8561756319ed8d9ef9d3431a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a46b00409639850d5883b756c70d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f5b60efbc57673a1d4edd6e2bd87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c482f6d8c5c3bf01adb75be71bf5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1035de118bf37e8d6097ca74be89a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6baf0249bee85005dd2ec8aec688b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd981e36694c98756ca612e4ffdde2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9d72f456c25b572ff0ffc204c70a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a83b092ef2167daffc5bfef0a1bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330142aa2c79006b640658feae1a7a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d441e66fb3046cff49f5fe8dc554e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1497d6178260f6124519dd660c52f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772290ce4b813e29f3e13457ba4177b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dcd70be346d32dee2d4d9fbb6a0a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542267db16d472a6aa7d2099458e236c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bd4b48eacca34e1ee9f747ee4ce4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628506daf2e857fd0a245ca24aeddf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c49e964958c80f0f1527643e35278618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4a59e62e95996825e37f6dc6b6866619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cc55cfeaeccb5767281b91a522053620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cffd2ad5534ce0eee0560fb0e2040621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ea596b661233a3b105f510d29788622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc695eb03ae1d5272b9a5b806d5837f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515573d80dfc8a59f7a90a9f0a392ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef35df7db208cd8b28674b514c932e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47a888aa6e2e279f9642389a2e637626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980e25906d07f8f7d18aa3bc6d87b8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf00ddb74cf026487abce16fb17472b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353ddd38cfa23eb220ebfeded0d404629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84173398bd12c49d2007327829519f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228f4a032e5cd3913dc1bbe72971f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9471c45fcbb60d8ca78552e1586743b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7653605d462138008955ab7777c9e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4cedc516430baf607b0a50c7a502634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc84e41a3da6120accb96bd26e890f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45526805e5cb5f999db8fd2e586481b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb4bccc8d9a2937db43aa2579224fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae48ffdb19cf18c24f20cfe6e658d82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466416beb035604ddbce02a0e3a44f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada15520467af5361001fc3d84eb821640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de93069d59788ab7c8d70634c0fc0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ad283cd586a7a71b4ce379b29a340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042939e0d0bccbdfb30ba683ebfc37a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273474b448cffb71259bbfa0c0f2d6e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33276e273e2b333da31e922c3edf922a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc49eff1d09c61c3b9892a7fcf3525646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c029d83e81715304560c99d5e8ec72b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0efe2c8841acd2d59d3d171f22f889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5535f07c96237e3727be5c271a3f672649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b82e023b4201be78708df6442aa9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4111eb84ffdcc4b92f54bd3ba0c95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6612f6731435e2217d53feaca99f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f6b78e3d0236069f2171155ea1228653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed1c4ce5f24530594b10cedbe92a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d50fa34acd3784cc507e1736104b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707199d93b32b6eacb18189f800d181656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa03777ae5cccaf1de0ff3bb188d36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3d7eacb768dfff1cf9971cca5babd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31514d9c5beae1f740bf8fb79e5391a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209eb52ad54bb156b55bb1246a7d32f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919329e52d0fbd23a25deb10f928c9c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e04d621096079d1079091e6cd2bf7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d56b9e0c7aa0fce2752f251a734910663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f534bd818e68aaa90b8e448d95f1ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9b260c138a0f32ff25192bee003e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208649e28d1883df33347bb688ac7b7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bb2530995f1a286228e933851d2a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d058915c4d1efa8d3a52b56403bf93d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cefb4fb862e52f8df4182b6b14bea6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed8a777e3659b81197598519ae7dfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41383e2b1afda0db2c70b300b71e9d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b73af3a37e806e67df4a9e5b863bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae0e0b494d61e2924b894228dd229a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568cda0c7ee7b360d7dcc4c2fa7c30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1bc1fcef4b47fa8133fec2dd35546675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7538fab7368e1014044b0e8fb96fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ab9115eee21ee26b588c45efe190677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072bfabb2671604ae4976e29ef674e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4ebc4177e2871d318e03538d9793679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc53ea831b627c42b70f86886e5cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5938095d941ccef208fd1a42bdc51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca023fc6fca8c6459676bf5bc1040d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bca51932ef4b68ac490eae059949f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b7f60725147e081b691f069907ca6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d2751e502592d89b2adcc1dc6897685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69a6892d25ea4d141e357a3b7e2feb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d51b64e5d5647a10721b1c365f3ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1270af55b7b918db44fa80575602a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab4ba6e2897d26031811ce2208598b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cccf7f139c31a5949b69a11ef0d0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daec0563e54e4516ead8fc48f36e33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456c0e7193e109340a24646304f775b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40774965fe2baac8f4472cb50a4250d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e3205e950df26fb5846aeb8a3c9e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc3251a67100d4ec332f0e0fcb042b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea195130c79e5ce324dd2accdb7dd67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f332cd9c8ee6f91eeebce41218b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8910835883f43f7508153d7fb4d2ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8000a8c09c6fb16b2ef527ac8978ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99b480e1c722fc7a7564bd057861c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62c33a3896841ffff6c3f0f3e8cb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c4f47d74eedfe07b59e914042dce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090fbaca955ae81cb5f32ba3e339316703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc554ed0a46cac78e01c793fa3004114704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd490c394b0ff510f9d422eff5072ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee634cafb7d55250527daee9e9cbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da9f229c32f6bb1aa34c055bc5efe6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833311579b7c58c02e32717183bfc85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f5806fc4df3639e6ba0ce2d969e5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f265f9edc57b561c439cb8220c69e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb56f0bb3b1341c702df09a916e379c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4251ced536496e216cd6d17a11cb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23d0320dad649021af74ba85d3dbac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79acc71bce4fdd80ec2a0e5272a68f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0f9c00f7f51fd548c9aa7e99d0c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a221f0f3fbddc8109301cb0e563366716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121c7dbfa117b580a2a2df800cebedd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7880f6cf2cc9c219fbf4b541b79152718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b9622a91544b4059180cfc73ebb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0394b21722c83b2d865cb19d6e37f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb0c1eb9846fee42ddecfa76e4fcb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe69e1835bfb55ea8d6325c5ab1f75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b126656b68ac5da1d356a399d079df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44802cca4e9ea2c3e714035c2b80c959724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dab166ef9cc3e20a00f2a440bcf97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde849c2b93098fbb1a548506fad19dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b589c7821ca19da21cc1c3f20e8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350ffd0e46aea266c761e1d572014cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e3a82777a103f6d3f2afabcacb85b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296965f28db533691ef3e9f550ba36b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a992948c60cb6ea7c6400d21cb9746731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1d6ed896d22486e75a3734875f5cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548454eb4fc5ad2a9084607200abf041733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166563d6f95364b328f9ed5ed6025dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c11a801208c3a88651d24b64b7d8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4653a6a910490ae3dfafb630108b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82ca668183e1b16e5411aeaf7e3fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a2f1669540f8cc66eb0cfe7bf3631738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061728ba16336ec7a73f07d1852b3497739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45514e8a66c0e9f1ff0286a98fa7d0a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ef356ed3b85ad7f8b412d8f73c40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c79d8840f259b8726fa06585d12061742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a890583be1acdafc8cc19c60d5a87f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495525bf0e9720761e7259a0fc44add744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520e0668cb574251064c1b1f8a8ed82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbcf4740a4bdce8705bb6e472247c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42faad7c2e6dfc5e934dd7c4af88df7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc154455947dc053a5a77251b5f490748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85047490279ed64161348b0f44eb8668749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdaeaf9604647dfa615cd732965784750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a93777eba048aa31e714da89743e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c977653d8c7f7cf7d0790f2cb3dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75510e5f8fb36d776b644d36e7ec8889753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79172cba0751132c08174b525f1483754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6538e682e2e3f8d586be06e2334ac8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0875d664b1e05f2fd415f96b68a26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e15d16cc55a90385effbb3785cef3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdf6ebbe21e298205b76bd101a56f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e0a21fc3102c8f0f80adc1261376d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4aeab7112f85fc46f0313019716171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8ea2c174f986d331d0f71187fd182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b381afa2f2114600f8d55546b7d9743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f61a0e77b086901fa60e3421d2a0fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b129c7cc21b0d7d4ef95c81d7e5d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289b881cd6bc7d2b934c802319aba566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4f02242831b0a69cbfd6c38047ba27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a4ea7f7d1579f403934677b06b8708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714e0110e1bd35840ad7d72899904f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f44d99dbc74555cae7aee367294810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5fa4d7a5312e96833c2f869d6d21e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8044f58fb85b4cea81fe9c89678a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ae95e64e5b74fbe067f9c45022fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f23f38e87231aab647a3d78c44ae8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513b1204cc8e16b2de98bf611679dfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69da7c8f4d8e4406fa9224f4d3372b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c9c83398eec8cbc4f82c2ff0596d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d206dcf3da68b804a950f4435187e3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ecbccb71aa54649588d7561b99f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a11eb1f775076075e7e794a19e1f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a143ee89540bac198ef08a2dbbdc2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d282c103ed2e15283f8d88885f0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc53ade086e2e70463af4ad68256c0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918fd8c69b959d74677e2b6812d84a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f80d209b1a6a29ef66974cac15f6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174740a7377940ee4e740ed76126d2c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2f6fe133bbf0de79441a4a087574927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb046df2819733fb3c03f4792c4f25c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d85425b3f8a9cff56e06aa209a599129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f661d2ba51e51ce4e20c09bc1e412e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c6f0f6d3e02ca3bfd298327b19e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a28d25b04e599ef3591b7ce2a8aa5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89aaddff2d59ef6de1bda5639b8a3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87e6d01e9fa73aa30b2de5785e95434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc6c811a9646f6922afe2aceafc06135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0299f7de69e75baa314abce8d26c16c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681feb4eb6d2ba4c70ff75168e7b28737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680d0403555f300f1f0b6104e983bd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91ed207d37326113ff921cbca0bcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60258c5adb4b0a66e8458972f3fa7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab711025c4ae15d21c6b7502158ca57841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa958b19317c4fb982b4f83c758af43442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135097b3ba0c52b3127660c1b9dfc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9be9241a88e1cc8d4a02320ce066644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e915fe3f7c53d08c3f9cce4c6768645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b745243672dd4823312a06c02764046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f39a6ad48ae123efe2fb08ee58681747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff062fa7f40a5d4ab9fdb6f1097f5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c13390f275ef8d31f4909aaf8e9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c2dbd108c088d1712d4d3b620edd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ae8d848c5cbe6de05bb7d8ad0d61751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88907d7ea4f96be94afe2c7c3046052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba80abcb6a1e7418836daee97fa5e0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba5eb6b1533e351de5f7460c96d24754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187b813bfd26f39fa568361cb587e1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016db7c23b50755bfeeeeaa821c4bb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3e3f84a0feb411e7293057837df7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b957fc25b4c206d7839064b35fcbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389b3a562e0f68abc39698a76da628459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926fb327e997d717ae672382c7dbb5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510669eabe219aabb5de80ff815252361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2013cd6a8f73b7ad34de871acba0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837666812fa38ec21cff692b6c7552db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff47315788afc9ca6f6e77db2634a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef9b3ef0355b5e5fcc943e9fb4c79d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c43cea87fe51fa9b70a7bee2278c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048cf1d6bc58c7ae496f615619be5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c901137c1369ca53c56fddab11c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5b80bfc5def253aa35fd43d256e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f009e27f7a8c1cd787ac6bbc2ef19e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbedbf3f3cd64242156ada0e0dec2cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba1ef4fcbdc45f4207554aeee3c74972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68aaf6d8ce6c457b35f5182f31e5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4eff2ea857c84de1c87b3e0fff4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c67b9b95e80c4fda27af31156cb02c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc2e454f5aa4a510e648d8b593bd2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3436bba4b1d1356b04653b592030077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b9790fc715fa8f8ac1c7f2fdfd24378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f60f174b8a3967c1b8a484c0a67e4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e667dff267174dfe57a83d51728660d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f255cf49f9f3fd2a872fe5a7daaf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1362a577b8444f7ef7b596c6d6ffeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d02ff1194c132c7981d0731b7aef9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4e97a1f0afdeac36283de469347f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16509ab1cf9cca6c2230bdf698505e9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6d45622017f0362ebffa946b172686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e73e70f6f85a838b3c59597c1852887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ec3714cb931c0e6405952311eb9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d508e8148b07e3d4fa3554f6b787589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efe4c4f8331f2c10ed2db16142a54e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65dcdaeed53c0bb31445d0be75a1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e7480a1a5f0d06f37f66e718eec2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8591d643f73557ee0ef6e8ddb793293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce681d58300f6e05d4d333032a4f3c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc3cb5e08da82d5411d19e4bf9551395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80babe99883b4d6396aed7a75b4cf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd365a571aec805c3eb27174ef7f4eac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75e0022d27cb0d0663396cd012209198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b57838df1d61b29513053552b580d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e52f1e6e9d87952ef6157742b5a17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a410ee5b00e60fc44ed18ce2aa4f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b7d2276221330507d16680325441102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e3fd1c005294e0407883143891bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723234b389510120817d1810fe31adc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552e84e8a10ed3fc6178045a9e7d6d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74028e4770f4b48d9e40f7b03d4812106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3b44a8b58001ce19843ea7019281107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d6ffa60d7778201ffdd746772734108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e23ac87ae6bb5822c69acbcf3de0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a845bbb1743b0dcd7ea373fb80e0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae45682635926cb69ddb7aad0d8e737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759fa4ddb8d1201ef63fd325f83a0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce5b67a751886f5a03ab4e97ec785113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482ab6da44b9640289b2f8e2b732b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4566b6c8ce295db35652c81e573d05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae6d69c9bf7c194ad5c3fbd7d9bf97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f68b0a29bb1335e1ca71a91beb22eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c068f19786b6386fee41f9af6e66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27e146222a17bae97627f24dc27cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d494de9c936f68e4dff53abf10dfbb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bef39ff01d66a7f6a9e832ba1b2df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21219b9c641106d5b660ba7ad2b9546b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c281b343adfd8acf6be237267fd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3684a63146746c75ffd87ddf09b94c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b5ee1b564991fc4a89c4cd913789a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0198e0ed4efc6359dee21eaf9d6409126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde976b2bcede26ec7c3fff2a1c28286127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f3c4384d72c8f84538b71a7d0f3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f99d4a0224d11c88ad3fa02109043129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e96d729eb9145a633ce350a8c3a13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccdd27da26e52283aaa30d21f04fef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc935f0c9b0be207b9bfc4e0d48dcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada53680e1963f3700d286ae9f714ba8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc391d5efd188126b6fcbb3226f7bb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56558e8559652072c38c460b3f712f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c492b7087a0991ba10e1687cef86c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95b4b62195bfe354add60180e2b175137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20538eea804cc019983011e53bd37e7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b90c7cb8104f04e4b8af4e9a65c59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dfd1eee1733143663b4da33992163140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed834a603c3c123ec56a42abb5e968e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b353ada30916e7bbc7db208df649d27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434828af2af0e8f417e2242a827de5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cd77e10265a60f1f38733d6a2cc36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca045001a8336b3818e0b234fd7dc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd212d7df28cf01dbacf96e07acde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4afd81691073c378ab3c7789a6948147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53426ab721e51bac42382f3925521c18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09e774c94a2e037b7ed5ffb1e197a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f753b33b5eab901a957975720cb414150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cf93620b3f56a0e0b53f07251aa41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ae07ce2d1e4c2f05609242f12b3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a07f33394f4c34ddbcf1fbcc0d3f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc658fe791a8cfdf39f811568a958154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0e425ed5a2a4b52767f536f1eac3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502258fce831c51b3fecef3c9ff7de7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373982f783cb4d4adec4d82a60c7f91c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043994915ed482da91cfd3bac1e0b078158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd193dfbdfe19543666b7c325bddfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848140ec3f156545d78978eb94aed10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048825ded5e5721e0bb83e1aa79d8d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54abb2031275ee000c079cab768b98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfc7244c2aa25a921919fb0672b0a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc4632f33217f49919b6f986edd82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca20b68bfd99bb33692603ffe9ef80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672fb0dc1a39a35ca36051f1da411d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aea7dee046e8eaaefe56b08cc0d06f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a0cc6bf7e585de26ebbef4ef7afde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2246a03a7e7d8815ecca1c97b8dc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9de04353f9b368653cacbb6f6f378170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98391470a50b412ee744f1c365d28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f32fc305561e6b9b72c92cb8588cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a6d761ca163e5475c8962ef238c93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19acfa05ae17281388e0df6242256174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f6e267aa4ed2d124a19c61000b54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d6e55bd00f7a3ddcca0ec29964e28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99302551fb26234c9d8bbc535a377eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac169d484f983963aa19369cbbcf4b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0d05046e8fc4bf72310ecad8c80b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d094438aabed62d7e32305d050f7ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac67bb2120bcb6d9e0a1c35c641d384181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b3a3c60ee22eaf8c06ad29336b164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee730a1400ac9daa4febfd615152a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbac75922e61fccbd5fb32d8a108f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143570ee2839f7ee404b2f705294827c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033420a12a7322c5efa38f32a3962ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8782a2ad1637380827182790bc121187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d4cbe3476f755e11aa0f5c86d0ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708014a64e845048d86243354eb21d6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fdc2f81dab3354f41b967b5b816ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b82e7049ff36cdf9869f3fe148314191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845792b0cfd72d20e2442428b17b431192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78366cf65af6e85877c24d85bc21c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f29c56f7cd6a806fa7e3277fbd241194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4ea4d28b67f1ac7fa08616e81d60a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f2e4685d0dc5fef0b2faf3ba7d12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5478c61d2f8c06ddbc4339a852fc36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702c62b6d35324d474446139fd033c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792201b012cfa18267d4e4432f7594b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef806904fa294fb54a614c7f94d3459200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46575f527476fd485d8bcdbaf78eceb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859e7229ecd017b6bec740aa00d88c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c944029fa00c492fcca06a4f87a14f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc71da3deb1a3f7a746126d97697c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dcb67c6459c673749e933e294da34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfdf151b6ad265c93a9d277fee4b40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3b626720a6c61912762bb726637f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d0448ecdc1efc181bbeae86d98ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0637bb9adfa5b48da77892f73f3d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7254ac2cb32934a128c0874fd86cf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222d9fb5a20ae078e5045cd2fd2eb7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5e962cd4149361ece0922fe4d0b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cb160d65503ec21c8e508c235e175213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324380a4aceadab82a67d7d958c01409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc7e4955fd4d1042d1b35a6a505e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546468c2e645b0fdd96a350a1ea4ed12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a4f9822a36782e31eacd624da235d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58487f13b54d3fd1a01579f1786d37e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a979f23a7b636bc7c2e5ccf78ab43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5127ff024bb3ea6c4559a930c6634220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeac892cdbcfbfac79be44fda7aa60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9ffede4eb9bfb02fa76f03098437222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a5455105f932f1642f27bd907976a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ee5883656c9ce8b21b6622967cc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a394f7f54abc4a4a1f2553b44a18b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa419904dbbc744e1409a330fe9517226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6766a444aef811386a87999123184227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe597635a769f80fd60a1334225c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887654e4a4ab876d1921dad7473fc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2777ec459122aa119c017cfc6438d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c78ea6ebde5655cc7ef795ffdc06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb57ab9372b776d9597456a4dc1468232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97612126fa74fe4df34cf4051aa2204233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2fe49ab8a6e69c461d45f4f64ab39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c57a0f1a493c3618f3b23ce278b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefd4dc91a1e50dd1018b6829252c61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27466a2c47d2d449309a8032d0f6780f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b368d12b9cb557e4ee537372e72590d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c1677d892b9a5e36d05281504fa3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e8f598dcb486b938df170ad4583e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fb5549b52724620a3a96e6a15847f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde3f059f19034440b99adafd369d6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c1cf37aa6ed518bd66f5f808c639a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2590f9aca60b67dfed465c61e6f597244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1714bdb39c4ca681656ce5bec18f58f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d60fd6b6fe076b967fe8e864a48c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7054a333eb74ab50d399b93d14c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c4452de1b473fee1a874778e7fd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e852396414642cf2302886d798271d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbffea82e1e1a45ee2f665f9ff8560250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f638a447aaf8bd79f6651426e7fbe21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e1bab7b0256813f557257036f440b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cbd24cba68cf423aadd4860dd6ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e83628f0282ad70c46402eb88ec86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719718fbca11adcd072b31ebd0a6020255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804925206702886ab9356a7410a1b57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6adb51421471bdf69ec9448a0901c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808538679eb68db4879c357874cb1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2006280257b3c8258e978487674d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac65938c6500be6fbf4d5494f2b8ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2213acdb4d3e1aabc60ccb543a98e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17937e61d6b1b2ee851d1abfdc399df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b333c5a2b532ba4c67276286072d84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798157e0756ffe7da3478b150516fc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba5fcc30c461102b1335f6077b0ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc29e3e172e0952810645292653a28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27f7eef2906673e7042a0447109eb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ac95d9761d49ae4441cf5fa18d1ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a5512e2dd60036303bbf5c47fa1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d48ae2380904882952e617d3f9743e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152996359f84ab46fc791fa7432807271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbaa7cc682f824442524da841bebeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb851ff914139e1cd6f2e5edec2d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d4d2affe6dc9968fdb22000b35c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7436ce997c5d79be5c61b0b46a8a89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457a5b21f5e575e4c4aa1dc8bf6e18d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3930abd9ee50df6bacf996ba3ba4ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b4978342b36a6e5ac511e2bda814278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecb7ee646a58b65ade034d220a763a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d8cbd59d00a92a3685d4df7cd4828280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930db6ea04aa4385aa177a1d00d6775281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce434daa855e163939270907b32d100282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c92c22c61235b4633865884f658c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d6217edc19255de9e73914169188284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e3d114dd10291e87ddafdd505d5a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9ccd47721fe38dc41c8b54bcfebb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b4c22afb561463ab0809d642edda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c3979683cfdaac06cbfdb51a42fce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e89be661b41eeea762b354b15b7ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0513aa0bb735238bb0faaa203efb647290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3b7d98ef752e77a565d0d4c77440291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9551d65bd64d7eb4eaaf98695ed4b31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef828fcf231d665145e2db3294b7c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19baf997ac9e0d7e88f9d214725243294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ab78da89e2eeea1cceb696f1d7050295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeca0805c4c7f07e4c439278b76081296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eee7a37ca27fc638ced87a2a5aa914297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6369ab9f52cc1ad52cc158b5fd1fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20446666cfa773b611dd4f5b88b3782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392057a4771ab5d4b5c493fccdfa62e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e352da0b26745585da56b5da6a6ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2856951a79ef9b7a448363ee073a0a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20c107c648d81409af107034f9efa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e242d81005df40dac49326234f5ac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4726d7d0a8ded89bd306f843e044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1159c4e3ee2d42dde8bfa7089b2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f50f4ad193ea8c629e65566f9bac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffa31093e2ae93d507d4308a8794f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c2e162ab64f7574fd14b6ed4fc544309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9109b1df5855c9258c20e98f825fa4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510633dbe40701becc6f5866b7929253311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e8a266ee4633e04aecf06df68d9f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7221ee7f31df1bee160c2db01c74f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9057bd317471f886c47c7fd8fe6ef68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f84f065eb711c07b1a885ef300333315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5e4ca8573cf08bd8c015be139de8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7379e5fbacbadac52a118cebc7338f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7787fb1c30ff53b3f490b93a9308865318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b5360fad87c1ef3b226c5c7229d00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2360fcae1c583f5ded161649e85eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011032ded788997e2ac33e47230707321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1f52f2bb43bf21bc8added0f2ba4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e70e853a629c66c0bf78e6d4eb766323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d3f04a7403f0e2c2b3f4cb2ed67e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcadff7ae2a4163d08a6a896e6929e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5978f9984987802d9d035026f532d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d6820411384b2a7bba23ede4332f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69107dfc2a54993b0c6d2decba19842e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c353a3c110f1dbb7710a4e3e1220ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf5fbbc13ee0f7cc9a99c60acd24ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c97f488bd67d966f6aba8c021082b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c32d06eaa0c5fc2834df4e1e2fb0af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce69a076fde7f9f606720ba470f0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f81e99d92a3060c41d80a081be4a43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540eeb710089ae9f51f9527bb33223335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c99e0626e24b5a459277af504cd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e807a1ff59356142d56c5b91dbe34b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200625fb5ce548649162dbf135ea44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3c296f4228d7079b31532684d7ca8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636b0482404a645f44b1563b15bd95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e7c2d4a5e1727f36fc080eb370839341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679515c29d680d1891e57ff7c741b59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cda26a8161d0b1fceafe3d952ccc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55382a951e34043b1c08bf93bc2fd655344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d42d4d7550150635e4f5d25f0332f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9496b5e233be69245a65f8eb0a99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d07fec6c4e405894bfc26832e0d8fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1086cbc522327b0963f72c7922d2036348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a87ad877575f7b5d0ab69709549353349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecab45a9f6897883c399b205767335350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdcedf5027f1afd068404ada8b7adc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44feae12a7806f3a931a4613d00450352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b28e5911c8770d307a4edfef6ffa0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2bd9b29eac8f3a94accf493e72c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832cfb5d95827531342bd153f4db69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b97a8ccc3cf93c8f845bb7aaa58353356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3711d324c8feed8d84aa8e644c032357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ef04da66cdf5d34753eb880fdea1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c4e108a180523b08c7029b541fcfd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf9a03ab918b7aee10bd06f9efdec8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24b308fc5a826532edea363e148c57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f72e7b098f61f83d672484abdaddd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e901ee4c2aa377618c792f43170eb33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b16c984b91f1e2899e4d30df1ef1b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a08f6f5807c25ddb619581102368365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172b7014e1ce4e3c628127a94bf82e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a28abbb05b99dae8dcffcce2c888d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2416928d8da818862c01637ad1214368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bc10ff4356f8fbccf8734ccf683a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ad4d2c328cef2f760a7b5c1b5aa1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f581ca49cc701f08bdb5d10b3cd0151371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845be195ddc8636e833c2ec2d572fe6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8d326d844fc303225320e4da15231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40b1a7b6e73ce3b31261d6a6fe2269374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9135bd8f05d97cee388e5a30fdb94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6de2988463896c13a67c3927db00e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92554a1ffbe15df9ded3d7b986f4019377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92af8b4df398dd3b007fb15e061f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701f6e6f581943af700bfb751e44b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3105530a5b5c89d6c2f01b9717b8c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d1d11446ade37388f9b44fcbb737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e89560c8edda3af26f3db1d50d98a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6be3d5ca04c6a3e634366e3902d89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f56e6d3117c3603290a97d33752b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4c63c686f1395ab2ed025c751ddfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b9660c684f703eec1676812471702386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dc15a19c93e7c850abf6c6ce96d81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d221dfa8c0715c6058a0523d4769a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ae810406660e0891b5a0839bd9c2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4a976797b85858d966c22bf0901a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7689a0047937eae361041f392b96dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e89efc92ca08428b8c2e40319f8e08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c861e7f1efb65e51a3f88d8dd68fa8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f5a24d9b876220a7dd93b7a5f65d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d66f2e737568e62a71f123716a8a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae1d9447f2ab014ffa60d2008961a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74807abdb15f42b10cd333d7de8228397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a221d9e98d135b47eb2037ce096d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf28b300885dc59028b94c3ae5e3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f82189afd8e74db474c270bd1f58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e30c52994fd423e07ad07b2c3b1c87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15965bd0e11acc926cf61aca0aa1221402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b4f06bbe7666607666ac16e588938403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84176ac2ce59478eef87fbb0ac0f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e12bbf46f670d94813505e2cb46e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339f0813c8a0a0961a473a89e78b4da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e019b8e7eca19f1503c23457b7b112407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06df82d8f8ab52763f49071435d34e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722c38ba2462660a3022c1bd5a3bfb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bdd2ed2ac4330aaecc392b2951344410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0cf15fbbb7481ff586615b61c8503411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25e148fd11f3e7ded0178aa78c8437412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e9dff25d806f90bd75c206740a9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba0e94d29a635951e91525c124b0cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ab8dde39d2ca4bbda46038b8423a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fb3ba81993b0dfe9dbabaf811ef3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158271fef0f8f99eb3b1f84af5674516417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f408c18c72408595c80a787af2541418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb79dd3c72e559e3ffd624d1b84318419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de512411c646f4435f3feff277035a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd611916ddd86b091b028baa72fbf88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7546b5f44289db139fc223e2a5311422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49556aa510517a82724ae9f87c089c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29439491894062960ca45ce24f6c5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187d0d10c362b21df7fae50289da14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c78119f6a791f429816e3556a0537426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec31ec35c8c1cf702b6855a5f6792d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223223946f069d5e7d2267fb1fcf8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec78c06548f2dcfe721454286d8be2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06ccab6d38286ec554da51b944fd24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f45d0a7cdd39b317fa19030a09cb64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa83a5f608497b3ffe52627915f82f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f6d8aa4a377e5f1e93f7eacf93b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3631390654c7e05389a0e3f939825434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fb21d8b97cc454748961fd7bd8470435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048239a880788480dd26c17e95e2255436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25059c97fa5ccba48415acf760c6f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723553edd15a2c0331102593f8ee685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339891ea94f5dd4008689ea89adf8180439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693055dc1e09aa94565f3dc58c7a182440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af9dd8f29aaf71d4e7ad32289a9ff6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9e2aa8dcd6be887f7ac12eb081ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef12c08d8688fd83ce628c3f2e93e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a3e5660e301014d50508fea58336444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe0bd5f0225b26b8ef1ab9cf20fa96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c347f25034603d7e3f24924d131eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108876c4d3bfe1bcfdcbb6a8e889d41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716e0769c29513979e224f22c750ce6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25d99f2ceceb2955238fa9e8f1e70b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4773ad38fc70b2d64d09a1cbcc300ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647780a9dc540bfce0e24845db5fcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ccf16ff74ebd91140592a320a865452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd36740ecd3e943d38d9382ddc30a20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d947e92a0b5e011ef652fd04d4415454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6747bdec6fd4d885fd9cb9ebc5ce49b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556c8875dcc04e4594569ed524109d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b748085a869c24331467dcc025987457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443dc2ea3fc9098b40d7862f64ccc8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab0229d37875a19fbe67526989743459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023e96bc98b97a3061e87756b313b89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd143da5f2e6d65556c83cae0bd29ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9231543f3c9aa073016afef88cb6f23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1baff46ea4e280c875efd32815cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001d676bb8e1998eee1c6465dff65c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6673d9d0830e8072bdc178a3ff858b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fae40066a30a04a9ba216268726e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5613971ee079811b292c23f72d220467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268136722dcd1e1978fb5a55f6d06eee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781f1ab8555518b32e4edacf284b377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3425643411d77dab9831211b747e26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874cbc0243c078bbdaea66789a0824471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8518e1d892ae5db0c63d427654c6fff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c819507cd9f8bf7eb1f25d5c5422d8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222036c50ed3f36f68069f33134ec4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af7f2745d757563bd3d1ab4472b4c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391b31cc5e6512c64c33bdb933a10c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919562af2f0adee47717e1277df90f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b261ed1394a410bb0727adbf47ade478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2effd4655eb81287f572f4bc1fd72b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c73c4398ca2a743968f10fd47175e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e613b36346f0a81a5863558dc30f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e6d13478322c15229a860258f150a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadcf4e6c72463ac8bdfcea41333bc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac628fe742c1996616e85973fbfd05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fbdda5cdcca7521194d38280b0a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3801159316b82dcd1bec85f7cc5d60c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f9e9284b82a58df66e1be80728571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac6cd50eb70a133c957cb0df7788c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b943b1d7dea67a8ea8380404ef3d70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbcb77c016b87fe637be8be91be3c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe143fe5c2ff4faec4587e899c032e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039cb3b4bcd35bbe964c9301e9ea38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56cd6784d8e0772fa68aee6ce10ade493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8508b9fbd9e6d8e23762bfe91963b21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd673842468e75eec7668b48faf03a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a9205252874e26559c60dc43b5e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb63955f761cca7ee00c608eba6447497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73075709ba73a55da62ee56e70c53d45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ae32797cf673b0d10ce0308dd7ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1975400b5973744a28a7490781bfa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b3e9f401e6d63e6a1da371f705280501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef359d15d3a249293a2c6a031f7029c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee09e1f7207e924164bc828d185fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2140a000893a04e9fd4ad90d025c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf65fdac6d858da491fcf67ee1734f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6424b055e4f47a49eb3f9b1ecdb8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff6b57f0eee93156c6462e8d77cf93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d0c10e99e58fa0738044375660d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ad784f56343d61a151794566bb20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b34436e4b36e0c01f0d0995934c344510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76eaa1369541d6eead5b4a00dd893e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c868e0de26bb37078e238056f097cd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee719be90f6f302c4181b4a38b6dfc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b741e06cec9e4f4b242565a675889514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed43fac436b2eaa35b17983b0d8000515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b86a27f5e9bf910e6f302ea4a1d7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff55e510d5bf44e05f461035874971517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70fc48b8db4083634faec55c6bfe7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412797e7248c2dcca439dcdb87b84663519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b016346ed42ea3420c10b56ef5dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3331df1f1e59bad9cebad527607b1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c51893965f321cc35d95c72755f59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401809c6ed8e6547e51028e997b944f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebc4a8633c2a1767aef3004b661226524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd690173c4c6c2339a258528b227697d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f20a1374222ed7baf2a7f1dc7498c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0b01704409f26f9d5de5c49a343b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929dd3f9a50cae1fc7802f20ddbb08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140d96ad351af71b1c78b896091088529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35378ae6b8e02f045ef0647858b18324530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca026c5f7fc4f638a77f6c034b4cea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645904f0efb689d5603333780c3dd6db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d4c537d910f178bb0ded8c47a0e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c53101943306b60d1c77a44e6fe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528eb0d5e06784976e99bd6fdd8bbe7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547cc9460eac58683e3cda2a5ab26d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29c6baab818d489f753a6c36d50ebf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221f01d571758e68315738f9b6d5af5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04a6d24b7a442f29f7ed186d684ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed57ab38ab6b7e69250e1c6cf01f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefc8a35f5ce7fdff327253d746b1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d711565ae3070f47c6498b6a6419b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8161e691271d62773da33febfb2eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e495120f20582f43913a26e6957f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5368ec5e11cfab09d4d95500812d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6012e3b64d8f31e5ce8ada8e68931546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181b8b9e20dcc3420eb9440e69b73f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea8445ae5e1e13c118d843a2ebf1c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e2f2406ff59826b7b7f627f4ea21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad881386fc9c1c31c843cec52bd3e5f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b906fd37e01ffe53606084506dbab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6245b5bfbe040256b1d70d6bec54b74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e8bf2b7faaed190983c065d36898553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756804a34e836b5c94a9f2cccf53c24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87fc637c5045ec2aa5def6a6e83324555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a6c93769ef49b3b445bc1f2b2338556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda42860a70daeb44fe2922abb845a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26401895aef67868091fa682b2af2d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d183916e67f005509eb45f8a2deff5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2332d6a417ff750444d56b65f946ba1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5654d8b47b042dd419957e05a83d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427815de5a2b031b75c8d3dc5cf6d2fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b074f7710d48a87b3fb668c714fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483bc4501ee2f86988100f5623756ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce75f0bf609898e451b3250f5ca118565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed77ad84df159a8121a856ec6fba59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336108cb554e6044a66dd2ade58819b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9504b7464dad8c27a9bbca86a2beba9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0d9e8f72b38d14d0f53dc81b1c8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9aed41e4ad3f421de0d6891344d98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97d07788324e42304d44c1f86b1393571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4e5a43a155b8ffb468a50d2bf7572572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508427264fa012150d4d04bad87105573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef04ccea7999f480f1315af9510b3a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d9eae3f171bd34b81adc278e9e4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01cd0643968fb788bcb4c6e22c6778576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ecd0084b0bd9a5671e998f830083577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5648c47765b0fc687bebb8592d92db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b71bc01578721961aefd281840592579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4848106ab65f2c22f3cdae3276eaf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790916b4edffc0196272935a0063a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b22fbef7491196852477e6ff773319582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f81cc44d14aa6b134a4ec740cb2d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7cd1c835602783585911b019e6e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083922f9066ec5a81f1ab2da55a3c6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbafb3d56156fd881e77edca1e21f57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f243734b6d981d282ee719323676802587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d729f74224e39666c5a08a03a86546588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1bb05745f0b93dcbce460f77f7c52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d67205efa3dd73d50acf200bc1c1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cbf2b24d9a7644e174380b9aa78ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81331a231328ef196cbf31c31848bed7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572ced10090d6eb6f705e6571b6679593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305b42f98918e889f290ff204eeb5ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8227103657e687dfe61800615d3e601595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62ae8c8723f1f10af09149515ef6f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9afd69554e0df21b3fa1481bea09b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0795dd32a1e9e113669a6e74e70f19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b60fb08ce44ce893efe7edf2c4c6b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c01168f5d95a0704d27f8a014440600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c1c9d19fc7bcf94ea16e9a2ed014b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579adc07369d2f19b7fbbec9bbdc6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a3c9f3f855cb8e1ef9b76652cd0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3baea0892f492b02b90a9b75ae686604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006d06c0ef2b66d3eec3253f93188bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097ac2a22436420a7381b5e29dc1db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892564d908cea1f67d1fba3a796a5a0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218909951bae0d9fb14b2c4fbd5aac2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2354a48cbe0a557695a6f1fd41d003d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1ceb8e599e3ea1421bb1716a0ad2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66609a78284f54efd4a4c2c2f90a2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3409aa584c5100c5522752d0dcaf6db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ecc6977afb8de92052317db40721e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16bfcc64e5b82b0e6974728d6cf75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698adbdcf94568194f6709fd54d5275615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763b3bb6f5ec8878097649df1e5e14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58dfcdfb26f3002a74966c49122393617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf1162da8f0a658695306653e69d25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4799ccb9c7b6264b17add8b82837905619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dd3b67083bff8b560531657a5819a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2f3bc3f226ae7e25f8a2d70ec00b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c59475b6d6bb95caf94652a399350622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9bbae4510c7944b13a044602c0008623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff591789565b449016befc2f6b4ed0d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd5d9849d062c879331ab51a6c92f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7d4f82e715819e1debbd941b5ad94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9d15d1300f1eb81a28ec06823304627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186725939332fa7425280e3bd8c416f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaa8dead051def650a882ea486263d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7d4940368d6685c93c728985be31d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75ff5d8415c5086c1f66bc3af965d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440887c56b4473e64eee6c38a437cb0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1481555451a45ca1ffe956bcb3027633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd80d424a70f7b201bd8febb37ffed2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee469c8d74524ddf56618e53b64197635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb20ff4336ffdc5cd4673698e3208f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddf2085d7d8c987b94218c2a543fee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55de65efbcd261bf5c9ae20542212f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d00b9315fe80c92c8f45f0744cd1c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d4dd5b0ff4888a1fb75b03376e2c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4929b95cc468f0f69df1b19ddbcba6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0386b20268f03b8383ac92162f1c354642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92443974bb9a60ca1d6e9faa9348200c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf928a413395895c142666839cdb772644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55bc378e8181c83565d9a7a9851984645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d86eda88a39e6e9ba3b0ee581c67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dccf90da7fe7128b586c64928f8f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90c66866c5ef612899cdc6feec5d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37fcf1ce4a08d41312fef09b7f9477649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a43a5aa6e692d616dd9116f15fd5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25487d2bbc418df1cb654bd6564058651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c6f7e98eb75b19748ad99694aeb45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461fb718bc607506c6924669ed2b28b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111e4e0db6438c5c5273028cdd953f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0585fbeccb747d585fe197760c6daa3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193891e668fd3c08199a32265765936656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55bff95176080d890104f430e6dd46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d8f8cf00cde08e877af46a48f0611658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0cca47ed310d746a28a200f13980659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee22b9d9ecc75d3c4ba3a37c116a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203c18bbf3ff19f66d19b8ccc90ec0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca9e22a70ab30131007b2b4dcfefd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03aaa2e69511cb8e096a5993858bec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b4ba8306144484833e6177006777664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4427d60ce8c37ce8b2bbbf0e9a5f514665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50266576ad8e9246fca3ee3bdb13fa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de453983ec620dd455792c3359b835667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd123d7a641d2b59db05276610955c94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3975848de5b22e369ebffaf2b5bf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9baa13d2a9fd054ec1f627155cce5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e4a39976a20010edd63cb0b4bf5ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960f268c6bd16b4af68ef6102ce325e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ba6c60d08fe8759dc3b167c28a846673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac89599fb8de67c2d691bea050f88c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b7d8689022ee7205a54e453a6ca5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9838656866d552cfb77dab9971f6209676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace91a57351091b2f86c1e45a26c4f2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b57b554828e86aab48a01b50502d04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7a9651c100691e0e9596ca711160679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb4352ae6c8eb562e4026cefb6b97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178b7302194db88b539b562f9a9dac1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994c49e193d0fe40b71b7d04423cb42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd5a788aa4ed30ebc4fa2a47b5e108683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115921675c91c1ce15d751c4763b7559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f93a34e3335c93a2873d0bb940b56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6a3b0ef3e1e4cc372910555669f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0daf6888af2f7788a17b4c333aea9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897079223867392d01b9c22a4b50026688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4575f632891626f598784d935425223689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4e3b98fb917f66145d5a6213466d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f04f17c4bf69c7cd97040eda32688e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d967bce1d91f59b8757e109d2f7e0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f35e239c9b717fd5fab08680e76c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072276bd9628c27e333e1af3231480c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564152d92dd730290ef48b28aff1fb86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c07615bdf656596a424e672f3cb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f04228327c6bc29aef854f4f7340697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177b89a14073ba952bbf60b7009cf4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e912f08d85bf65d4925e3533d014699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42eac873ca95de0d282f52d376c27b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626cefb09743bda5689850fbf5e941e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af99fc8680cc654bceef2200c82d053702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59c0ef599ab3f6bf56a43eac15b844703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c902703a28a5391266281ab7f1a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd318877320bf3b48df0b0ba4f636a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f894148035859d2d9061eac62a298706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b52fa0f726f37c3b2bec6d3824c9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43618cca78ab0853053fae884884feb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203727c67ad89cb00b5b2f8a9601470709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d07b789ff1828c8ec42450a556bb59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2be85a1b153a2a1ee809136e54ac1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cdfc6e00a71a9d8e7b53837ee72f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b1de577432cdb56e60450ddef93b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df45e8c7f19cf02742fccb387b4c6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7e107fdb780fdfed451ad6edd18c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecacde5f7e0668aadede30879b79ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e737d9b320b007523132ee3216563717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9dc26bb3a9da2dd0de5ab358c77eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673333045f4931ee98c6e4f87a3b42cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e86a954e8a0a3b1775ad244eb9ed8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6382a3710e25c26d15401c0750992721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035500abb7b5aefbafd8bb8b216cf29d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc0c21e2c64ae4ce823adc4bd63cb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2637c8730bc5d5f3da17032401fec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124932179ee61db7714b913379b06288725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc7ebf93363a08684f9f29494b046f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd29073ab2de7715d31ecb7eeeb166727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484ce18bfe188f6de47ef0b086a1d49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c66b8e1a49db6fe4fad435c3543777729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfbdc429e53ff99c7f36cc4614f865730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647292748386bb89021c0462cc4791ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5760e2876c39295e26c4be7e33d7e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054bbd99db531f692b9951e3bd81e32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508feb9bda558f5fc0accf3da22f4fc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34770b4c03996e98c2ded5b8342fe43d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c247f68f3c7375c53020826a2c88b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16512238849f3da03a07ac43ae8f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cca34ee597ee45d95cba1542add1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb5f9978d9bc29e8ab5ecb297b6feb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bed7f4c9a51c917a3de86fbcb830c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2044113c0debe9c68549b6d2893c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edca2bd7dbe13b0d9e1a9a9e632a9f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13054f178c3b2c94eb91579dcaaa4cfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb53118407d6255c5152f6ebe9c4086744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa273dd1486ad4679a1c103860773826745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40070e9bb0c4d8266ac1b2a41d75077746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28f9b30370dc2a73aa5ff66ea9d4b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf910ff9c08d5140b30227748f928f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e70298dc88f666cc7daceff0c3b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e65f145086ca19b411f0016df94d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc73d4d03f81523f2ecbd8c564d711751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eeff7ab569e49b0691cfee69e2168752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127dcff22663783315cd9ef2105e721753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db262ff2e48cb70273b71fff9d2be86d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e5778f8815d69de834f9d3d19cd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72832394829608910639f34f009bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af684e0e6fc4f6b1125de7a1b3b465757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496e5c4f50f5a0ce2d59c46f51daea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab3d77ec6c2b24a0f03e13d05d9a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>