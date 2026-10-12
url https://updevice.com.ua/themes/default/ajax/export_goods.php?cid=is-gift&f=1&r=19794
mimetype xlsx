--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0037d1667e99d47d8a0cfa433a751ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba85115635a05eb4fe9e5abc627fa492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7c629f7c4ce6736c6258826a838613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9d30db7d20d491c573d1dbc0eb0124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a87ad31a6d5eada97931ab943f9355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8105ac6696873af9a4456158ac47436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a024ca69bfda4b73ea6763558f65ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b18958b9ee10fbb0c972606a8b5cc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9b309d88a407d8353d9178e9bf709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71377fcafcbe84c4838c23255e4ba810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0615b4f3282364b910ca18f31e6421111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded009b994cf054c593914f568164a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeb1e5014eb4025a9ae5731dda8c9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d30c04ce320d7648bb78f69244296b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d62a4a8ac5d30c0346ba6a87234115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d8261d9178eff4b2f1e4e3164b9a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1092e42ea62e6fe7bb7993744736817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbfcfdf3f7a37f20d4c4433c95a9f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3f8222f944e1bf25b8ff8fbb2a5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814588e624bc91274f960992fa134d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894094f6fb1ed1691aecfc1f4fc1551921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61c3ad2cd806c7c766210962361b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f01d52bcb91bd166f61416886549323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0b8925e53c76d5408bc795f4defc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b5788fc27b55b50fe6bb1da93181a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bb5463f400c1e256ca1ad530f2ca526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7810a12e50605d98612c20501d16e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d34aee110b4690f3b41d195f7138728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281cb0b9f7e76b0a920e306af98ab429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58805910b12a32b82ff6ca57e47362130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab22822a089c489bfbc677e2110fa6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffcd047e8cd62f5c02401bc345670332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0495eace1318d586dd73b017abf5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a93661c5ea3ce86ca385f8d5ba90534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0026e121a23035096913e9abe5780135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442f79bf0e1e3f7b36b32c4ac81af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dbed8038e45ff1528761fdf36c3db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9f22d616411b9f99d83a09aaeddc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389007318e691f219aa0e6319211781839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fedb82da73b8b76ce75800d4d03a1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a2b9dd407c81b72dcad79ccb154bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43778003176a35b4fea383826121f1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e688ef5ea7d49b3c05bcc10cf5085e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b5cdd87cc1741ce2effe159f309944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d32f2d4a6bcfeccf151b74398ef4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de03f37b27f5df5bb55413fdbf34846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc0c5558250ef8095379e54bed36847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f20994b3165014329620689b4276948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78484904e95f300b16cfe0d774ecdca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55113e075a17836960e005a63c8115250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f3cac0d6114a203f27df4284a52e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b8e641a8aec5f3f1c61d3d251c2c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaac9460bdd3dfd3bf2cc025e5148f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278d7f33e2f31b33750a013b43f28f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dd19db65ebe6e04f4b83839bbe6f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab4a23b24fba859f90a398c060cb1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed00f7829fde48d07911357af0c7f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a4e2d5b78415100094a8bbbd5de3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3f98655f5d0551cbf4e6425097c1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391992ebfc443f514518dfa96e7521e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7aed5c1e49f5e55ba310414346ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18813a8afaefcfe13b72d761ada512f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69efa77efe7e8de42619014659ed13163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3504e2d438c704d5af431939e211364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ca9300f7473f190bde222e871e4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8fc900b0a143934d2a41bde3189a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f6bca780eddea7fb1e0d55e5468d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c974088eb9d80bd1353b4a50e11268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cc4f5a35b2d8ce0508eab6ea3810069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69e922187cb738aee789d33bfa9ead70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea594b2b1933e83d7ef0839ed01d0ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7c181e0200c8f1cccff9df4b23c1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f2bf95b4b159da7c18c95c74555b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a0ee2dcec447d4773a0ebc0650f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437a1a9d703adb41fe309fe9d6ff4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd103371e369d6ba06b896b3192f240676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e2146b44b8555d04c12b428d0c22777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5817a442f2bd05b076af96b5784af4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8774abef86e68291003af7a306b6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c789b9f13ea965e4d14ccfd0bb52280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b315677434fdde094198ee709a5dcb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b173774a7bcbeab8f46a12aeeb5fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd3fb559d1e4a411aa75d1f2d843f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe79b8b109ac5b0a82adf0a507198484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8faa030badd12d8dc941e32bed2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd360c299583e01569c114295fdc5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4cfa85df2878b19d380ae2673e39087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a38a009600c5dbf9158a5068110c8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb53045bffe960452386ad6706bf9b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b3868ad53d6b7e5c94fad17ef62cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912151754898ae8a49b6e5064994ccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d5c452b58438814906081a7f3efee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60b648964a1c22cd60d827079044f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ca3a1335098042edaec55f135b2b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784683d92f0f230fb84cbd8f2903157895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb41ff8a67656160a72055f265b005196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5af12b0e3b5465dbc15875dff1ef997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de630830d8009509043c8c44418ccf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cda32b03762b3b9978e9c0bc5cc3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3a12964b84a34ddd6227767d536f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7b93416223832b83545741dbd7965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043c9cf56e3083b7b75e32dd53cbf5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcfb53eb4be003f3c77b7e9df5cd73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf790490e9a7edd8b990b2cd1ee0c07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6427d47ae397cc5bd619432eff8342a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e21058d36c7c771017f4ad909107106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d2d10c3b99af3dcb9effbea9aff9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d459f107cf680f2fdb50f3d0f66f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9c076e5b926961df509a3cb50474109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed7d8f9e65aa8019a2809372c0f3b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d69125b17118ca9676f132a5fd32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc7a4b73f38d8d77a3eca9e6b53e50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87409470cbd75b91865675ba0472695d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c98b724ad70b882c6b9b6bb605d28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd20f1841c60b855b3403af123407115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a01e108e4744a0d31e3d5a6cbcefa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335b65c2a5d2e6591325a22db642e07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9838ee5a920ca8ca99d08b4d76a464118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc124e6cebb64d93671fe5fba5a228119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e1a03b1b2c3ca3d0c00e573fe9b79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb995496865e3116e5aaa4b1322767121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1697686f929e4cd89b08905016693122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd456f2c2e1702a09abd478361120a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb84e7dfc36e0ffb2b7d1bd8e9a980d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc99b1708f9528e26b897807c0980c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59d9380bc5add36bef3f49c5604d4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c2523db56a1cfc5da8462982b9f6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08c53ac24d944c518b7e2e5623266a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae9df82c2293387f70859f8f3ae70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099dd34b23abf6358cbd4642eb1bc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca763a0be75b956ddde5caa3fc9331e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1832ee34f477515c5e3d835894faedb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc17a13b0ae37a284b14d35b9f7a45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc95d35bd93c4fb868d5607435ebdb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe83fedc8d7cbe7ad94366630d2c6b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a66e3c39ef5afbde3c4de73bf2677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505400ef0250e84575c06aaa9f7380d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f834aac652464dad90bf4d8049eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b3b0b5b61d05bfc0fd6c8ff83cd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff222d9f91b3f60fe7ee6934b8a34d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c611943565d34b2f68d313bd573ef0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f4bcb1f523a14e324cc449eb9dde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d20c34232844de59962e63a956a24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41e5eeb78a0e783acba35e0d60d8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f227d7a1500f7e1bdfcce0ed4e4bdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6c4d13089df4ea2c2ad3cd784778d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abfb9eec4ae4c1f07a7c03a740301b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed683326725fa3c0ea1b1f4ac391ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38843dddcdd76c2fbf6b03fca8c0af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77dda63a3d13857445f8c079ead954150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b7601f664a75bb5e6ca2f819d01e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc14a9c6354f36b7230230cc4dce9bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f3c82960fe562010ec91d2f6a67c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77564e2a0543bb8a755d9a6c32e0c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455051dde95c5103efd70270d6a7a71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179c4c3205d3930c36fcd5327c99542156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3c008e2a12b03994e8df86002547157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a6eb554acd52a48695d71177a539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f6c73ac91a0947466131a9f90a76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021d7344e28968f014aad5ae9e19452160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f74d3f44bc7ef07f69305f5e0906b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612693a18a3deeaa263de1952319fe8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed7a567bcae1423a42ce002acb2f30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf0403d4fe1f6eb3a5e6a5508cc5eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73ce1dcb7bc2066d260596076b9ba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c8dfc8e5cb923706de52d3b8ee96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d4774949dce822a319f75825b3fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efabe3223528a33156156fdb155c2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec520e0cb6d22d1a8e2db5eff4d9360f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547a1bc5880145ddab9bd3f3e0c6be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b97394fc30f60b571f922cfc363e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671c9f9e2c5cd787bbefc315e9ce7ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9858752495559f1d79bb24ec5939f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9fd0d5b18031383c8ab859fdb32f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a806b840af7fd30cdf551b03b32928b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b56251a075896f66b8ee73c81c0f26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9661c07a655ea36a771d62d04b04b78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca497295fa0a91ac1ae675e1ddd613178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e1ad278d1f32696ec1f51591ae3db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75caba03d8bf3348d4f5b09557a616180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047e28f83b87963fb0bd9023326bbcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc69ea60021e29eea730a2a329ec66f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a1473cd11427262fd8344888b873183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540862d29db5a48c527340e56c89a3f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169384a02823cc7df2cad4f44e36d999185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce21888c271c80749f32376a2c88ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac3c9fc3033361abeefb9e2dd9386187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb588d3916de41f718ef8e45d39f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995df0717179c2b36102eb3503574dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e12185b31ddc59b8f6aaa3dd89e23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02354273be2a38d3d774cc5b4430fb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13875ded13e64c09cb620725823a3cd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bd31b50b42b4a3b1baf78e2292956193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4d9806616413c2a4666b7fbc95ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4587500c20963555b5c4f9f2a2eb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809e22b99501c7a51776e50c774f22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174e14f3566193be018112a47fa2ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87802ad3c9b9818a39259ce8516363198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71606348aa89c194a74bea4bd12e2fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009932ee2b0a982d65edf9fac11a35c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e76a87ea75573109c409e6dab6c7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c097e5808d46787d5bb14c762fbfcc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792f209a85eb828e9ee6acfcd26ff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb7aa890ee05f8ba8c0062aeb41526204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20641c47021ca00962bd6b5ab02f38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af04d4254ff72f618b10a2ce2da46e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e11830c9019055fa3cd93577c230d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947e2ac3705143c635ec03692c29d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60270d3262ddb2db8f7f5b40b14fe492209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b5bcc0634771b7bcba8e8f6fc834210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03438466a5ca3b6bb57db12dacefec2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d928ab0308270c921f330b075d9af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7fc62ce3a5b01ffea934b64a60111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd360041bcb3fccebf59cd5b1ff1efd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a217ae36dce845228e4c11c4c2baf89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4cdb9fb8290453b80a459554e5af9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac870ba18c2eae96338167ffd31ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36df5a5a0b3bf525f861be3662b0d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c86f4022912f2330b6500dadb40d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece59c2daf39dc39aa3f74e166475905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d113b0cd3c979cdc011a055cf63e86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac802016b9b1ce6d8fa01979f3a0880222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca9780d4804e19bb284e553a5835e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a84395784ccf749650bf8c880a3215224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6a87784497c83f9516a0ab1192f0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6f242284d86f18296a891163c06e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57881e275c4f42311ae3485a349e824227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80fb3d6adb900780f918e53da57271228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdece386f5515db7fc737e3e6636e02a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261062d266c5687c106da2423f8d0f92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758045657f5b33d52e8dc0e7992a7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021a7780566948990577845b024d386232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7b9daf114f20f764e70541f7aad16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2b5f6a9240c10af3c1908b1262ce7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7150e4ec9c62e93c36a0060d9cced0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c78eb3b27886d4605e8ce964137d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2e2898f3db95504053ec122bb4622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24be5adf389e71b701dae7d7611ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdcff3f638f8c3f346f3aaebb95893239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94813f9112a5c9ee5260c697521351f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a35b01425d1e9dc375a73fbac829241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d2ad2cf2599d075238f53e3f30356242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3a8dcc568e82e0ee4b3bda509d0e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c632ace35337fddfa573c698a650f88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7757fc89f42e7b94701b06049eabaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae264dcb6b5ff480a5224be77048991246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a193757db73a24254a3adc7cbdace67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfdff55789e054c289e8d7b372a93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58adf9e9269af3fc7b3a40254e1c39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a89c2c233968e5c31124e1f09baa86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751fcb0ed364099cb02734d4d5e7fff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfb074feb91b30aafef9316d44f65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850ef8f61284804d31a4c8d88663c05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a3cad6c83ad0dd4af8abf78b47530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc650a3aac37bdb15eab5c9ca9c64744255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9161b62137e206983958876ad5a44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e861061850d5c98d35123b35908839257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152e989dcff82ae1889afae3a1cc978258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141b3a5c55e1e6a19d678c89aa2757d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4b7fd580101334cbcfa9a8eebd49d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b60f80b12787316fbbc050f419e56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf592ee74743ee362a5a697b9afb43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e787d88090415b81bc3f358a73d151263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389446b21fed6bceba577c0af317123264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882374f7b92cc18473807e6fd97a4830265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7893109afbbf72789005db317f6603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebde79b44c3603ff69b3f693465b93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519ee84a3977ea4c362f20c953a91da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c5769da2d01fe7a2b9e08b5aefd4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2b22a0659debafd5afe3bfdd674e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb763904203c4bea1f6c5930cd44bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7268e90ba42f60ffe82940c4eb8c99c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0416b0efd23da6aa21053f77801dfc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c437d9a479af7dca8efb33c7c1c46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288a6474cc5bfc9b76b1ed8dc604c48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fba5323663d442902acf69d5abb5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5a63bdc459eb87365e060c02a730277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802cbf8385d5ac57a974a99ed59eb1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a0948ea8b35e635276198fe029745279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c80871cabf18a229e2f122023cfb30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fbecd92104b29309ff7ddcc896267281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1927a2bb5d3a52fea7b4c2a2b78dd64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faf99d8509b9e46f3c42eada37bd46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c003a094a544584024977f9bacddc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade35826f5e6133d656b8a50bca187c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea97292ceeae30350d7b1637a948980286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb33349ae4ff6744ad1de20b5048dcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a37e1d9202f6b07745a0760585f86f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf06f3209a36c8fc149308f9e46df2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb3af65923877680cc93234755eeff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63676dde9eecf66842e3836930a3ba7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aff878eea1f60007ddd34168b5dfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7493dc3756331f51727845364298293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44340aaeddca46f1078419c67f878e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db863aab521f2a30ea9ede440b7f6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a83841a3641d12c1065cc1ac368b5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd43ca9408e3da50a8422c55bbe7294297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b42a87a24efd6e0d83846f10171570298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d05a3dc478de8cb19744b8a27cfce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51144211b1c7a21c42d5f51a06100d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d8f33407204dba4f37d7a11f5d74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2bb6b296ba65a260c4a578c899b49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed698e96b31d1bf9f180e38fb39745e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d05ab7845f75d76440718b292b0240304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67794e2b527c6b6057ca7fed1c5f467305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15a0e3bd54f3d63bf7fffdb96099b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864567a5493836c50dc6af1e0ec1e86f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bbf2ffd85761a73e15ab96b224a38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3745ec4bd8dce4d6ffa19383dfdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2562a1d2a646cb60576f8022506c87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cbd02b224c3c0fd0ba044911f32eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8922f7a36f22598f1e6e1d298c04f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d9bfcb54358f2b54ef72e32ce0ac9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf8d2c5a77123f66cb998f296a6a7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb227dac1f336f4f078fad80cd84df94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9360599f92e619ba5625f38aba3b46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee8004f2f73d9ba3e587d8c321f496317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1d37cb9a89dfcf601295073b1d00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41763eea85731c592e695613b2d1f5f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5dc4d54694acb19567f74ca4f409e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832241b7da5137a94404d1ab5f84585321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e0de188c7de731d9f5e864da6ff4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519f657e610cc34f488a971c59a7728323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836431c7e16629c125806f836347ce5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87365729f3420a70eab26b21e33475325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c9eb66f78e388b55c32e0cfa15d44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a51dcfa003c00e4e2520a5d288c089327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12cbd902782b35ff106d1489645c70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc4410455e2ced985ac1e56d1cb02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036829e215308a97e6535b8913bbdc7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec0a3901e85f8383035d677bda3a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec060f6b56ebc3d8128f8f4002bfe59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd033c3b9a1b4e2230ae36f9cc7b00e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec04736d79ec6e5cc72f0ef914f6bd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e683a4d28cc744e1dc5164cb115413335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c817691a702bff212c0acc61f4be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e14ebe1f70dcabcdad6c4a0e741434337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c375b680dfa39a217c00af25af38a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2410d35a014e839d6aa6948f9ed62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8acb04c9c286184c024afd8f3e5e11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f876e15d7af96427d8820b2323019c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c69751e98de06dfa0be321dc5c4c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167da0e187be346523d78656d0131d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53480aeb764483de2c3ee7fefa6199344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ae60f99aff31deb8b3d30a4556fd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e77e3e995ab150eda6981b29411ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889976d7a1d84177907462a1a74b1754347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4442423285ebe6b8b40a404fbe557348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e346a33ee94be76470aaaa0b03e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17640da27a9b1da016562e7f5e671555350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7185cb42447a29bb81f6d04415ead51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8931b3daeb57d9fe93b542e4c7623c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f8752a3c93c5fb9a373fb13102a6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e312f12e9c8e3616af3bd4388944354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c1cdd3d07b06325553c26e7b98009355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8e5885151071af18deea3eaf9b2e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db90c0cd8d3b8be3998b550c2ea274357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080a64bf81c3cef74358ed1af33b32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629f2102665f2cc2afeee1bf8820bb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd570d783020444b4a40e5e95c201506360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9ff20a8bfa341b786c53f17c8c92b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786d39c46826cdaff9663601dab929362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3679c017799981162978970afcb62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dce654418170eaa7e6559f8735d4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc5ffcf1ded3360944578baa56949365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160bd287177c54a7ae2c58ceaa8022e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bb979069a64b3f5f22c9bf9fc42fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39403eb067c9fe07781f2988affe5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eee3e5287b749072de1279a6d7e06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907d28f178b2c2d558b61ca38b4dc16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f764f67e5c676e0b12f0a14ce8cc524371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dde9a3bb1a1ad33ea156b1a02ff51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa45a14e722a77f30523606a67b1b65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480b0126a58bd9e314e4dfabba894f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e3cb66646cbf0c320fd77fa524fbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95277697820752b568561e0bc389c7e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aff96bd01f50c2455c91c8acfe8ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aab89a01953618cd1ea60a13006a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd44d9484bf6c03cab54db0e1cfbe59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018bb5efc4d16f8bd3e1dc77640aa17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e043694078cfbb3d63fa26b945196381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f0bab7555f08198c61cce44abd335382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37053bcca0ae6bb9bccb3b66b5a5be4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290119ba9de679658f0dec45e5b4f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b07164783b6cc28827508523221d1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459dd2f4d8ce0d9aa068369aefe472d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cddbd8a97240b2a4baab7cbbc0aaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f731497f99a8666cd202643d410ead388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874c17c47b554c1c09c9eb5a499b4fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f7db40cd5b6868555c1151f1fd603390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0487e37b3f5452c72e3de6a70d1f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444fde9eda123b9e06108e2702ba114392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1254a7e1ea3dade6c1a0168b3eba6fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b1004488df85ab3657e4b6daad920394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c52e1b0d7a0e9b7c7410bf9c90597395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886766eadc404b0d1e37ebe6827c76b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab412a7ca0235d30ef42297ebfdf0dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc476fb6f30a55d0b72dc81859231c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e3b56c6eaa61332ed388456b1ea4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8fb8882be07c900ecf802283ebf22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901d48cf58a97a1db152577f6d99de6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f997012d7d3c3f338e73223fd63d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd89502f7c5bf50cdea3121d390648403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256887c1187f1c5a9242638e4a35aa4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cfd392092e09b933b6658764639f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf52de027a06621a3a6245f46adce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2124fd0995b6fea2d8f70381e30bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f077ad02aa98b8b99b75709b1e5245408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715f84a54338b0028cf0ac54bc9a34d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834368c43b9d57dd5019070e8a6118d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cad913612a4c0f1f8b7a381eb412f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae284fa0b609862abbf8c56398904a8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60c16d5f26035cd67ee694c56cd22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad85ff4ece208e0c2c75c259d6243414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc9b0c046cef1b150ab34fbb384346415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0846eba8aa35e709a8dd6ae78771b86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9f2f9195186903344217c6e01954417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778df076c92458b82be579705fbd7cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0dcddf34862d8cdf16f7f84ea1a68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b2a82c91160d922eab63778c28ffe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742e8587a5890ceed0fac9f8568d02a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfc284b08802eb00236a63c9ba655a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbae8504baeb69891c877fcffa760a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda996587cbe9bf01477e67add55075424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c4bfdf1a34045abbd69553170e1bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c54e8eb450825f1aa066c096c73374426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57982549501b9b3275fbcdbf1a191b79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14dabed2baeb243982e1860467f9cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d337a3ddcd845337da080bd4f72d2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a9f3dd4740cf8145b03571686b1b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09709a400fed9eb7ea09aa6572db1fb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74f5903d098a6967aefce7c2412b10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8e3e64494485c895b653ed0a32208433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942cd75eba2529beb69e9108888bbf7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac74591296ddd311a654e32662df8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2ee6b49bdadf0c1c91cc576621315436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc933b89509625f619f6e35e766c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99c8026c72a10a14c56122ad0cb244438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ed40b9ac6c5620e1c46e952800c14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40413fc9bc07c52baf86f6d33dd139440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27a431a886642e02d29595b2332b85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f647a58f57d934e5fb8888a72f2da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ff45cb6b73c70a4a12fdc313938f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57caa1e9f9c568cb5713bda21b1db21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23edbd00961459ec7cb7ca5557443c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e15e64fae62f0c0ac984dd2a3c3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e9b64c3a7924ec82b5dd1ddb2520447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d663ef221be482804ff4ae9bb17c56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48b4d3fb7838a04c9b345c9ecd16e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a088ca97e140c58046374687d919ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e822b2994488f4018dd8197d6f0f017451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa026cb29ba111044ae5905cb8dbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528a6a05b219e1b37f3394b898c343453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5cbc470cc0f81b2dfd26b098f267454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851bb562d0a95650a38cd5ef78da80c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ec6b1f9afeab9f97c81d4afaa23f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad8f37c3f39aa133a2f83dc29e9130457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3060789545a4d5e5f6cb63d4cfeb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d9d8b2ef912c40d67a4d5a9f7a8f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6b23d8a5b7689e207814b2c83f7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec47a4459de7fe875be25f1ef5c6b1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7772e10cfa7749dae3f60a87512b16e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7f246144f562eccd75c05325d14a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803a13f75edb2a41a64c5efe98c6464464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11527edf3ff8418aad145628ba68aac9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94af6e5a905c331b218b09a63009e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf0588f73abdafdc0258fcb3b65a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3c1f665c4f03381263006bf251362468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3394fbc8d9082a882e3f3457d09ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c225527836ff8e367e4f67b3e5b7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa041cc79de117907c57b5ea97b91c80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923a313f741fa56e3c3dc32324edc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f176491c62f050c6285898cf075cea9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a90dcbb44aef61e642f0810243b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3af619b2648b289979dc5564e5b2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d56e97a2985cb0edc4ee536890c542476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cf0348fb464f326cbebbc90e20b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad68acc0e64d75adbba7d5384c5adbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5c2eaa0e1a1e85c9dd53376829e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec464e5a0953545a63b7c557acdb2343480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6624ce5f5de0aef0ca0a20762f89f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e1c3950c2fd6aca57e7c3f4d46f5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36d8f349f3388b74b13c87113ee37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fec91ec9b4445b58d29e77b17b515484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5daa519716189d08dfaa5ccddeedf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1408abb411a2904e73970a58e676ae4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815e1057abe755b1d98544df10ac77f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74a262191a05bf0ce2ea52fc7abdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce972ee62d408ffca0a7eb857723c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c462d00bc85dc6c479a828c910198db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec12457b2ca4c3a0260e7a674fcd7ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64193257553017609e160dbf52719f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24277eec95736d132db1346be6a8ae1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a63fd14f9b8cc9f97b1eca6de784c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae3cfc518077d745127b38ff2e9730495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d1c25db3003aa8be933cbbe34cbfa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5217734a0f3fc8771d19ce48b8d5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000624eba1956c874896ed60699445d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d61612ba95568b08314495f7ad689499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904e54e4fa541cc8453eb04f340ea98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c8211059e837f61a6758cfdd540e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe199d750731bc4d137429101a1497502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffb55c7d02916f126143c6a8b6c737503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0319fe7ec5bbddb432552c19667b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f6390e219fb738ca3eb270cccb8c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6f17a8bec7d95a48a5eec18a6d4cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108710262a980c3ed46d40597308e40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e154ac6b6cbf01952b4b4fbca6ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73457b84c265ff333a0ebcb863dc20c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d84524831be45f86e1aa18d3d02c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26495789f6f42850e6f0baad7c230444511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0836c4b45d0a02100fc8916c16349512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362b00b8485c26518993b2604ea582f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdf331060735cf1421d3691918cd57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de19540c3ea1118ab0871dd49527259515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d587345d7ab6c0d42b13751ed4b5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad70272d2aa614790e307748fa40e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f94cd948c04e73f9cd64dac6c890518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1611eeb4907e3bba08629bf1a87c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c4c15795aa9a97e022a8f4201c7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d2a3648f86c3364429857b8f979fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553843ab728360bdebf523cc56caeeac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae1bbc989e1806460fadc742d2821523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e973d482627b4422db740f6251f29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d049a14e450499ba3e6ce8d5b56fbda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122d4080a140f56ff599a7e484f852e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2841e3c0734eaf749dce968a33872527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c51b16fb6a47f783575af82ff4f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a37e43a9a99a2ed1fd7a5f76ca8aad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d9001d6b6eb3e4452be1cb9857b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe7bf517e228ea96e13505525069af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c859cfb99af60ef94925e0b145f7b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970461db8202fe4c75ae33a845a789b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509929712c1f24a6769284b7de9b0bad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ad862c7015968cf1f21069e00410535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0578e41ad37af04e012a5a0ea6a9fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8189ad2f3731e83c3ae40f3b75ca76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e12097f9947936e2544f540679c18e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af07aaab5f04bc9b64b657939674df0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb960236f2776b75e2eddc6f0a34c522540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63d5074ad8982f4280556a231feca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f42c7fdd4b880f2a50fc9b1407e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15da82c005bd07f2dbf0b2ab79de2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4593d417ebbf2b3b610b8b991ff2ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0b518e68d28c02cd5f9affc12bde3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808b86e6d7546e6d86ab6471fa28b94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8756b209ccee992ea404ab61f392f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7c471fe8791c35c0db2193d42e0fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcb38bdb33f9a3cdd60d57945b00b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a78b2df09d799a5c68db72af1b1d01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f0a124a98aee84f6216659fff21a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545f1ad0be2373a72c75900f326220552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d44ef790cabb33ad05f1aa68234f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a40fe6d3ee970c0962c0865ae05b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf80ff39648980d3138ee3390cc02d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca77ec52e6dcb6f119ca13d9a7cd6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3092837fc63e18b5202d254eba655b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2b2955f00eb58af1b1c1c422727a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ef45ebc8922fbeefc4defd35a02f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615eb1e7c2018892936aac37cd58775560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ae943be8c860c5b0dfc6e8582c96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67031cf6440532518b9e0363f0f2ae35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e8474c4ffb3e96f3f15d6a0cc7ad8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b6663811d07c7588a55df73fa7e97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452cd733ee02f7c20379668bd680f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f87f729dde87e4eed95100b5f2bd47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89018bc971de92619fc6ad8694e25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55817a0dc1264425410f1b8724c65d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd40936343b3811418a09e0f5f816569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1112d822a2d59945c5bc13f9437d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2000c36af904ac314321c4f04c6699571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe175ead52e0924ba7c517c69a2521c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368a61eda40afdc3a3a07a1878dc127573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bb18aba0733b9a69ba76816394f55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd995980d0b092e317255866110bea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904505eeaf553a268df614160df6c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32926d2cc34c9f65159c51fb866bb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3995a5784f74259139551be1f3f83b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30415580feece8e490fb29f1de7d40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b44c7f92022ca6a1374a52739490580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fa8180f0448823135b5949d54a93c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acdf8db8cb6498ecc48c65dc6d5a99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee86ba56ecb80f0c870e52db274792583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f08ca7a930cf8daad99ae05ebf37d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930260c221c2357cc80fc6b811a4b2a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ad09b4f84f7dd63e178ecd352a328586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f894ce000fa47d39c435500413965587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328627d742ea7abeb6c9e2dbde6fef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868bb398e4b411f148687e86766c6c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c69b4ab32113e6d881c53c18687a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae758af64bf20516f94720c567121ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3fa0df0820d229443c48a50c3fe88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c83256df44395234fe9e5af4e5ca16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ade92a1ccfe689d443f137ac6c163594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b8aabb9ddd972ed50b2199bd04c48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe159f2aaff9e0ec6c04e2500e2f02f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f73e96239dcfc03b8948832624c3c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c173122fb7b297390e85b15dfa938598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc93f709d7a3c4c2daccfc061e119599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907216267cbcecb7adb7bbbaccdd85df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af60b7df61e1c85e3c3cf127c2c167d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142c3b69001885b28e1005d8d8036c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96115d81bc07bb4b0b91242a92c24517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd554d72623d296e8ac19ccb44b8e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32855e29c13e985162bb142402443e11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae17b56f0a3a77b5c479c2e1af7261606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eefaaa1e665e797d141f20ff6a7fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f8e918ec76b898d1910fca6ec790f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3be644a248424fca104a6747426b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b268f30bcd2dbb2be6faf4b5ebcc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea4859c129f9df00921ab63de7acb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1b7603560887ec027d28c1d2e650a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fe1b80674d6e3ac512c4ab6dfd54d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d11bb42f9b2d3c6cb5205611bc59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54056498135661cfecf94aa9d8c6f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73a89ccf6dd359eae7a8392e5b997a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d0f970d63ae5b1aab8dda89752e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a51ed5a974eb7248675b0593edbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae7624211bb13e6d09084b30c8930619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ad762ab45d6b0bbcdc4fb2de2dc25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66f0ffa371662e98e1d78158242ccb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a3d9bd9987cf1c01056a6b1d62e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e29b876d374ae3cf51b90478d2135c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04578cedf74261b06d46142f4ac6288624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8439e1f6e6d4622c6efcb3233306b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723fbbb71efd0bb3402170588a8a04b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc77584f313461ab137c709868150b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba35b40c9483a50a56296248d04c4f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f04ce27980df37acfb3f9ed500d5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b641dc91fc0385cc2d65d6f6282a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f60e03020e0f20bc45d67ebd2b864631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb6837f52c37eda8ee63cb533444c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee21026263b35863246b8f5d9c0348633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff449c99223456ccb07972a71f3f7a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465204e4c37dc1560170c06f582c8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658bee26aadebcd5e52ce973ec48c34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea313417464962a3aa032b3a677c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cdd03e58bba509cad2c5b80108201638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b0c382b64461849da454138890c9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea328e090285c8fa24aee4e9eeea30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d6ec1e1fb184add0e6ca81638de2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20e891008cc9c59c760c146b8e78b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de234e2ba64c19ce54f0550db6e4d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38492bc9226a1eb27f7d1c537be096a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0445ae077b05d09ffb8ac1bca26860645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f73d464546dd96fbc86df1ca2cf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfdf7f2387eddd2747f918656a995f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849c81032f4245337a57cf14138f365648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6f6a1c0ca87d57141224d2158618649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac34f6b2f3200d67bec9f071b0314650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8c9619280dece71e13f8ff354695c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af606d264545a18e6262173cf16ee4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8220a0bd41cd0c043575b2a667d4af2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7ae7a08044a06a34b276b13263e0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e0de3b2bef7f1b80aadc50e9b206655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7879b63099785a7f8770bf7e6d25e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dd31df3bdb3cbf2c3d027d7ff0543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9b0066edf6db0de0ef26bc98940e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5da36816dd8cb97284ac1b4c888216659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db065a5b181d2a8d2503c5e95764c21e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4e8c124f59f5189e827230e8268f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5bfba4ee79764dd97effa50f6e57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2673574532f65e7cb4f9c013325ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c729cb6af859cd244486c841d1ac8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f878a9de72cc968b33b9091713612665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e629fb3473946263c2418a09f831666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6805223b4ce7adbb1614bfa94e34a55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8978ca813649061ba14d155407d77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d78de9149d374b0b5ea3a2ecc8adbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e62c4b83568cb7bf5a8200c83608670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41e7458233e2f2e5aa6a4b8a741ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4d8a0372552e7c724cbb0f77e7419672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c4e51e26ad8303b0f223b0a4155de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0ac5670a35434f0dcbc04ec9daba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1b51e188bc5ea654d66b6ba5c0b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ebbf6303261cadb4cd7a0519686e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295a91df224181b71af81ecbf418b17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca267a041f149fc28544910517e48c8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3608df98c299d9ca1860aa0638826679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8c3df994806547f675a704816857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954962e863b7129a1de793476acf62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e4713bc258c85c6e0e96b0e78291a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2daca00f65bd8d84e53fb0bc0ab6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e899879964c043e02d3a5b972754684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c884af9251e309dae8550645c3e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc9cff1f534e6583eb8c6bcccb17e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5f925072da56376ec3ed9adaed2cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df4f0bb602487c599a12ad08945662688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d78c298b3a124e96eb63f4c11d86e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decec5468b7c4a14b264932dd91e9b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b12462465fc6673486acae45db9f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff0894ff976ff5f821f010f811ecf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50d1d1aee3032b0f3186bf76645c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb715e3963c86091ef9ca6c308430e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e6c0f13f54b9283061fe4033e6f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b855235ab107db074734ea7881efe23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d9aafcb9c519599f7a18a846c22f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd104c50ebcb4913dd1348191a371e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4754a7b93d262af4ad75296c0f87a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707edec4bd6b73968f9862411cef8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef466d5f65a9fd263b152cfca8cb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8376411e22fe8ea9c1c9ebc7460ba8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475e407ee920d3658f9bfc7f5d4e27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477cd046326b8bbae920e4c4725721f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb495833c66402df561eee395a58b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e4c8413f4537b8b2cb98fe1c19e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4fcf103a25f8aa0c7b3e220e20066707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aad170db2c430768081bc2f302295708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71252567dd564cd29dcb7fe10664184709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b84f21c0577fc2f542ef26636aff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb986b56a98700b9a847652e5310dc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26c7f9fbca4ed17933ea2b92dae64a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba25fdd412a610f8e272133bfab3be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081e8160d0b35d456744b20889bf11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ccfe98767fe9f1cd0d9ddfe01aef4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5adab577a48070d0e3196e460d7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80405a0b0eb9ce88b108205a2936c56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503110568d366368138dee5381c045fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd645591090d3d7add49d88e7473bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf79cd16332ada12cc7dd318a8ec08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee3f1f2057fd54311a5aad70dc8f98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8214443182a023d70dcf29a61dfb3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134fc227750a7d8542caa304a54b24e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24a4355cb24ba010bc95564e1a3769724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42256aae75d437b7b165674875cf5abf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaec21043776fb0b515f2b0b92be50c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04181808c8564681aa37644fa91f92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10576c917308f12e821b402bc8714d81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182033003aef5eafd588efe4a622d914729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9913dfe4c3600178c376084aa243d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0a87e23894e0e130e2e461f9e499f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece01fbb157aa589d03d66603ac80d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48092923cffdde15934de85616194357733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1446f8513211cab1e0b8f76827f080734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3bf9a78d225c4f1c2464236f84e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f3005b0e3e930511c7f7624a37b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebfaddd3c4793bf6b1f7868dae7466737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ac814235879ca78a82c3daf65d7b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242849adb8c222f2d8559ca2556d36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bd529a449799173b84e21d39808cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ffad8ea345ae5a598647329568876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cae6f3587f3f00ec9e918c0bbb134742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36448ec07b03ae3edb03f9c1bbf544743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418baf45e682caa253cf4cb97f58e05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed720d1f9edc32fc9a09de4949250745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177d1798901fe599517c5f8b8a7887746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ec2ed60eee8982ca8e4e07ea7789747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c90a3b3b6af2926279f7f291c1c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920645de3a09d2de5207544eb066fb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764618beb2dcfa6a73b0a902763d465750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbae19c30231e282145ca968cc304b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6835ae9432defec8883b926b69311f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfadf49c67136125452f46d282db3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5daf093a35fb2bacb0c224febab96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1aa8abb1b4ba26ba93e2bac755de7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a024b70e8b628eee787d06655fb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e89e9be5df567aac3cf2e15594d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc02688010cc4b17ea44345cd655f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d18fb5511b9e59681d9e46d6af978759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244ebb468011f11f4d4c9c30b0e7e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312a6350cab212fba2d68de00d6c7662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f788f4bb9d80fd621b8118071abd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2519d8e13b6b48cf6e1956a27f59e254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d6d359dde4967a7e2fec9059662b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631bbf2cdfc6850cd545239dea3ce106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2d0ccbd48b269c7877c0c47ed82567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9821728d7456c0255412c093fc555388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c89f9dec97e276b283a142d60839c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a2fa56f9609bb3e831cd171ce75110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe536885b9eb8739e478612cb951311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b0a337422d461445394a529c70dfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a179290c2c07bbe2cc5eae2083d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c67b4bd2b407c63dee3379f3992f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de571e40a41a1a39d566574b9dc4faee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812386c0baa8b0a2658d637cf2aa9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652f2942c30481271f2a8092fbc891317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3d99c3aae0e92f6fc37b00a3bdd3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606aa8f85d855898421c6e5d6d827da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419cf7f197aad2374877a82e53fa85520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd41db825e024588f4a528f953653ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd38390b24f52698e1b165d246c08622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536bbb61d1dd5e3a4f5df4936d7eb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bba40d3f649c91c722ee2c0e86ebb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ea225442cafd9f40c26da119b485025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29102c7f8b6ed0e797e5845918a42e7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4fc5d755c280730bea32a90ffbb2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866dc41bde27c4e9a2f218a5a67b3cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24f47aa7ffa78ea9e575969a1d26629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499296ba504deb9b8f7540ba7c3e70e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232d2f4201202cdc5eb6f3573b7bd3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3d75182ce43e31c65a980d45051a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fd8c7371e319ae2e8673fcda1478b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94448055edf196afd1230de61ec58e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff492aae1ee37e2c416c6c7d4fc2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e76b199c00817d61466ca959f7b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bea6933636f6ca5478b423941819537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e67dcb32f0f8483c7edaf61dfc4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a88b4df32210e3889074aa6bfb47739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc24f7c3f0e8800b873dc8180dada540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74939b2c0c28e06bdcf838b3ccc848da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef567ab4368a84fbdf3fad7e960262f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abbd9166020832fa9940a22ca99bba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756b90bf3b8196bf16ea631ac8792744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113fb452aa404c73b6a945bdcf9c4e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010a4c346c2bcc62b9544718b6ca66d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382df525a442c1b3a3ab84f63cbd3f8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdbbea52bea2bf249e0898233377c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea765256cfb0da13bf69a2d09efb5a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da191157727518be3c8f1c99a737740850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df42d33051ee77d077294080e919d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7f97ceb11e4637b632bf8c487a1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdcbd06223e7692e8e406430e70d9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b20666ca2734c863b57f47856ee254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ee6dcbc72e003f42c94caa71e368e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45741008dd834167e9aff8d0a4e8a1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc0ade920326af822b5ffc556fd3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ef748ac3a91600514200e4304dfe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c9d99bc0fcd129e76ccf9b8dbb90e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b007a0244183fe33de277cb325d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e691bd554e21e7000975ee7f7e1488461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518af69bfcf39177b6adf3fc786270f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd71315feafd66d3d8655f6118025363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99407f3dc048db5023f8492a2fcc1de364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7aa309e46903d4c930ce0aaf8f0be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955969480c99ee2ab465bff15565e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168c0e6e1b08f150c924edee5463e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466c748a366fc3a3e43054bba88b6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906265d76eb326f2a19a713088220ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3316553d26a8553d2e22e324cb2d3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880617e298005edab6f00a28dfbbf5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3455b7c0b3d3ac7bb701b8529151d9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dd971cd79a52bd9bd19aa79c6d5ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95860324307736bb35851d97d8b4c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79563f31a7dafd580b3a8c70dee5676a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8462cd7402d5fa1a0c7ae324597f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bbd4d6b92a82389f6b3654490e83b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47bfa854621cc96b3acf4e09897a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52e8e200932756734cc006eaba162a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9b2631fea156a41feec734c6654f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc6c2a2e9d8f4d1528f901f81ebf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d72c05491c216b96305ecd2e4dfe8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf87db25c3f4e4191e814259d759c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d88e3b83eff3e6b0f91bad4a35510484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd9dded4ebc806c08f5f1f812bfb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc75eab17caf1b647db8bed0585b8c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7016166c18082ab67ac76fb4b6262a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d54999b75defd6808247b67368a63388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ad28ecc28460a48f9ff70dcd41f4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0ed963691ccfdb9982d514090901b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f55399e98dd38db1210fe12ac564a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033b919c727e9a0cdd03082e44177492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b5d818d41548465f1ae975835b07293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae9b13f84c656204d126b7392387694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c5fe00d4a1c7e10a6098d89a78ce495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa608bd7924f7f774e631fb5b01b42496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb603ff66be2f5926d740414d42303497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed19c20f7a5dfe6fea6cfa8fee099098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24e4c38780536e87dd996ffe96a4ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445abfd06c900b51454de569dd26946100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7bb10f833c8c00b3bb82c3f9fa2d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933506de6ad67623116551b4d1d03c6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c587f00e27930520ab0419a61aefe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970a6124f37dc29113f4e59edbb0402104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e41bb5070e3013d8f90c80451de50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f74017d9eba3871d917ba7030d9000106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0625b12abae2dc12524f823679e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875d831659afda0955d5bd72e0c9a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2dbec8c181cd20f253f6186c5b19b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3264e851b6e97aea3dc3fbc8ccf40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf60d670b3b1b8351b46bbd3f29e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025971fe02f429160c955933da70d67f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47b286f67069ae0df4334ae0f19900113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef424c5061fe147ec655cc5d0b7d0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7322c865cc09f41442a4609c4296e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba0bd1d97e1ff8127e7a01e013a1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a81ed5668a056db94bc8812dda660e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf9a2eaeae3a71dbaebbba826e1f1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd524833fa180065282ba90869131c9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2f0d39691976a9e0c3ab86aab379a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59b3a31935efa8234a096d16c4e7e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d44931f89f17d6ae3868a18781a39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8373b8cb5b805e846fd6ba60fb19d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5641e3cfc2fa761243cfd23c446613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfad1f020a2419ac3bfeceed98d3cca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16f0d0f4eb7f4011b9e97fbc0d7a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3a759f2fd9140f6bf385691f2d59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37869c023bb2e33248f39d1e70b0659128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b54a5bc3945a7a02f08b10c88654e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d02722e51c7c421df8dd9089d4a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86717dadd7f7230ca2791429f80aaba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b45fd0ac74d002fd9cf8618e7cc47a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264617c6a094fa3e6648674f91d3b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17b86a3704b73a749d3c8149c16e18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd4886a411a488f974f2695531706135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42609b52629cad9215b81a99b5e677a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e5add462f646ef28572c3c0dd2e74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0dcf7efc32262c19d271a9e250447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb50ad842338b326b019ad8f3919b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0b0cee2961e249ecaca7ba2c086f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f222eb9a6f5dbeef6b42d35b8af11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e50deec5d53d0a747b8e3344f610142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c440b90fcec9abd8c04b7d6d7d214143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb7f3f198387aac4400952629bb9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a4d4034ad2230f7fb7dba5d8b7df1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410837bc70d523f6442b28ceccf5e6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb89129fb67f0c4b9afb032c53fcc10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a879313c9d56ea1b9af7e448e2eb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264346587f92e52b86861541f1abe8db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674397e86de64616f79d5b96dec5ed6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dccda274829a166d25cba44997ff9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2c3c8bf8f9c5a231d7387cf49c523152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831418243d8ac92370862e27c1027e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4210ec4bd89d281fd47d596e0e3a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af982463e19b294758fbe6ee2ca06a6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc0918fc547357d428a24c9adda4e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fda4a5bae3c8f11fd985459adb32a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1886f6a5514523aea1557ddd0cebdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe6348f5ea4c4d271f80599499766e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655bba6059cf424b24848ebd93c37c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10d585093c71477228664706907c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab801026242581999ad6e2b2f02c559f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fe9961c45ea9e35faa2115d70b9d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1aebab2fb6a9488d1fac53f937697164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ab1790cf85cb0896766c283fccde4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b82dcf8bc9c0a65c3f90fa21e9584166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce9b51db8f130a918dea0b3b76676167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfaf180b08d1d04c8682ef2041784168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd569811cbef93622bcfea1c0d5e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597577032d9ac2cb2b00c24bd6878da4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c2799d3206d6a87874848203f8f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6f8b69e5580d3fa0bf21c9f99462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00994a85414d2e8ae4347d71d28c9907173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3231704cb12a98c43810bd221af69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba862f7b189a1a19f8e5e2ebce0c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aed5e2e2ac7f87b69ec438b0941f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8aaf9cd1c84e24a4aea1f04681689177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa17f2bb7a01f209679fcac4ea8cf14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4767e8ebb0846fb04481b45eeea5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813a817ad0eacb81a0df7a13c1e8725180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cb3838498b8ad4297b4db60088e5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a97bf104608a30f6c6bf1b8b3519182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e22c6acc139f3a850f926503fb97c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09658d7909b7dea259c38f3b2db6ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a5a28fdba226daeec8500552dd551185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f049bcf0a4249017c6f5363a38ffe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ee81defb99f8f63239abb0cdc202a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0020592e504c245e21f339471a29009188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a131d6ae6e0130ba0962966261a3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8204dc6a1b702842db2c39091f3c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9af8387fdc916df1476e5359ae4bb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fa3570c10bcbd2644c5b8cca7fcd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426872a07ea853e4babacbd67c704557193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01e0f9f408d246ae4372d9fa08afa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa1c34c37e9bfbaa859381b7368c5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b9a11f9ef5562faf35104cd3a3e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8bef2f2acaf5d649d411b63fd8901197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b68781c69cfea2e1096c4527d26bfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece15b8253dc718fac56c55312ff0812199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f54de7dfa3c51540cb26be1effd268200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53070e6f4154764d687c854569d8c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650920f02b9e0cb046ea2ef436b5118202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff647eca1d38a97ec2850bcd90dbf10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da61a627a50593ca5e073a882001cc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8989c10f209a96881b1c577b3597b96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de432a83f692b19e9fc55ab95cd164206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87c7897964c3b188b09d2fd056c4c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38408ecb3d226c0bd25d0e294b1c007b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ebd60d7e168dfbc2686fd221895eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188338e5ac3b5741a79ef0e85444fccd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958367aa1503fe5c0d65b3c2efd7529211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa4dda92db53c7cd48b380c47c327212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99a3427ca86e393a646d7bd89435ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423231bda9c2aeccc02ea36833ced439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce441c85acef9df7d180a1f4dfae6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42cbbe409baf2d9a89ce463f51459216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756716781b42f57e66a550af6880c726217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86f0d2fc2f51acab1ec0f87869a249218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4250d0c71e1ca6fb8d7dc7d2d94e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c66c7b93b144fc288d989c0f9fe1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c948145828663ed9c02d0af5bd769221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8097cf4b0681b7fdb58aeee40ff2bcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce284a38363333056c22ab0a5a0625c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea213bb9d30fc2f84269f4dd804a7246224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e250e4c99cf7849c7df0e5e208d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a1354a75c40e2ecd45a0bf44c5ec9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ba30ad889818627ff8e85bbf0207a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422e30d2b713e50756c5c7728734b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc87a2aa3507b1b6ec31e60896aac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba258b7ec2d8059583bdd38638d44e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fee326b7e0f585f6fe97f01ef82d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d3b497d795cf5c2036e4310e1e39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6911860c743dccbb3b9672450139ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89053a1efa40b5510c94eea93fe07fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3b3e0cf9e99af74c05f58df21c8bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5d2bbb333c8f450c0370737d2d836236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff786de395795f6f398404f4e4d4dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a0ad1a700d347d5eb2366ef300e8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760efd8220fc1d2629fea94b80cd8207239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e647ef441fb38201fd2023375f3a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb117d75bf56ce919d408ac1956fabc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17748c05ff2796add857d2d5429035242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6e084a275477d197157d9666e040243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f1b656cd87ea9efa3f2851cb11a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb340b2aee64000f2dfff9a6a1292e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3625b201c4a10e1eb81ac1ed04815246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7379e0efb6064989dc8f8bba50cf69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f131b0b891dae4973d5d59c7468a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded15702b7e4701bc840984abec51d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fb5bf875eb1a9455265204dd27512250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2551211a3c3e113c460964d631c7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8669b60b46b43646f7c9b260513e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8e404e7a341d9310b18fce063fdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb373149b6d65077092007e5b58ae22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99111dbdfaa4cc6b3a30726d1e825bc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aa28d1ae6acf3303ddae36325ae59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae9cf9e174ced377f18c2fcf0cc0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5bf43d720b0e23b93e59347d12aef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe01d48a886c138ffb4c8c579456a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a1f6c6727f296630e5c212e2e119260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64721768a11c8f1a3bad0503431e51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e62c1029a6009f06726678f4257e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab77ee35087c644ad037acb47ade54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32253e13765020878b1f124f805e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719a00b16a6785928ef84a4e59cb7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7522320d18428cb2735bea544fd2eac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2fa88379f4087618d83a0482cb78a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7da0efd8494a9e380bab64b2dc1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85816cc26ffd3f82aac3d96d02280a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371b4e88bb4eb583c39dd0518663203270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a998cfd19eb24e03c9ae5c88bec0af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358067bc69683ffef4b9a3b8f2b132272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9991e487cde33075cbae0f52bd35238273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82c22a3ad61cde1770dc2351b46bfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa8146a319ce3efc941741424f56cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe838adef9db75e876615e7231889f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9705e2f69d33d435e6e4b9ce0a7886c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb292c5b2700feb3f8797f4b0ff9600278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb4ab3215c7e92733aa2c32bed3b1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33fca446f8cb0d5bc791751cb7690a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914fc1fc202d22a3ea085fd4197a525281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb61361a7bb290f0e5e39113e7cb41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f820e77bda6aa2c63edfc0b018d85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f7348fe0897df9b34ce4897e9d93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292bc2ceced6bbd6a326defbea7305d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851285ad04ae73a6fe99c58d7c6bf01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6f18668d7b6762b2cf53eee47408b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ec4f61ed169ccbe6cd47d70c7445b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fb5d601cbce83297ec93d9fd0b519289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925f9f3e5d4065717f740e055cfbed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8528fa68daacdd10a0c33743c8d8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc334c9ad4ccc961ed332a7d40e1e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e3b4c6cf1b86cf9716e4f74df034293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ebef0c6827aa6f36d60269a2c2646294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d5c5b8ae09b8d68e4e73f33e65f7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343ee80a4f4e91dd7eed700ba1b815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208c069da798e8bb2a7717be1300f1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593051202450f70d7573a9edff5831f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1a832814a037e2f9121ec3be74c53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca00ebf8ba841822838fcea920f0247300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe0e17e433561745c35b460aad7d38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a16d8b41f76fef31bacd234fd0fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375f133c96344965b7cb701664c17cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa5e83e0f9314bfa421a31c8e3763a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f493440005ae934a88141b16794ed8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467885ecdc7ea9037391d5b8f271addd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adced7f49ff7533abf4d7121a98a421b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e030eecd8b21deb5fda39acd85445308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464eed688d5e212cb709f1512c5f404309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74d4bbfd58377fe80bf6fcc3545680310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b63b0cefb9dd1a3c64e9383da3bd3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecd69dd6a0b70ada3be6d559b66419312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c3e58a1c3151fbfbb865ad2052439313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a52732ff56d849b2420696285e7a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446081988573ca5f71d8db49ec89dca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaab828f29d09706299e78f2b0ad083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8271bb8ebfbf232b9dd66a5d8d9a51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac7c6254eea8a62b021da74ade980318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5916d83cb91541a844d2bde0b9d6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea07dca8bd0582a23ef1ff3dd6fcfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98426aa8d6c7b4a8c79ae9a7cc258f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855faef0d675ad2816e1fa4c77abb9c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953290b6bf0161bce43493aebde6da2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e39f9cf33f605f88cfd5412f0c1bd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c487cfed21171f041534590d77ccf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf1a033666d21f07eb0c90febe8ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f423cf3e188e9b179ada1e5ab3f3993327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bca9209e00bbd713950d8f7640835a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292f16afc9a325a5086c36cb2bfdf0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead347196c7324f0a984b0a1347c17e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745e4a94d58877024ea7f150133cd24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66df11dee28d12dd115307bfd98a5d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6df6cb37b534db841798205008f33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16590e4d2c156923b8ba0de3844e3477334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e98b7f2637d1902164898d1100d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6e4d42358d6a10073fa802171b91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277c7a43b28fd9d0370562537259b55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da27d7741924770cd0de128b0af2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab566175efc2c05c2396a0e61c1981c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0921c399cabb151a7010b200a20de10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4865359efab29be0452c54646ee3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e2c33c4cb598322a82a282ac64437342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549ecfec60ca3dac853fbf6daaf20de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25546087a5e9bdd2ffefc6364ad6a4d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968e9acff058512390763e376b4672345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02263083bfd977279f7a62487bcacfdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e90171a7552864bfc6e8ef279a6bde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c6cdf6ffdae5251bd9c8662d03a43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78b08c2a437c572ca174b27d19391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521d5c104651fa01112d2be53527e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd3f94113618c9d0db2a5bc20ac916351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff34f7b62c4b3a9cfbea3717d6be306352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b8ed8cff67edd0807d6386e98cc62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24208cc352f12e7a474fd4dbadac3145354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b0602181981fb655ac34d6f6a13e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd273e4a18944c3a73882071049a63d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51aef5b93d57b669f8dd6cde61e4b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5a0b84eae70e014ea041eb8ff5a0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c619de648dabbec0c3ca40240a2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb1783a495b0fa765864baa2550f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b6522b5b63ce2c3df12ef8ce4b769361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987fccbf456b86695a7a721018165c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e30fbd18616ae1e97d8796a755c32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1e9b30bae8799d5d3cd07185864fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b457e6947cc7a9ebfe63e6f3f03e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f57c78f6d75c48e78b6bfd2e71bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446b1eace655dc2797075e91bac30f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d15229de25e2ce7b50709f06b3333368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952627f6f86151210792eafbd5c0f94a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf64e6b0f90e01e53204923b0150995370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205aad44579c891db2c19be1f7a1f77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e96eec4429aeeebf326e35774d2233372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa3138a7bbc51deb41b405e0ffd72d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d491dd4f315f7c1c97c54b92a4f8ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40875d1eec5624024dde3d4e6743b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391e69fe02b85d7bd205f0b7c78822376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557ef028049d24fec49f2a29943538377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9a53de7929d48036f557f7ec49614378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d800a803db60801c6db9d719f4fac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843b64dfb19d8e07fc970be4c814825380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b4b04ad9839fb70a011e014ad2d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cdac1d53b4373332ec0723e124a90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f2ac2d4feb3c89e48da5733e20f6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742894a29132c6ceadfc2ff5c8d30a33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8653b882c19922af0d81616845cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551afabb3f0759e5c03f238a2372d9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476d56f0f8ecc4cd6aa958c8011e630387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bdc762c4136b7d4cd8037b2c10505388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387122ede159264af7b1bd1294427d4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e6db1f09d78ff7300c146d77b180390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fdb7f903dcc8bd9dee8ed23c8d605391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a1abba87ec7acb04f06154bd028fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf7b23421969ca7846ff03a9dddbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9daf0bc9cce63ca0fd69acc0d8571394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450de5c7fbfc76aafd8ec41c4e00e1d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d2c15eed3cdc867f2af8268327287396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fd81ecc6e9a5cac108418790a8042397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcecdfdbb5528d7f2139fcf50454ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0309aa9f20a60499fece98d96557399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063d73aa545731252e0924429b06a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577251bb4caebd0783dcc012e59ffb9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea34058bdcf18f794d6680b12b52f41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba182c0584fa01370d75b6025847159403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc573b043119186daf2b84e717fea712404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb03a096a3d8ec4e10749fa361148405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9108af79373f76b5770aed0ae8743406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf24c77458346422a887ab9ae6806407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c9b41f2a3e8186ed6da236e718b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee283d2a9ad213f066d62a435c4af60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a7f863d847e34e8d29011a8cb643410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de872227a7b7ea433b3d6bdb4b1bd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f7632d4ad931fbf83fc8eaa85ea9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5addff49ae76c15cf4ff036daa42b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d1b1a50c685fc9c7a4274d0a99900414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c3183ea4ba6e086af8e33e3fa1a3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55ea29653c0385b4a7dad7083ca910416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e4caa231cd99be19d95470754ea1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2a6d656385ef7e80202ef9be3b7c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea4fc1e969536b7e09d71e142bfd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239399786f7fc904dedf69c0f8621eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19610770772dae3abed67481a3411421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3b0be8743d5e8941c4c03956d7f12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fab9166e408ffcf7ea797070e6f21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e28a2505aae4d8ec7e218711f7164b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495461779530ce971ca002e0d3e04423425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f30657477fd87a74b6e93bb6f2244426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f62a6b00d5f5aaabbf525cc83d0d40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e271b48b0fe7eb5675f03c4e4db7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd7efa2d69d696de76013e3a85082429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d70043cc2bfdafe519ce1baddbeea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051dfed48427f9453265e77f3eec675431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa9c130e42f006c5dde8b2fb838e7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce5e7e98c303adf6c51a1af51350c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f411427974c20aa1d2b43dddad995434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe35abda11f6a0008447a247860d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf495bc682015998952e89c573df20b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7ab8529d5e1a5c377604fae1f9f30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb6144dd4c178401d47528b52a279438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310dd3f3cd8e7e298c73a0163f4301439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca46ab34f598addfb9a4bb7e90f9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcf51129289a39db127d3b127fffbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219b69d5bcf76c9055f35a0b6059183442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831914e944ece8bbaf7e250695c0651443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c338a143359f190ca83f74db640dbb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c2573aef5c7b7b4876c02b2a320b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ff724a6892fec5fbfed55a8196b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219083e8594bf347c336e83ca645d7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e02a9b8b94dac8dd11dc3fd69be310448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adee380c1fdfd7c03c4d8c035410b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49364ca7074dbead3bec3d7a35c1eadf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0adcd77f07c770cbe502485275665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a53f92230b960a4da07f1e9b6f3f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c6629c6ea4454d315542ca893791453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863238a4329ef5bf88540d1ccedbfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd2076ed7d63ec0a61549eecfa864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c8ba68a8897c29465973a566b922456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0bfddad86e30f367ea23b31665f37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9bea93ee900c3d36658a50cc71a22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8242caf46fd0e58517ce84394f6411459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea721a13d2485726c814c838dc7064d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f55b13a98c3314ea4ebdfc4ee8a2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e903e9f53c84068bd258e4af76d922462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4219fccbf17613c0217d25a7cb04c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec530560f49b15dc67f73167c60f291464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96c6a000887dbfef1ebe613c1f08c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f346701b8c6204f7c5a8921242a8965466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795297514c57d493328edd56dc37e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46e904373f0c00c33899a0d824b41e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96219ba6b7e90f7182ff9b9cc6b1c449469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc92cc7f4d3641238e23b0892684310470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca5a879e8b6b383fe959f76ff8bd80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d5daa701bacf1f5414168885311a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416187d6c60727eeb3be02e998eac6ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8b1eea0b93697e6badc04078b957474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e52e6d817d3a742c2640923984aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b47035b7eac4a1490e09bceeaea2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9f9dab44efe5bf6c0a56a830c0fa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82885d93d5953dc17c2ddf5911ca6532478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce32689b9a72d558b16d346527f21a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8b5e503db4d614db3f85d7c007fd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c20d743ff48e21f3a0dcc4730f15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aebd4e4b8bc75cb666c08f436f707482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ebf0446ad43b87705c872f734efd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed27f3609721afb75b069bee29e136484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2f2b1318c60f1eb126481e72f700485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57128bb39e872b1589d41f858d700486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e52331c2079165b0dfeb1480c4bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d79afa916ab73464727517a7cc41f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed017577bf869ae9da437b0d65cdf61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddbc4b1ddbff08b2150a291fc04daf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088029e955e5beaae4de52e17ae141ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4377a4cd799adf993899f5ea2ea3adc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1703f9d0e300ddb8a237c3bf3d555493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cb1d26b45ba22fc5138310125e863494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9a57d2a61318e70a771a9963323a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686df4275774346cd683157aaaf33e81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dd36cacf1dcd09cb62ea38661db16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb67640e3b6e6d26d17201cb501279498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c354254e88f3ffa7ae5d2d2f294952a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e119b3904bb10743158c1c43083b7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ace26a821ef06db9f9796189852c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74a2f054eaa1a5b41f3205c24a25ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888cd9d7539e83e51f2e0894187656503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4948e80a1d7cf12e15ec467f62a6e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c762b403b4777d82926cd3fbaf655505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63020ddf74fbb88c86c1858006be12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e39b1750965f62f44fd450c06995c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec59b862d289b1cc2ee7d158d03bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f20a4007b5a4998b5d89ca55fc0242509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf518bcc3c8984755a6878221f2d5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f26880c2dc516d5e98ff43cf9e75f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b096d483133992a423c2849716712b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7cc1ae7ca4cb9a1a80a52dab99aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024db14bc06d0eb9a5755a09d91e603514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b054e5dc6d21dafc8ef56db66430e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b13ee05776081c007c3588f6ad86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d0dcc85a2a92829292d572c547849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a4fe43aa3e0f2105d9cef4936651518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53015e5bbca5fec29f7f223d7be19930519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50083b3052e72001d4203d9ce8a0125f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5adfad7bf9b8bfffa6a17c37b17b43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048e403354c19c6a2ad4a4b9bed1d77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa58d3d2bb587981769f033242115523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8118ff9344cf759c544a8d64e9934f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039083c3cb55a0766446f9d682d10107525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cc9af1985736d2209b68d7cc926d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac951be91b167e9ec7e4b59047ceb5c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b926006b91bfc5821f378356b6649528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d0f5f51e2de75666ea82111f4a62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96498afe9aeeabfb3eccfe71aba70f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b5dd7a9964efbd8216c5e2feebdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca168e558994844860b7abb6216736d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf732abbec9451cbaeb04ad0e7de47e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b264d97e18a170b9311380aa2410f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9764eacb836b701e90e9c75a0ebbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797da1166767fbb32fbb4ed82d959c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968ec327ad8aafa05bdcb394541679537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8a969a150a38ec9a55c49e52376d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c493f515ea80c380afa93cd88fc12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde503a844b06c18ec4937b0b3be5c2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd439bb5b388413be07b61385278e13c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec800fcf35630506d0c6a6223a937542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e67a96eddf8be445394aa89ee8fec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec825b82cd0e095d5b2f322b82d9f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e1ae5858bcde6f0c9f9406c5a237545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec15941c2e54a8cce5e648911675e82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57838396482bbb74140ef4b89800a828547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a227a8952f324289a3bb7259395bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb0540033c6e0e5ae7cd7e038ead76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d0fa6a0b81d82e1073ed75a7c6ab5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f49ec0c055d4b5b7819438671b3e9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bce5e22ce010777c27ba1be63e75a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162dacbace0a0552528577c6df65394553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567820289d7cd2e45269c3d711bd2274554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac491a69faa2c77fb1f64726be90bdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfbf4f635a93dbedac69323079a962556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa162ecb0c467081b58a33334dc306557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9ed3a74c2356dfb9d58990e96256558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff77cc5ae222938bc625a4e261050f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b79036e89d118c03d999b00102ed7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd893b656615a59729205d1193df6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea425fa85e34f627d2c56ae49856d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4e2540fa284c8bbd83aeb887b512f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c896a97338b223dfde8c30006d33942564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871857d46b9f3e95388f2953aed893d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1bfa5f583a223572cebde573eea1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d7809bd86beb61625a788828e95a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c95618410783ae55131c1ad5b594ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d517e25ecf1494e06d863af30079569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d8a5e584f2bf559eaf479a6f592f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2448730dd6947692342565f97375571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37718e0c4d3780850d466139d9b95dc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8a00ba5710751ba21976f1222bd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a2897273fd84d222b34e43a19bfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d8e4d91bb62a4c6d699c06b246539575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2ebd9ef173b74f59b5a3b21a7deab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eb6aad9382d86a489504fa32f160f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a10c988bf94baf18215665e3d3c671578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abe43e627f1fd7bb5c4d44d3662e54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc88247b92de9862fb7f8d9f6b29e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a703e529d3e0c2ce7141da53db52ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740987224f2a55de6d35c788e5c2bd24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe85fadd2aba41689be5083872b260583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530715612f7019be42a7a2a4f719f76a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485a8cabd8729bbcf9a3ac79e545f0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaef4a3fc73406d6c6082a746660ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925b32ad4359fbe07fd1884208a677c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af715400c35360a9d492d07a0985cfb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b6a972d09d8edc86f734fa76cf37f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6474222a38683743ce8db120d3cb449590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4694d3c0d7a12263578eb5895d4e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf370e8edadb925ea64f5e7641cae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6057c4ed300cad20a8aad51178f1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d1b8d639de27e4ca1de16ba19e8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aea8e0b54f35444e0cc3f822b734e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c53ad63c205660e9c3a37bca84a08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c563379577c601b4f66ad7272f686b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaf694b46b56f6ad9bf636911a0887598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb81e17791e66f5ffd78776b3c7031599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15e43e46e7b27d116c27afb768b9fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b606a72dad3142bf1cbe37d7e120601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a1d9a6553e795043066b7b1a82e41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dccedb6faf9c9847b82caf0da0f135603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da5b57f900a003e21cd5855ade8b31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22153491927ef6ece72c43b955c5a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e14f2183b4d412880a0abf44c48b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c14049acf739476e62a6f0223748f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ed4cda486b1e47a6f5c8a1fd1122608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b68bf3f803fd2a50ec6c21a0dd5d7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c385c842a294229fbb7cb7076ee7c4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f10aee7a717f9a30182f044457778c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106cfca989a773ee104d26a5f11df1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4c26768200ce056b9baeaf61481f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f8676bb428a99b5970ca0bf46f813614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393255431963ac04ce92f4ddf9311d20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4883e7a3fe48648849afa8914a20c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cc0569f017283c267bf64f1291675617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365fc7bc00971baeb52c17fc66e38b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec060cfda5575467a8b3b4c18c02cdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab49577af09952ed18c64f216c6709620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0b090fe75ccf512881d1ed4bd308621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771702dee5d82ba7d16a0c831fb0b2ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7715eed68d4c1c55b70d8882da517a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16fd79ffa284bc680a45edeaeea4a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc9552dbf27ce182cb8bc8d41f5c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef8c3420e9eaa3945dde89dda150a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933db799694e96670c209e995cc851627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169014309b5da6cb4ea964567012ee7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1c4aeca65f623e91bd56dca9f163b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670a31eebf69adabe7b4d85b8a2041f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71ac2a80f237922f78ab94041016f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e3a4d12565a96d74b78ed9ee5955632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076539a806e223fc22134ad0eda7ccd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346e6ca43ea6c0a98dc576843c56e8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7137c688164a3ce33c696020d1aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bdfc8b2b03f96be87bb64398e0590636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0f78589dc87ae12325c470ba5044637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c1ba98024969bdcd6e3e40f9973c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bafde3d95274f5c71a80e65b5f997639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b7be935a12db8d269f9619e3930a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b902453d93641cc1fa9f2e0e68b61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a907b9b61ec4752e8f08e3ed523df4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218185e721e7c07180742c4ee70cc4fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b6676ab9baf85fa70242ab885d95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e848f7154c7018559d4888725aa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa5cc3337fac8fc17acfbe7a3c8e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876348ed48d4a5515a3e2de1ea6c582c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82978e208f3317354a8821530c12b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9418e1fdc241e9dbb5f032b7f1d2d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f882ea217d84c275eec286195e0c30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe568d958690f34852422cce46ac12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20180894396f6afbbdc2a617525b0e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770088f74ee5028a8bef5b1a05b28aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e3f4b8d2b4921a06e159307d98255654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf727fd44ab684e5b8215e87a050472655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc51607699bba007531281707140ec2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5151f9d6d1931de2ac7b49b2b411657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343f6e7751e2511c69b3a4e9875ec42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db59d45f99178526f35c4f97a506e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d50f5d9cf90691ad9985712406110660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f1944178452b525a2765691e9cab6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14644f13f06f254a92e303485f26fa3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083dd023b407c3c4a70ea94c77f0b3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cd4ecafd1a94fc29161fa69863022664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1588515ec48a86030fca71963e3bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683821c78c257afeeb1f5677c5ce23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce87e8117b2e724f4af0ef66116ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ff6427709c2dfdd24f844925f6ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231f5a35ce5b825a0a6b968e81257ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad8c17f5e091ff3a6bd7322a229020670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38042caeed5730e69774d43b7c36d646671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbda87aacc40a8b1256371737dc1c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cefbd15e7691439a1985aa0b6065c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345eee5c21bcdf599779bcb3fb4de80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2991729d4396f112363088a2f35a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec705aac016dc9306a7f7fca66c0faf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b392722d18872a3968b1031ec77daa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d56a1fadcdc49c5c25c8a315f92e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ed617272b6e8f28cf61f3f9d3927c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10eba06accc3f2e3f297eddcda407e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae8165ff6267b1def76e1c9a0a7968681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc3e431419e4c8ae9a3b8689f56d61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3628d588940b2bd01d56c6f4006089683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fec1f02ef2026197a2297e1f9fd67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a89617502333f6fd963aeddcfda32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153e946fafa8e101a93feb5618ad99b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9b2e3014c76e7bb7b792e8206d05b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2ba93d451e89199686841287f8be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9af5df10197a4ec68f4830751a206689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb6933a0b897e8279b0fd37beee42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3e2a190d683d6ee230bd48d31354691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d47d7bb81a580a12bff0ec09e6c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f922c103c0ae664e3bd17460d1d804693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c0052d792130454ebbc16fc7fb98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f254583644c8ff66244a1ee0f3c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c848363bf9d48bedfe4f8b2774d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab19c40defe3677eb7b92a2e934041697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dfd2e190b3ada6d810779952c57b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebb210c206501f4d31cbc88c122f12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db279d31b25f02ea4bc733e0210563ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a44321887b32759fce990ea6fca49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72035a1a931c9ffcd97213b5ac7078c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af91fa46951267164775c24b19f1ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661f5b830db347c63f628bcbddb6a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651f45902e646f0bf23bacc48d67e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeea0ea378ea9b7463195ba9f1a3d52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769837e5c1dfeb4e886df5ed11b18ce7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f807bbb1c44901238ab8bc3cd7d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa27da03916127c13be0fd16b79793709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2846938ddd08f0d71608ea9499ac8de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f4531b54d80b9c7fd8939605de30a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c9cb8810a24b8f5afa88bcc105130712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1126b54966cea2cc136f61e4290843713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940abeb4f783b671343220a57a8e19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f0665bcf0d770348df07e81276d43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd91995c799ff7d9bcc4b209126231716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018947f360aea66e9aad41e657943659717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86221f2cac9f21c2d802dcea909a59b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf1d05cc7c0d40be7449570f8745f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93eca163c48147dc83267ff14a12b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8407ec29187d92d4c56f8c1f2290d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c406dd4b566091d2c192cbf00014d41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcadebf66c4137eef75f2a2cc1417f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c477f3399c9432bc6219dd3c7a2e60b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9039a8af27c7977f8bcfe7aa6d06e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ccc5ac8f9f94b14321180c8b4cccd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e675e3c22a1fc3eec09a026c574d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f2d9e0edf69d1b87b6bf94c0ad149728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceb4b4d9d5f9f036de2e736d1c4f9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a68779cf5de27a956ce53a54ac809730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df2bd159614e132f00abd133059bc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c5092761640fa63586c36a6655ab6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974c3167ce5b724a3d9032c72eaec7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb383c951ea0a41529af12311abe4ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390439ca3b87a6f3c46703718d153bf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb993b5e884decbd622525725dd9d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb475e630f12c3832098110a5e38251737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20396885d6ebb206995d28503533fd48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea95a0d27244ca63438e3e35afa817739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d33dbe6c698500a01a2622e3e432d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da029750acddcd51794085ccb9e1613b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae458611d8b4d2193b4192befc60c46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb49538fe7ed8a50abfcdbebebdcd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efef8aed498a92d565a8c20d3b94860744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbfa00622896e804af49da8ad485b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ee02b83ebe4d70e7982210f99ce3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91408ffecbfa9f88e8857e942840f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c29ff44d53a69c1dac0d308b47392748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25cf89419ce95749e7addf416d0b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8579695f1aef50a936b8940247ee92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3c1ede87c76a07ce56edcd6ed6642751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f87104a224ec831ce6a4f2b04eeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10935eadf69e8c8b3c8050e32ce4729753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80c9f0c62e70a2dbcb9c847ffb9ffb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9629d3784de3bca1bab102e97be620a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcb6d25b2c1bcae982f70d87df20b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fafae59669354c2d380e7bf91608ee757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>