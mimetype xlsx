--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e5909c2bfc244c229690fe70a4ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4bc5142f592573386e884862d31642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9f30e4bad384680571e30861e8023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670f97454a1d66d6a9baeb65b37b3664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3017e829a92e2f972a79b0d3b6385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fce8051c29a751a3debdc41d3ea8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7131936a5095c7309efed625033c1ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3b8382b3917433192423933dbe1c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051392d33976205aa90a77c543e67e139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d0075a00c0637682b1137017249610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd979f8cb39123776aee7e1a4fbec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc9c7de66150fbafd61149d4d7c7eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6c82261468119b3cb0694600679c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706def424006e7086c94c6a8ffa0db514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef6b7c42edcc6d18b6770ef14f49e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda0377f33e76a7971e74ca7fd55b8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62e0c9993668710feb117b3d033c6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee23b3790f7aec5f3d9cc149e216e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abea9f1516493a889efc5e4d9441f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd9475a128524f2a0d6c8b1f55322520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58707af599890f79ce7b8266544e1cbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b045013408584363e2f187e341ba4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde08cebb3ba39ce786f678df5799323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239561cdccc936b44e19d22d373b8ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d5126236996c8cb028b8ab2a2474625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12cf39393b912f05378ea0260e961226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491136a219aa17037ef783a56e6d971727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657136f279a52e554fcaaea3464fbe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330a5adcbe30800919c35eaaf29461229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33274199515ac0ae60b33d343658630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c172d6d416dfca5f9eb0a09df6b1bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0fa9a68957c22ca61a978ce15c4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397c2c57b3b871f986e3f1f79fa30e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7df54d2e81cc269b5d71a1f5ba9d6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7c67651455469e387fe8515a50f5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b741239a41d6306f301242e9eaf952136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f524c53602983018f23aa864f2d9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d5b77c5a492970c528cf66d5ab9f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b26fd9ba5bfc033101062cea7072b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e009055bf1ac8cd53839c46c7af840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa899755a90f647938f0f97ec302f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0014b813b1ab52993433b2cdb2fdb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db1fd274822c38b185c4e8bed68c0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4088f478d9aa0f5731b4bceee07d11244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86708077a3a578fcb144863cd294810d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b915e3b1649ab0fa090e975133c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb3f24a3224b45393586d9c291e35847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef0ab8966274432649e11f5cbb739248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc13d9edad8ec3a8e0699276eeaf3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb37bbb811b7a711d4588bb0499039a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6758e15bb0d5483b0dc85d759c27e5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba65624f15bb923152b720ce83c045e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c767a903f8b799c3e9af3b40ecf95c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6459742b3b6589146f4e0862430f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3485924403b3e9486d2ac47221f8fa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d0a7fad2e2e66448ec7b66a5818e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b205e9c9beec13ddd1139b22970e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f538928dccda94b479075753553a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb04047934cff6259cf9175038224559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d3e40356d21e82eafb73255b13aab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f63c38cb33b6612f25b29f10483e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526375b5fafc5c236e2af410647c69362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38a21a6787394fc23eee87296b229063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa5d9eb485d899d03e43857cf0c2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce50625bfcaff7075354874d7d9404c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991caab10f5b63629ad947089785f27466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefa781c5659afedbc191fd0108d6b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea14729df416da3131020540a3710a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0c6433d52794d0bbb94454f50ac869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf0e6d9a6ca5cce20e04fe0d02b87170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710842243e0b961eb5a824ac4c3ee9f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d01a0374bd7daefc274d5eef4c0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf1f972ffb95d5d4f71f0a6785d4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f481de96ebc479c900e641ca77c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a556d4ce1e2d619949b8b82efa9c0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789f5ae5af5a300de8866f1a574a7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37429aa94185929ef05ddbf7b771feec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501baa4aad7e6b7cb373809bdadcfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0910e2f86d7a86a32e21931b9a75c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275164c3b8bd5b165c4a94dc2a4ac8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385001e10f61e44cd22b3d8735917d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebb8568c4170a9b2afb65f45d46ecb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4787208ed8d6fd44f4508597872d5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698f805339aa0bf2421d958f3cc4c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbdb102ae7d7792a4993cf0622f39c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077e4237cb00f3e1f3197a500ee239686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45f1bdea901b0c11cda1615c47076287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45f1c6385ab450ea5c9cc1c19d08f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf565f16aaff4b4c3d68eae9c5a3e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa67f7da7f6e88cb6c2b3ba72dc62a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a6333de32d887d7b7df0a11bc65491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98292a50fbebaacdc20b026553502f8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b119361b44115193a11983041ac9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bafdc5f824a52b4ba1bcd6f37923a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab264f8131807761c609afbaa03dfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71886e991e3b27ec273329836bf9f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391be10d680111be7b55970d23005eed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce53f8457d2720a4a7d268b21210298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379507476908623bddb927e283f17e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff50d01024c016b9d92b8d0ec69887c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fbf6d9fdb639e2dd63a609f1320b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28354e935fb6657b536a0a7d3562d7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e231a9c2540376cda303d3d14b1e7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1617e37127af9b451fedddafbd8aa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8fc3e48831b8ee23fc3d44ed5cfd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de20a19ce96909a86030282bb9b93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21376704d7c163c0ecdacd5212af33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f380b38b10b9d2611c372158d11d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac86b2f03e6389c866dd94bd56cc3d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce677d3d280a3151c407e3c3b06b078110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa53949f1e5afddaf77bcb70ed670111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9873351b797c4a2a87b1c2cdff547112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830abe149b8cc91b228082ab1908a323113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17c5e8aa506993ca0a47a7640c753b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945111e85dffd7f4d215f1592764b581115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe29fe814884703b518ce8487f6242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d4ef1f5fc9e7b6976a6761b2951e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b768630adc4f2a47e0f330abd5b35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38f2be3938b481cab03cf614147e30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e877740953321042b545bfa031265120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8070c0d3d7cd5b03bee1b63f1dc04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e8bae3153085645daabc4a6ae2b9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b6731ba633ff835f386ee589bee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a77cbad8898a2be6f52535e3600d90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602485fc03c48f8df604a469e1611e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf6958d56c372aa226e91e04bf339126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1bff6ea7aab293bbd76ed5711f2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91efeb1df0228b492f30d25504fc59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063348cfa9a77c095caf3d785f367108129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff034f14f87e2f696e53814e4485be76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ed39ed65f6785a34bf57c28a3b8c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d69f62640a72180406b7b5b3cef2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3015c093c62fd370b9ee902196ab15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eae839c31bdb1f4ba8146a29a96fc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54051fbafa03a35c80d500ac46c6f45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a21aac70a4bc523faefc1cb526d46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b96e98c2dba66b7bde9c0d56f34e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09ca15c350aa9f432b023cb2f41ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5b84ffd5a24675d807f7e99ca519f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f127b24a16870013a3f82807055f06d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bf4377e545b404dae57bf67eba69c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b5a3c020ad81c8c13aa08520fb196142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4afa2f022321f19a7dc98e47a2f65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac0270f79b4372af0a8c598bde439144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da31258f842d803fc685b55f02793f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f025ee0945e042fa0c1221e5390f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b789a5cd576a0a7c289f1e89c0f67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaccde03b94d18e21b66d293b2ada3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635e95ee883ff12a50b75f51ab102f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b1a56d618e001f603f76ccecadfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859014cce0f4438f287bb99f263ad7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a324205c81bf474ccfcb4bdb42f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ed77cbfc7b99bc63fd07ecdf0c45c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434641c0c88136d48b3a2424d84923c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bd44774f3225c939b202ea4aced3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d34f099094ce7df63cc112826c16c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf815ea0c5b8fc6442c5844e855da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0c5c35e5a9cafe59b36ab02b10d51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5460c3aa92e6518c7853a7e14b0b6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f090f124d9d97c3d6eba6ab294ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf727ad1026f568d314210059fc655161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516f11902dbdb80a6a01da7fc22043162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926b7891fc5a4e50c894c33ca94efcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec24ad6fea81b5391cbb52d2ed90f8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d426ac0b1d1f08343acb8efe6bec22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d008800de6ad2b35468cae85602c45c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5373385521866e79392c236a097fa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948833d5d13e3ac44a3b30d257b785b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ed9348b1e5fc277ba4877d6b29bfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e9dbb4ec14c2eee658612d2ca5d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49db0f70e50b15e4bee392d1abea4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810adda68ccc1bd88c3809f61a6b061172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da5dba78da1c883fdbe5bf13ad0d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54c983e4e22b8c73f23145064355cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b69594dab2acc1b121dcf1ae831d21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e7780b930b9be1dc753651d54ae7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddcd4c3e4da16e1a9c27d8c0cd4f73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ceaa3c1e1a612cb5d2e7b4ee2d150178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e266073d8fb6fe6761261c406fb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f996146979bba483e8a59eb63ad9ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c407f20e0dd3deae7b81234006f54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bae97d9e7d17bd5dc95501790c9d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107de3dc4c15b5dfe6d2a029263df4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a06a16b1a5b881e9099233276f72d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fb806a8bafb84e6bf77de305e220e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801dcc7e54e8faea3ec198ba6a945f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44812581741afda1ff60f1dbf948d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d24bcf080204d92c7cdf6532ee94b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d2322afd251b3f4be66bce36f8947189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7783d1f467d4964d0b64b0eec98248190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c86e44f61ea1fce87b375e1f1859c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60603cbf8d2502b65a1b88452fa66aa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35edeb914462ade93f33fe1b13ce9f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba09fd31529ee46395123b92e868c2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea80e576b80597eb161a6f5b499e91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c9516b86b2a8e236c053f27aadd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f18713d0872d2ebbf3c41805bbb84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75dd7d9e5c6f86a0f309ad5682c370198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236efd0bc307665d0d20a2cc8a5ebd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aec1cd991f74faa8d479c07d37be5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41be0f3de5119de27ea2c5a9c4541b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72630c17f88adc28cd198852d5780e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff64ca71ae79002f21b937a0b66908b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88557afb057da78e5b7d722d27298cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f300ebaca98182ee4c8e36bc63e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681caa4d2184ebfb41d311fdccf72a98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30797be28f7c958cf726085d8d744f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77233fa723dd114e725d82b007851c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f38746fa33c2b2a0d1ee7a2842e55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3af401bc0dab51ae76c0f8b53e1751210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be185ba42155be1dbb47a1012e2876e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d2e1f6896e43cae6ea03d6a27ccac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8469fd46bc73db930f993a145502213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ff000b19b22bc1ba236a4a433d10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7963594db2bb4c138c0b0798a3d8729215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e9af74f278fa5175f5243e8f6a8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b3aa8456c23007f50cd978084216217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec21ad3bc7c652974f99d0a020ca9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806bbd594d140264a31085754a97274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e686418ae7aa4156e47e030f84f564220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d51fcb1e1c7ed7fc7fd0fbfd48debb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c370c7839fb74cdbd3b7b3bb110d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53223d61b1ec6ef3a9541ee7339d170b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ac7f38337bfd2696e502f9087a0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f96c002532c410b84edf524cdea62d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faff1c6b2c8346d900d77a3ffa7ca6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315ac36cc8dde99e27e597f708f2c0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3bee8b60120e1552e1a062dd8c51a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523fea8f9ccda2393c86a1abb5daaf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91932a232472de36f8b61b18a861a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343f4ca8595e04b6571d44f09da304231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfa1c45092898b3e8e307f35a45fd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a75cde56e9ebe5ab31a939c09a4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd565974cf7dd63f182923b0ee7fd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36337e78499c7e316cd9de52623e86f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ecdc71d3026ad4f69da2ecc602f33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a373bdfadf864b8029fefddb2fe75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106db5dfe0c6722b64f480d21a9b12c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221742c528089dbb3289d57b5ff661d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ae4ef491e3144b7fc997c363abd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3be7f3cf3375fc6ca5d2a7a04d0af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e034b5305d31d40bca04e5b42700a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb4f746ee9f32d92477d06618bb96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336b2049ba33d2bf58623d7ea2b3bff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b8b90d29be48509daac57951c34d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262fa69ef610d1b53e915b8fe4cff4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9076631992e25d729bbbf1b6ed03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76542235b526459b0e022717865d82e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780d94a5239f8d82c0d383d6aa9e8f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce88b7eb4ad39acb037ccd53fb3f0bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37ccec5d056a53d3daf4eecdd60da7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809554ffcb8d2c0023848e21dd2661cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32787e036e9b68b4dc03bebe5268324253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12c0d01f05611ee9a4ed75b56a027f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305d3daba187013ed75f40c015c00b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28773ee3e1bca2a1d470054041f04fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb842a4e770205db310026e31d08cf1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b8be4de50014a2d21c5b71c8bfd9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a650e3df6812c5393434b17c3b77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9717af6befb6e973dd2cf147ad77f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2186ad37febe0275d8d04ba42be83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f16224e822185614ad67b299734e4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e50453f6feaa030a6711d2264e4e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bb5295ad4ff295715326658b9b685264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98ad760b210fc6a77d489f47f599e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9971b917321abda232df84d521b91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a1a4c4a4092a611c67f387d67ee19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d47345a325eaf4b8f7c13d972bd22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1dabfbbd4354ed9728271f78e2c84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7977fdf59d654df29f710085323410e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565c475c662d70b81e0017ad8c81870271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe51ee1f85c1547da1fa94977eaeac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b2c12d3bc2e5bda33e8bbe0e3d10a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a3caf981753f5dbab4ecb80da9d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa1cf8fd259ee0110b8880d0cb7a73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd184db3bcc194b6fd04c0d0d8bc5aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c4cc2b78bc12b86b7ecc39bd01c43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed24cc4acb1723c01af6b3328c6c0eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af32f06f816679015950242c00691a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc390978e041b129d8b3275119b06cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a618d521f46ce728892b6e957dc38a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c77025a30f4cd6381717bdf89536282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f77a20aeb7c5491230ae9b173cabe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15004743933aa8602c9a55974d5c9404284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35227d291e7d8f1bbbe137a441e173dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62382f1f81e04577710f142055776128286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705200db3964cf8408adda0c991bbc6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2709dc2645c2af03ea5220ef77f64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d323a2a5c363db4318a30bc9cc05e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565494df6b096e48f106b5d10428459290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104336e5ca60535dcd16ccbda56ae429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f64a6116b9c37dd9837875eb8c83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd5b177bfdc4df2dee80c0fdf219b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaccf5570c9d422efd6f831d1e3645b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3a930dc382e65a93e14e9062f331b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab2bfb0bdfa54a33cedad12ffc12da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6864502e93e879dba8bf844114ffd5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8042bfdf54f870ebd7ecba0c00d890298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a41c8e3a5fff1f2c4ce53a8f084d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292606866c7468235e614f14bfa16106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122e4cb78f73921143db6aea38777aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762036eb62d88b8a1ed5a06178453880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0235a9f2c7ed24c0c2cdbc72f34a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb4f27b88b5e15aa24cedb31b0cae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7208a405ffdbf9de45c993da72138f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fa7dae6cd4e5be2f429ee3ef3aa2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9566c8fc0a370c258e3d568f39ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a7d87e5bb4a804feed70545365666308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045a881cd897401cfcede4de8585f07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d562ef4cdc0095cdda78b75ad21579310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cbbd0770c92babf280829e4568e0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1590bfe808e5651684c3b544bcb778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e1338c98c7f5d823b6d93a9622a92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07343004a1077bba0b2bd02f8d63bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece973790f6ed54217d7694d03314c3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bd97e7ca503d638eba65140559e18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd1fddae377513765e7ff9475e997317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fad62082047a92d00a9f4101c617d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635ffb7a5561a9734f00713e4c39fd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd27095a1425d3732c48f006d7690e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062feda1af80bde5a1a0c334dea978fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900794437ef02988eebef0b299322a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b05dbd840cc3058b39cc8e04a57fe3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce2d352d577946fad18c66b444dce5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a6920503c992a391a98bc8e2b5c07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0497a60c309d1252cebff597c4fd97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc64c168102a860fd9bd2ade51e45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1657cdb384105d2a1a84b5da96404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a163158bd9d9b7fddb8bcc25f07f34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66b544c9ad6d4a83f7c7c43e16ced9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b47790b21f20f279da3b04e77615d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c748e3ce2c8dd6192b6bafff1f780d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3a55bf8c22ca73940c9ec847e221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7390443082f387f154d85f91e7ed1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8ad0757b9f47f141a153c74390029335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d363c550ab093d7aed441c22b7dade5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9057f0d1cd362f39f65c65f02b6142337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a56a230f4abff86ce7bb10cc7bc86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d0bd14e702a12309d5db80761e44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d1e65aa7525b0efff293303a19186340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a4b6620fdb7d850e37f536d08a1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaff73c3f007456c79551cbfe83e2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dcf02fe55d3414b1db300e2e9e75e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5fdd86eba6c33abde56834c73a218344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e1074677b901d3961e18e23cd29e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd6529386e724ecbefab45ebacb6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48206e0d4d3045dffa5de282c6c3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d27d3aa2a1b68d42be39e809aeab7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c8f2df4d8f8933f83326f84aaace0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f842cabc2268ea679c2494ffe5f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a79b0da7e70671a6e6c93b977a8ead351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc38ee880e93f0f82cc146bef163b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf93ba88d4ce66f7030c950339061e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69804e36690efad80acb7d962813f10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8437bda3198be9f18456029f7f070b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab5a3c6ff96db4fd2138535e9ea435356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e61c21439ae516665de8f3dc32ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106033b29a8dcdb8e0c1b3dfa81d6513358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1605e2e93def84de4156260d3efc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb060886612f594cbc59b138ebf16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081f5654a89278df78c23940f868a4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921492d0b5da391d71ead0ed7b717583362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b69576b56058b3d59d3a5eb36a74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a38c000f6352e9842e735fa5d4bbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca9fedc616c9b0ef54a02018109c96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74701eb00625255515646ea6d7727c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117b0e9a7fd7e033b7b9ad659b10cc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce0261a9e9dd154e62dbee202aaa5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f3b322480aef7783b911f7eb0628369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f8dd9f5cde69da3b1b1eaf7228b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dcfdfac2fae381c427681f616de2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ab2dd374f670b69c79b4a0a039ecd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17bc6be57f57f4e1079af2e6d886f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61fff9b6d251903a6ca09d7b8b7edc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a2e9fca9c52a8f4e0f2d225e0fbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60000f698810454427197d2e03b40c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b175a4f82ab54a7ba921d7e6ae5669377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c35b5efd99cd07adf9f55c04914217378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf51e55c3ac386e939eb52f53000ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26c76e4bc72f86191dc17e090d4362380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f5f0a52f1c1197b55297dcbff337f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498247002c06ad2dc0ae9a3b60b08de9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcec5c36d922fd21e7671768b0049f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6f43bd79ac1b57c202b5f8be7f98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507fa80b05327a7b4e3b1b1406cfbf5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162855c27d9d129c6daa6d651212ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d84fe8bfdf8eecb28d144a3fd9e78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602aa1a2abb9d45d77477a11a881b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8cae8066c19eedbd2f8ff91abe60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac257940202dc380cb93c1feb3a84a5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01e58af0e6c0852c97b71fa5d14fb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc582087fabbf0bb624628a9c4a893392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8d0c4ef12666a7fc4fdd0c9264071393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f9db6806fb49e320d0c91f7ea6897394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f50a0a43a800d252c960ca27a1d916395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adfaae4c5067ded5263ebb6e3546cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda437cee995643dd8043756dbcc5cce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e64f143e79a28875899695e84e139398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a535fe40d784e0cae9c46adb76bd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdfff6411e45370be51c8f58a9b987400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714aabc2fa2e883e7f6f136449a4f2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28c3c6d5dd96a90ed216151c35802402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b04d6ef92b9d04097c647cfc0ac3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13cf1892c4f19cbc402526e7f0efc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a39df96888ea6334d5399d055fbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e668639cd2288fad312343029fcb72c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f8e808b75fbbb07858e03a6db789f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a700bef7a279c51d4862c394d314e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f11b15591b29a603ca43da488e54d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64fc91062b4e4e7da81021498576d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c26b4d14920116950aefbe47900f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874651eb294cdac6b769d693f0825811412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4e68bd5a75f100c341f3f697bc541413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad1fa17a80bb9bb5ed995611c3e0ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c862cd9c358b63ef0cd01e4030668415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6c74ae536e45edca7396a2f035c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41999e3f27817da67e4d2fb256f537417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b92c5a0d0f1277226d69585040d84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918d3bfe1809be77853fd7117426f74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eb532e870e0ba324734a344ab5118420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eef9db9c88a0636ae173a57b34fa2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab608967d177a8aa7eb2b568e1c41a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bfb281db2ab70b0bcec44478c736423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c2e9ccafb62eeffcd396602467c66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7f800adc0874f297b610034fd7429425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4054dfa05a41ce479a6e4f0ba918148426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97446506dcd2e07fe8a5edd332b82cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d1c45fbcce781d657f9f1103f9d7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d7bf9225dcfce3f7de7d5d852c4ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec12ee798e61338a7d9cc948aef6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9221387d2933bf3147752dd131feb50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16542f200de0b0b28f714bf45676d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a441fb509b57891e4a6772d37c8c3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc250da748ab6e0bc0e888efd8e01b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a8adadad084698cd176e858f1526e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef35db8d187785d9972d1426657b49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0337d9db3732d01d0986633ead20e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c2e5869c5430a2cf76a8507b5e93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96f0da8a66871991cb37dc75e223d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdc0dcca5b89946596203bb92b94a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87abffc71bcda490eb4ebf2479cba19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009009ac4579bb09927a7882660780442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85120e163bb655e6602a072b35917d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9c7eb58347e5ecfa631efa4f3eee9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3873e6daca271d17a2fd0af3f9a8b31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ce0c309a2f1bed8d7fc43c88776e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac78ca704baa87a317f41fc106dd038447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0c40d96fd13f5f451a78e1fcda7c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021312312ec2fc179485b1ea40a87e3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28c5b788d53255d45e5c507605cf2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abc2e9ad03db9f0715a96df3eaa011451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9741a97ef04e99241dc6d72e59f753452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a82b1b581bc58a28977c15b0d38c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d6bab3df0b079e879f4b8b9048634454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e057f3f58158606217f674b84df3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b6ac083b8f701f3e3b2511f3f696456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6375a41ffe20c7025ca96def725c3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a9ef2230df98d9e172a3ebe4bd05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e41303a02f9815bf7633cc8106c49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaef9738118cac303ae4a6dd2400f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8344dd800c2fb2856adc0d780e161461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421029d203f5fcb69e5179164bef75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3153d228c20e150a3beb870d2df1b14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6f9240c25dade7491a8ecdc493731464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b3cf086af6edf833f75c66228634465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caebabb20d1ccd68e6c218274cd5829466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18934c0c6035e99da9337d3e84e444d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c2612445d6700216960a659e9b190468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae38a6201d2d73a18cf10384de830b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e205c12af178a0532cb69049ec80e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c082a2dd7d5b73cf291215ec7e09f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3c042b6f4c0c9f909fd40f427e18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6541614e20dec265a53848a839ce17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4ef45ad71c9feba877d1929fceb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b7710c8b2d88dc4186dbc41af527475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb516ab3cf8cf4bc8fda2a3c2ae7c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4a1f139cf7b58d380d0e28ed54f6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24db1c106077c963139570348c4cdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa432cb562cc022ef90ecad99c5523dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c90902ba1659c5b5d0cde3f2d2b6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fddf655b1e133eaa620328b30e55d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb3113a974808424ff1773bcfff5ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3745a071fe4a17d379d2bcbffcfb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53318ce38d2a77c0226ebd41fcdb91d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508899ad59ee67f503cefd9e05681d88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522e16bee44daa9329f09160924d6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca631b67850ae04eda375e75b524dca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30984c059d97068518d980d3a7aa2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f3bafefc220f674deeaefe522ad2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c7da044073e023cf31a93c87947d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6647a8fc4a3923d8461c7f14b846486491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ea3c72e84fa5d4745983220752e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d44c54b9464ceaa6932d1682b19d51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28f9466ba7c378096ca090539a29dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfeea117437c7fc12bd510068f357e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c00b13d03892c1f47914a4cabe3667496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f9a2883728e51e5c36500df8b4e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec93596cffda0c795fcc4eae872096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e46db57dd2062d025ec615f34eca5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8638425076a94a8705af65be736a679500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0fcc415b9b53578e96700ba3bacd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fc5d60b8964734bfdcd3ab5658855502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9f1bc5c9997153eb47f7435a4af74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dac0acfb790ff697cec845c4dcc352504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e930f3f04ec88d99827f1bf1c19ae7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115177ee34cd2df821edf10086f6d470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc6efb4dac3840e0d8093ea575d47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7410ab753dcecdb2d5a429224e39df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a15f77fd4b2a9952165d7fbf21ae42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb11b4ad22bc0e8f28819648f5d5acf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4758375bdfd8ee818467428498248511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823582643b903e933983ed161d472c6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481342c47a37a337b60970fde323851513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43249795c49852861db4dfb4813b5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367a783e634ea5ced3850447ddb90f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab01633fc661f7aef6d14cb216089516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729b759bccb160fc7a5ab546921fb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f67b402dc58941ec382cc9184da315518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b3524ce94da937d37b4004fd0c26a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1298e6a03ba2fee03924c89c699b8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8657476d781c3d442a15bf86cbe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d02b92515254e3fa23d829ee860320522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9204130635768c69e9ebd017243803523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd9ae97e487318f97ecdc26a32e34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d607c5836aa5f9b18920d911d70e0a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ec7e711cc19bc445dfca901de6c60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb4f7f0306656a03f49e034a033687527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4a02aaa846216703620b313bf0db1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac341bb2f7f7d77932cf9e43f409c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e241c02c05768feb338d5f8d0239a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192aa00ad2b06eb53c948176e619a13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028438626006e6ca77bcc92de9e97c00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5f53c0991cdc338c16f619b70df0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597db60c2d1d2b3efad021cb7a9f69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d381f37303fde6836698e8a2304f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58041bdbe1bcca4c2dbacde770441a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791929a9a0bd75ba10579eb67602d8d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c04551560cfbcda263f5f555653ea8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be66ce49fde26d68cf7e42a694ab84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576516402400497a8a99821ad317c1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc6e8771505bf4a2a190cf4adce72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92249bed6c5c3c3d69b21aa785ce95cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949f2ce09411c934431492152b3886543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8b49db22d11e497110acec65f892c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2abd6a6cbe0f392db77fa22d98f2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b2a561a0463f287d417912101769a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c510abd19d0658d836e77d526e15ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59148753ddfe7d40982b424aa290ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc18accaacfb2ac2c9b465d70d9ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71b2ee3c649e5a519136a5e9e39b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964a853ca8559b9bf9380c0d1d3e3cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6c4dcfc4aa22fb125ff78a69f35b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105ea1f50fd0193c4cbb2267d8791d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54fdabb28a31adb01fb60900bda84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e35ca872121632e841a68d774f583e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b523e9ebccbdf96e54dd1bea24c49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991361a2235a8486e413e98c72f359a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13200a463b7b6275705a1236dc1a64cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f11641ae3c8363a9304424affb797559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fb100a819b02eab7738e4553bde07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f9aa0dc78e11f5d9b22c208687517561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c6d46a607ad770d991537cf057a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053183bfb624f9082b177edc556e16b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab64ec5024e520ea93d61c24d1af35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c8afae2cf239ebeb0847fc6c491d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e5e435618cda9a271f03dac15923566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357c8a8a1da4a7426f068806f5506af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e214833930ab591110e7f3aa25f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8f88b2ee0a302ebe8c0637261825569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b7a5f31cb8c82d7e4a3c1390e59e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f81eb13ccc79a722f6152d1d8311f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82315779b6328b4b455fb64b8d4c0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe376525734786243e1e4b21b942ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c0a5cb837affbfdef4210268d2468574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e8433b90aec74df6328d89769db3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed231369c49bacd8f687329db9225e52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896b4de0536259211328deba85fb76f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bd0753c8ef0af8a30eee47a663160578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986778bb520e58fda1a4140e3a3b6f98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841acca26f240d15ea51f0325fd5e00c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10926538d3ec752e84b7f70f04c3df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a211aeaeb16f860d6da80da98fc4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf04cade2168744290227e3c02bb6d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d3b5c25f21769978c7162b3a412c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da7afaf06b1175c16302b0ea459dbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa176d02d5590e32e44e305b634122586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc7222c5880ce81c9beb6fa90c5d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d59fd6cfd325adc8967a9031b1099588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01571cd3441a5efe857d6fb61dbca73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d489515027d41be33d93475f88977590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8464cd7ed7d77b76c3c7507b5ced8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69288fee0b31aafac3034f1ac012cdb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce8592a7b5224c05f08714e7ac11d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e307a9417ddb54b942b658a97ed013594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba62fbecda186c753e704c9bc68dda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841bed2d8259c629e71c05cc64ba5e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972706a045ccfbb8d9cace9b4d9f4988597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea75b9fc8a1baeba695887d6d3d861a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e612c6f296cc8296cba648e3efa33b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291e4f4ae26625bc3d80d28c81e880600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dc87e346de657ad03171f54f9fd51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ca2b1b71b8d19b1cc53899848ceeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65426602794aedb86cc913adbac37ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f8ca94c55efea4d512dcd73b32c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6bcf05aabf970233698b6b9a11574605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec745eada4ce92d945d7ae56bbffd13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cf9dd78abf96c6bf545202a9a3765607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96e1dfeda14a42409c70919c5e952608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3310131e7ae8e24582192c3473c0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff692268052a143d428c874fc2ed268610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8689a3fe0e3a43ed20a57ac464497611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa425c56972403d9af10eea867585f76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2d379d69352d01200206961cf9e2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a663ba8956d23d818f67871cadbebc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b19282fa7607f16c46d638fb45b360615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030db3e0b51f16a5d7a595610ec4fef9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc1e24555edbc1ff954bdfd2d0111617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58058d6dbe4d32257e273a83e16c72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa45ed5b81f39fc529a35eadac566619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9df82322e55869b24b71de9edceb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb695112b16fdfd0007edf1d78b183c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c301988c503b4dc151533b1fbcc23ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e961c1719b212f2d15d90b90e2866623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afcc6a189a48c3ee3aa631a803c74d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc90b3180f4706540664fa6a81e680625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31096aad36c55348c44b0436d2d604d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdc4c1c878c4ce6059147cef6c957627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf1aefd5436fc910f73002817c563628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d93ff55c670aafea687f568ebceec1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614d4738d396911f7e012b90552f81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8469d32ea2e5879b5c597e9a9829da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147275c6e2869b04acfe6ef406503015632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3d4d61df34974d803e99cbfd5e1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e258517f17a103169b2aa051b2e66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab86ad6bd7699d045ba121b020a69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c9308ed0f909334f97411192b76a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b25beee037941bcfc5a888828585637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a76a27c0b74bf0ef841982a2b6dad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc46be8895654bd7edc3d05855431b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be4f11b7904d575418a017bfd7e31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c85681006711b899e293fec3834b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304362936c07eb4ce8b2666e7ecbc26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea295e7a99e1f1a9a075c845b4fab65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113efea0ee8d4d3ee3bfb04b436b7a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a2a015b890910bc7821a1add55dea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad20274ac8d6a7e6de2a7c56ecff6a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b812781875b4e38ff4667097868d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee2b2ff62fa9509e7ab2f095aa88d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6b57e76221a3ba3e291c136f6e326649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4a21e56924dfef82d3500020e48f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66214bdf703e3e6ca0797c0f4d405899651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060c03a3c6e49b6b3d3e4f7284afef9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6447987cf6999405399a87de1414de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c1abf26aa10377f4a22978376a785654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d118f8d3f26b4475cdef873c2ce406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3aa12fc4a8f3bdb773b7112576826656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3964829f074ba83e180312dd017f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99af9f34fdd70321dd7a3b3ffdf39e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8670f03295542b394d3536102b845659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ef21c9c15958176475305d53367a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e5c340ad2635235c5c96ab4dc0341661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62defaa19b3309d5dc6c08985e222be0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a609a2f041240f15eaca6ab666ce104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ab43613e9bce26b471d7f2ed4647c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4ba9befa5c15cda0d2313e828c73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933500d0162554b634595ad1efadf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd399504338c4c33ec098bbedffe50b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631aa9005ab058448135d04f7e6a2b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92d679b7b214e58778aaa6e4d14e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0ea91c918a3b037ff0c56015774a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e535114a0dc4cf7597f3ad831c59c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750173768136983cee0c7f598c9ff1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f48475308820acbc48d30e500d480673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519b86b7406ba17916afb4d8faa486674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f3769ab699d75ce233ad1d6f3878c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919c864a5ab90a56db19ecfa9844ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8d086f82003be7decafa79fdeaab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9768a923c1d5274441d23e914cb86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27cfbebdc21fcfc840761d04f05327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a5cc1161e37eccc89ee96119e64e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d045820dd8a44833e9c51947cc58c37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf08f8cf019cd8952c91bfea5d3f7c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ea4421b2ef123ed924f395cc4013683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6ce7a8d2e48d02786e98f069a692c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229926a8d465f0927caf6d7d69af9da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59d0fae90c655608dd66f3449bea6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87cbb2ac5957f6c5e1ae117089382e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1686a4bc226a30927313e42b40e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8af31cd9d9bc4d318a24692354c615689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759604d40063bc3cba48117a8b1e67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314d6982b83a8962f3ddf33ef028d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab42d05a826b148b4234b6f81f5c56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36184045a887c5a6fbd5ccdf717ec382693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295e810d753b6635ae2e143d87c0b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfec5ff2f6fea9981e513496659e65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a095f795fffb5feaf36e8c34a891e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd41f3cad90f9c0799df60bdf3d85a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0928b679588b2b3121ed3e3fffa9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc836ed85a679ee38016490125126d85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c88880ffebbb535dc9a66ad5936360700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7529275fc72341cd23466211a9b6bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac548b24667dddcb27fefdf267318f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5898c8f4d72990135fd8438b9fd9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658395e78e814f159903ea03f6e08a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad8ed9b54b33c5d511080bf2d41d11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c64b31b22b5c206f156d5108f6cee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a2ecca641addcafb7103bb42444b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e64d910ae098a73df39e3faae26c84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b99035fec7115d9f196e29c35576709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413149a260cdc096757297162fea8c0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb86a272a1fcc04f1f263cd4371ee9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac6bcc6430d94e8c1ea93d08707e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb1d97087286a13cae25a028621292713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555429ab37b9f72ffdcc003befc0916714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e12bab1e288c0832a9fb7130a65fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c43c41c618c909e092fca9372de37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba3c682db8e00ba73928e2bad373b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7d3d235362a8ae0f0ed4d2ae60629718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddada8a0cbfc744048cbdd0a9b3d411719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d327cf04e6d064e93ae3a4dff365ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c6ace5791e2c6fa06d8163f5ea2d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3403ae35bbbb54741cc4f48764cc9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e95d3ebd6b7e33feb010b66ec5d35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d8e57cb46491b8744466f7a0580ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907977f1774471c770c207d276e5c25e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc2cf1efe98f473ffebed417b923aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1ab3504d20fd3c3d78d0b23d05c1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed289d39f4a5ef1ae8bb84ecf3f55446728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8b6bcf0353364852e6a8e3e44ae6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884adbfaa0cfc647045abd4014b4d8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc74f74262709d34bbddad6d93a3f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc969b37606df5d6bf8f684b69af07a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d259bb7d1cba9949cef9bba309e7b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aeb6e72baabf700b690cd83c2141c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc01cee66747123ccda37bb194b7907735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be3d24c83ba88e9698d2b2b676d3a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ff98f89bf00bb18fde342e531e636737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3b89b1eb76bbd80351eebf0c1899738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63350893d38336173f7b9c21bac8b0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a43490c8a4b19a56b466538e800e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab2d692ffeef8cc08e2fb7200611be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86194a41f5bea7c91010048ae9362d71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c21cc3b2bcf869f0e762429b0d01f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402641c345964bc8e9e4093c3d991e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dd5a5e1b5b8ee28d14f3ed4599834745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295f439f298289c02c65d0426c820b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1e9bdd38e0b5bd71ef6081f93688747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7c327b0f1d32271388232aa2a391748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210fc6b3da6cc8b7eb8d48ce7128b61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7222f78352f82fa88779788941c150750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c850ae2d30150ce4d4cb087e7f8b3f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0edde9c01eee0c2312727c3242460752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6238120c0ea598a65249fff6db702a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb601e914d20ffe05f40025945c4ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68dbadc779b8598aec63d17af57379755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ef28bf846c79855dd1eb5c42cace756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b9853330c72455feae23452a9084757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0fb6dfcdc5e33d2c7956ee2d7fb6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166ad72c8edec6a7b73f74b608d8eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e30119193a22cf2ec0b0eb8bfa87d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb8ea2724948c4e00e1d66072017b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3e97d18e3bbaace48a858e28628f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24851e4719f573c35d568cc75edcf684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82891227e9cbd1e0662cd96358f878f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a7f4df3a1474b44308695d5c3a716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b963cb2600c1967f53bbb804fb7d6617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8e52088210a4c7ec54e96d4bab2e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68cd4811d471b624523035cba6ba699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5b95406295348e396ac2c3f8d5d1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1c9e4aeb2c7cd713fad725075b67411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b6f0dd5575b217bf20ecd93c153912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cd94eebb06c09fc603f385edce3e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76338341e7666b50190cea55e2ded914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f1c81281de0792e4c54ca1aca17615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404b49d770237da0660fcff449ba1d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225453519f91708c43797d45675f00017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8ac504613c44a158ea921d2dab9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9af55ad8e16db6fe0be0c34bda7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a000d0be1bbab25e893bed5deb10120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11300f0c280539927fa64013bf33ddb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e53ccbff4f9b795741eb6150a325f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32cff9102702583bc27f3a64e833fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dc047497fec8272223d660565b76824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb78ce7b3c2859e873c2c60e816aeca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146227308623926d99d6a0b2ec69f3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447014a9c063b0512c9c857adfdbe4a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eb20f7cd9261588a5d0fa0c5a4fed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2644a0e1666e04f401deef2303703d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514597c0ef72a50e32b9c1143f171dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1dfa6e22b50ff0ed2c55667f3ccc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3ecdf68bcb1476816e0fb995a317132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80004d90395769d1a3833da7db4fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efa2e12bc5d3ad23c22c9c3145299434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af177b36cb239b6ba874cf75b1e9f0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687303d10047ae08ae5bf07e877e6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b6ea3bea52299d1fa649f44f7cd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269409acc7e396549314cfc220fae11a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282348311adc945c8aa54b531cffcfc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5991418eb39d6b7d5f440166c22a79c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8701589bad39d4afb0c4a3f4d11cdbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ddf743f152ee257a5fdee9cc8e68442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c9a91545891dd56fc7f03791bd47e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310906be66f37589194150d69faf77744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004be23c8eae33e8067e8f0cdf37f1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a39ec9c6a36b4e55a368b8dd3ba45546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc061ce283310fa9659acb261612f7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bc135b0ae3749ee2b0a2090fa1ae348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629234298b8cd9d0104d909974a025549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf4595a7aa95688aad5e0ab22a6dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3620874dbf9d89057327cf094144651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6762a31685ae00da6c09788274bb7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e06ea22ecf8ff0571e6f33733781e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2b41e31ad3107cb3f4d5fe2ef3be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ebc970c6fbc13c8270ac569f96ad755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015be9517b13333a6b48f7be73a7868356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c697b4da9acbd8222e093de60e3538857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3691e0406ff6e3c44bcae1e6ed49e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1261bb95896a27b96f768c678720f4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f36c4b974c56f25f7c50285545d9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de69cecfda9605e2531a881dfee9da161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ab7e64fa5a98ee7d0cad157e29f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4dcb4eb4122cfd0f3e97213a59a7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55743628183c6843635fe3d69183d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f5661ee0ac2a1913dccdf0eca142a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbd62ca27026081783147d83bc81b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220472e2850b7b23043fb4a0269da52867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071b8570c47e90641ed82b5765eb97568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea8b8c2f885da1d47f0b69bcdc2f8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef63c9d578c02d6fc22aa3bdc1b2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f8011b62dc4c3db94788e183b17d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594088c775fe0d21b388282325bcfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04a6db2049aaabd613c413f0b13cd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c7e5ac54e6be4671fad8664e6ae274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d766f7327c61f2bf62313a5d6fcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6842a322b2b68678ee267851c65067976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf16c57000c3d790c5289f8dbd0e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5169df8bf9c241416fce460869ed0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb1b26ce3200c7599053452c52c3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e78b8d77cbf36ff6c58888a39f1ea280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f4acf57923d22d0fbb95a938739d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586db3b3857561a98235d8a9497cbcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8cc1b1136a034457901c881cad27883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447377dfc4a36415dcff1e52df6406784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad675b93dde753ac94e0080e8355ecb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf09d2b896771e87831b356aa79d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e875ff80f58a81f868e0087adf9167787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360fbd59a237528e7ed8a826e54c45788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c6113b419e85967aee777b3780a3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d374bf7bee1defb8b467c7f0e1bb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa39ed0ac63180bf8bd10aac4f12691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d67aaa8ed84af641386ef68069eaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b7ce01bab35ce0358d508f68e171993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999fae35346724cc85819bde5ec416694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b958a896498381415439d00060690ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46956ba914a2c77e02a9e5f0bc3c19e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3482269ec892d233580bfb9fe10db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bb1486f2201fdb67547c5ed73fd3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0d194f2d34b283feae2cacfc334499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0a61f3fc7945e86657d81657b4e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474710fb4738e667f38978063ba4e27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b50797d4541bc748708df7f1ee82f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432e25cbaa5ef48fc9bbc151ff86e98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fdb10528bffc743d3de0574372710104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7e2ef2e7af05b4616de8b95036742105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018627a02302f46e737daeae974544fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418d17afe6f8d21d3f850dc0c2b31af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84d8737ec2ee826e9ec9c84501f9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab39e29e56f0a2d8ddeccb830c70cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97829c1433d69177f51225c23d510487110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce451410b426559141b086a1bb7e994111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267931b706d7d44527f627d8fc9a55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0de43ec2ba9b28d50e3f73be6600c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f4a81c8e17e0a5d93ec42abcb92f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b2ee7cb8d60805bc01324612d1af6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d67dd5c4c379acdb18c6f69328ccc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326066c00b0dd7be5b92b616ff7a56d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd85502caa5c12187cfb1878534d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bd406fa4f629bcb5d5ece2cea26ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ef59960d4c9c65ab4ceaa449b5b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4403725f5c8598ff67767b1e3828394121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e909534726c26b6a2565acedf73671122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0547739509a95c6460fd3bef9b9d7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653153c4f623af91fd0060ddfec182df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8400a4f90e21b95501f719b6453c673125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6e3529db69902ad73d70105f8e4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b4ff2ad137e369e699375bb69dd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b626f27233d10a613f1d189d9ab7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc4b9f331bffb23f85b194afcb7840129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef14d6e8546d1e1610f0b1577284af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dddedbfa3167f4a5b010fb22a7878131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66e427d4bd25b641d480ba237e1d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ca8b1feb401d39b2139766ab91951133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f09f9cbcae2abcac2b05206b2bf98f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db50844213be7b9641b1252a562cea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71715aa1480d65e66758c6db073702c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3479b7866fdb7bec4252e7f446a47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fea6c8963326d646e2f228b0e9ba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e04630aa7f9dc82484a11ce04100c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fea4bce8aa5d8b0d8e063a9e35554140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f2a0285f852471164098b5b168d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7e83059c5c8272a2fce98fbfbc229142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b257b50ef678d31a739483c4e9751143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7bc91f950c4233cfeab1878d9a4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d073cd36b6c818dd5e4fd5ca11b3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1209fa7ffa015e631deb68c1fc1a99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13300583dc89257b5c2a22af7f7965cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e58212d3faf565649cd0872afc13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d5828f0dba0abbd34935bd40c61d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc96b217b602f59f0b20802ffdae10e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9576bc578985482d776a26aeed1f345151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef8359ba1fb1639bbd96e87a68383c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818556e38c6be4896fc70cee9150d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e3ff6ed039cdcca158d9f5ef8b83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ca6642e24f984be4ae3580044c18a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fb619f8d724e84b723da05815d7b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c929dc31b94cd5e88efa9f6df4e9c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76af7012debfa778bcbb4d0e7d5534158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1916232926ca0abdfb9548b0e3c66d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92405b671fbc35b66c6ed762939812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f0b73c124fc40146c960efa52c4bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5981774464458739a0a8d9d0c843162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa1ae712982ac7980d53a5a8534779163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7493e17687688d56cc211c484886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57156dc1d7f84c10b2e5deec4ff62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e09d9110c5ba820a7dcc1cc2f3579166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad934b486cd0e3133bc1732435f3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78877fad519e56dc905692fb9558f56c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89baec617146a737c589b947454927a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182b2d52665ad1afd0efc2861dc02bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46542e8b4069d9438b2f0f380f7d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060105f512be72298b0c49960e435343172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f2939abb812ba910433a30e971451173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd136bd8e2a4a9c75eb2b186f51500c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c18c4848fa51b9766a304c71ac8b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4d8cc3f9bea7fba09c60e51c7856e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926faaad8cbb644a64c77bee44eb713177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b2e4275bd9a2aac0e3fed274edce9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1730293e0107bd64200d76ab93f6072179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a233d98b7c48612237f76e063cfbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f999854cd899464f552ad1f64413f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da93df299cedc7667d5abe8ac9018182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00b0cb1e376826d6749ef9c4c7db5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8667bb1c0b2e70cfebe22d9a5dec3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3119b7f8f7cc6be29aa0766742e35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d656503659195e39a72d3f1a1c9c98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eef1ecd2add322806d86ebb6ef438187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ef49c290f5bc307548bf6d258a170188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1d94dcae0c3cd482f748b300de2d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e854389aa49bb61d2c27f00b1cf8c94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8edb79c50d77978edb5578c743759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef679957f1e2b547c7ffbbd936434192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54419525c470945c8b095079804c59cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c0d1ccff645ea6f85b0871ec3c94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633750982b8df0fa06864deb560922195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2ef1f9c5e02184ae1bf90ff8e756a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beaa299f593ddceb7fbbb95ae529f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dcea4df7bbdc608aa072b487bed03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca627aee69943cd97f94e0270292e44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c877130d810ef670e66ea03839285200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c697fea92a27b280af09dc801ce132d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f66cb08cf74a993d8ebb0dfcbf3ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98b5684a67d6be5dc653c5d60d6de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558fbb632dfb640915362f13ff6660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26398411e09cea25d65ddb3ccf44a1db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10314c711f493972b9d819aab4be88b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f4007a07350bec08415b5b77f730c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15dd011c140540354d75e0c1dfdb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97fe04fa96cb4820eb51b4fcc7e641209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbdea974315944dd89769161004bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16732f1b5a60c8965209092ac75c8fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe091fa2b3b29fdf6eb3d207efc45ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0174e898af35ec771b6b52172d4dc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa3abcdd8dcb634bc3b6e190e75f4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a016b31a3a1854a268c1753d3acd57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b0a08f616235d1c5640e895d0f50c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b34c7b4bdfccdb6db50aac8a6fdf6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27058621cfb857d2b9d0737f1519353b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f7a8fb0d6b05410ec4d09526d4b05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82087979cd079e997abe0d01be9179220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8929a593355f0df276513270248d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1696975168a3bf63af53903bf60222222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3f4824bf5d16a7e728a3d86162acf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49952f4117dce576b74783373906f82f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b52030c411ad7eed47e8eacb8a4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067ff53748a12ba981c5ea96d9268c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab788877fd98c5e2d22dd0b6e362ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba39ed7ea0917902129faeee595102228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c4b5f7cd6f1f9e404ea73f629611f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fbae3839471d4f09f71d0676c6c81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822013bfa2207698e2dedfa235c5649231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70eaf8bde612f961f8a6f171b56cd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e96ed173c572c63608f98a901f1d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea209219420222ceb56479f5c2fcc55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178390b9be91bdc9b9a57ee2dc6c797235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc651555fe8b23cd9e7bb166e6551236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c066aa950937e1360390974a8d478df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e39066ec299f940718f36dbbf1eeb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61143dccc56f701d0164e94043de341d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eab28b904d845daff7b09c4e1b50f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a930c0594eb331508fd6cfcfa6eee8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ec23e265815ae218aae74cffae29e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0ff54306ff202c9c29855b1e1bbb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7404e872bcf5cf4212703b6735810244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf4989d2cb7905ff8fe1bb45da991b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa04fa956e6e0a943b1aaef366cd7dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83909a4d39265e8e83af0407b364b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b6f56b511183f946c11156e95dab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc8f572aa7f691b6f5183a97dc9c63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa7bb5793b66eae2efff4a48800ac2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59be342e2ca8a76332592665f4b38e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb413e571f2b81fb9d3981e31b2de844252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b101ede98e59e01d57c2560d58d29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c126bd79452b9366cc910423a9d23e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728ab39eade8d7a5c7117a4fdd43425255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c81bbad55aacbc2aa81bcbff4d6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487f2952dab1ece078cdeef98f9135f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09d388447e3980b0b61f13afd90427258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431e95497c66dcbc3ac386d3009b559259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a5087169835da09cc5ba7d5ef0d7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ce5a76da4a126affdb4c40100705d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a98754f26ed77003428cd40d8f4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85feb7d493c9bf4b07ed78c08305dd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338cec3686f91d9debb672fed93c517264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74c71967f557074f80794d23309a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33447302395ecdda833bb2d821e6d55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e238fdc5d83199b7c3230832e072d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485400d7b17dfe97248b391c74ec0016268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6588ce3df63df5388ae36d8c31bb522269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d04c3af020d0bb11314721fc55e7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873a75790100c73e440413514d3a89e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6457bc42fa78d6dff31d741722ffc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69086d415b10c73123a5c3258849028b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b8e31625b5d75146bae742a9c04d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa765502f31f133f8e63de64ae900df8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52dfbd0956d9f37967c982b410f381276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870142b36f614d6cf9714f3c44c0edad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910d9dd085e39da25a62d4f758f16f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf2884dd40251f8ebe3b3ed22bf10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9239aea70b99b402007d2e92bd676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43199bc596130199dcd3f1ed987102a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f154a87307774d3fcaba6f14f1013282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbab930f44409a216d4a74f5d21521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717c0f5480ad02031f12a56b7307561284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f63b41c39b726a31609ee6467ce2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f6d0c645031f312a70faae1c4e12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1980667a327616a42d92b2633f1fd69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a94f3103f3384b5f359afcfc99ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b1e4688eeae7b8d60ca9f24b3fb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a1483b738ccea472cf4f5ebd64cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe905e324b41d59704a70166843fbbb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4923d34ef0f4c47c5fb73e5f4c97b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cde5acbecb34b6ec20e44e1274dd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed808a0e7123e490707c1c665dcd79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd371cbdba917727a2dcffd00ff56dd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cfb5790be718a9e02cf89d2f239c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6a6d7774d96512f12ccce83a21880297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d8c8fc5d44f7824204631ec15e0f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4effa3fb19fcaafced2256aaa7df907299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605544a7201b4e6468a5079bc64da10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f6c8b4265da18f859345e906dc99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667df6892738b22066eda1d4c36b258a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ada092a2ce968de6532646bbde90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12229a10e6d537f7e7503aeb6e21af08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9e01684a04a644f48973b0e2b81d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc34c425c48914a1ef95fc968954ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87d9e18043149b74bc5bb89ed63ccd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183351f95bb90e60c3a6b84980d87c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf608c9b89c644f1dff90f1001f8ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a9ddd6c843947baf2aafb24ca4a8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f10991c7163996434fad69ebd42a11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b468ffce01657a3b9861fe1d4f6070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a0d7ddb459835b6ea6c34fbeb520313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7727c5491155b883f78ed09658e4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7fed190a5311363618c82d1c9afdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aacd1e3fc5f33f774202499f0bfff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c75d7d188e01131e974338eeec0d7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceadd6a5e51548a723ed0398943e50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca72842b61e222d02295a9944d636319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309ca0bad9c69e672c5c6c47a6db7c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd39a23d2d4af7be5753acac760cfaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bdb7967b41adb0c173ba739edfb7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334411c9464c6b645c3e0b41e0bb89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa2f3de3e9281c441f5a04d029f112324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015f91a3f16a2b2e0bf4544eb9e0e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cccdfe517ef0347f3462f4b89fd44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d641dd920567e323d53e197ae49495327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de50b77a58d1a91fa12e15a1832e8d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936523e44330ab1175a4d7a20023a8d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a07504a4435340e022970674710ae1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac396181a855d1ddb35292323dab54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319684aa86ae082b929dda506999c3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037e63ae42b9575139e0a5bcdee4ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eec074a5a02f1bc0c20c70911955ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8d60a97ede24aa6df5186e91682d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3aaf7e38f1381f8f7e9456b63a0b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232920cd1267dd2246b024b1813c9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edc340e3fbe0639d52ff50d2c272b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e7c680947cbc7772f27c1e6681ac0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4742071a5bd7fe8f5f13deea2a85f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ae2149dd384ea5df51f318959a46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c38c04e96d745e25cc9d6e41ddd5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f70639588880fb71f60b6d6c57e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b73ac2dbf8d463f06e117a21dda5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb7824a6fbf78f12b1d7f40ced7f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dd36677274204dc62b8da6a463d95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2bde9fdf96afc78317d2d5a3915e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5905ec2396d860e506097325682d37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555cbc1ff1dfcc6a5bd629deef7a61e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c95804b6452b4cc035810a4456290350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8b123dde7706ff4c4b46824e0a8f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238e2984fd5d7813ff1b1ed4ad979cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9d23801675825214295770b5c39d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316814aa52b277cd7228d91183029b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374ceeb7815962c9e0fab8412884bc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4986545e61b42e842d0c379bf2080356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025eac8c26f93e976397e4f9555f26f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4b1b533e58d617d27498fc396602358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2483c4717c7af2e0c3260d108986e18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ea539b5d50a5b5c16c19b7d833bd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf04fee60b0a3baa6b6989d617587d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7f9a2ecb2b2d6f741d885a159dde0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7c912f648b9a0ec5e1478ef70d133363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c035e44494e4e4394b424e3adfd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1844ed55275d3191f62b9f619f0aa9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352ac8a54d10e40c7a4646d189ab4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a95a34368aec105681c44836155e55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e946d0ccb22190d045bc6a16a856c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678cf0fafe5b98fee17145c8fdd050369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8e2e83200b8226ba40c491bd6f862370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344719d985bd41a6dcb142250dd0abc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abb53fdf638c6c2a55cfd2fea9cdaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cd5ffa74b284333f83942f18cb0e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d21dbc4db5df1e1c2a3f9bd240ff49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2b85e4d6262359fc715b38f9a6db4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da1ac9a93f4b1413d23c4b08d3e3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb57d2f57c4248d92ef5324ca5f8c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c723c690ab1f48e0cac0ea11f59bcc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7574ec52b7560dfea3362e88dacc37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551bd09d8f989186cae07e5e8e5829380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9757a9eddc5e130881bd24a44cf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f259d7f46f9e2d904e0be74da8f8bff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08887506753602e87b977e6b385ac5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b04c86fa47db4035503ef679fd7fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c93f5b2f1f92a412d079ab79426aa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1f766529630a8211ae73bd5144d10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7f20973e444ffb83cf8a6c3c407e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710695d3e484699c2405bd9e75f4a4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186c3754524eccf0aa548b27a710dc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d250089ffdb10229b24d2dafdb2398390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e9c9cf42fa41dd2122ef0dfe04a97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ac6ec083633186d8c13eeb469c63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026a2c01e7439fcbdfb1143f4ab42a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f29adc44aaf0e90e9905c4b3ca7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec507726175833cf433e0e4cfb386b9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18f03933115d6201f627fb3cf69f13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f22a234d516e40b8987e629e8b86e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d401f0f3ef7fb583143703fb1109234398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8db2142549b647c625429cd2bed4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e1bb329cb60d254779ddf5bf09b92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1a93a485b9d4294b5d1cc94d02ae2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61531bb55f344f90190e25e69b9743402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c8a6fa20424f9e10beda4d0e8ab9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40932a7a8814b1c95cee4de59bc8e52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e6b5e846ed20118093bbe548fe267405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0377b17f7126ab4aa6c548d115b66a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a0e1321a5a856c451863eb15c9bfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5d42e2f8e3c3766caa41a996a16f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9826779c6670d1ea81bedac3c5b977409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b69efd306674f530e77b8608b1cbaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66b07a1809367428a565c08a8905fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e1397cb781cf864bf6fe38162e817412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83478d6b1681798dc4db793dd80f98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac30f065da9c5ba87a09d7b5720879414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef22fd95635031b0b3a2abb4daa9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b70070b9388c4e332ce1fe072cc546416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08df832fc3499badf4f6b78412b31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51e5f7fb56dad8e78baae8bc468a1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8608e394fa13bcadd556e2299301ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dce06ba2f7b3c9f31e04d12d4f23b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf83b3bee75c06e50a7694ca035850421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d44a25391e6b08f1f1326b6a29c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88463eb3f94d0c152542403212210dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0788cc37dfe22b1a93d78fec90b0f59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79af93380f648cdb681197fcc3e04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35332f6f2b545f238b8db0023cd7ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50731c4955bb14be249ee2ac802ad612427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8bee5749b6c66ceeb3598fff7cf0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f51875c4373d3ea94d0b6de7f474429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84aceb2a1ddf1939a21022423577c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792732821851b8cd68c9dbfa11c97d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f57c47b057acf6d14fdc20c8ba47a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4099aa8e3ce82b433b0cbe0603c54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988a16bcef0a26943467a59336877fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2656e927790dea50d3a846fef4c469435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedf7a4b60e3ac89d3162dd978526f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9657bf41048bc9dc38c1bd7de78ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c744d64cacde547ad00cd57707c24d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c96e51a52b87d603eae3e19c24e5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a1c64900cc05be250a324dacf37bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7dfaed842a39d5a85848fce080694441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f94ac51903956d5e6a48567e7e06a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bd3dfea83e951b4ed2ebd728c30c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad31a9b36366a5217ed479a57dcfc5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859866acc53ed24608a27691827bfce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b81ce64f52bbca6435c07b808386446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d35e89cd26469e4eb56aa72383d88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760821fed9ac5d0bf82fe5a88dca33b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3eae2141a909e3e1360d2d57e3dfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6fd64642f888c0aa2020feecdf83f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052687113cb7252e0853011454dd479c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24e4edcce243c426630ffaffefcbf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb63a41a0f4b9f8d45818148ff0e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bef5c7d121578da019c8eb680ca8bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edb635e85215135367a489503ea4bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d5b5e070e75c7cd84b6b526dc54c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4e5ce97fa2be8acaa277e4b3a1fea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667537d97d798fa7c9c06bd655c62a6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742077308af858d77cca4fda194f087459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba09ea66607b5506b9639f07f96cb32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebb84b8a36befadb990a0a09a2fc91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc91f451cf02f671daef43ebd0ec65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ae2523d998e13396da5e5f27e713463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a16b6e125051540f57cd39923bd235464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed425033b3bb2488973473450609e80a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856cedf3a636699b533fe22f5dc0f36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630f04072507288a9acbdea7e816409467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c23de7b07b11137a4a62d3971b04b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa738c42f12247deb787429519839d6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a0094af6b6c54fd33b0595a92fdfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752cb031890e4041391a8fb301a27c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b72c6b731002e1f092a6c3126daab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce3df4afaf328edf23311b11297dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a14ea85c3d77e09930f937eaa7504474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2dbab05e49b58ad2c6167eedcc132475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ff3383a97d5aa4799fb894b1b649476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191877e154a876f4c5a191ff8e80425477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225a2362bfd5b45c357a3bebbc5c4b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b508b4bc8d28100e803d1141902f0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59d0ad72ebdc8a2e788285fd691ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a579cdfdd85b0c3429772c82a1047481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cfeed18bf446db8f9d6b9d2ffa764482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6529f95be9a402c43868fea2b01c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed977d812fd40234360974168bff3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac8b960fca4e0aab20fd7b13419582485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4c18c1370d2c471c1cdf9dcca98a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291db4bc6ab7648ce3b9bbeb367c6558487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41839850e445e51b304abb2d1fb29093488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28dfe11e886aa4bc66e3fc81566361489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9bb7dc499fa7edc903c73a9f7bcc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2fc3cf4209a3db58fdcc711da68c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa4469f3590999db96ae35db68bc8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344b07db6d93e71e741c1de093ffe4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1d7e445c9956664e3a28fe55e866494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e63c97e090668a80f6623d62555998495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d32fa202c0baf1eb30c9049800a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846da5df0f08df87a8c3c0b63eabd9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60411d8872acf8533f4bd72b011038d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ae597254ae17a3980bbbab694ac1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7521559b93a95ad415f29d30a6930500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e8075bf0127527fd23a4fd8d5a73d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489bd2729ff0a18c21eb50ad18e6d2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c5bd01554ba318f3716357a41d32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a12cb3102470a733aa14753db8db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2114f54343915110042b8d0ecc609f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc8c8c63a3bdf9bf16efa605b2358506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd53e1a78f593f4896a67e673bcddb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a242cebe8a6c52ea3b12475ca52822508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f99888d5b1bcabbcac8b9c36e66ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114832ded0d4e0f22edbba54f39ae3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164eb0a57e29cc5ff385c28fa45cd27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fea661bca6700ab46980ad60a26cf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd50cc875b0c87646d40dd875d0779d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d66e4a3a879441dec42dfcdcffb88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284ffbb48bc51876892ee83501dbf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115180f989cc82242a795329cf62159516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec7ac763d2b0819ba4c07b417dc0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16694c048412ac480fe1d6f50989e8a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f41aa2a8583b75679a2fb317c475c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb367e0dd6a55ce849310cf357ebce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d738d5f51498c43a94b22ab238d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61577ada8b04ec57d565b4641a113502522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0373c7d9902496b9ce1d247657e7ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ff2b1fb29992745216d3295b31d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d6d2a9f23b7ea45290d0d49989fde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd360b6d1ce3c1baca4936f9eacae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d10483d8b7c7d1b5a3e107589da1f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016412f19ffd78dc19fe360a8c7b8265528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa44203e27520638c3e285317dcc4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3a580eae57c6e33d3e39b1d3e03ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f79715226e3fd64657e08f14e82e79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f198f1917bc21823c9b73de3bb5a6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b79ca55983e19927f846c6f2dc3fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f55757dfb05338fa1115900a82592534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c80902808347951896b2e1c097f51d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f676b96822cf81332cbae51265d58f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c90f4364e53e421c64fea598fdecb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825df1f4022262cda019a4b322700d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5594ad90443a17f7411899ddb239be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5f61af409af63c00db7e1499a3c73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d925d5cb9868f1cf3959de8e725eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06902e8b394935c9745e382e3c01bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43ed61b1f3c97b443567d3fa4cb3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe914ca5e729503a9fe28efda7f04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d401973138ee3dc7be278a2bbf08a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc4c1e4b7a40de283d13daf424420e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a17599d1b9908f9164b2474bf801547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188e6a13f772845dc1651ea68d8a79f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c16820c9089d9b87be77717d6efa74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1e84b1bca89329772d190077bc20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebadafe154e3c6665b8e30b53562fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb43aaabae67295cc59da02510bfb55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c12dfef8025a49a076eff4e36be929553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade23a7ff3823ed062c8d22fa2462d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964c84cef79ed7085ccb277f3868f5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d420fa7bf0ca8aa8b0ccce79f4133556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f2b78eb6867eae6f503355a24cbaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c2ae3e60bac7b1171f2bdd2b2c8e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c50a4e20507328c5557d48450c86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d803e64d1c2a528dc59c60b34802e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41fecc43a02ae84d5caf705bec3c37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c610198a766b9ecdcc63b33a6a598562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c7a2f9473d87b1640cd595cb88fb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbb0629107231705d73e7f604fb8fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfdbed803dd387812857b3a8812498565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44848eaf3d295ce1c313273130154577566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c62c7b1c4c483c1ff414136634ebe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebaa9afe58345eec8075ddb448dd9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3110df9f498e3cc41cabbc6d3f8e28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b7f9a02d2f7a70b36ec7a5cb47b68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d558c2701561381753d35a7f371af1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287aa8feda43cb8fff6c3740046e0b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf5b977f0af36b29a8c2c8ec100c96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb1aa452e1ab6d8965e94362cda7e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680324e95ccb8593ba813d0ae4842a29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e450f4b2a182362e86ac3ca48f1605576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9ae96892f3b9318aee5161ea4dba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de412dc37bc0edc6ec08fe6ee34997b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6624def63c8cef20794455a0bcc91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f411b6ecac9b5ff163f0b25f9c1b3e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c196a5e71adf12757e32f2a599859581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c1aee4c99970cd6e16fc9170ba76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060b2696bdc67fd3571cac464ef0235583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa38ffdeb48891b03812fc4fee87905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc087d1ccfd759448b4a4df4562d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d88694381eec624c67d7ecf2d6e825586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a8d3b789ceeeb4c2420b42045e279587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc45aff2a6b1a498a0e1dfcbf3da96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b5a72f0b2961abb9aa9e7ca4a734589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea364ebc8d90e2a6afebe8ceb627e63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2e750cf8b59512b5c05a060c96d5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832452d482e723a1b922261bdc32565e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93497596c624bd5c412b9ef3226dce15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563dfeb06b90108395cd84ff8f048c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738455c6cc83feab6d2f267cb319cbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e72fe50577019675edb69be8e9d53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8b6083335def361bbf7e987ccc34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eaea89fd72f76236b4c1effcf19e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fbc65e89ee1180ed822a8794277af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b049345df20cfe38ce644fc4ba15eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e3154cae477813d1c120c58c70ecb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722220afb9de248e0ffc8cd7f5ff03e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178383d0217db1e8626ec46a239f91d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf56934dc6aef74682cf9edb30cff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de2a99da32e27063095d31c7491ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460fdfe54a34ff8d57a6bc1f355909606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a906ed2d3063fede25a94b60b6c75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260386faea254c91290ef1f8ea8a97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf1d6c08050a1e1235f4bc978576b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0bc3f10d330cf6eac303362a205f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40da5c6437360ca2196872b149c20f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2851c1bbb7dd397c03e0fcd9dae6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb10c14f9a87d0ae5df7315499e8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929be2c3df81033a45d9a9e3daaf09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efbc8e904f0b939a11449a5deecfdb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca7d8548e42957363319c7a851eb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c56688f1496bd9677f037716e27dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847eb08f633ebc3663b4e3f505a9d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451b865c4a8c76ecfb80205c6b20c6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27a8956220970ea490f223826cfae2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bce41e1c7b965e6b6a308de6970a0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a08536eaa917945a27f3113527a79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e060e3141718a83918041534995b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19eeaa934d1bce1b350f72d07b6435624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0760b7766cb409a35b38e258052d334625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3c9c9bb694090e9dfc76b9ddeed49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8683de9b3ef7f68aa7cf976316dfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ba95e72ce5e73f6aae408da7eabf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de784d8788478480d754837f9b9d67e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a08f0f2246bb69f652752b693d377630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72cb1254e1a1a180727d13b618ec0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c217d25d151a897370a766a3f1b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e258c3377e16b77d863211db07ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad541001af1c0e3c34f572f117f7ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862dd74f031301f7507ffdfac86fafe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838014880610277d0c3ae19848980a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd9fe20a22a416fa9695cee557252637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383405c7e77ab35aac1ef4617f3405e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14e7bde240242e3a4edbd9aeecd31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b5dea7878b1d37ec95ca5a77159b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ca9f0f193ce24bee4a135ee5e31b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daea1d7b397e41e291e644b6b1f4a1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489427ff79da5ae27ca52f72b3cccf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec0b7a3e34af48073fe00f4f2f4a16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235e071884af6344c6390821e821d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c7cb5a42331c36613c4aa5b70aaf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528877330777454d4850d9dd10cfa324647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0cb3d42ba497ed5cd0661da0b0db7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff8d6e2413911011662c5c3deb4db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c07895191cb134cc7344de48debf34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29358e8b1510be9e1a0e120b298edd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e6f6be9b1685c3b04bac64701eef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124201c3ef83212099381917b7a2886653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff34d53135ac128041b5cffef53ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a96fe0fb871e9eb0dbe0e0bfc2bc7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd9ff779deb22c680c768d3c840b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92269d21064ba82307c83c1c8475991657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943efaf1b15a2582b359cb5be420975658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7acd7f8ee6a1e30e27cec01a17fcbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6bf43c622e1155d81955168963bd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996acc30287aad6a1e608aafbdd074bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c7932ba14afdf301a13cdf0dfc1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6813d71757f4a2dba5e3096874236f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b050a112f0aede5200233421063a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407acbe2e4966a0eb651782f52422d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaccce3ab9da6058f0b9eec010b07cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a9c1cdecf5ae3c21c11832de2f637667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615c154f84486f3e1a753ae4e0383f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4c463a2e74642eaaa38b6815131cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f7e9bb5b43cbf559956b399e3f6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b91ce143e36059d7643cd965ecc82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa923ac4ac934d81005f77d24c429c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768c21b090bcb6494ec74cb0eb9710c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a866aefacca2d7e7ab789c569e74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444de3d6956185c701a7403cd214195675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3578c31f850592a2fdaa1d81b35e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677034404d297d2877718f8264cf91a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c17d7c6a0d57de19f16634a73c33b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16038e81a845dbbe8fa032202d228ff6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc945831c4e393a8d96b4a71e2c6a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8681d7f5396e0316515124f7c39799681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af33b15ad6ce5787431232a54091b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a9490ecc75a11e1e4a314a5f8aab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d79d73069b00151428c3117e57f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97aa278037764a5bb5386d8eff2498685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3790b3b18be1e9dcf763d947c3e08d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8143103d42c2cd70e54b1c09ee03ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a000ca1ecae57a898f8aa8de8afe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475932cba98411c1c983ca4483f77fcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd5f58e8d988cda348a3ed78bbdb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410ea23300ab56dd75277856e68d6fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9bfbb9588a2e4b87f43501dfb373e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f80b4830c18351dbdcbca61c5bb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a82a0d6c63c816834c0fbb0f6e07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1302a8280d99b0c4ce8286bd6e37e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e87e22bf68938043d47ca18548d9a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef30f859e8fabd13af0dbf61990768697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6dec530c398ac05c1afdaeb4f5268698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba473ccad2000cbb9919d81185b2b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa85fcb2b98797c4c77c7f3b82f787700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83bed3372594a3cc815a03b3faf1a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7af37cb095b65985e2db7103afee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5b791a6a51eb1423e6f9beb32e127703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced089bb5f7153ace6a61f09b94ca71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a3b52e17a82d8df04b0bce908f10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db79f39d33c61479641ef159ae899706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d4df587eac75a34ba66a93612448e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a202d3e8e57d2d0c867d79589b9e67d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466aee46ff00e16e30001382efe6105709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1528f2f3ce3724e3a94353a26637d7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddec837ce941a96f09d15d51f461b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a1f78c272661acb7cd694ebb9758712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b14eb69ffb332fe74870a10c40780a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899673bb7618f40c363e99676968ef57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548854d503ca9b46d9b1a4c6f9419339715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fef4ce3b896857b0aeafc501042a05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769133e43598878c74fb81223b9410cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaf6ee5f0676e33d5f62db62ab1f4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea196255db15bdd0ca7bec8dc0b03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c8f735d8cfc59db5cb95180112e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526a4de523ff72e25602332945ef2dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5050edc8089f957f0bf12842e85d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e6c25558345dc1fa5dfcbcb015b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ffbb774da00a8f70c29902d900ec9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823f762f398d37cf9ef75c6314c178725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf1ab5a531f6748a9dd22ec7e28e91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b5d9841eb7ec2206f8ba2edbc9af2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb71c762922f71db65630a3dc79bfd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089a40b22010b35254eecf6021905f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc99776a33963649476700993d1a6b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5335905031a76765e8058e8e3d1e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02565af0f470ac520b8b8a790ea008b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4b69ed66fabf52a4d64adb372656733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068361d6c0fb1fe8fc0ad259f20d1132734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750597481f7bc0ed65772dbd3a80b86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c10087851c53585c29d72d83d0cb19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb830ee8a37267bdc03b7ab84c6e85fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6082b0010d42a5e7fb552b28fe1f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c148ce4e6410ffe6a20cc35e8ea02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95656558c6e595364e02a6f6dd2873be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ccefdbca5d4da52e3c22c7b216bb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31fb5bdbdb54578d8f82fd29662475742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be574024b11b35b312405f17755d8d5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6d4fad3e658548aace29189985a6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c79839d31a03a5db2f0d4abc6dda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b313478bfd96824b166d81fe8390c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296224b89497bdcdaafb1797db43b7e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f986112f5eb337180c546a8475ca42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833902d1cda6a01864ef8467fe296d5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0175fdefa82063c07400863f9c4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71891ac1a5243438d256f0670aabbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc4100de54e198aed570acd741e4d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10372534518a5c8ef438994395149753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb07819187ff05a5e891d0895f42d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7ba806e23fc4ffd4744f30a7fecb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9f592433997c09e1a2b563135c638756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b571aeb72e4e055e2ea6df648e3a99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040aa6946dea35ea489738c2470934758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724185b531b01b4f7d74f58aeef4bb8d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>