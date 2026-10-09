--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e7cb34c5e6fc0fe32a089d818aaa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4096b828b61be4d8bc9dd5901abceb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93d5b5a2d9a4ecc009f751450058e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81928326a0f255b5ae084f89dab25e194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cef2c31a5fe80130b30264df32c075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427e46679c69becb5db5786910054116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4b078d593f3dc2e5d4351672e2feb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f8fb065f525d3f3cd3546116d0148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f719eac61ef72ca220b01794fe5f4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71862571b66b948838c98fdb662b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141ea747916ce425b11fbc0f564d1b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8dd6e819abb97bc3448a0ba3bf8c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01357ff941488a50807113d99e2de10113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b667572cc003138aab06e06c590c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf2f12f36de96cf4776dbe7a655a9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d969323652304fe8adc7905eea2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc9dda4e9d21fd7ebcfe54810ab60b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f857fcb5bc07dac4d08774c3657d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0d3e37dbe1e1fc28cf3fbacd85b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36a56e6294f9b42e4de93b015d4e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f6fe28bbac72a3e9d339a891db5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea8f4a963d0a21d9a7508dcf8ed9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f15ed5225130b787fd425c8e30aed723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa373b85c582a47625ae17402203624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37daff8aef0bb55d4c61f42c83d1c6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e116ac88ca94a98061cd46461423abb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c96db7717c3d85cb1b371eb2ca8be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb350fd4f80f24f2dab49b0881d05328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b3ede7821811d7b04011587c5f5d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb8cad6fab4c0478a930874400e9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d595e704e2731f38d54de3e6cf5e7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f40841d29d17df9d9a4e00756502032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f5068d710b347e22346ce84ce49c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285475c849d1c9f25c24052520d7e72234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1a33b3f630942b290d8d54af8214935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549236bd028c52258411507c70163b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea27906393c445df4fdc241ba39f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c5dc547b66446c57f1e61d1f5c7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039813b0fc1ef0c9bc33b6972938476b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5a2c5ea8429bb15cb7c775ac54b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0e98d4168d65f6109f4125c0e6ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a980dd12b3aa7ef1be65a4c3e23eda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838913d4a4dd3dd42bdaa2545cc1049543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf69d916012d080fbbdb7665188ba2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ba4b2ab78effcbfacd5364ba28abe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7d2d7bf25afd5e1f2362cf927a10346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d62b294c045ba5122b6901ae7bb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ba100d3e5eee3df6134e356fb538548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb067c61c953df339313ce70f7ee3ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e0658132fa06a2254d66fe1be8dcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67598cddafa8b0766487565b0f25bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a9af3074d194d5a786f31958b83252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79d636814cfa27a77765bc690950653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc18bec77244c196fb33f4db94c7a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1161fb8812c35417353a90fda93c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e651b0a4064262a9a201b17ee7ade5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1150c2123da74695d44a6685b0c43ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9910badbae9a12be0b6fb3080c2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1092bc8199d806ee4dd669365a335a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b664fda55a545b57d87b1db76f66ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e968aeb749ea49cdd0ee2effcde0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdf01689413fd1585f8019156bedbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417aaa16bc0a734592612c99d09700d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f49ed3b042c84385707d023ac553e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19098802103f86c5c79b0ddc352df265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f687814419742c3de6cd0ae446a629966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf221de57684c6d839df16c90ffb7da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a92b6db7061a7b465272afea17e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe5d5e1fff54887e0e8d51146dcfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff277b870e811888d5840af5e7c33d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94105f536f2a92d468f1579856215e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed14d865c5612b30ee3cdaa602391a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7d802464317af96eb5af6addc7ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9ffd3026325cc5b81ba675ba577874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872d6dd4ce5fd0cbf5b3e34a9dce8a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752a95bc414b28fc0001e577825f4f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8977b6f48e71c0c82b3b62c8eabe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b51a09e972e7e09c705fb1a0d7052178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a47b7d84837dfd081ec717266b66579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322bebee5880d7c2c7ea7f63724cf7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc9aa57ef3f8c5c33499680166ff081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862331e990d2ccaf18c62cb6a8476e6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c971ce28f34797c5ec376b239b41183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d643dbb16b78bcd9b991520b5d5eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81432aa85320c4b4b029f191c050d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1653dccbb0644343cbdf8eccb7ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a43f8cbc8bd2ce36fbce236bfbc0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307d3cf831609cd0a11a9b8fc38088088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539ba03df55bf5c7b723f045ce659b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0fd85ffd0c8a4899c7fb58ffac4fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e488e001f96141360bb067ff071f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b5c3d5cebceae662e08fa03aba52592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9efd4e9ea520c97cfa6273ca2e88393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174173038a64945ac6eda0e21d112594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bec0d60d4cdaa564548eb024c5941e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec677fe07ffb45d705d291fd7bfaccde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568fd4d384ea5e4a5f2cec664dff33c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2a8871aea8c73b9af3d45d41b0ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc867418b0d7214eba7748400a9d3ef099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da29e80b2e947fedeb1df991d9c842100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a08d80c4aff2180da04744e1d2986101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e6e8fd1da4d49670bfbcf39e8b64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669632104653ad930d973305ea3999f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070e6aae2297cf740e5f842dbfcc1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f693b4870481fa02b29dca982c7292105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341009a7f14710fdcb572053bd6d60d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcab8b64ac472945d2eca12170ab51a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62ab2b1f99e750a6bb0fe98872fa00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b059fff1ebcfec3c8aee18d699af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4c253f2dcd8a7db3843dd903db8e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc4b3ea0045e54e1f89d1a52f068b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9311d3324bb09b619bbe3335c852a2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc0f9e5bcd91fafbb08b8647450b63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd04fd588e4bcd75cb2535493a1fe83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1c2327f2c7140b81660f6367f105c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79f25377b8679a5d1cf9581b712c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1efcba6a456bf8db1454058ca54ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ae9708679158d7d6c2320eb2834d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc30a8009470bfd9bb0941a4bdd3c24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d23f330df7279c56a5e3fb29d284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d671b88de8c792f0c7ef8df21f079121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905dea13f5018ceacf53a0c531f4551122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694169d511cf30ac488536c519351793123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ee7685018ce5909495eb38887a2fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c864e27b87ef648035fbc81eea0827125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56843bf1cf409e5f7855898d0da56b1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6f09eaa9b6123c6678a758070bf68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b60c2c1dac8169790f956548408ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9506c99f2ef2ab31ae6b1c0bf28f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fcab62471485f2fb6feb03fbbf71e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa21da6593f32a73820cc8f4ac15a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece87f13ec9d844cdb83b83fb477d50b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c25471927ffd3c85a47a8f48085ea4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577f83fc365844de63040f3800ac64c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeee69e4d6aa76d79568d3389ce8907135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05cc336d41b46fd8917d98a18927c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f470ce137f53cd65029a7d47099fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4676b816d2f535f761675d134305d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba4d6131f374acb68038760894e60e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe0e74ceed3c0cca3ac69296c521c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1acda42525285f12f50771d14921b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3de3e99789fa67c684bf15d74ba87b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a865d13baf069a37c7c28a3b001a5a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274185d5a9562f97599f65d8a34f81f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ce569195c7dc91e93d31cf7ae3db6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f377483f56a16f74f006b2626ad6c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d003dac72ca87f72944f061b13c074b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977acbcd740a548733b6060cdfeafc6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f72e8fcbe69bf1deea9e3ce5f282149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc471de318b241feab68b2835f586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557e261d8a7b26642b286327a854d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a70310ae5a3654958e1c558991dd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871c4a271e508272e87d31f527e127153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec45e731e630cbab92551182f4c987d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606853c39e3ac625543bb301f9cef149155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa52b220f9078298f2aaf912fc57899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac2327f42005d5c5134b1d03078bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b1970d115b20cecb39064cc7e9679158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d17db6ad69495870d37818ec5772ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d794eb66f1f1e999d6ac2ee87a0dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c0d2350cbec90c43a068ec488c387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68bf13cde639fb532eaa4a66bdd53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70333383238404fa0b2d253b2adf2df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8c565010390ba13e9e2f38678e6e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32c966615404945d821f838aedbdd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169f1bbfece996e1f61a43a6ab2662f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0541efefebb0d89a5781c855f579167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3123ebbf29bfa90ea19a7033273c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0a42fd1659936e66226dc1783bf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce0c6b6c0051993dee117aae6046f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dcd6561d009e41e76a99f47fbc31f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683309c9057c0420cc083d430a5c3201172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1725795d354a1cdbb8a24fa209189173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d92c8213c65936ab75c23f05f3bbe9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d21dfc5545cb38de7c06bfbf420392175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b7b287842ea69bf47da5bcb1a854d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef125cde1110506fba769f9c9d8024177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487caa63adbc992aec20d12dc42c579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d336c6f3227d75e317f84e4852eab3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b4501a410b77cf29be5271825ca6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5deb13272c5be2a437fa86025a5da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b71f90bbcfa37375e37283f7be19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee032b06e17071e3ffabd97a117ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e82a67de48bdf96332f54a09e64aac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287f0505d7d55aeae8cd2ef554b9639185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a7d524d29155556a46848b07fd7a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38298c81c450c024fbae22cf0660bc06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c736448538bb3d105cfa0737ac76e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e02812fb06f349e59e6f1ea8942b50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886914bf880dbc56012169aaaed1fdbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3233903033286a02f092b94bc42a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9183840fe43a80fe5d00883f9e733e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deede7f6db40310129c9e94862c06e2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e59ee61ffe245e5f38d4758df5a48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ee4910e66699ae617d4ef24d6fb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517e5bd9ff1faac3eaa82d0dd475d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557621a5440504c94f1ea7c3e1a1c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed48ff3c944cff0a89d7f517e87b323198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1f1a4383f6a806b94c2923aac67e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ed0af590108abe55f2f02b39ed25f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082514a8e41e300b1c650d2139850fac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c025581dff2b91de6d9d321fe6dd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1252ecca547df08695ffb780797b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ca17f2cfcd886ef3ba6d3134575c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c009af5c15d2c8710f79e3e324ca29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388819a0ee3f61e5b9cce24b8689c308206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad44faf7dd099700185e16d2fde6ad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba2e27ff0ad1ff213f1c448333cd89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bdfa74fc420cf0a94045e8e4cbf6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e61ed5988ee22a1c304bd1f92ff4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ad74bcc1a6bcc7ddc2bd089808709211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41775450382f1459b6b32cf97d015e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d2ec1fd89d1b5d500740cf7792ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c6f4ad7d998a3a244c39a5d66a42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e2753c6e072df4d0370c0e8f77023215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992831485f81956e2b197f5b234d6a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35486aa536487cd676bb65d1ac05f641217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c666a760d67ea9be84310eac7ff11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1c64adca496d25bc64a510a2a244e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e56ddbc7a04fec882b1ae4c1c16bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e9f10453cf84644b3c9c1fc3fc61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cc8808548e8f4c6c918e8c513d697222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36d72b7a3c192523b3d968e2da5cb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b50554226ee5abdb43b3a7e8235d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726959b12dad0b2f0dc5aa9fe3e5f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b82cfe9b4cc92a474a60e64585bfb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e32608fc494f57404c0fa6210f27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73766c67b1a1e426ec67f345ee36c71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e33c165766b91eb7d0984a7e431be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce0307017128df592ca9fc3d84c294230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c637d9f59a6531864704a1b6c593a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa88d25d487068e2e13334e6f76b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b31d056a289e00e19e5f3200e8ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58cd9d6dec97637b1da13ed92851b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3161ae3d28eda224b1545a3082fc6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13117e7da4bac584075ec91da8278e77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e1777f1ff2bf8a0dba1ac7e0bde35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7aa1abbb094a1dff73a1d03862de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc6c6ff30f7943bf0be831f21de65a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a077fe6aa10567042e444b8cb292c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb524ba8a1dd9a532e8b7ddbbecdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a7b3cdd78e0ec15334b7998a507c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8cdeb1fedb5c97980b0549658c9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679dde53ba19143e48a231a65c03816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d955ec724e733d6252a220a5cc418245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d13700f4fc8d0b71d1eb7f99892adc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d38f322eafac81b06c641caeda50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf29c889d6abba9cfd07fbd63e4319248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378a79b85919ac5e6c02184aad0f9d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de451d8b6ff6a09eaaba1575ccd89231250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d98e8b35d72fb14052e89cf66c941251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edcfdade9fd62e81a72385d66cdbbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6970e8a7fd0e6df5a59ffc5e5be73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad4228617a7a38bab4d7c337901b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0f4175393a9ac329228473f84dd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0146670926b86a7f10809daec4d6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808d745d5e05fbe196fc4bcbc7b4d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc3aebf40eee3f0bdd9158a3851703258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffb64d7afcacfdf48cff3c7d026df4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089267e08ce02c66a66572b8d83a28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dcfbb2396c2ee1d1a597f8af3defe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf200c7e45bb64f0be88c0a0118de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea8b9951d547ad121ca5fb6ec0445b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d223ff49c4573c446e503e557a0c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd022a512b54b5d9178d21d9b37931265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae4830d5f8f052fb8e1068ea6ac67d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7a871d9e8c768b341ada8c1ed1c24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26934a3a01d29c9ae5013fdd42c324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ccbfbb833b5c9f96491998aa2234269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba973a6d50684c4e79ace96e5f89b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4fefe042c01a7a40adcff22657e28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de13cd10d1b30e818adf2d87c2343272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eeb135b18a74546031230f76958fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333281af1cdea003cc6ac146a454a892274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d17ff336ef8b55d0a1bfe00dbb132275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12d8fb5f313ef2bf77bd11508ff25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36335b827e91aa47e1100cd20d4c95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ab723933da17f06f78e6ced5bc2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce578791abf54f034bf6156833a5936b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197d1849ca48a411df593ca7b05858280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40c35c45a930263c0ff291460dcf95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110f2583f8a83cf65881709c315c1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54462a674f0bcd56831785f70e08c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbef276d7c9110417677ceadaaf8e25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066738f00f692509d7ccd94bfc37872285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46866a0169ea59d550ca5da84e5a9d2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69199c0f3923ed5a27e35471c4f2d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e054362b1af3d0c8244f81c8736787e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7084b8eb03f36a6ea842e9b50f692f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927dcba0dcecac43ac05002feed2f72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564545259ee689893e7c27146edee64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd7b8dc6f3ebf43e30f0417d0d0c22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e0cdfa745e24b6dfa09930e12dba4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ad4cd5fe0364c6efdbe63b0fbc12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a1cbea81090d013ceb16759c29d0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc392daaf150f9d6e7e76a516a6f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488deace6317c93d3f52704e2162ab04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ada6f12c40a53e91220f0b191cfa0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655222eb6b405b7fa677b43dc4c9576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa169cefad89a833c8650d7082c69f11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf558db877717b5c99c70052c533c43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd49893da39da5036b27163c51fe55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c6934ddb56df8304a507cdec478fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e48fb58b34d15741e6f016f382c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255e156eeac5bb5f95e3fc4b19a7eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144376114672e6fe1134784132eda3e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f17355f1be3e126dd5a3b4a5bb31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2fa296088892352b9480f8762b955308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105932a47810bc713c6c66c0aeaa3d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db362a1e17baa6768dde18906e765310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100a85e9202aca9463d4fff2352f2fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcebafe05192d432e24e46517bbe854312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed75c38de4ef4376b77bdcd5ef8cbf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618e57867c34a3d13e3ecdbab0e3785314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1343daa2fbcf618e6eba5ff39404bdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c68428f9fc7b02ece9917fb6308d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546c8a165544949bb57717c8bf4dc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650e8e1040f6cabd6c6c0a4f5b4e819318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508baab07416a01a52d0767a7fcb5a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8b238c8869b76bf82aaa6b77253e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e924a6ca336400e10524ef6ba26c0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0fc54a1c9562e36d85418c14e87b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e004164723781c10afcabc4a43370323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbefed66cb328cfe28a1c53f105eb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9be6e615db1991eb9d38547a84b250325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a26dcd9d5c2c12840720d72a3eaa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98397385ed17de48ff8d99481d8e3aa9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcc05b7905e6e68ae505241326db65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f43732eac6700f7b4e6fb66f4ccb0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5439ee45dc727ddbf218602f0593a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353818cd81b2952ea5580bd36833297f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520f22cee203c9fafd58a8de6de141332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482af798fa183cbe2c7f1e2ba1dbcef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca003e6a8eac48d5aaabf4ba5a776334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e84e1f4d4f906328868d849dcc9b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c294516bf7480b983c293b8307a14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f3d4b77215774b28ea3009aa0148337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca4cec3dee7b646255b097828c88d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e99d3c0a490fcfb31ff2e4c7dba408339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d9a04d8a883ea24a2a299627540b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30e151ea0f0b0ab95c36ad6992cc1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e235b9a8409f0085fc4ee8d82aea2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ca71a407484d0b81284d0dc4c25b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e6c2a94e51d5d2d7f5de8d40316c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec09b92feff65f2a8d40646599915f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad214010ef0a1fa01bb07457850f01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd0e31c3e9849c082000ebb11c062c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc5c62c86e0316edfd2bb528b86452348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b82295e377c2c523a561de47c705e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af15e51d4e5fabcca546ed67a72cd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b3fe5c03edd7331ac7fd88d50f26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade703ece09dcea08d72e744f96885d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6709136efa77b54be011c0342270cb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99668968940f64c1a161831dacc008354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6609216176b1b8a31326ff80a1de3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd116c33eb5a82f0fe814bb4806d884356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2a157af78de6080a65607cda918da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da19001bc86981fe46c6557b4c39276358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9a17a228f657dac85dd38258b70b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26779a413f7e15d08ca65177e67fca65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98ac729e6ec09103de1b06f090d9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91792187bcc84fead07550e085ee7755362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e90b47efbc05508e25655c94d675363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64faf32b2e173813c20ba1c1d3ff55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e935c137ac78da078c7965438106d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399b1c45df069d8033588ce7f2d99aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131ca0e4d6c0e1712e5e7fbc79157ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6041a5111b995cc7a009293483b41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04a10d1ce3aeb670e8e17db08a460e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e0677b84ef4790346e01df4860129370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94eda3eb51764198079d1b388f5585371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97efe79596930534b6db079b055aed4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19b47124c34f276584956907d9d3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de293c834ea4c274ccd42b40c3aee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf1b751a5de5731fcb79b68774c97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea127c146953623d800f18c16f2bd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad3a35fd30e5c3e3a7f04e02214911377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4a3a00d2131de0ec566200e2648df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dce4746535205b09376f5be44e569379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc76e14e4e121156bb04352971128380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db06e600550832cb3a560eeb06db12a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559436bb22c7e58789730eedae53bb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc5d78ce53050d6916b9cfe9f6eef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e135b36e75f7f33a62eeb75da1dcb55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdc698c668d8e6014f730bc78ef57c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870edb118cbf3d81b5751f223dddf446386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297747baeb0b458b559925df563ff76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b25fd13755393925ce588e7adbc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785d5473b69a9b84b504803e2e9202389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8abdfdf037ce710804db32470c9b59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4601cdfde070dbc232cc55d9f33e94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e928f2b7eeb5adfecffa4b5cd2bb6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2fe728917cd5509c0f18d32d15c7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68f4a22943f6dfd2999dcfb90c40d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251262362dc923ee59f05b3347c886e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ea8bc74344a507bd2716a28e5bc94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5382f0825232e848e307401e8e6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c95965fe928a1ed568b2c83628f42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e3ee4f633047d487cc4a52913f3aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea0ad0f6041fbb690e95782b0146c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfbbe860fff43c2fd43af66b23e9df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c85032568c0bb801c108eeb0db154402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24d8852910ad28ebaed0624a75461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d3d8b9bcba2a6ae5648a2aefe209a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06744abfce4284a92dd3f07ba216f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db141486d792a028782de379a39a38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c33d1d8f51f0314b4523eb4f4f2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d05e36cb147a59828cc1d1423a5fd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27615d0ca5041fb1f8aa37350ecd2a97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad952ad9cf051b988dc10ad7ede03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b5ba278a03d6c26ab36d5c2383386411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d375350171ce98d198d2dcb77ddcd94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1391753611c788d4ec61b8c8904efd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df68ed4113d843c536d275398b7ca4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053e337b1bec79cdee05a476407e2bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2bdeccc98e74a0d20e2dffc194d0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a5cada461594ba24d1642d2847b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d931f18fcd897ec3bdc8431913d1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42050378c0a703901fde4d1ecbd9fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a11955b56cecf0707ef0d7424f781420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca88f3fcd0faa95f3306d3028b86d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3058a86e5137075082fc447d98f583d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b81c3b5f282ad28a2f9d75b4a762423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376981a007c042acd696dd577fec6c70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ffe9d0a625aec6c2c2ac54c92dc03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ccfb663b889e263c5a33e700b09ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31f1e27cdf0c55ad2fc40ad23b90fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e99634b5ea5acbcfc96ffd9e63b06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee2d20b28f1b3bda3eabcbc218abe9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa052eb03d839fdd1b2d0933a8b1da9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19c5725c65896669e63017e8716a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda972df385d098ea41eddbf2d56ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08e5166c5aecf864c1587310e6508433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112eef8177663c88e1397b53232281a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601504391ff48fb97134b237d20a0d2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609c55eebb1652e7e5d283c7a50391b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b051d6fe0541443dc6bfd9cf75aea1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823acca4289e55173f71856cc1b6e9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdccc2ad00f3d6bd48b1c0adbf009439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe9b54a3c3e182268471e54e8119b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf24d5a96d2bf5fb1fd584c1b15e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea464c57570b14f39a7b278a4a3529b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf9b461631ccc7b8b1199e87605f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22763023da83f279698dabcc1bdc12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb45cc892dd9e333c56db37322bfad4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf583b67d71b7ac8734f636444542dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b7779be0e92f5486e2f670ab6fc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987c37612849e4d46af335d12da404448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c75f14df83d90edffa6051f6d8c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf9d3377bfd32d0b1f512866b28a74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b664301ad6727cf8e5bb4321ac688451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb437bac6a81d566d7244aafe8a78cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29b75d5e226b7d618b7297ef82d49d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f041740863b4350a828c5b18d24a50e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d4e732618e0139f7ac825b79379e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b5e4a51c6f560ccb2e7f40ff8fdca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090918c1bcd41b1839e84d62c927891457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f73b597a8907ce5343654f3e7e82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d927cb2f1c5b4a79d1ff1262fa4d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74e640f01d50b5737ef919b245c73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26dbcc15b3c4c7aa40db38513387dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b452edd4175a3325160f6a627b5920462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb3df3dc34830bc3856666e6464e6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf71252134c2aaf657e3caafd1e91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5511cb596b21957fd166edbdd650c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabea6ee49fb9def4471fcdce8e0582466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c212f8b4b9e2466599a5a38babf357f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addb8b5a2467092c4812b20e66e2d2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52202aab110491d7128ed4d0b5ed8931469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e53ccc34abaf94721dd026acd5ae5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74df66d01a3e605bad8b3bc861b0eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dbba974dc1fde7ddd7067ab16d776472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f03009e4ff1d06b6edc703f599b03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea89ea8ef4a8062ce16455a8719f8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761536d6aaf2ca7ac12799d59d15450f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a8f39d648e82302966954c77cb98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312650a49af6718858cb24c5a38b582477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874aadc6f99b546951e299fa88a79ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313970d6f6ab11b89f83a79203d1aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c088ad98aad2dfae0a5e70d98b48db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa79180173e5d6ba41a97441afa7a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4d3ed391a32192472a5a132ac9eed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db8c70b9719a4e461682ca2c85c3a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5cfdc17bd51dd49bc8f94f217b3f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528144e0973a0b038467d9f9938fd78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188b629b231b055ce0863dce133db98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b2ff86243f82279f80f16dbb526f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c54c31221db87195d6cb037d7f55f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e8b98289b4ca608bea2083aa4a88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d16ecaeee80775accdef6506e361ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4da316ba972ab8eed3f89f7f511b1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7920fa4e9a66645df940eb4a18a56b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b7054ebec9abf73de3f0031084bf4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffc087556f54aa5e4765062b2d531494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dff3d0d4bc79a94892806af5471ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26f208db08e21f8ba0d9ec138b50c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c20eb70662ca9780c398f829c206497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2945b450c942f929997efe810b95cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762991e07d99e7357911e9269b8a09a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a44600e19379412d5716ebdf49f245500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2bc5fc5d0f9410cc4ebfa686f8099501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ab63d3bfc51878d8dcacb3764584502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb65cbdc363ccdb24af0ec435f6fe3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfa3fd406572f4ccfd090abde20ea5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a712036fcf335ecd1e500c1233ce6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46ada36bc52b7f493e4e5ad42c7ba9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31049a84bbfd3d90cccd0058a4bd673a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc079c22656d6377cc193fe9fed2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2dd4b80a80c39a9c95363f6d74bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43fb1e6df55c2f3c370729a7c424f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fe27e531afac59872c64baa6587d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983529994d863c4fad4f674eaa7856c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92accf703040fbc2b6a7d5ae2f32481b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5f9705f4c7f473fc4852a8566c48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951ae8efc75c49766a2ba9eb0868eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66f11664977d3a2623e0d0a4055d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff55933dde6517994fe935a248f936a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1406a7c8e6db0a78355535490fc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b041b872752c02201cad8780d0f47eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824a1f7bb4df7746d56cdae1a14d47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeff9f53d1ab59c44827fe2f6d36c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b09308dd736d4cee40144c69c6953522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e71e87b985014505fea7d4f0cb206523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e29f3e27bca51824fd0991d1db30fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e46ec03973d9d9665d6a02fdc6468525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b553594d26d95442f28e90f816e7fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b975e4c09878bce3dd3bf741164e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82ce62a8137f318dcba1fcfb86dbf3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b171c976fb1162a8e0f07aba3bac0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e410c6343c5f1a1d3e1390efbeebb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a205f2f885f06abdc194e5d0e7613e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230672d4587cdf0481fa6822e394166532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b47e243a24cb68a30f5a716014c2ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410abbbe9deab0f96fe7b504128bf155534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc813d6e2d41c44c931df8ff68f7b4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a05e3552af6a5428de697292eae17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17b2411c3193b5f0c8a1cae8bd976c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77f3924b37277265f75c4b1955b73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f4a33a7569baa98d4fb77e9886784539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ba556c992f8bfa6844ae64b6a1a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea436d6425f0985f4e31e033521c0bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c5550d0d38b68e8ae5fd4218e24fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a4d96167e443a1077f5ddef5efdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee683dabc1ac9cffb48be8e7c8b0b38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a818e725aea57a64d60588e4816a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1445eb5b9554474ca8ea54607a73700546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc16e1268c857a11eccd36b211ec27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043408a96a84db8335c42264044b61a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee12a7bae4d12e2f294e2d00a2bbad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db50d5fdb628c7a703f8dc85c0edc29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b701447e3e0d1d5e93b18d570a27e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81b209fd011fbaff64c97a2f05f161552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb8c55b8c96f3ae01c6af6b791337553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ff5b6ad1f3353c2f8abdc6b09e85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e537bcb83f3d3017f5ebdc55236fa1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a4de8dc55c1446be12711342acb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a07d92662ab3962dc31574bfe2357557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1c44ef11781502cc570735ef9ccd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde309f868ed433ebb47c377d1cf4c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9201f8a1ee7e23feff28acf6da38f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3597f7bb54492b49c02d57c1d9a5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa7b828b2b3a4beea8414888ca03e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93735b3854761b266c9b905e172c5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0883c480d4ebcf76e33886acd94de6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ed08b5884f013f08ceaefd81a6c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d5fc59f2a2fe3c6810d0ef19ab786566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541ce1a9ca941a79f5063e4753d13dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb1995345fa2806c6c251d2a34d9ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479018d933aa638e5a57ab2755d6eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10dfb957bd86edc767482d2469d6a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e28bb944ad8cd763f519980777dbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e035ba110bab906ca8e7ab7237b330572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf8f7f273bee4fd955fcd5ed54ddac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0fb6e0e93870dec0911d6ed601191574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373c5224a58672b2305004fd87d0709575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715b0d8c8f6d63d20bfe18c99e3d33a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864081a7c94608cf682c57b2434168577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bad623afd4a1319c0d3cb9911f2db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a2565849edfaa74b5481df3d67e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b473eeca77a8348dffb67e7b6e9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc430e3ed385c464f5448c00b64d83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17222c8743ae4096b0bdfa22071e0595582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b315ffee19b0501020ecc61ed14fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be2931678049208a3d16e2e27e913584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafde04c0956e126bb9e974823ae8ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad84dfdd339c3d8ec599bfe92b854586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7d250370457f44a8e2bcd8d915a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe093cdfbfe0031996a2355286aa743588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedfd465a07c3d2299f185fed8ac210589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da327eec09b3680ad77e11475c50a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89127681b125ec4dfe407866ed11b31f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144fedf82a89f17b9028db9606c4d08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455af32650b8e41257f5e0db968615593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1cb69c91f707c928ef56bc25d452594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674bcae4b4b8df53cbee3180cdf1e24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d37bd7f76f299a13cd02a5f12ad71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eed6bc83ec5e8612344cdc40d9f98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce411e5fbb164fbe419ae7206aeab7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dee4a2497d1c5c814ee38e1ace196599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb1a3bcc77ed014ff416fa8280e4e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73110220020d348615072e9cd6bd0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c54bdb1c308e8904a9b3e9b0f6fbbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3cfa8e636180d3b148b63c4959e2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6886bffad03762089c205e65872b83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ace05b125c6966c679f1848848d947605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ccdc0b3aebea95cc840c93981d64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0b300110b8bed79f296ea07a08d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856eec74aa177985fa9f1af4d32bd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091286e12a46855933001da3b0ba0e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca6b50363bae9287804ff5485948ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130e47120eec15aac051d5c36b91da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f07411a90ea311ae6f920f99c5e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4b595ac0b9da0b4f6117c2d9e2529613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86335a125f498d15e1ca6c5aae1cb24d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d0ff011f63f2e33c09d724e2cfa9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7fe0fc2ff93f4d79e47e4d2c0ada616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7dd3e99dec2f27a73294039e3c6d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef79e3fbc4277df7b30bf3ef7fd189618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1b3d3496d65069b2188417108e710619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21686ad112ce49d51aa8c5be05253c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb478851de7ba7c6f14c0668d8828be6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03812ac1a06b2506dbe4b51ff5394d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45fb6a966c65b401719a9af888fc65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc884a973908c5352497e01305c2ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3fca159a8862a848d87cc18aa9c3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca044a0eea64e1b2c0d56b290285bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d24bb8be46284278ba51a762304f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d00c4b27046c29cb5ae65aba9fd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577ceb18b6fabc580d0c3d4ed62de86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda382b689186aa0b97a68b0b0ca821630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d67403631f2c2ad14846e92011444631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0822a7298d66195202cc8cde5c020632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea014a72c2fbcae28ae5e9a880735c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d9e610eb20f95f57e6651040e620634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0482b119fe54659526f493b052d3089635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff41a3a42a153c0e5fdcc2c8480cc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8888c647bc77a8cb2e37b0c1e927637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5726e67acfabb9946001f0f2668658638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7567438faa1a2274f92e9f81a42cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f60138a9c56b3d1abe60e75af326e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035699bfb72d6630e996dd75fbfc3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7153e3799b5a522a574d125caa51b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1829613761f3a89c17ce662020a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5490f460506fc9b70c28d370e95dd88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17d0e67c29c6fbe260ede50ae21eec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4f477103c5b84be288c6263c0b9fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d8a2e30d379b5e62daa6ab8504393647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812062b64f40bc1c92789583dacc7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be227c4eb910a92f3026bbf8c8d4770649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251e114340c1e583c63f0117bd8028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6dae003609ea9eb57d9b73b824047651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36b6a8554e938c661c1d015087b50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7849a33e1c38700be5f05e91234cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e177bcc677b50af1c76c25df0634d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c609175abf88de7851c8d9dc876046655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7dc58eb47c410be016ea1c97d99ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18c47dcdc93d3f43ed4b47cfe1d136657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26acf1ae9935f1bdc328c1765b59243658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0453bfa6a0827de92f9f84085c76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513882d10d35ad9f2327a34a7e81726d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e4e396ff0316ea61d6f22fb806a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22db8b0e3c86c27b63fa670cfd4442662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85d1a6a2f69cbff8b9125cae4e78b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7b5a022d01afb11ca37442629acf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a9bdf44840f838ae1105f702c434665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c4b39a1a7b4227ee2c562c5c7a41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb16bce52d229130ead2ebf3e0f882b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911f7edcecc9d732e87fb0a14b2e8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce71f9b3b92a725332e9b89e92920dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab0338c7a38eb8d26a9b1d6012c0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd157ce811460e7632d82a72350a9546671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c396972250830a4c0dc76b5e44b840672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04a463f452a083a92509a748c7a3b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3509e69b90ba0a1879eefb0183c6f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e921f8be5a76b457665bbf86ef85a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff703694dd942b6e6938e7c9000c688676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1d7a68645403a90541232ef5b5604677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ab238dc29e10a8e257ff4034cb33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5393f18169942ba3352d90ab0e1c30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a9fc96faf9f02b849cae82e60d3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d74c11177fd9250724e0b72a2cb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489edb421c78c3c6850888ae98a8aa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a6e3352b13696992d5b2ff410db3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914853f554322e8c80d743d241a4b21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e02e6493d340c2580ea268036103a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f913a027f6cb5bd9000204dc31e14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f2b38d3f29b3a57e05e8a124823b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af73d84c71aa3dff084ed174aac72c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af71b66db0c41ef8455ac31b5db7d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ed305e2d9da28268e9c6faf341df0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad1433caa5309cb3488bae6e534e07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49071bce6eafb1e098f51122e818d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae1f221d80c9713c3a9ecd1295573693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1ba15705998b549d8c464a92018a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c64919efb5882f2b4cfac9bdd37d9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9cbe8a3b8e9d5f913edf6ee51404696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed96e6c52a08fc857bd7f48bf8915c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee060463bc9cc61cf0a6229016c53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8fa7300d0c95b3365fe74a90efc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7a2486b9c49f68dc7e6e011ebd140700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c3311fcf1aad1cfcf27f26ae30d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a3b70b66e296ddaf86663ea6c2e38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f339320b6e8265be1e7dc55e9f8ff6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06caf8ad7db0c0f2f3409234113aac4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dd8d9fbb7a32d73d07faeac9afeef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9d89275c53f65ffd194b6e4ddf1a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c7175de235c7d662c730225d6421707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781b7c83e7a366215152c898662ef43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c5bb77bc89276bf69b1c51b133e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f2c38b7acfeac89d3d1f02bb690c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744f4e7bdba691ad701159c7cd26642711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbbc05625e039c77ec544daf4b8740712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21005014d0bedc90f1f3ff8524f74c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee10d1fda29bf998464909674dd72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d5c409ffbbca6f3e6007ac254399a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfcd18107a82b597b865ac99833e39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddc4ab1759193f0a10ebd8437e0959717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836d70e6eacbd6e1f83273b4b959f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b14cf3fcf4ff14446a6113993ade0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977625cfc01ccaa645cf0d323edf3b03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e0acddde93e57e899971d75b6a38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c25033f9a1f0e4bf4c7bcbea991895722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3225a1ea684b65455399391eaf4094b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9cf9ae2ed2025e3234ac9ebc6700c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b83a75565d55de65b467e138f6f7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a34d20036c36280ff7690f1171acc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc3f18b48dc1a8d9012d3606f2e59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f251c35e66b4d3ba0d9e36ecfbeb78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dafe6fd2cc106e86c68a581a701c9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd2c642e51be4d8662c68dc4c05258730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e46862f4d76564f6bc00677778375d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a32c885bdb1cbe13baf78f24d4125732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aefb2c78e5b5fe2b6bdc2e75e7e3d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d25ee3312da5ec7af51716d0a3e533734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66c75578a607622cfd7a28a710ec0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0404d8b36fd7264438630807a46adf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37314eb9dfc51fbe9e2df7fa135b054d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50eb564446046ee0bc09c17015f922738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028cf7334b78e9139c7ba599f228c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6462772d55a8854ebc6297b54ae34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e84a9879b40f5dc192bf00721e06b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583d58478400d7d89a099d705014d99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11713b3fb7847d550dec2f3e34cf47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedf2cfdbf1b1ffa672f87ca0ef5609744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3472e65db7d4bb7e047234cabb94f86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775bd5045c631cfac24e7275cc3781a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54858a10a4b5277c0fc51d4aa154b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ccb795832c452242b2efecad829a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c2048ede989af905c7f6a154eeed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876df0a61665648448b7c1a07b304ae0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63192cd00257538a1d7350ad4e499f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c42a7d3f4eb5d2995291430987f65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f573e290dd9a349e2fe453cde55ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c13a1c2ac794a50cf50648bb036b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c69b0b1c1d6b2a1fd7f58a01634a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2e61397f3226e14d5cce5181c3c13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068937c1ff2709389c052231a45b488a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38560c90109b179ebdf97e2cbd96103758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da85c20275611e00ae46a87aa41538759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4166557f2c498eaf5415ece0a46871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba20c124e05f56a7c8ab789f9690f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f228282f7e1ac6ee73151c74226423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019bf35a543c2bc3cc6b2f5b088bf694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e09415c026236be5ff94aef5ee5fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0a1b8abf550fdb292798e675d6fd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfce584714cb695fb60206c948fe997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f01d519d00f4c3454d7c83d9142648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336903abf49b50957af4ba54fdb290e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b441e9a0af514c046ab1493a11f6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e0b51dd4a7480c12712b3ce691e9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f89f0aa7ede31a02dce74d0cf5e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fcd50aff6b517c488d73f9e147e7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01c06cb811738f30564426015c1c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a2eae5515c4c20d91da9a1e553ac515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b4549270861ca8d61d1220fcd19516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd12a0af987a966ec64c22b55c2d43817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886b5b80dba42ea0b50fbb3a685154418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768fe14908177f91a6c376ea46a81519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea585f53d737d09e3c58bc72a907cdb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d137ea87eb1a0ed12044f53b119e3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87664d8a16106fd3a901afb80e64ae2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224e7d704605bb067b26cf5f6de2ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417667fcfc62f89057e9176407154fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763752f840410c118ab638aef812a2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e6339ac5ede56a1a73966597ebfb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762510b935ca92171635231c9ee76e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a60e86af612e7110b36932f44820c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81a8f040639127e4473b0dd3adfaf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bba369f5af4ace4c8048223b9be1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9a0790f78307f96f32ef38a02f1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e96f7cb72dafb9e8c209e517b1fb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855e6fff886103c6285927b424b0cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02284722819cc3f6f56863c9b550734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb606deac7d97207153555b43c767835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9dd497af5e6d98e39a0cfea6264536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd410c27667132c023f1ee6eb80dc0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e5c1ad543fbe847b545a39d86b3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9468e87bd1c6a6ae43513ce0eace20439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6ceffa3262b82b08523a1572e5e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331795e1b9399fd75a6ccd19f9d0406a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e71172f9cebac543632a7c742360842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79e589ff288af95ad4d411c38fbef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb85020aa218f8f6e37e00b58566f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26e18117f160cac38aed78ba2afd1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f698d001b002e428f8b78f1c508646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07463393517a30834f4bf82e1becb6d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d1f8592eb9b1071f30db604061dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc029a0d0a17a561ab159393ee14f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e9d13cd8563b14a01fc29eaa5a75f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13601163f261a17e3e4c337e1182f0b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d65d3d65fa169146fc7461b3ec4fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58330256850534bdf2f4be05afc05f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f40a5eb69703ff6f373b2f609d26b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1e8f139ebd67708f4a79a555741c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ca1910bd2cbb963ddb29d82d2849356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe783bd27a00d6a794e63e4af70af91a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7647ba5ce9e43930148462bb8151058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2035365eca6332d0dc3b466e268559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f61aaed2b35b2d84bb569eb596ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f0f1c1496b0ae7dd9724da31d1afc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ff0c56fdcc2559647e9a98902a9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421228974766ad12edb22048becdb51263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3395b28bbf62dd52ba414e79c541964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96784aa744932f51adde814e7d136065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a67869c463a526978d1979fb86d8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec30e3f786e3a1b390fdc2b17da94567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088946d4a05c9c0ba53cf89c1242a9db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89578ae7f24479c4111aaac348b4410369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd08abb0684cb23c8d9457e141c00170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb43739d3583b82b52b00f61049e9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4680df0a810705c4c28866bf94a8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304f9b466d74885b58445fe5498c3ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db08858f013eacd46078d94deac91a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563f2eb088faa88c5efddfbe1251b3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f006db54322eed714ddbf781dac376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe53dd9fd136d19320923c09d1df87c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d925ee60ceeb4e8c17795e4b949a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c4c3920c5c3bf15d9f8c544987d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68af23792a108f00a1978979f504780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425494514bceafc0140b2bce6693a0bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755dd21c3b25f1fa14e59d0fde8f24382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c6096e3dbccc843a93f0dfd95224a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ab10ad2bd80f4b0b9a30319dfddc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca00ed8dd46fe94d1cebccbffa22e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b66771ba6e88de7904c75ccd7216886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b894a938afa056b1b4de84e846cb5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a25e16564bca7ac29cccad8e63f0f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe6a7bf071e646add0b1867221919489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e756ba66bdfe4b6d775b6cf5a32d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c3153ac857124219eae6cfa52af5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348383a349be0f8556566dd7eb6cb1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a752676576b3a2efe158e95517688c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22287b364e9f7103880d62279f3b0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368b9f3736dca610b8fb1495c9222395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1717a0bd4813d678ea4410640ed9f7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fa77210f52081ac1040cc8b54a96297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00aed872aafb35a89911a2ca9935c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afacdcf50676108e5f962d44398bc5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae097bd677e3ee41196726dfda055af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9216bd9cb1c1643ef01123459db18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffca0b49c1be465ce73fe2d2c9ae630102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e4b3f275b453af9e5c963a538693103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3f0ead221efeb86fb55430e2e008104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b17bea48ba21dd59c3460cef214b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baedfb151dcc0c84d380efb464e406106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05703665d635bbb7866e430eeae89e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d4ad385534c136aff022d2bdb575108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88a7f3f66fa0615bc505f3f93b814109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39839da8660a8258a842f1f31036cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4026600b0b020887e707b062f4907111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4da66ee0c577a953c15bdd1dfc1e56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a125f36989a9a86a7485b52dca09d4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b62599b6bd3ceff4a1c698a4bb2175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a0c021babe86d6355a306bb6c2b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc25f6a9b75dd74c2c8f7eca4568864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ecf46dbec024e62758eb6ba9ea23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428f7b9fe89c95877548f55916e9c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11f0ca6398c83e5df8019c16970b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785429bcbc8f54ffeba3a70e5052480120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3865de1b7388105a00fc72ca54e59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed128c0a81f1301c10f16fd8f14703f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b863751399844321d4343145f3cf6e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134cd7700f19cbb431714840d072eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f022560bf4983bfdd87b9513788f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e77df6cd62cc51dede7a6542f9930a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ff7610b0b177fb31749614f8623a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c18ad4b6d05fad4b33c1f16f7f1fb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536615418ab3a9a8d171ea20fb43f2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0067625a23f197fc61808a2b43e892130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2289f98cfe3607283a61f3df1ebf353131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec1de364416b20c3af11918a585599132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778cf35c8cb893cd2f988e08edaa0a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9487eb3506f57dda84f60249658c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd8a5c2892f415e09fe665530672dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117721c6a5550790c967908c97c7ecb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9073682ac70dbb6d1eb37adb231ce3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadc3b93746c0d29bac1bd3e61cea97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cafb1df5649bd7ff89b41e65033e73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5bdc6493510e7e57a6565a7d16f33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b5f13be3405efea3fc356b89dc8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9173b897b02896ef1c4e49393eb48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d4e307edc04e0ba19c50993cd923143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589593d2c330d347b7ed50673c547e6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81d4416b158005e51b9399707e4aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f694e59049eda479f7211124c234e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba29fd281410faccf4708caacc7eb3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546942373a314a95724e98c82ce801dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f254df12909bbeffe8100f16fb108b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96888f75a1e1c5de395838dd9aee8fef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820f5ac09018f121818749bdcb9483b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f6be0ce988d501a709d4630ed0003152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317f600bc9a0bfc2b9af7d0668d8fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476725d51144f9d9da7c1884b0de7da6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27422592042500f0b541118ab9dd34bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d47f3aa56981fdda6342865a61e51a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da0d2bf11a8387e28db8769e5bb4db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c1ac0c73dbb7e42d810cd7602803158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a6161c11779ad1ecccfdbb772a7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113fde0794249556431a66a0bc256d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afdeea3f4300687bc6660186cc1c22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46030a3117be2a36bcdc613816c1d423162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555607ba76380f6c9525b7514dff049163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125ca0f6b05bc0cc326c9eec772a097164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b65285e07e082e6f277246d37ad86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a2d302cd4ae07536e59b2a9b4f4ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5581df4f83d66656617fd65c7698c02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743fd6e24710b64659faa1c8e0c4040168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9f3bfa3e0c6169f6ba8d5dc61b67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9b72700a4c0622c049190212d7e12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca573fdb698069a3b045e76a05e8048171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5aacb9f975526d791c6622d15bfa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4ea77a1bcac64f4a2c9caf0ad2158173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e643533c3bf9c898e8d9f4c07cc906d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be204c772870d208b65e2090a5c55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561ac1fd6567fe1ac339027d41d29db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0eff908510eda4a3cc6f02596e646177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa92bd5dda4d717acac2a997dbb3c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292594b7388e8378e3aa3e0bcad58b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b07ccd23eed82abe679ddc494646a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ede0016f99dbbfeaf0146b5dcace0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa172b3038964602fa6e1f21749d6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11fdc05f97714a2664c86e0ac689ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865463a1554de56ff194a7a87fe7859184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7701c31011aff6a497c6a47bd482eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93bb35eab2a4f4d739c8305d117f73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8efbeab539168ffa82a2e33e99c17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6026d2cc3c80b91396a227607f8e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef4d5f69e4b9e60609891e1602f84a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4875e0595aa2b3497cca29bde040ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a067e126371d6c6b151605ac14c241191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c709522773f43611e3a8c2c6457c86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb272759a9d0866768597b7313ffb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67cdd4cc8a2e63f70a92009f33cdd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42e34c8abd62b8181f0473e6ff77f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf3f9349bae6013ea8d2392a76339196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02191f7473a14e3e55822f8e9666ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195d608f9a9f1716571356539ef5f10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae0f40274835c82f4a4aca1eed6a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a7dd75d0be3baff004cfdf7a6cd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12a559033348e4533c6026f1c58b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7602f33333a0ac55d0c7dec4a6c2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104123ba6ee92f8f081a2a1f54d5cbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e7921bc7e4530709dc05b9b1785c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750142ecbae19b31c43e085a14802991205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a813b80494d2cbc628195644a23c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fd8c200479645dabbbfc4466fe720207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c82f86f1faa821f0fefa3ba1200d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeca6f3cfb5b79d4101cedcd0fb8e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e4152c5a419262a6f91652997d5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad791a191f7821df6667ed13cf78246211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d02b9e3db7125fa9c8b3a770149e25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6decbb0f6095cebe9d94ca4697695213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2a97f41c137f0e156fa8dc04bdd33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f080fc677a019351ba2a3c75a956bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7bb132a0c46771687a57e1ac85df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d26ac6d481a4fc7f995b2c1a618ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c5c6c4e9531740d02753d96fd3fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f1ffc7e817d9cb53fc604734959f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371da157d3f5f72b3f69106ccb64b49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db245d1f5008a3f7f11becfd069b7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14efcef837170174f14f76f9016d3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3e3209197ae02698c2ccbf7e513f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647065e5a1d7cc51760e30eb5774798224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577988b16206d8b7e901407d3c6c843225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c879736880f1cbd076103bead5a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476bd1efef285ae96bbf48591b2120227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e83e4ed43cd97174937cfdaea03f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478f5e2aedc26666d451ed5afa01206229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eefd10417e35b5bb5f5e89624fd94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56073d6c9d28c01df873d3a1fad0c09b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774d4c7e214f2099d722001acc43571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07e9e4790760e9111429b3ccae74bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0350710e3dfe29e1dacfdb581a3ba8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce4c924b35fe44a629537666f7fd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62017d6623d5d4a4d4e7b641b7e343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063663a39740ec1488c2dc848bd250237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4273286e6a50be0f61768a65943c14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af9934bacf7063d2bc5f022779861239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e7a18dc04392030f47b0edbbce9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc77d074721180326bf5d1e520f0a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568206b830866debbd6fe1cc525eb0ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1ecee5c04dcfdc9b7591574763e1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8772bec0ef233a833f680ab5eebaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614839f1d5e38c5d4ab6b4f8662b48ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff53fe26c42e3b8628df88ebb29e714246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404781caf5d5a98506e65deb6b594f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd8419781379ed756bbfab2ec48e16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da74d0091a8d8d7adbd9f8acf89b28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed8f9bec492876d7dd8a84f6ffee76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170e723564ed38846b29bd3f7114d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe927b34ee9df5b149265ba28a5aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe388e41afc5302faa1aa0d8ee68487253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690b7876f87578af652a84661147f16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009318993cb233b5c687b6624dcc44a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c6e8bd361a95a512378aa761a5d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433990e43085f98bbda6dd5353e744ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27fb7ef41d3963726e795d0539ced5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b973a9e56293a1d371ff5f4210be3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72244af2fd59d436342b577eea4641260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03761a15c746c3266c7b79d475f35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b701000ed062c687218cb1a83057262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79372630c6c3260dab2c0f4d089dd6c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd82d946c0cad4d27518c4fd1df7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a2e1e3e5b6badf9f8b7d2152466cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3391271a43ae13917af736b284f5f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0beb0a12055d791badd4b681636927267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac0809d8c69fa6fa756fdc149a4493268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843006793eff66b64f79ed96f53c35ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ee9cd3c507c1b6c4cb56d22eb6618270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fd1c2a5e1e71c4e9a32064a86ae82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea503f54e309770b29107ade9161e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b2cfe74ed3710ea909575a652800a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6a46463d2c184ed9bbb49f9a0a13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42ed1502d53b21531d668032b14ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e8efdd238e27bda2cf43287eb434d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb04d2dfbf9c78ff4f4cdd3f707aa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244487b813092f8af5429dfc76bd6a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35edcddf031b49165d4c5fa8d9f0e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c37b129a6f2ebd0f0ca55e5e4c9aff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cddf89ca03dae71d5713ced83463f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face49b521afbf063a9c6415fec68ec1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01de79a6eb2eca238d1c009e2cc8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd59313015c1c12e44c11f0864f48e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204f93cd4cac72d105b186af504a44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9c53410bfdea8fa344b4bb1c565d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb57c63f1da775145de786a1ff07a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c3d5ad19d9f764bf362077575710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3760a772fe4e29aae3420e18f5082c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018474bfdb6da2d944d4a73d9e0ab59a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071edccbcbf746c6e99ae42baa564400291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851685a805d8fd770758018b34af842292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d930f081ad1e792d3b13b6de8f44d66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f512e2664efdaef33ab5a2307e5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3cf97d20730519b5e2455a7fe14e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617dec4862029637f01516287adeda9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4671830435dd870d915f5941bf560297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac784e57a1575cc5f91eb0f01bcb5051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d197df9239d38393539970cf6ab6925299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320632cdd66d0254fe88fb48652193f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a0a21de6f3eb3cca0e93856fe8f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d49ec2f7cf35c4bfa54c0daed1a1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6494aa12b3334971ecb206bef3ad75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4ab94cb2e67140a5860f012813adb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c1137933070036bc91ac312074b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28ddbe6f0a9d5bcb34d2793e910d59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c26e344ae3c9628ab5fbfcb92073307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d63068f375f745a505cb9c94dd785c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4e7d6b6d6998cd21b8c3aa0515a15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161bdfef5beed25ea71a248bcabbe1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad208b691de33e6602e14d1cb995b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052a44b976f62df7e1b4f4d7250aad6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8763f3a467c745a60ec7d84d6173181313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ca067aae9add242905dfc63de5c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2df468823e8d30ebdcab2fe72d231315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bda10a897e15691b6ad709ddc65d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab4225ad5c924a2e865aba87db3972317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174e5178fbfc15c2b2358b1ac84685318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f84a1e2bc0bf54591032c646e9705319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a9bb2617254b7f8b3c70014c441a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956e2e50f51a0ae67fed48c22133ffa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6826bda0ff4217708de1a3bfee7003322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5756e226337f20e193a692ffa60f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e6ddedac94c1913aef2faa294606b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a1f8782fe71d0d77880e7eb8d340325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4aad6044966d785cb28d304797edb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c34d73ec12c63cd7c5b1a61702926327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be7544f6f78f761817b4dcf3f689a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1f6c2b5a2824e6976faf359711b0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e38a2a320b29a6e44268806d6570330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c17bbb6f3152537017bf08f4f6ef8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bf1743a2a53d0b882bcbad798da5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebbfdea8f18b6c96a819bff77f5b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08cc2da7de6d76dd8cd68093554b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd43c9cb622ac4d47df0e1e5ab7893335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454ed6e2928fea1aee872e0ba90baf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e3e975fa949b6e8dcd783536c98d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeaa21e316fff4fbacb74759e48ce0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d69d5b318c6e49bc11473ba2a07dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c093ec3a65d27dc81cdeaba3fc0bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84ee8de241f857eed210c005149f3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82461f9328f1d65d6eab65fde87613e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2e5072b142c518e51af55b726a2b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f04f67021c9357300245be08399d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7f5013521526366e47a6b1439b5aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef2ce957ab20b2be38c2c9b0c17706346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdce5714e539f8482fc555494b93e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2b25c4fd580c21a3ab36d1f1998ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca432e93d634d30f4b1d816c5189da4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f12363b0bc64fb5f1c66ed36d7a97f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126de982343eaa21dea1c7629591bbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb9e225c681616107662185556a4fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182abf5f3074bd8cd915f71b93622fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249eea3289dbdecd9c64828a3163df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed371d50ded96ac689dc59cea0729355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e14fda464e323f41c849d61ba672356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08730cbd6bb6af11d0f98440e5348f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba4660d0b9f4f33c806209799b15d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d3c9474f9d253734a5765dbf5560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c4bc3731f906b011bb81c2ac65142360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a675c40c6e835c6ba1ed2c57fe7957361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745c6cf229179820d97089b6ea2b432362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae9cc5eb77d0746259e9466dc9781363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b9e23d398f994aef727194e041f14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a71f72884037539278a230e55791365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471e2c4eb412ccfd5828b1d2b9908e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceeaf62d381d7dfcc3b3b536491a55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae0bca332b0585af92c9c61a4880e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610e0c0b22a5670e1e7ecf4ab34ffaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a92a869e4da518af9d778bdb1a3f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34c3e5c218e50482a6b3560f7b2dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a66eb14481c75cd95eac2e1de3631372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4914736128395fbda64834c6a5dd09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1417e0833d1ef052545a8a003146374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165d2c2ceb22ec371d286dd77389e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a27e9530cfd76d68c42e334320d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399408fcfa247d84358a99b0a89611377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40304611c5eb0b9aa9ea2284dbd05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70de3d6fa628ef7aeef9bd0b2969a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c35fb83d5848c68eb2685e3aa65ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cad692391fcef3e49e27f7f6b974d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bba33cccf5f08f3271e3a3cb496b87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d938fc16757d681193224a38c1fcfd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c541c3cc062f6f7092019eeec1b779384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef89e27dc7028cd5ed6009aedc7cfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0c371830b9067e2bb3c1f2e29a4be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891ba4012bb31f6f63d5f343da10c81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4a207707a5e3a33eb589c15cb0f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ceedb25bd377ca9520770ae64e91a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a4a54202dbcecf0230f981316c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee79af6181df0a61782ad935519eca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e919274335a95012a3314139678f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d18c3177d6196fbcde37538a7fdc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628496164260093f887e0028bd00ed2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8acfe92198156115734901a22aad85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be792b39c6fa9b3a69839e34b3df6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7cc0396d2561a999c9a60046e831c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5f146c8dc155859a6e989886715d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195b5281f1228c893883355647fa6d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835ecfc7c92957c1b2f1b9eed3f6c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b59b6afa130131ef838c41b08822401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dee1090f48c7524595e60520d4d01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb482cbf2d59bab8daca2fe790e76e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24cb55e6aebdc98009a8280873cc25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c2683ff25c840a82300a9be0310e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcaba58d21b9fad76e31e93b6de1cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e6667ff547650faced6ea76499b04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579484e611ae7f206f616b85d527bc25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd61fb7e880d1f50d9480d72a3ece92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef977a9e9450ea353d5bd751dd85303410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9024d702789704947e3b9f9f6e61ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11919a039e3c8c429e1dc4bbd9884122412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f496e8ec7c643e0f2ae5ef36fd88091413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8dd71e26b1b2586257d772f49778a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd9f8a6a2627e1d913701d652099e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef68bbc40501480ac3f8f9a0a2e866416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec728fce28a224a09ea89a9846d08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172a0eb4c5007235ef300b0102d04eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68612a3073fa820ca0a76d041df36a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f6833ab48760bf5bc024186af36fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee39d55ecde408f7450442955b5b06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2de1f40666bede7709d678738a597422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f178d06ac8d11c6d75c255045891d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32874b44d88d30be88a49d54a8aea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800121b3a702fe0a798d8a0e96e8e8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46bba3a7295a249c413075c12f6ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac65de79838b924be8f19e087dba7dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5e94aba0425b1b6eaf37fc0b5563428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07870d098d74b32377eef816b4b86fcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6ef0138c31b9587c7ace6b6ce9a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51416db556dc06dc0e979e04fa0db8a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4187ac345390bcdd99450e186b3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84790037dcc4bf0f8c06b4a8a21abcd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4601f9ec89cdf4c1991ebf8f1139434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50515ba338ab06977a7476345228546c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252518adf5cb8652160245fcc05992a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21508b9ad8de653c074af3387cc7e3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e296653787b9ee831631f05bac4124438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc835b8e50163e80bd9eaf07735656439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7e4c20aae77a30f879a18d2c624f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ade13954271bcf9b98bd2b7928fb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734662cd41bda06bd19cafee2a1e753442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a43e51526b1cfb1f21d27c5d58293443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788422df96c79ba665316c9e860f80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b00aa9e44e97fd99bd8b3becf4d56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fe3bef4ec7884cc2cde06b826cc40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a9210101b91a6f43440084534e9ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1612a53028b793a797d55a19234727e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c797b99ddcee569a423e42fac305b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb2841409c072b6ba8f93bec841777450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de15c232e9aa17717c0dbb0e27f12f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335263975e29375ddaee9614ee9cd1e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65483c4d1bd27574c7d0cb20ff2fcb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac21c5c0698ee913fb3f6b45474d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed335ea82b6e24dcff173d64f78608a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781f4c6762c206cfb00df3a53c62900456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a81fcf1c3c727ba78c762adf94e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5110b87f3bb703b77f9aa24602368458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7a536b88ef32ca4f833da7c4dda78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e54862d406ddb6dd50debdea44c40d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f030401cf2f30587be31de0d529d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86327dad2bebce978afbd4a922d3fdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255784d9c62f6944bdcd22f81fb6fef0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d853429bb7f67f37536a4a2e1acc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc89f32612cd65ef2b18a4fe33087cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b4352cb26d88d906e9a591880f4ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e7f19f0cf2c32fd19910d26c21eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c94e9ddaaffa8a4b9248c700d738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6254972ed7951df797da0a39ad67bfe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57359cad399b048b40fef0e416e6a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18622fd74f628eecd3a1457570ab7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f584062e663116b741f60c277a305472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec12567606d07c6de5972d8960588473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92113472c66ee6ec5e1f7acec11b4a50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5fb8842e2593ad8d84a0f250789a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069f60013936f78e499e9f420b98cca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add05c89d5c7686a3d22839ea9bada5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae501fdd9ec424e00ebc2391ac1ea94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a417e4a55ee24f36ad29e48ae293bbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487632e5f5299cb0fc61e6589b9779f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394fcf871cf97ee1db48130b573be5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accd095337549cec48e09bd66061da7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549c8578c5a8f16de527a5e623a65b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2701507f6846cc0e0ed777c487d1d7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37739068c219f68290b73bcd5ef7e42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bc098cec9a92eae7f3c68b1e6a4b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d99a6215eedd5b3df954cdcf19907487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549538c3224a309f7eb1ef590ec60fbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429ab31afed926393e0993f71e213f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c94aa9210ad1558aded267b011908a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef528bcc7a34915650c3b3e3a8c4fea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eddca7f6d958b9737c137d4f1d955492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738e1a06d8faf1f4439d0273b765ac1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9448e01e2bd84dfa74926bff0b61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b02ceb044dd8ae9b51155185f4cdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f74014f1f6a33a0e90d263d09481fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d3e3c67a38afebb03e517104db14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f112bf59f9a751b10435247ca1700c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfe7f703940d22a0c0f94c2d03922499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be296cc121b0a8c31509c588d8e1b330500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98420526d765fe30ba1e3ed25dd9beb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73189aff20ae4b2fe4767ee9c4e64def502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41bc3d71bb6568fd625e8d4a65c379503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7558f4b94e2ce3fc57fb07b0a42ce14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a4c5592f7ed27ae5dd24d80707842505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a2f863a2044033ac2923d9f6c934506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a20d557dda117f3d2851b3361559bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2a597e9204ae7733fedaeab8908a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dddd1d44a0ec9c573cd4a25c1bc05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7916cb0ae744c5014a042735c5206510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94270098b2abdd3b67b4ebef57daf61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949146957380bd17fa4f6e50ff0f97d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36193eee570d518bd2ae2a14f91cd54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be29120d2e42d9aa54524fa6a098886514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900e0121f836b6317e9048c149261ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94467dd50a9ee8f7527e03a9c956983516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6f6aa3d84d9cf898843246e57182c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da6d8c17264f4efc5ac3735237eee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826ecdfcb040038a4a1ed931ffe87ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0314705066854b580fe48504f8dfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b3aaed291a6063074491c67f23cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853185f2aa0917530a06ebaa06c21b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4f4ea078e7ad0b1a578f696123776523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3137347956f1e39b5ba112670ba4f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc5e49b88888b0e29f20b64bb8a0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5116e2b900a74c86aa5eea35dbfdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19bbf42ea0f423fcef4fef8b73e072527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6d9c2d2191ad8fb574aa8f008e45e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efa6eca9553659d1854b95e9ba9c8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598ba56a704879accb1e434b5fe3c2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddd6b5fbd02f9660801e4f6a9abf3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79bb912c69d0043998f62ef75e7962532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6c6b62eeca6aaa636ec4195f074b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e5f933300f37edd57e578bca697d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25109ebcf414bf01d8639c62040f98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e6857f794d5321b776ae556519307536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb96376f8072e9b2b953adcc1c37b27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ff861aca940f1bcbf60379eabfbc5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11382c2ee7cd811d8a84328113c0954a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a714b8894888e79ab88d09983c0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aa99cbf44323ea2993877476a92f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a63a1cf218d10e47caa81aa066c7b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034a62bd9a94dd21685d152445a9a80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017881790b225a43934c96a39e60d6f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f155accf6a50c1e02021f139930dd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165544859152dd12a051ebaa451699546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f91f94920f05beb6e7025b96372eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c39df193375a298801394594cace2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8146e1dc33fd3fc6a0065964feecde7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32431f4e84dc7c9368451efd83e555c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cebf612353520fe114678986eafc78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073e6c1c4db11d4824ba95f27ca3e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613ed9ec881a28b88e9aa0686e3f305553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f5caf01a3082a0b7725efd690d24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722951badd5a0f0a4982544f52419fff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41f49351040d4d723ed1edc53d0073556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a472985a047ec69e04c35d9fc2c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321292d8fc92c87945734e3cf576097558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa3a12333453d49dac6b7678dd7719559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c69db5b7337c22538c417523cd9eed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb3e48860eb44d54b9424a7c34f71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079597585a9c1c3a52d7ad780140ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11dd91ae8e2a7cdddf8c5ae00bfcbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee21430fe6661fab6ccc42738cd4e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810925e72a7647b35e461046e806fc1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e084f0995f74ec6b0ebd5ee7fd863b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c9259a6db43e0baf976516337603567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18f0250144ceaf3d1c5f0f4410e1ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cc26488c4487188c9a4d29b506f4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b75afc4a060652475159938646ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a0843954fc3b2bee01eb030c54b53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0860e5e6425819fd87f5222d8688204572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d06a01a38382c6d6ad03c3552f1b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227891c1eaba2e2c528284978e534b25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e89f8cf3dbb02b5727b29251b0ce8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a50842ceb17be57bec805c00dbc26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf42ce48605cd6ac7b721dbbfec01ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92074101067b67f7a0d77d84ff15d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520815e18b4a79dfd216202ad3f5b23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9719d96114274b5036f2b86c7593ff5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab9bca94b9086e54c9f9b590af9cc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2857b4c92c738725a75d7783ff465a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c38ae5c95014f7daddf7df0052aa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cf6d2c1332aca6f050a7228146e8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d56ce855a0fd5bcc219dcf63bed3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5a361c281e6f89f8816b216587453586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50028a303874ac5b03658d02d1f21dd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bfce2e55ea621bf3c02d4fc70ac3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406fcbc8fed657544b5b2e3fc2bd1cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf33b14d99b8252e5b4f1ef756be581590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b165fee600310e27dc51a83f969765591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270de00c517dbed440868601468d2595592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495597f6a48676fd96c1aae8dd27064593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540895297465a6fb4913ec1b97a472a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcfe8c2c8ecb1c1f5f2ee1cc5e6b14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba652b5a96681bba9c79b76b66106fd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be06f2858df13f8848276202d024d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf83d10dd010a0cb3d9a7ce62c4f35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ce07b818f1f019eff465f20057a1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532349c88d718a367464c7d2d0caa1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e348b74403d88212a376b3aa8c116e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a09b74acaafed176eabe6f48c23f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d69ec777014962a757b57c233ac6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838acdfe24276fd854c5a3224688357604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98465afc67b233cc919dee43c7b63f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b6ec45d55f0c0769ca383eca915ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100626ceba353ef5fab2ee2aacf05f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d36bb1ab4b5e68b003f35868f2e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053342f988cca97a6077f25c13cf9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933553052ac887c24080a35fe5bf75dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592f6136597de17615e5d29640e24c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62aff5ee3caf612ce5e9e5a6586472612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1dc119f2b8b18bf26283e7f0435d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45e58b105e803e6bab1913ee574005614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd425ac3a341b557ce22c797e5828e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe68af0869d6efb60ecb642badc5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a07e2be9ab8819faf4220ab1563622617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed744bf81082bc2c881364ae55d8cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830b364d0ff64403c905dca0314b144619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0e9913f5d503e81b370f7531e782a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904d5d79358a11cad8f959a663bfaf2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25465d545332ae424570300fb9f1efa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102621d88258cefd148535216fe4825623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882abd60de486ee83d953e7e56edc97d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ec7bbb0a6f19e38a131c1bd5dfb7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f17acefa3d6894f482545cdfce1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e6652cb253f20bdf10af7ca7629c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e1c83c4d3fb54a8581b1981e2dac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e6c73f1c93a8b9bc8437501b3755629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54634fb1671a1c5f7f2117d6e649bbfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c24fe972cfa377c5aa82e46ff103631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e701be1903c11293b5df255fc73e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25112c2e0625b6c972a2a48e5b627479633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c85fc7087c8ddace4fc165ee58da2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445f5246012cea17be6dbb084867cea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c7b1ffaf577a56b41f2bc0b0d0ade636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d495223bc61e6211b6f645989bcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213abacb2e530fb8419ab7bf506bb2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292edd426ffe0cdc17dd368733a103639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5be1b198c865f60b7eb1715211c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386dd2202edf058795d7dbc0923c274641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b69db5e5239123cf7476337835fe9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce084e2de6ded7bfd6dc25ae92e99f1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a5f8aa4c58525b656acbfa6b8255644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634017d840f2ad9e7f753f45e735907645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d52374282f51d643c993d2fbd6984646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc13d1355584a3288a724d83bb59c2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83f2871c5f9b565ddfc292f1d1a86b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8186f01895d63bb6d485fa64b64310649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3d02f19d01dfd46f9691e35bee0de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25465f13281aa825bb1e4287b8a0e201651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e86dae6c2ef942d7d7f0e51bb704652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482106dd6610210639ea1d90fedfe656653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50406321f262c67a52673fca21f7bddc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43969b2fb116ba523aa22c2fcae3a697655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109deb1bff323f3473817b061397e6d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe2f69fa61c84fa20eb6a7bad89b66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5caa7527eb9c46dd68746b92cb946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fccdc2c4cd19597db61e23be30acf0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a38f04460c835750d628d6d0f2339660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd61aebd539c753278843c60af08b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422961ae7ec73706041b1b6d94579e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9238db81fdb19d8508edadcabd6477663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428e7eb4ed1fac96a3eff317ca51879664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f42599a44ccf61d76216cb6c2c1e37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4972da3525c4757d01ab687a1bd7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45928805b7a81d6cfb7197375c8984667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac3bf11940c99ef835dea0d5d92b85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076546de331cac981509c43f54e049b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72b8989902b66e8beaa703be367b2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a595c6d27a4d1c978eea6fb9a1e39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737acac40002eefa381fbf37283f2c1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e871c92acda29b1954b646ad0e75ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a0f45903963859082bf86705be27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545332630b369fb24b04b731f94eea3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e231a7ee599a2244d68c320875b12e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4e6c33e8efb1d7da130b6a341d43f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3a69c71cd3a6403c53adcab804662678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021b2078e23671be569450f17c406b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8ae4c5a82a8b4bcadb78058cef7b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c7bcc1b3c6783bd69e235228df478681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ab68f8dc72b7adc9f6596b93fa0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e08eb885db81f34993213d8cfd885683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f8b818aa9bc10710a73b6f4468af5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330f500483d24f6b7d0aeb542333b52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4575d1045a019dd0f80a55f2103ee1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990b973280f534f3f09f5369d5a23e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c4f620cb0332e61c44ec377e02aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa74afaa415c8ac1da31185ff74598f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd7712876c8d9c65a467b850bca82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e2948da4224ef41c487a395815a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219c57395efa15eea522f1474c7e72b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a61ea98d7410662d158705f641c77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b93d85aa70ff0271c78dd9324943f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427be6189a0321a0dafbcb6792a08a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654545d60b43a58b94318221d57a51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d163cb16922c094e86c96840c0e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d16e29feef54dcc14b65bfca3e20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f00340d08be32858f94e6dacab3608699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7c144e9d4ccdafe8355830bc6d355700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f108310ec9b48e7e417224475dc88f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627be185f3f325b7d789a7137a14fec6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64a5e0b6ed6d57e05725b34d89b6af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9f724afbc5735e5574cbaada7843b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28846d953eaca5e229ec3c6953020705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54d059f59d450773ed96ef96d943f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0785120e589eb4596e4586f6da666707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e90635342a9321411465e9784d22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8378a26411ccbe2953be484fa4346e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b8e2b9c7340c2f5ff5a3183d5a255710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e40faf9a97c9e1727660402532d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d82bc5abf2ea5e4ba3938995e37e65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21eb6fad0ad28ccf75c27355927744713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a605aeb0bbc7805b8f2ea9941f0b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5540f4bcccb745b8bc2c734023d8827715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d48b8ec935229192b81de652dcffd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9338555ae21298291542f2e7c66af1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1440d0d0734b89c2ca8e694b7e9fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26dc56bca99913ac9c1399e7e895a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998aec9dfbde0c0d7f4f5be15289278720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02846c8e96232424ca3cc55e50cc871721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83970ddc49af5a113bba495749784a33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddebdda65b8478f68c4ad3603a85989723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdeb6875d3fc3427a5370850cb8832724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664906a1cc74c849bf5165e23b17c84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe658c07d8eab4eace52cd8d6aab1a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab7b6ecab1e0dadd46dd48c570476d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8955a7d445d61df4bce3afd23deb09a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece126ac8379d401faae4791d4ac8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb8c42e2f7bd1edb4a2a871ca46ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7eeb7f8cc31f2b929875a8e91b683731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb561d902c750b9ad12d12a35c1319c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ae1008fcef72cd97ec85d659bd89d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53303bc398c715cbd372de729d8ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1364675322bd389d3945d08f304f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d14895c58d1e3e0efa4b1d05183b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a954965724e4d204969f9707ab9d30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f66661efe6de7872f543ec3021ce1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f24a81d67aaa499dfbb844af281eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690bcb84edbe4881686643e13290cd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91799cd0502d9d923277d42f69bf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343580ff6594b31f340f882c84e07d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0931dba34ac53829abc98a9bd4780de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f32781f9d2d5b142636cd6ea11e60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca39ab439472f396120f09492e532a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552066d931c82cb540e17df2bff2b5dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8ba9949c5c6efbe6583c61b6b8fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307c9c7233c83473bd0031f7423534748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d0cd3bcfac00e95dbaa2b96d46605749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e307ffbea000c516b07d247339c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1885fa4bf17f3daaab741cf409e88f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37d6c48c6a93c281b31d0abfab653752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d26411181a8517934c8953538578753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f07671e2cdb6002ca429460c0b1da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f8bf5bd6cfac9461a830f76e785c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4237a2d57315cffe0bd8304c4a3969756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aceb90c1b5dd458002d6b69b8401f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770012d523cfe99fc17a7adba5fd6457758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bceae8301131f902a1449ee068e2d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>