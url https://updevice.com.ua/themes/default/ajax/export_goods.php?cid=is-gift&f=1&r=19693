--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b714b55fed335dd1a6ff6fb9c924c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d666a1755863c9fea2becd8a565fc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897096c33770c51b62bf2c757ecab7603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01761bc120ae51e2520e49644a327e3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa259ccf611eede6b057c2417ae743695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cf784ed6a61b1dd0cf06b4b34eb066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105cee0a3d2752e3a0a8f68f24312f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbdcaed5f11b79e6a9f19c6ded36c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb2e1ced25d475c6a2764836d1fdf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e2eb78135677a262328871d646a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf407d46e9929f873016a67504808611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ff4bc4a361918586b173ddf23c1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cea4b80e57f519ffbc5140431e2a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd469237a329448af8595c1aa50a5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a4c2f8ae0e15673f5df158b80a97415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c62c1a20dbb236953123899ea90116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bafa894fbb5835e39ea6196fa136f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9bd65557ee9da69084708d276f35a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c3c6b50b3d987dff68662c86cc64619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c26aec9c0b24329a2b21f4f5658a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb1f3d02989c2f0a954c44e811665c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1110b460446ccaeefa762c874470422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb015ae1209a8b74e40ffb4dfee2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295562829e58a9a28cda9b2d127c1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd137d69eb8d877e3bb6387fb2ed5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb4f6b5621023b450995f007bd08c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e76e75627f9300e642d24735729c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0da03a45754edb67b75fb732ebbda328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80c1a6691c23fa002481f227a321829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683951f8688e41fb28a625bc7c35caa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db327fbb8d491b4450f52bfe4444d0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0bbdb7d3bfd54d2f7a1bbbb5b1b2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2038767ebead8220b23485c3a23839233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577f974367aafa19079437968afccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac15ad6ef09c3166c37afacb16f83a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f996d621295b50823fff770b8b275d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cce2d98a4df24dfacd1901d9b5300137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd35c538b0029afc6ff164234e7c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6ccda4a1b6040f296e1867a6ee80c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37848b4b33aea7a5b135b4628fe3edab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdda09cc45ec75c43e59c96f4cb3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a972c52dfc4bac3bef62a2134d6244942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0ca1a91cfa73d1b24fe028528030843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005baefae3d1a0b5e88a2e144815535644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497726c038238ac79e2438ff03f86fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d3607849fbcef868e64c8179a1ab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693072b117c33dd4b90f98c738aae947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667bb36c8314cb0b0c5edab71876db448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7838f63d257c18b4aa8b76d3e540449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2328a3cf71949e261ee5ce78d9bc0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8b5b7193794fdd136008a3bc7ff451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1bd8b893adfa5ee3cae1d04290fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525f2ccecdbd88670d48ec1393498653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454dc94499e8bc305b3f468a02a92354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7e6121e1cffcfa1b6172be99e383955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28153bafac7a2c4722df7db18d773e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10259de904878b648852c04d0e067c5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc1b356d8a22f09a0317edc3e294e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c36af73bb2d3f9ba11e0268144cd0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcf30c3346d7f9941c65e5f95aa25160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd7c62eca0ea1b3c997b55125a7d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506c32106bd08fc4db4a4dc2cc6585a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf0600adbcc82f2d720a80d903ab7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b24600874fc4c5bc25557a929b5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5c7a1d61bc8bb41de0cb37bc29c8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e85ed2c1ebdefc6d7cce1e8037f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543721524a937a7a70886296b7c331267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f268c0fb050e5e5a8806db37efbfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4199513e5d418d3fe8f4faf0641d9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fcfc3fbd8a2524ef3a027796db9b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53206d3006a5af4b2367cc53cb3668771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979887270597e17939730f7bffdfa7ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e6a4f83174df93fafb1c664b7d13a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093257944d52ca56e3f011ec9373b9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e04762d94747251c46318fec011f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb912661856e6f758c3fe323d8a4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31f5fe13b8ac7f6991dc6e6ef7ae8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc5158b3d745500ae334149250d39c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57bb557c83bbb3ea565efec3283bf879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941f967f60d0908ae378c087ad4d3ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b57fe5772f6b52772d4dc3a74bf26381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338873d0b61e691c830e3a536ebbfc3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7801e6ec13ac8364dbfe4049287c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a020018444879b7cd7f4d00c6a5df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bdeff1024bb3366cd1faa867c441c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf875504609a3496b247d4438ff6b9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227635a4bf36148533175ba83abc6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d266eef44781de6d05cefa26fd09a4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddc615caee448f94d569570b07fb8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c77a3c481e13a131b602af9467ed790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc437ce997f0a7218c1e3a8a625ff73791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d702cb3781b65cd00a5be0b532a6ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa82a5532ba7c9d919245422c61f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf70da0631c5098851239a9cc64658e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7eb273dc44dc318218776346cd52195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e26ec878991c3ccaf49ce9e6f9d6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870199126601d1e403d6ef3ece87b54c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20120e7be7c3108dd16f4d66738ea53198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779608c357f6ba3970bca9e3b541f6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b5a6c9cb33cca61b75836b22935b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9707d11617f39cd276736e1bd13c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e188ff259cfa71dcbd9082d76eeb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8cb411e8ffcd5ce6d915528b15ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499b6ff7cc508add6912fbba462c02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17230d574e5b0c28ecc10907bdfa41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a9152f1d2a90ab60c8204e92c15b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d36642827e43bb046f39150b256ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a477c3b4ffd2aebedc7bc7412d15c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082d3274456f44d198ab0f2b0101138109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb036eb6e711bc6cbcd3478fc6b3d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a30559c0d0bb8b89928632336c5949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715365c679321213029f94be204acec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a20644e5a540fd9ca011872389d63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15822d08a2db5a92f178949b2fc366114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad554caea90da462eb6428c6a5c7dd76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0cfa7eff63e867df44739e24e1888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea898a907756bdb449fb4ee12bee5db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e975f6e5c5c31238da46bdf9097c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd826cf96c126fb5a3c7f7b6684309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff55a0c6d35a2612c80f99c11cf589120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0717a75d7dd73f45e192a2611cfa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790bb0e467018b707487e6f6d2a6471122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478a508ebc9c12021d253241c961b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd9138408f49242715f7f443fb952124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a37f46650c94fdf76145a260be0f54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f74534e85a8f6b103941843a7a399f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296a684e1e6174fa9ddb3b72a20164127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ddcf57a709b4e6cb0bb7e6da4721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa1d35202d0cb8208d5051a61dd43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51889bc9656ded435a306ec9a538b711130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90ecfc5631a3fb00bf00bba8bcbbb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a697f1d746853b8b39d4578d6a38619132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78273fc482393f066c856161470232ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e47b26306d99f6c87351de92d7c2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b668ae71beab3957d66fae548365b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a323c56667343d4207f017dd32a098136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe6a2f94f70a63356e76f0ad9ab333137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e8fb813d9621e24902ce01cfe8ad6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff899bea083e1e972e17b6096bd7717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b44d0585baa3901468d66e563115f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f11295886b7b4ae4081409aa0fc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5047f79ed9afa8127b0fed651682ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e1b0669e9f40afa90fd2a969f26cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ef173c805fe8d74cb864b145d64b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5831eae6b851890b65a3c40a7eb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64312dd50e42c23b0b324b30076d65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdca1262ed09b17676878fcf5cf9e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254f293e3ea7d8f270b75b4ed3df22a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015873fb3d78585884c9ec9bda808f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731594bd276ef810abe5535f7af116a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483933d3d10dc42106a66203256f31a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c8e8727735487a492f2e0d23d367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dedb494ddd411ca77415a5294ca8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c68838bb014a76b673a4f3de9178d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad21fe23d612e495f1cb75507b9e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568a62027679663432923e0ff416759156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ea870f8003ea116b560968ec77d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528579a79c2ecfafc6a06b2a17bad3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf33428d96252a6c1447111b4b2b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6bc886bb2505e508271d30bafa7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bfaa394c9b5e41b3219ad02e8e6c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082e040f61e2ca1f82d91225a51841162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb7fd334fa1613134885a2513f97d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7c9773d2978f3307607ad3be3b92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832393c3c677b4f4dfac9e59c40da42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8443b6fade22de4d478c42f4eb823cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962060b7f97d0aa33d9d30c5bd811b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143899c553b3ba5f84b664b76514a71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819569848f3580ab8adb43837a01fe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210075d64bbd4cc0a3e76e09a2a2b553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab21ff33f04e472a21db70164f7ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd0cc53840a4f6d4cc9741f457ece8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a481491cf2ec36db691f4c125fd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a05ea02b494737752f8a434e7f99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668ebd795d96372afa57040acecce09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22eb90c7ad07912ca401a8ccc67dc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42f3c07c16e223faf6274bf9ae685177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4295072353fb316bc2aba574f40efa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84815831d23f797b64a0699b17447179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1567cffbec5d0a68713573ff5d92f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8ac9ab309f211cce5e043ed6c398181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372990f17fac8b6512261a1a59dc4968182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cac2d7c89fb0adebf91167d11104c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566707409532627e14b93009c8461b26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f9fe039705de24e4b5c081ece6d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf94614f9b222b70893284cc310e6b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3692941c733e3565945df2d47655fb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7b0a93ab8b3c77ee8ff29f463f968188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede8a16e37d7a7d93ee31b81959cfac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962443771efaf7986eab901e36dddae7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b62b6644f890b5e272c37abc2c6720191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc7c24f08e298853e57c76f7b547a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14cc9ef36e28a0b66d042bfceb9047193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375faa9bbc09f2697c3d08502ffcea5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8f52b6af734185e5315b4935ad031195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01316707a388f11e52c3577ddc137196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69996a461b8d186f78b71c5525115f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a46a15e52494185aea10b8ddcd76a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613254dec16c4bdfdb5aae2ab5cb373199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1febba1006ddf7ef3490faa7a3fcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073820efd962bc0437e4d78f4ff95c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8de90e63f576343a6f7b2b7ec0197202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a547c34ed8cb7cd8ef5ba6900669c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93699f44d75fea02fc1d40a33e8df97e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2926c6c4d3155621f6df95382cd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c8689fe1c711b6ef44e948b90b229206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b570836b9fdbea8a1fea9ec9e5e41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc85a2aab3b3f4a21cc0a3f02c1fda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d5259a90d29300a0430200e843cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1f9889b64e8c9ee2f75178ff1efba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2737a82694c6a2ca4e7a9f383c9c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8929fa6f2019bd79ff310758464b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c16b347d6747d60b054be460187b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c070f32cd6fd7aabeccad5193ddab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ebb9172ec9321ab74b0a1a14f7661215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046d081ec46993c361ea860f2c4226f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901839c6c358cc3b813fc688cf1887bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837d266bf9b72c3f549187531162119218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058367ecfa136646dd93441c488ad35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3ed30c88f0c892dcf548d0d82fe92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3439e9ab9d3998c4a67f0d19d80b17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652abd51b3a1c3931c0310545c381e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aba6f3abf3e1adc694829b4b65407223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23489e4c67bea1506f6a3ef26812a68d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cea1a321ba6f66f37896de71edf09a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43fa16ea6f1d93d200c35b1a0893e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499cdcf023f3f600cb0fe83898a8e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf9692a5fbbc95c3f88cdea76d5e6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025d48a5f051741fdfb8b7159de0cdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1b8d39281507ac1f734ea7b3f16f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3584add533e6913af3fa610d7f2d56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49385c924c68ea6980d109e958d56df6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c11387f83abd311ecd601a5d9106a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307984fba6b9e842bba655c32cecaa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181eef355ef55460e7be5036d3f2659235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de097ce7690175ee478f502778894a2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37345078fd248df849fe7fed1852f723237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45c7aa672865ffec82d016116701e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea917ca9ab5bcca865aaba1066969239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc1320177ca583e60d65a7322371d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258ce95347afbd8746a3d82ba7b80e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47932f2e9b52c722fdfb51adadf8dee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cacdab9130e7763c1a4be779a4438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128974f89c90c7036051b9fdd9ff761244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b6f66a524273532f672e0b5871d2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580773646be35f65358ee3cc0d96ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909c710336ec7e5b0eefeca995894f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416ddf28a62857f49ad198d3ae0e21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de02089f8ae44df8ff4fa7d48f123b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5a7b8fc906956f6007e4b88097cc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c108393868d7ce05ff9b5753239779251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277db9d64e1aa00e2d832269ac8f163a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854cd4b1a546a07b0e6ae99a2fd0d62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b94df3f25210e4466c7d80b7b4926254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eeeb147975d5f6c5d2813f334807b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290534bab081b1a834f5263962b142d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d2d4270663b5c324a405f3be929bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c59b4b792d17e29cb99ddac3a13f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98843ef346b2cdd2439f9033545bd163259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390de23108164fd7fa81533009b76997260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e2f521b3ff24c45b8f0ecb5e98c5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca1a9de3eaa9fc0db765975088f72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7029b0457417c3806f23f1edceafb72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b11859a52ba96c96ad848bd7cca9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde50c24eb104c15099257614386c0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d32ac092922b55566a4f59176773a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adf162b943941621d88a7d088235ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52298a0826de7624821d45c7ab40e97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bed91a0547adb6a5c71f1035bec3ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596641ea82b5b3c0c2c9830ec6669d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810fa6acdb81f9b812e4097a3cfda2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb2bbf815a03186bf44056b9c34032272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac2c5332335ee070aa6e044b69464d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eda6027d5b58ebb3a72e68a374724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aef6497e514a235fd4fad26937c69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f8bdb63378069efe932184f9507cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ca62f21f6db09fbf5166b9876441277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2820e7735ef832b015310bfa4afcd39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a3b40147c8c3998c2646d980b36e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440473bfde2fa8e3732d304c1a413470280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a3e026ab25a07742bd8fe649daf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b1f66554c97ab5d3cbe5785f0b686282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bb4a0d24e9df24fa67c12d4ce9f7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda9ec367f5357285c66ccd5fbf88df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466c540cc3a95a9ef1b4f543d84088d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6daf6f96ac8d7effbd130adbc06419286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a728227a85127b603fdf10ce4920287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103758dabacd48fadc7906606021f551288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f52d296623e2555da2d49d824134f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5413bc228562cf4af2de8f963a353290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f209c93a3f26c9f300303341acee05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3b972539df86a132b6b139217af1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73c61ffdf0eeb69bc14aa68bc714d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9f7ee9421fb9b487577d910d9616d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ba23f4d6438e217224d332c1f9c4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b979fcd63e54f36c85393aaf7a1c6d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b72b188cc35a115a071e102b289e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c920a88d29e3e741bfed15d169f3eee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287e02a52499eb92964ac979bef6b17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9e36f5b15b5f488cdaa1c7ac95495300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c081936087e9bee13fdc457b41235f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb80768bbf4274a8a33719a1c5eb3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70270912adbd2964d74efd5ff15c2b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566ae2ae53a7973561c1e0e84db138304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86306dfc45e2799c4ea91ac74fc7f27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea6bb53459f9c3b9b0d44255e79b54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ceab6de31849cd3d69ca160f3912307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03154d2c784e32658d0f6b00e4eaec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c7e6917cbb9c5297545479a324629309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9a54e2f71a6a5ce993fc53a42cc56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d5ac50eb245bdc1669c6338659a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b752ba7928c24fa253bbdb360500e84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1267375d1182c1b16c463b89750483313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b286a5b4c818b3c76f470d720813ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58226a1437fe557fd7c159c02e199315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919834a6622bbd3d6188733af14650ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8eea0380a2b695c76e42a7e37f2f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacb3b14ca123eb666425396ac927c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b6009bc0b8680581aedebc027cd4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e25b41d83c06bfafd5cbf153611af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396592b915165ee12572b33a372e335d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbad28e3ab60108bfa0a31f5f9b0900322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368238ee3a5bc47bfc7a54b7c47094d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c983836dda8691bbff27448979c28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c55e7210c212549e4adb49488b0c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75b8ed50c48d008d8005c7f54c036326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2c76d6c34f46e50468b5abca8f37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbaeb14dd12bc6903328d9842fd28e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216b4410c8d233bb3645468ed29d1db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ec3235bd47ed03f0f94eaa572ff5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06201bb10dee366bb7cba913686d1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27075514c697ab38811cfbd0db4d151332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fb7b608b02daff5a43cd6e31871be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b8f3cbc8edb1fc49de6195c4faa67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d494234dff9c252bf5061cc25aa7277335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d69edd1057e6d95170b2c80c6c824e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fadbfd8b66df29138afdc2ce22ee1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de83684132d0c763552844fb63862e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19aa49808420ca95c5a680a1ddaf10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f199f615d23fc77268c4ce63fbc16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4417573bcaa873f623057c88a6a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c12f6aad1418eb3947d36a0e302410342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcb5553b1a6eb40d75ed443d5254e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e7bf7f15261e04639d28bc22527c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b56ca0d65d562010f96d81df8fbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa395341139e9eb99827a9ff9869cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f74055f0dfdf2a762496e52386ab1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0612b83f2b2968e9095d18074452f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c74c17589045753334fcd4962f31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c1b944bc0631b8bd9b2ef077c9f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4648be22d2927366ba44419328fbc8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05997434a62cdf20d2f803c851f806e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891808945a5a16b7f3693cf6f575be4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580493d3ad15c02e819048a2146b9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cdce40d506c7dabaf09f4716129f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbed712acb021a011dc487be196c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3de575f61c748c4bf531ec97732a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f3d8541f157a6f0c0ffd325b7a7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759de20f8f8568e831770ae8002a922359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf684e2bb2f7329ad232e362cb8907360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53872c560f25849e4380e185e240e103361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a70f8d46c9e41d0d1c5809957bca3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cd711eb51466ef81d96280800df66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb00ed3b8150b06a42aa4805407cf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f09cca7d0e6555862ddb4192a7978365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6d806469ec450332a7cc587a3564d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9302f95f02ea40f3d451f2adf1de4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a45089d61a30825630747cd36a196368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512d2c79b0a2509ffb94ae671fc63e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff765531df47032dea569b0e3522343f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18955a6753a5b249665f816940846c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d89c7b4252e7dd42be37382130047b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e8ab63054b0f3d996eba2e97e7b2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411dcfcd341df2e1e075fbbe900c61d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a1950613934a0db8ad22c6ed01e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409142a3071f9dce132303f82cdc0ff7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5cf5f1e1483f863aa53d6d91033b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c05f33b53a29c730cd5ddb45afd3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712fb1c608211caccd7e50d490b31d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c739884179cec847c6f852037aeda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e19f19a32573d1cb2c63268e06b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450d160a49e95202eb030f75ec40d0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf0cd2501ffa15fcce087bd7273a3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09123eddb85078f00999fe9e34bc403384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099b89553b7078e558fd5641356317385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4bae0b143d9f4c465e14c3cc0552386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b43b96bc0224ae1f2b51ae8a86bb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b80e84c034879555331bd5eba37846388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e1f56843a8d83cbf64338e334c7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631ee3ed2362cf29a46e5fcf089b03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f2a5634a2e999d36d48744e9588cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c27c26558a5fdd0f1fa2e680c1218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a27a0f8e73ea7f39e49004f2a05a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213da071275014bdc78c6da8d5e33c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874918400a735812b575ad664a97399395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4af32e39f0884f12ffe8f211cc5a32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691d4dc990b81c4bafbec05eefce38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd69e1ee4c12e1165d3ac1e22c7a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd3db4d0e6d3c96144f046afa439f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543161c74eba4299837e9c0bcd1171fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037a8bf918970e21fe54c60ae189723401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a434c9a8ba0c125f07482873681bb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6e388c1fd53cb11bac5ee98f1f5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e57b043cbcdb89f1b52a3952a6dfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21018bc925e315226cabfd183770750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6f1b83752cbd67c05fba56d45e5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c7798cfea34c87265dcabe011127407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f39f41ada477959cab81482d672d2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b363f8d6b19badb9a3db06dd8a2a840409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3074872a61c03a6529fdb649c942e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119afb618b87a45ac68d1ed9cd76fc7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212979dc9949cbd9eeea31f885602893412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d1a8cb9e3a3fc66e761e888d2a0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb462b77d664a44ac52c070883c847414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf569f0c2a490eb17b1e2966cda035a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc952ce4e5cea02fa8d872c7cc8696416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997a65e4900d20440dd93f955b0d692417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59b5f103ff696a339dde6543781e4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8614d782c401d9abccd048c7835d141419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b707e433b363bf20df688aa91edb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf1d47d0cea9854d187a868a2b1a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e3859d6a19b216ed7890a55044981422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d88ae6a299d3effc5bc2d3ed930a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d524d85ecd5fad88588ff33f276e570424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4a3b2e3a61942f1891c330ff3977425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c884a14ce6e76e2aae89b548d7e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c47d3186fa711c401444f6f15d697427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463316dd32e337f6db8837559b92f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383cc9a268754f8e34c9bff92c8ff6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f40bde9aa03e8132cdbcf0519419a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0eb2337d66b6898cabd1ebcff21a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61290fb6c6ad9b61e3c963a16c8f71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e039c527c65ce8cb71f510ac989cdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948600210349502f537542c5d6e0bfe9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8a8d7d22dc036c2f1b6a195c9f5f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b7d304f4d9c691f3d184663c71b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60248b04de44af58f59971dfbfa4693f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa58d057dbca6e412e82bb302c35de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75dbe5ff222d2448ce7fa245c0d21a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d97e71f15dec12fafa70fc83457cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad58b8f6aa4a03882f5ccf69344f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8cdd5f93e1c3af6c313cba6b871c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a1c94ca5f6ed5be49f0eee655922e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5cd39efa7f4c67ee95c43cf54e40d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb47e72b42f907df23b39e5aff9a97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae2b3b70cab26ba7bf4cab6efccbec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681f5fe5225afaba398e5df63a2205e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcdc894259aee182f52762a1f38b77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b3883ebbbe57bcc2b9f147e745843449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4273d1b59506df5ee60f4c166f149c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327b49a72a3870befe980b85db842e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9653b13c96f274087379a893689475452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a98756f3a437365feafef024fb02c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d9c0b23e59888f7410d6d25513f60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ac6bff8c6f652197a9330cfbfe56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648ff30f6567b26d1bbb84afaa52741456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266eb931fb0fc7b6ccfca75750ad69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d8d3eb502ddbc0cd10037346643e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62354b70b1e058e4a5cfe2841427846459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1de6f1ffa04d42f89c317945400a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117088855464da61b3e08320860b0c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568489fc5ebc748b648c59c6f20622462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c54e4e67794fa4cee6736faf24c246463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6e6fe7c51b3902a7826b03f4a124464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cac694f80fd49532a10e654dd3c5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129ce5bb726c1e8df7743b58e7152c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c9c3f1f7f4388a1bd3e9f5344cde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47c4e182e9ae0480577d0bd876606468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da41e0b9516dcb3d174e79537d4862a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92762920e38821604a732d8d816f3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1320ec4d8ffd6f7e9674f6192db736471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45de515a7040cc96eb7e987463384472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b2a6b68ea22b6e65819083fc8466f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c4a3e6632d0d57200bd6e29a09e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4911f8fa4c25432ef28cb1924d568f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e47071518c928675d4e64d1a789a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524d0c989d8336ffa8bb989f1a4a547477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd4afbd43f85e2b4bd863279e1d24d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e95003fb9220be94ce00ccb3f8f9f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1be5f17f781bfb61a4692411d7a0dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4714d9dd290717b7cf7118d003c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83442d7ad805842d54ade9025c121482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4022f1119b159bfdb21e1dacbab1fa1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77affa16689a6a8ba2ad26c13869ad45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f7d9a2abcddd67aac52666b4bae32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09292a1078d80c893efe28c33145bca6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523cb5f5b60cc94bcb1caccaa8bc0b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd762a0bc6904f195685a3fbc8b0971c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ca60ef691b91eb8a38f5a5980257489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014733590b9d4b2156c959841c0555490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcce8a8d7dcc37f1e6e79d25664a96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed113a730a8b58b2eab54e7de2ba314492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4432eeb17675c0fd7184a6dcaaeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c13a4feedf07e5371404e04e56823494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2682c191d8aabea32327cc6aa0fef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd49bc15d4e8b931a84c399b11272b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac46ba3fd2c68a120679511dcf18bcb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da7cea20bb9c282c25aa48b0ff951f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dedb11b87e84a675845e657c209cb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b5626788269472b4ae2c7405bbc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198e4618afb722d3765a3ea55aa6f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ad088ad027a29cfa8c1e264095048502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b061a177759ddbc6dd21505caca8ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2377aa2d4d4b931d594a171a9a05e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306d0f4a1f041ee8daad8a1d5d3b8e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb60b2b58e25b1e881fee8b23b132506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfda0ef66d34088b3bf6ee4d1ed477507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa715b8d828ae52b0626405a0f70be27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793cf2a4d727f4629f889eaa3d0f2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a09d1ac055ab3ad28e7a439abbc853510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfebf2836a600321889630193d3215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c563363a78682cd3d0c9fe315eddb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1cb0efb9de70d4e43e4dcf70e7673513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafc26c9065c2a37ab8d7a38d42a54a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4c749e5376b61265866354ef83d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2dec2966ea38da70d6a19b6a639be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64411bc5c35e4253aa58143d68ed5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13ad31b7a1e55b833e910c768ee21d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765774211ab7d22e7592950770d1e6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c795edcaf30e9cfd333dce661d189520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae7d94242282b07e8935b107358e3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0371572513b88d422c84d5667b8b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5f55e88d9aa188176ba62987d516523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1384300dcfb685c52848e3397064b40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37fb08fb4843f403b0be160e178e09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796094621444785520a4c0ebdf5f2876526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6abdfc6422388ebd0cc8510cf578a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307430cc9f13a8d0db9bc93e1efc4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27648300c0bba8253672833c08286457529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629f2b3982b9f7135e1b23514fe39f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a1c617c788b62292db377ef9b68e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c078c7fb1edd829d441cdf56f026532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d962e905cdb2a629b98d36c66c9c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb029087ab9d8713753491816a133534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2eeb4e2e75efa8e8bff6b7ad4bc99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6da257b2e56b565db6cd2aa440379536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823b694044491641767f04c4c2690bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525f4035a59626db7263dbf42ac1cc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796af0986b83fa623e055c30262efc3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ce44ddcb7f6f5aaa9b6e0f18d2898540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc471637b86e7857c1b3674a88b7e03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88358b6d0c60d0ab49862d32eae12cec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd1eb4733fdaca4fec144bb80846cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ea4426ceb1c658cd0d16e2417e671544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626e4acc9d23c985632197b5e829892545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9c4858db37f593fdaba716dc1bf67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff61181f21f50d756ae9924443905c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d5e7a065d9e3939e70d6da921a08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb76e3fed83978f17db3bb0ce97821549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08746505f6c8135c38fbb5db0389203550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1f614eac8f13f41413c23872a6a6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b1685d8e3cd7f82520362e9b7ecb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916d56f089ea38cc37f5706cef4f039553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c03bfd6fc58ec94d49292d9f874cc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc7cfaabb47ec52a7888a59062bcf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b55d7edbcf58d34838729236aa1e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea90b40de231727de6824cab894fb28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221f5d3d5612a4fb9d043f423e0b357558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cfb092888d9c8554a37fefd40ad97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7776577437d340f1755770444a7bea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276c6870b267311024bafee4caeed47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d8aba76681f8b3dbbf7da81ebf130562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b586b6ef7b99fea0e7b4327959d992563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e8854c99d8488fad297f32433ee56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d6101ae300a2bc1089e388f185573565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98cc951e6137e7c2e4aaec84ae4299566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b09f34abb768a60eeb10b427879754567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300c2dcfc6d8e34ab3be584aa2c3b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f1f22f1d428251950d2da89f2fca2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2568c32138fde2824709f4eb12342570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c53a4c3574e5b1095841e8bf0c6ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb7734d33444c673324f3f37fa5be1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3655bcec42451bc37d022648f95d45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2c7908f80d52663d7ed68852d130574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3496828e4e9960ec46a3b092cf79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f21f02c319e0ae1016cf3c26c256b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec731746e04b3a9d47ba6db28451a5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de1bd219747fb4bf333f01d6904e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6982fc4bff6530ad281174f0a2e854579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acdebb8ec71d9de4586e6d82bd67a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de18c00a6499dc0ac64724ce774a571581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12c602f118cd6be21d418d8eaca49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ae61dec36b181a16d4a103fc017c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6773d65d3c508f5b443c3cb848a21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95befc0c841f40c86b690a3e640389c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a73f0eabbad940b2956fd011bc768586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f46cac599cee570ce20843054bdeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8455dc171564f41a06f15a16b994559588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422542da5d125e7953e78bbe94189fa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00be589b1e86345fca74767e077ab6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bcc2a4e2783d0b9000b588674ab30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5e2e920e9dc3331d1e5a8d3806e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7cbd3e3872b10eaac79423bda0b92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bafe4c1d49192a04e48e917c35b976594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4c010d5b8b6d9499c819819ff13b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc615e7f52d49bd7a7221749405862c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669385558f3495666c9700980928119f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142126fe06ad8d64e93ca503a48547fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63401402d19945c60f8d79a3d02a71d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869f2f7e549caf473a2501cb0914154600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6184ea3408e8c92e3666267de84b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab75a61d7f08fbb4ffb14b806bb31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5501fc887c3e26b8b63204e03446b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6574712bb1e1a77b208faf2fac9e194604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800289afd0a7373ed8db332cd2331d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfd2ce622299b6dab825298aaa905c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18979daefdef0cdf34ff7b389299b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0254f4f74de9f73df29265190e7b18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b777fff606fd5fb08225ef100eafe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495d895054186f520032425b138f05b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200e2956be9a354994472ecfbf51f13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3889cfa0937e219b0dc8f35e99625612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0125c461638f61ec740e5459a4eadc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1d76ac9b1478aa5d91dc4217d8404614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286c58ffaf1c02abbfe90d506dbf327615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93263c703b27469179e9669d4fdaab39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa06f57b94ecb7da396f242f352ddb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8550b8f680b90c30255ab7e1d37d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055f2071cab34c6678b605bf494afec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856665cb70b759141837acfba135799b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75978c36638e54e1414b3739a6149e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7ffcca1add11459f9c52f9cd528f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4357cce82bf2e65ea11c1e6164872c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de39bef76226b166ea2ade1481bbc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90594a806b22730c0d3ac1f88a158f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc02451d2dbbb1a4079f0afbbd0b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56702cb209bd8c1a38aac710398f45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8336f7a325fb16c7d82009305b17a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d972887b853171573604121c8020629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d843d13ff2fbf42a872f92802414630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68965b1b02dc12d5ee451b8db539185631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0f946fc7ab14589ccf97d1d3c3f0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea28a1fd95fd2ae6e72191a59f0e14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c009a6aacf0f5d568fd0e924d7326634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d637ce6db75ca27e28290042ed321635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd1581138fd122960364d130d1378636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475dc21b773f11a375240b3e7c33f7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fe1f1e1b9484e1e2a8230336471ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c7df77a7a347cbffcb80df4ec300639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6866cdf38e2d957d48c421f5915112640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d17508b869a6be29953d860376c40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856f53a9c3b15a7d1c9772c3e8ed17b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bd9e98430122d88cd14ebc188764e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37e427febcfe26ba49ec5a0bfe5b9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375ea3ebdc1264bb506ec2cbf3106b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337037376eb9e143f8dead2017668a36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647fa7e6d6bad2d18dd99ab6d73afa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff257f4cb9ca2fc1ce3f3f8d0464e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb29be9d0d9b156b8bfe2d88e9969649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4027288ce78c19911dff2a8925f39d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759d1f6b19afb6781ae50d48264216651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592fb95f999cdf3c7cc43ffff9a80f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30988de973ae2d763a683652c0da26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917cf045a7d6c7eb7f53fa4b1b0b81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7014194e3df989477eb2b323380a786655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0acb004345fa9a6a4b40b0ed570d01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263a4e359b74eada269c828cf9869ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d8138802471b4cc409208ecf047fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857fa475009e22f0ec05b73e4f2469d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb914dd62aa68cca304c96203fd718660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f21d96480b16b6361cb22f7bad099661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ccb3879966e29b5b143b0180d9c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaae2794a679f65fcbd18adb36c5dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572696651773e3aadba8796e4a5706b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6329a25277616f46a8e4520b9748e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1419f2d4a457e70634095732d5a92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a5914975e326ddb6f620acfd32bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e076393fbd4fca5e56ebeb605406668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa6ebfe6db1611413cb340bfd2535669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cdf3c32ffdf4d7ef7b7a09c25fda0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120b93dcb260cf39a905d3164df235671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8134b723fb298406f650735281f2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edba3da006ee6d8f8aa522e32d75d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ebaff553ee3f9984dd9778346f0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76a6201deae9c18237be24ddeda267675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb8a3f81e612ab4ff3148c0fa2013c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac46e0aa5165a38ffcaf2bdebb67b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d87bfec99e0f65c148ab963393521678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf22b54f5d525404d93fba88861d1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54464c68a466f7e55aa81ca4619b3cfb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dd5aa92657d15fd504e80c2528415681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6071f82ee3e5195101455556890bc8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd18a914f628444fa5ab202c837d48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661234c29e464db8a87ba45342be7511684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da5bac33fdd70211235f6a93f09f19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413483d5ff2fb97035d878f18dbec27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479e6c7d9064ae195fc819542a2b0f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fadc04294e4e2511fd633c003720f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcba910a61e13617f728a2dcb9ee2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2cb1eca89b784d724a03d72970083690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f05a89080b9514860fd84ea6ece026691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85277b4cd3aadfe79d5d7ebca965e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21328b28453341e85f390e4195f770d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc72e0211b603aa74046cab012f36d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43500bdbe424b02c451c3dca076bf5bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bb7a29331788af827713dbba2cf60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153217d3971d6b434a4af6a647544cfd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beff15ea741127343a4835549f3700698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87025cee5b831204600e4521dcbb0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dd5b50917a7e1063e48ab24ebd951700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbd2bcb4c393b670d33a60a9654e52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329678534c7a2d61b7694f5f7687363702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b091259b145fd60889b40015a0376703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971a883d30135c7461535049861dfc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccea647a971cb5b0d639084f858e03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4827557cb70207c3dbcffc0ff8e34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50124c7b08a05d27db1fca4f422d7ac4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27334e3d8fc5d9e0b6c632181d1bb3ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa08bb17495e08f33cb07c7f5fcab2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e5369c50bffb137e5e2c59df3d632710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22986601a541df8193aa07519bbd26d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c19a163aafba9bdd3af7769a63e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219c660b8367b93405f2f8ca07fec7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537098f711e871e33826f609c637b5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a96c39547429ce0561f1440a12cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a50f6a7dde3858d3be81adf5b025f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f8fad56ffe72150cc7cdef22a2670717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c282db366800f84fe4fea4b2d1eec68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c7437dae291eddd48facd5693640719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae78a517d76b59ea0dd4d74590359720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c99bc9afa3188c4b95a0fd46d07ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebee4e24394eefcf75ff15177cb731722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed8eb57e02335de7e7b63f5f1cf0c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3957730cdd36d7e9e35a77c7fdeb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30598e125d779dd97b1039ce7c5ea5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37e7911fa10f9f5c3f76d5fe23601e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c96f89fcdfa6896e510f4c7612fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002498185f0b6eb8f08fcd79ebe0f709728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349203f601c53b4e73481c5ce93941d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0fb5a41f0a57c3fd6638a829c2f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c0131d64adf65b244767ed8f67772731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af38cad8527ad470d974214957d908732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc1f8f71c755e3377bf9fb272f82c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb484fd4f85c2990e2d1e97068318734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68336434973de35d48af2828a76eedf3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca6d6a02e842ca7bf490c8052c2b80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7306e8a271edce5afa7ecfcc591107f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273576b30d74d0d1348a87ded2601729738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810415bafc20ef7e6165acce8854bad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622641834d483d8447051d17dae386f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49401a110f8d2967184c65444065c3ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98fa9bd0715415006f8ea1631a1f4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa285b90666b4b1c1d612bcf799462e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671a7f1e05cb5c7bd09112cda223911744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26409f8ad1fe2cfbe7219e74a4c287f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72fc569354f1995d59949ab23955e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56949cc0302bcfa87c8fa0e018345c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921d70e36efd81f2f81822782f2779748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1401d174c80e1255c64bc0a787c92f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199858441b1530671b12855caf38da9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546245eeb0d0b640e883a33ac506d6f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425e33aabe785a892191eeb2e068780752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212f076d3f516e7960c5cb943338f58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3c3b914400f6404f5b85ab5801470754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741421b624f20761dcebc4c72a2b470755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ac23790edc6b64ebe8e83827529c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206919f233951493adfa3a688dd5b06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cb5f2cdfd8c78d782251c507da59f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f5e4d6f26d67a7293bebf1ef749b5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf0e419620c4e0fc7b4289e19de431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27695d8f0faecc4cdee3e197c425e2862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe27520dd47e46881fdd2fd3591073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf9290b81a157c38fcc01cf866c154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f160c06acdef6a7a70d225d5575d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33babdf6fe0aabb03571001dfef0556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa35f2d817efd2f932e1b14a2e459fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4d18f37e87681e5bc409c315883038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fab5dfa324b6131f22fc24fee38e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae8ee7a31edb9c80e4e1a08799de410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811ee6c26c93d892045fc689be828011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2330a034c6e5cb5fe13b98e48cd601512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e542d3c9b9c290f74883b650d83e9e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c21dfebf129639819c7b14876bcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef484985036a2978beeefee1c48f6c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68e2a2e479240f8eb3b35b4edfc6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40030a2dc7ab920512bb1b457416b56117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f6f6d7d05aa81dbf4ef3cfa0b554918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996dd763c5cc6c774d8c6f5c512fe2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401a82231f6100181fcd609e604085a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec12229fa74e8b0ae8d81f1b0db7e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f91ed8eea7768383afaa90573948cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1a35162fee6e45213ee06eb940a9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab9837e50253569a789ae6509073524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135003e9de1aa2841fda6f171a404f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e761f15d523793025e531f3b68057126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac72df61671d7dbe05499bd92bf9cb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d873b0779181605841e08545ee40028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fcabfc0864e86128a301f444ee36529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433579b0990b4d377af0f01784b9474730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f20920de95acaefc823449c98a74831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d8f863155ead8f10ef2a772a5920932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489c4028210cf1d99f67dd10267839233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4476dc36cae5f46769603ac6b88ef7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a5d82b3c2a15e85d5eb84a6f022435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7fbb4ef81f5ec49c0dd566d05bd9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ca72c919d6d1a411d055ec87f9e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e501f7b255598c999ebd34fb3cc4c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abfdb64d6399bd56e389957d1b21a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe9bdddb7f5acbbd288032c74238d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e87b1a3cd2f05844c7c74d117346041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a97c281f7022e0761def85f6469c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb22171d8ee1b8f81bfa287f0ebfea743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e0712fcf1e3c2e7afd255b46dbd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4140312737aba75982763a695a9973745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb1097fedb6e9a90b2321d524914d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6fb6f62d63f16f29b8b8e5f74544d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295aeacff13518b892c460d052c08d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5d3edfa72794b2db11a3104f802e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faebce24e571e39e7aff04374f4e4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880889debccd805daeb4c5702207e64251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68e038fae9f513c4ef4537715297152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f941aaa6131208fdc8b6ff36ad96f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937aa7a5de3845f22839ff5f2eaf0ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a981baa3d82f9d39e632abee7d6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e9a677186b7e45de0da9a4bc806a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e559075f2b4f756218d33e388d2b59c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bfe40340f4c2f6f6ec14cfb18ca0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff673e9a9aa846704f7c604a2c695459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d86e130d7821e7e2710ecc1f7f21360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf361c6c6eafdcf83b150180de63f2c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18cc20c04781d75336068ea716fa462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be93b6f51b9d2dcf373a4a5f270d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7019a83bb69d714a1a13990ecd1926664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e22cf607865879efe412a3037c3f1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80427f371cbef6e22bea4968e22c6a1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116dfd6bc11363e228efe97e50ea5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb1f29a1afd0fcad6465808687eff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287afeb3973a4782320261a29fc3a01869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7344e97e4841a8cf05fb114fa92cf770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300478b1972d6c9d45c666d645d32fb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683d43d168fcb02e291b3a438ac0fb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff5d5a735f0cda5d4f2589961262ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c435770b23c34395c122ff4acd800574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fea877bf74248295b73c6243c0de2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21621e11f28d6e37da43d4c59dbc1a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509cc6646994358066bd54b3b58e37077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e0b4d381eac884bf81c7e06bd180778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69613b19e8932b4bdba1c856532ffb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105478f0cfb1ac50f261664fbf74619680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52366b4361ac28fc6231f4d5e063ac0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831f2cd1a57f828334c697347950d5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a6452c843e4b6020c84550368bfc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4df7096aa52f470975ee77a5590fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe2b38c602a490aa164b114c10d9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c7be716640575f4712905bcb83d2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86981c057e2fa54d4e4cd6ec9517d1b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b1a3786c8ded281e771b02d0c407988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dbab723d4c23adb9314f83ada939e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c51d789097bec3a6cdf8ac898d4a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d1b49c18be4583842d29fb78719491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2248db94de02a0216b67f128927c98e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab7c885ee0c604b74ff412e8ac395493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee6949473620db9139735e3eef9e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e93e78a1f074ae57b2629132c2cf5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a1add1653efbb54c92a867aeff0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ed82261e6f5d2c272ad64e2d5807497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d23f091e40225ca586d620b22ae2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6afcd6d77b8a0ba8769d1c4ff00f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8518cc6035a0584d38f881670d3941100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37ace5e4d3dab6e67d247ee71fcc70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd817173761eecc15fdd2852aa10234102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158a2a78d24a62517d8f322b9f12aab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13efb040033b6eea7df966019e6f8f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693332306178b921d4cb8adc536b59e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a52b3fc56bbfab984c767a1468cb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295227f252827b3b53d3646962e7087107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde85f36827d08d4766605b3ddf14182108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ae30d5b5b24b54dbdb93cc523a54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f80667c2af1dca9cd4fd277474af5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f22cc36d5f527bf65885bc9d093911111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd582264e9a759aae712b2699b34597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b863489c4618de0fc719cad472907113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010321aed9543879ba33458b4a434f39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b563d38af28aa91f2be9c64759e1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451361cf30156dcb001d1c812d47a769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481544fe372587cd5a4afa1388c3071117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf3ed1795fe2bf05cea4f6e525462a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338883cc4cfcb0af78c8661b00fe9fc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555830ecd69add5ed71c649638c47bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e3a7be5ca632cc6a718e06e516846121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aeec7f90c1a61bcde35287dea6b1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0f38184e54fcf5fa51ba6c98c9fce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c09c1a2193c7bb2031bb45b6498f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb1fc124ef48699fc2e5802851c0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987babe24361dde8256caab15f4d5c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ab352747b42cfea8490793798f916127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58f115394fe3211d70cb1cf071535128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054a07077371b23a7b400dfe8cea03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd57a6ea71435cf05e6c436a7a8af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6835f08498611978495856d9f6ac0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356a99e6e743d2efaab71d7c48bff56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a428ecc1fd0b86b2f4a30def47ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65026d3dc1bc5cd09165f1f792b4fcc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31057029b9be4541dbee865a802091af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec609232991d2e937d26035ea9b3bdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca7b3122511d5890f06bd6c358db35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d442657ab2b6809dd127ba49927d46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e4089dcf8911d02fe76c3eca68ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ae1141ec83bcaebdf315919280e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ba182272f92e1a3374473cd89993141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dfb1801065a598a664fdad0141d74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168553cf5191acdd8e841be6ec1c5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89525e49c4f40dd13a83ae7b4e4618c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da683177a9086bbe3d79110c0948c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bebb2e0514b4daa8728dfef596d447146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a404c8700466a4fcf13d6e41de852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4397518a5504aa6a9001e367690101c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a678444529ae25212a149c03c0eaeaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863961e1d6008ff1548111bb8c543d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577584f37ea7811617e42c71d8eefa34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c8e55083d429f6f8c1556c6f63f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3e247c28fafcd7502c8f25bb820c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1cc43b0346e3574676f0b4c4bd572154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa282b674a92b0a28134db8a2c34e9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbe94140c5e2f4a80883b3d2408a2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce2ae068f330c06656205b6cb8e0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946e588b4ad14a8bfb060b118be17e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0fdc6effb9aab5664d8893352073159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476556675c433eea47cbb19483b3d381160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeca313e9997f6c035ca43aa36a73dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5536f81e3f71b4855e3ad7edd4236162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc33ef01f49e4820aee592309b03c93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b590e261e7c183d2a630f7776905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83dda604e88dab90d4519e14417b54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5635bdb984690dad47473a3f8584914166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83eae534e986ec9688bfdd88c943cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba75d2ec1554577780464d8be29849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a230260f3e160eca401b7798e675e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377bc69fbac6b9d20aa410ff3471b52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad0338ad875b43a76016acce15e520171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721dcd2b74f141f781f72a2e9be2f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7726f789c9b58afd8eb2e3105f98f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274748fff787dcdad4561de13cb1a777174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28226793fcb0b4fd7fbd63f99c5713175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2feecad26357a85272d123524c8c65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9ed3e79fff69fc31eaedf9aa3ca7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe8cf89795775af17796c1c638b336178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db982fc88f0d98a8d4f976f99c4823179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8c7aedd2771f06e777b2b6105a182180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06ec20b2f7f84a8eca598bafdebc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475920f8eedfe3386c98af7627416dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599224df62e831a56167bcf9b73b19be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9814b9045d80e77151c9fa56310b3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e46fbd14001108738105d2f5a4042185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16de367d64ca6cb4a611606f7ad5001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311b16a325ce9d399a1cbb4eb0a72d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3a756aa7a3cb7ad22966d57d349b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b15748647cfd3a52189583f3dbad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4bec306130c128b6ff27842dd3e7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc3ce39e641875fb3ae94a30b5b95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3d1be3684005752af9a306162bea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1fa4aad1636da9aefec241043fe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ff680aba95daa8963becea68db3c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7a352add17d5904d0fff50a5557c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5a3eedbb1ab95466890cf2c1e37a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb4405703f94350f94a6b07c089a1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9f6dc45130e84503ec1743e7678b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4a9caa4933b070a05dcf707b50b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be52c256a9937c1ed4bd891096601f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d9b99b37f3ea9767309a0e263df67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007618e2f33d562e73fe56afe6fa1aa7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66352054a83ecde0ebd4eb979d062203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a30294f887fe9b8927dd735ab2d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0dbe739025767cba11580567c4f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a99f772883536527683842e8bf3e8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d17c1158783e25078f65464d6e600d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e570cf7ccd75f46f0c3ee92812e640208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf2928375a06e5864ac34c27b1b936209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49191aa19554d8a8cc563de8fcbee4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59bb571db76e33f1266187d141aa5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc099ffa1d5a31b45bfe99492ca3f4f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b31860c9f9691dc9e7e43e4a355f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781d753b8d67f8bc573fa62a6a1edba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d3a8f288f4f72175434eb619b87d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57236b7d8a6b19112489960aa93c24cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d988cdba17035718d783b4b627e210217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23922af7a090655b48fa7a01b395f008218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1994e94fdb09e61a70198c55ca34e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36342f521782578faa584198c260bf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849e567c0ffeb030e07d07ebce297d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612162af9995b5b5bfcd49a3cdbb299f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836f2343e00be1e9426cbcbce67933223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844d4c9f77d29c5f2cd6e6ceda9874224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993bb6dea98665d4081618a920d86a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adae89b3c11f16fbb884f2351490a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e26dbc7c1ca46fbe06c10cd101757227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d371cd76846603ca135b3f9fca810228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623084f7f40714eda28f1ac1f13d005229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268caa41d2e88eb2a388e48eeb0613e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261468d33e00971475d766bd98319a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4e56e816da72b3a2c885ce8cfba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d72a3bd3bb39f7b45b6a5a31b097233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0bae72c09c8f646f918a2eb937ca3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84e26c9aa64dffb3696c038da3ae6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c8daf96cd410d991917a9c2d9430236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05836ed17bbb162a026df668f1507e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db47c3ce0b268891ecab7e31f6bb6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9ea4fce6cbbe5c2fac74774ed33f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aa5681c13c5671e79888432eb6c6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310086410a608448ccc218887d81c0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823f4a24036afcd3e80d7e4ebe68419242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8801afd53d1a5dd1fde3e5e90094dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048c32b618428a378b68f5a9b803a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842231324e991ec4ccb5d9a095e21a58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21e97af0dd4451ff13d2064e08d55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92827ac001d427e56b8f3391ae537d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661f12105a6043f9524eb470d239de6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aad6779943d59c5cbc1ab7916294f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d4ee5fe2080af423b0a33760bce4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b575f85236791580f998ac28e0805a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6281518a589b145f61619c5d291a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bebb00d7d64e81fff86a7bb860a42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5346949ff87332cf6660f4f1e09af28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d4ab15cfc321c19ca6d2625eef3b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6c9ee7a346912e5f30ed772d02eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f761ff96b17f67fcdffd0f1474bb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027947ca713a9358d9621d4e64db2f6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e783c4710f2255723caa4f2379ef06c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a1ced10dc27ac543c310b19f841f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc58755cc0d33069190215ae48c7f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca7391c590bec260542f9a0ebb9ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773cdb14f00bfdace77df6c22895009263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0693779bf405dd0d7139fec035fe33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cad255d6178543f2a5f3824d73471265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58eae2da067cf9f3b67edbc9cb8f26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95980e3496a5585a0d341aede6263665267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20e26973ee18049cddf2e2b35da258268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc129c21c18f858bcd53d4851ec251269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604452b41604e308fe59c884c9e0284270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30e2b36d2aec30f8429a3b8d39987271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702b97033608f480abb01069046cc90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d685241d3f7a31ed596a55f6d615d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b54da5d53912e21e2dc80fd9f1983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b58e225db641ec95dcdf351c0350e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc42c93eb081429f6f8859f2a957336276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fea5e52c473223ac225e0405c6bd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6d589f4ac32ca4776e2a0e04622bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc56c778bec55bde3789a90d08988e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f7c38b9ac3e2f8cc1a479e6615da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c82011eba202fb9225ebda39e4848281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726665e1ab87bbf7efa5211f7f7561282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787528f6665718a0f1736cb9354c5b2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5f88f98abeb37107d6ed136c7cee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d747c4dda5c8e4791a552764f93bba1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877afab2cd9be543f3cd0a34221c005286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90acc8b70e9d17bf96809cdd3c5c65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4613878177ca7f64913ee966742b737288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527fad407987da41564196d942ee4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39ff5cbcd1d6d66e1b3a5e54dc78d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe29eeea6368f205bd604f6d107749291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec13b2de5ec57df4627797c5209d49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d380f5cc18805db3b43d9ba0bbed243293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a661a9483b601df03639595695215294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c87ea5c0cee0ff280804a373924719295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3816c6a6a049c462826863dd5a248296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534a320334f032bcb178c488dba09e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81687fac7d7deb7d5d9fb55fc51dbd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb9c0d75c8bedf52dc19eff66a74f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5c0472d7bf1bd42a1f47c5d0e4b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f146dac2478f2ff18bed057123b8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c098898873e7a9ee37e0286c05242302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632446831bce190d728ef5b85a24832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee34ebcfe79674de6495f8d2e77901e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2314aa762ef87b03c26e8ca07cb71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a22ff4d3b5f50745c9efc94a4b25f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e558c03ed2f3e076c7522ed62089e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83020e0f52db107463b6e4f609d68e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897aa6a544a2d289ad8cd1014daca1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e7a51dd2f9796d20105758aa73c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e5af3b4cb136d12492f8e40e13ae6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4960553b60f9b6db40279a6867068312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e0c527306818d223ccddffbf231ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf95aec2d2946563b084ebe33f1a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932789a5fca814df975d0973f024c755315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864128b0b014a2220df55a10a8915171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3471a7890bb533f4ebe384334afe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722a15ffdc6fc1addd526f3e51cbcb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628fe26c00e659aca7fb791e42c0e54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4d6f49033b6590bb031cba86a073320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea66ba43810ae3d0e5e1a973d64bd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a3f729efe159232790171e4ba643322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850834607b6dccc313c14c09ca48b38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c9ba9640bef6527bcdaf2a9660854324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f4e245329b567d8f7ea71385094c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279296c61a0e8866f8242ea29c4e396326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aab6cc75340f7490764cac8675494327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d0205feaf70891a25bca0a92868b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d51d8d75bf4a3253eeb291f0c8004329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a98b2fc485d6da5a886c47bd09434330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91eb3b994015dfa779fa297b7454d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8693fbecb07c435f130f928cdc36b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0bc61aa76be6d9412cff7f86e095a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61346d5896b83c08cdeedda4a962f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e670919ce7e07334441e9d97fe8c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446bd71351c7c93409303177489b988336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f28b922de009c7706e660a96c7b8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff269521a92c7ecf9eb2fe6c27df8cc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b5cb2e6c68b648f56931c5323ecb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699be8f3ccb66a227094788fc9ed79c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d1c7fd417af08a2b59b04b1da865341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f4aa8fcb6d8094b2a4d06bf7ad22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ed8d41cd3586bef3c24407bc5368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe6bfc8d75e97951ac6477c8a6388344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc6fc2fd7a91cb71cb947aeb1ad9a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7002ff576f4c6106f501bff46703f6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b157cf345ca9b8b20a9f70f032f023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f1e06b1351c06920ad1812fa41e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e8963f069cf3fb78a218d885292b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681556e4c9b0db023a00e4615bb1738a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60d50debac95c7267eabeb327d8e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac8601dace518748c681781145d16b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e552d468b4d19eb845c7b2370ea58b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c373eb25fa342157dc614cf7df90d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797ed042e8f9698837f15b8440dd91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64989c592b40a5c7bdc4c7e701fb22a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08118edcadcd4cdeab9a4cb5073a7456357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf10b44c9e21e0f7c4277345c4f81b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d2e25aa1e05aee096b97a3a5af168359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8d8da5244a48bdecc4bed101b9410360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28fa3a60f1d67689d704f804e72368361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e1ee53277a2e6f8494719187c9d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc210767b0301095a0d5cc4b5c485da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc9a1ac0fbeb4c8840ba577a8df46f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f9e489bf79d1f0d37142deeef8c1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc900b2c67024069b90f62613cbe078e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed524526a5048e1a7da25e201e39b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73cf7713d3b4d86262dfa4df5f27ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46872ff97301cb23689e95a1a2d84cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a622764954c80437f6a38647fe46d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed7414c22dca39467fe8a40f7f2481371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7a2ee4007d98356f72fb97dc36e86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb242e9ed49c0c2d8d99f6712efcab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508dc32d13d735a2ffd309c2c8f694d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c58944c5aa0f9a4ea2d222e66f6f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da36a213b73594a6d9d35234dfff2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798de9bf59c0f939cd436d69b66cd0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd552c343690e9e9c4d7839c5535f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7893c01f85e0e46e310c754a795d676379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7f4288c24c9ea5073604a1cb9be87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc09e8671b1c8e735808e9eefb5d53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00061c72507ed2544d20389c00f4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1542fc66b442ef2a8659b1e91be59a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc725a0b13fe526f9164046ae59d85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe677de687414f826b39540fe397c234385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54102f49e2c558c4e80dc75bd62e2bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a33ef75e3747121bf1825030d4a446387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a740a6cea6c85d37522ea004ef239de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9b99ed4ab0e896a9e8d6af1a5253389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b09b42eed2ea74e1f2ea6327e1c39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff77354b575530c8d83285872a9005391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07522eb16c5e9a1210013731ce1d2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c58dbf89cd22fa325ec7f08952f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f54b9fb7d88b4c6c7040d2fe9f73b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c8ee73d065247c0f5885bcc425de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a8e06af8363c20e9d6af30f9735c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44865491b853cc371cae55e6fe27a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822170523ce0c87ada5dab20fa84a11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837e2709b48f9344282e3dd1e66d7db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f24cf2e9e297fa2b064c841b790c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1d3633df251b2f542b59d80fc3e5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28aa595e793a3d06df8ae050bccc38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ea5a165623ba1311f720b68b1795c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fead7dd5d51112744a89e389761d04a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b86d2a10f1ef7c72eb1a3fccf41126405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32a9052c264295ac78a2f3f91214d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d7ca7d774b81777827a4f1a1e191407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecec6b991eafaf4ecfb58b59fe9a9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fad413466dc00c30476db78f97a03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472e197661998aea2fc1c7902302028410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6fa059db9a9a53d07c7f65d19547411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8943214b01e7ef98361ee18b42fe507412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6be75f20179735fafc7a7c9f492677413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c3b02982eb677f4fcc2ded4803a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4fe0311e1655afee01107df03e8ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c5ef1fafeebde769bab0326f6021416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681eb043c6ded0031ece14b3767a2b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5d9307a0cb68e0687df06cf3001ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac5a7676cd82ea15ae4a6ddb6c988419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adeb38ed5f8524cf8f728548fdcd4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc1f50a345a3959108ba80b561c340421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a66f7ed53e9b9ded8d21b80d1fb95e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593db08a4cf83446417225a13069ecb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891273ad425fae6bd5517a66f92e9562424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22118a15eeb02346956517276e23d09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c9a700f6a0f94e5c21ed3b19d437426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41037505251a143ca1cc1e929905adeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610fd3eff1266473ceddd64dd560c8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8c6d8e451ee8657871e03134b16bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392a80323a803f3c2065491f73b4a6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6eeea7b37bfb3f391f7634d812180431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5dc7f4f30c99dace84876eaf2fcbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4375a38a14974d8130b57f9d072153433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ccdd132f0a9e07b901cec57628ff6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d5a15402bca3e0ce29e92024a8fd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96271e7a46106d68b041fcf5392903ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157be16c3e25da0af0804f8c7bab9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e827e10550079acc7cc95a6403be0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcedc90723c0c71f8dd91b3a9d9e664439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac834a3ecb4b05387f6236c828930de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418d0abee04ce259cdb6d3e0cd66cf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866230a4be768ef995bdcbf986161b95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf75f01b01beaeb21eba5cc56d683443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f54a80194c772d1eb5e310a4f962ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8e5f13943ceb56e09eda8afa52542445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467818a7311b0cf054934d2f8b13843446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b02337f1ac188c115dabe87b77f96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022434588365ce6b4e77936daf2908e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229128af7b04a2b2f7a3495a0d80d836449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c647a4e2319cd5344e12f421c4556450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4daff9fcdb319c3618b495596a04f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f439999410bb54c596053dadc2563452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f803b66e8a551e99f5bb5d236fb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2150b052db5b8eac8545dd2060eaa6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae9e6889beb6dbaf9e0e239c64ddb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0697c27bb8fe7a851dcd86c6da41679456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed920aa97e3751fc195d89cccb28ae6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04078884d22f8492c990c5ee149ed83d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2346d03908352907cbfeb22f3680e53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b5ad7bfe9e9d4a919ba1ae61739c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fd27a3454571b1cc6fd7d6fdddbc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df221717f3fcbfa32bc4f0f72db4df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687a10df397412e3dbcfcf2389b12ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f41b672a64416dc1ca305934630a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a1075f1efb66557e827ef3093163465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae221c6b2cb567270960dd9160e8f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b470bff91c93f681ddcbfaf5b8b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5448db91619448900ac45838859d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793f0c7efca8d3c19129b01ee8807e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4555996694f6e3daac8b0bca4e60970470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f867efeb421569fb9239edea8392b9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ed47e7bde7df30964519330893243472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64931f1eb6710f25ea47bc6e8b093130473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237642472158746dade2ca57b3a48ce4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27215de1b529b3c615f39335b08c23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b92af9ac268a2d75beabfa1d32f0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a50f7c294a916e3e3380a451e28f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444070eca28e57b272583ebbaf122eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee1d37de56c04814cd70fa4ab92d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e47b270290babae0d8ee0bec06654480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e54df023a38ede50995213593e919d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd1f28e1424d35fcaa2bd4ec56d60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac4e0c0bccc10c30c33d69081fa43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8beb23834dbc79db4a6f9f958c3aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896d5dd6b3d252a47ac066c5498540e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a4bae834e228afad2f6177cdf35f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e242ed58cdc98cfd5dcc9929604e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec09df8c5235600aa59a9af03c735488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19fd3d461dfd089b1b0dc88d97de4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99674840cae607f03a177953e5ae9bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c23cb07503646624f4cbc6d2d0da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7850b062883626d32b795bfb71be26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb6154c61e7b2f0012dbf57aebae9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc84be477959ba92da08b72ac23a672494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961c5bae7ce6cd5526e6b7dc46b3ec0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b58c4fcfc5044920b2a60f77367376496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8885fa9f4c16db6170f3ca8442e0d5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739494fc2f44943ab46012df3415b03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed18bab864c498495a8672484369ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f873b3babab00d9aa98f2970b5a23ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653ecc6ef5d1882d749eeefb4ce402501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd59675dee416f1b744c9ff007d74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db3041edccb26f1d338b969defffa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c85fef4af6b34278fd808cfe331ae0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1129f5516bbf60867e12e6e1ab492c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497011063af447b55b94e6367dbe3cc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b1a0616aaa74324381d8f70ba365507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b628e0521e2d26a9203905becd92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4668c0b84c6f10b24eeb673193ff7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc875d767ffc320fd53e7d0d9b50b43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897d84fe2c4a6066e88e4b9c9f1307f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55178e0d93a17e918771796e50176512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce68069eaa482349d077d9953851ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abfed18c7fc7277facf8c34888e9cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678d4cc2f915b194e045d003fedb09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dbc02a6bf6cab55400e33a86f4580516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f087f6f326f620eb1237b804abd1a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa81baf5b735d162d4bbd063ee0495518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bf0c9424a9389e2e0b1d2aae9293f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fca4ff657658b9a58b54755e0a6d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d386cf1bd1c628cffce8148b17ac5bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234506fac43b8ed97e6270ca25d9702f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93cf5ec2055e77804481f43edd5ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006034592dc7c6ee130452e4ada0f2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e87acf05095b9da3b66354d53028525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bbc8ef5021975ed6c1a0f9404c9ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f798acde3ba671f90e1d7bec08ae684527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831f2e4d69d78a69d78ed35e355148b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce56d37f6c6c9c99bb95ae61cadf4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692089e315aa2828851f2a2baf712940530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde2064d375b19d47827e85ba1de39f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7f57492bb4d36b472e192e984d330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdde1c6c7acf15b3d9de2ac958aee16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797235582be9fdd284a4fc6bdc924291534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b6078b4cdaaba56079f61d7135dd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17dc796d317d15b3f782445f0b581a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5950fb3400c8299ea14e75a7883010537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dbccfa7a324fe7341704bd440cbf8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4f273914f8f9834351b4d7f4b4951539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872848cdaa755fcb5138afef7248074540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bcd86d7e4ad9564c2076ae82adbef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595f3c52cfa1d9f4990c5bec6f3703542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c7e068abf9dfb18892c88a2476d5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa602ac9a55e24d3b612cd6c010d7ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fbf7bcb93d0322b7738f25e84eaf6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b7deafd8aac1e9db2465b9333dcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a646f7d6f6daef6cc467335a525797547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c483f88927be021bc7b287e4b103d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f0c323b7310332723aee59365634549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603c03b4aff81f9c1f49287dbbf6db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d28ece045236d4494ef93d4a2b2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c465b3673a85af6258563290f4fda50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb6b0451b4a4a752f4b9d91f1bc1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a2371642e4162b9bc28d07386d698554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24909bffb34a5021f9693102ad121fec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb428435df2fe880dd036e99854ce0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873cd492a2fdecc85e6fd7f623292f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729dcb2e682cda899acd6c20444347558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115a492806ef74510a4af801446dbf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e4f6f24d203733e6f309ecdb4f70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd6de2796890d2f507fc892e8acce0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795066e2d44dcbdee02920f1377218f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f66b6986e81b5233beca459fcc6a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740850b9151c1d339f617973b2e2d0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632503fa0d1544faa6a5fcdea9bdb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eeb9fc83c02ec14a0748cc667eb8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea6abf98a76044556d8ab661cd8686567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd422713e7581a5141d445a1004db30a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8775edda056f3ff9549320ba0d30d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b091ceaee65001f0c9c4954651f69aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee2fd0261642076662cbe3d3addfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507baaad0b92f5014bedfa8f29f3242572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b89656075ece0a1285fb1afabbc1ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce634e3c6142b4c16616debc93731f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42b85b9b481a1ee8b98356d131d0b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1305be346a7285b1592b74bf12950576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9209bf57e0f1bf9896ff3ab0b4b6a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287be05accfba44f50a58cb2a436b27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c5f2cdfd70a1d94a2f4bf0dc6350b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eca1e3cb47cbf88c39bf0f82a1769e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f794140d01a2daccede72cb2288ab0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81197e5b9c3c38ce5a92efd29ca891f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6dbab6190c13b07dc49554e2c3cc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7b5c3f9dd97873893e8d9571e2e19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a670a77cda69dabaa30bc0c9eb2d26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54cd21b86ed4c8f8d279ab0863a2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88653327ad3332cfdfadc862dbe9ee74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b32e37ea53d8eac5cf3d6a26bd24a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ebb3cf7fd9924754898587276c21a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2544d9be27b56ac519d859c5addc02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844dd7ce767a5ff2d9a83924d6f5815591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a92f35f6ba1a9b4d4c2ec70e79445f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9d1acff1225f1a4602677339ae06b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082166f0257b1f0c5a89c7a4736456b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea9154cb040ac90cbb81dd12421ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f1a186ca8b2cc8bf781c5307bda5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d40b3454187c201a632e5530aeaee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209937b0d566bdfa743bf4cccd32cb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1267718979d977d6fe3d619637932599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f7321ec404582d48965eae057832600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423e6f33b565bfd595109c766649c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5a0a2a5850b50deab4db6c809b3f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cfceb7738ab60cdedc3a34e456053603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe9a30f4a1beded73d4929402bccb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf72c9125d1b1b295b9de707671803605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f9bc80b85ac9f808277c968280b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110975ad1f90f4e49a20662496e0d1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce6049111a5a199b4c5e0056c76b03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3715a9b2277d1a717c5a81ef2af4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d7fd6bffd2cee0f1c2451df15c10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc2121465d64d9e02d87bc3c80158c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290632b1b757801a3eab609fc1bdf8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5970e6a15fa936e61689bf069cd719613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c83a784264b14d4325b07fe508c5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908748674ecf7408a0cd3e612be47fec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b06b82e67f0053b24fea0828d051616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf3dfd3aa65f34ac752ffa1edfab03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f0bbec20c8619ce66672195d7ba92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c26f05ecd357b269f3cbfcda7b29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94808cb2c85303c54da79370a26627c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd1919b07718b65778c4abf20f5ea2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d7c67901dd8d7508f97bf6272bbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e3d5703346df10f76d98434210525623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49881db89381fdc24d14cf6a314751624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5fb1de44b72f45509ea1bb1c8664625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4bd45ed03d53c517a6eace7eb5b07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f17c89f5f99f02b0a19d3b28618f5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5f154aebbd5091eb53145f830425e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f4ad9856039f48ff8634480dfda7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bcab6ca4f882a9218222b8c9713b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d9f6b2a3663e8fd7e6b1798d5ea9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896cb12338ff21b046aaf3692c801af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde1233b9ead781cdaf004f15c0fbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b904d406049c4ff2e591cc7237a9e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d41f1523e69946bbc4788fb434bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20408651ec0dbe3a2d06a6912f7e9e7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fac3439b7920aca34098d8ef79aa5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc52ed75873dfc983dacb72d3e0e5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c2a0e52a3ffc54458f0d769999c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf956d2d3c23e0a11354d62e0c386e50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ad03ea1e001d48dac4cc678574bad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a652ef34896dbb95ee452607f64394a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4888ab160d10c960cf1cf71427bb30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedea1bb361c2bff36be875be2c0d759644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb2dd881128f09976c2364cc5c48f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3166c4c2756891a168ca2bc29ced92b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c739075c178ce6abe32f8d63952ac17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d23621455c1df599b2bdca35d2a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b02031f70b482d4e1aaa995f9145649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb10573441c9df814d0176a2f7faf11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7d19a079d06c4ed511e02875da48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece9a56f0b7d820251e20c9bada411a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e540bf9f52f850bf0c424236e4094653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653f1d59301f631bcddfb6e94d6dc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e857f60f668a6c41d8be48740d13c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698b2bdfb924a8688643df433570a3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c821dea7bf66f7ba323c1fd2fcc47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43893d4ea489079ead9e7e03a4df11c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e982a997cadad813f6eff85ea247d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248a30a6f594a22a576ba5b9de5090660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf477c544d75507733f39ef8e5a8c40c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af50207632175abae5ddd20cac4d7a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173a0a35dc72825a1106f7db93f845c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355ef80e8da4ae6990afb02fa6fb769664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d594e67118f633c9c2c278e591342665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d463cc3caccf22da16dad474e209fe6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525c7b2975506e2569fe2cfbbeccdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed223e64a8e60ed49d0a1cbed241578668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c74bf2f4cbb3e19c6b66b223ce4a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f210a3b1cfc11a18eef8e7512acd756670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738aab6b4e90054d84bae4dcf5a1fb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f93915c40793c2df639fdc4214439672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a735d9574428cc874df4330e05918c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04403436dfb8b0cf1ef853c6930de5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcf9cfe483789dd60eea9bf73cc06f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c65a2496490dbc945e72174ee694676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2d1db88347938df0ca6fe73cc01b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8607bc220b77a6dc7c66bc643af035678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbb94897a487ce751bf6dbb1bcf4eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef087dac66b9dbb006e849e4549bfc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883bd130f97832864d213f234033675681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d160ec090d2ec5c93a88eca628ddd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f739f62fff587690d1b74cf924616d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9431152b558657d6641b9055989606684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277097e69d73be1c6ba174cf72957336685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113fb85b1e6907563c256ea114ad18a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc346e8eb0e7712300f7d59e0d87d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3ab2a5d8f26c22cdffae81dab27c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860abee6be53365163ddbbe01c076a2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f67b907d4c367701a0bceaf4c7e2f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde7f4c4bf49d5542214eb617da293691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508462cc678cd2d193a08da447a4687b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5103d4d80702a63524fd8c2d54cfbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495248fe6d31b538561e6b5c68e4461694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7302a885ec4896528456e0e65cdb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a126a2bd64adfcc4abb3062b0a76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f9543efc19375ca5b960f06bd659697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5b456fb9dd109ec5d33798fd0cb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d85db1b7463f4d4fe9679dee5e7127699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d89f0465bd689be67c9882fa0f69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71e324525cae0f9241b22ec8acc073701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8425ef8c69c7ca76b017e0a200bf48702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733116fa3aa1917f45d30671a518ea0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac15137988d3b160b50f50856133d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5814e58f4b8ffbb551aabd5f0dcf8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417d5ba40641a9d7d652f64a128591706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9e0b898d2fc4631e6f53b64de14e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb54b9b488ca976baafcb65f12bf6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b77ce8bc4392b6497bb6563a045ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158582458dc6d553aec665662315081710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7894032b381cebfc14c5579dc2ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb745dd54a3f520d5a34be4741efb66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc0feb4ba49bd2a6bcb5540b0d1447713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f389626d6f96fa68c4a598d3a40187714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db31fb38a05cfbee8a08b26a3c26c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09220e9d88d2c21e9e04a973d522219716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8592a2d7358508e80fdebab177bbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845697b8a7967fd475bc42cebe81ec3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e89abb3112e8c8b940a0bb97109e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02ad7ec0ba69d4df95b5001740c160720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8db9007d0e775f793bac5502c7fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b77109cfc0d78ebfe406512022138b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a485310c45f3763bc167aed14d9aea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd22ec537b42910ce6e42a923d0df75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd278f8d0330607f0c07cddb1cb324b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1feae713db5375b8a287892fa3f349726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967698d566d24285c7867c597d7b653d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff819bfdac26ef50bcf8136774f8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04caca9c0d1f3cc050d7afb90c96e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49e8b3c5b7ce850938559e0b3f6166730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa0c276403e6351452315b896a6750731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb8cfdc2209d541544a37040bd55f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b0c2e19c5ed235744725efe4b5a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e07268b5c7be83af6e0f257271dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6529ae03a8b1a77b0d69ff22d96bf6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66693ddd7f000b769be410f160baf7e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a13ab540e7a0d71b96da3bfe265bf5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bd5a25fbf47ecdb5297a3d4ea35c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e2527bd34dfdc251dc4ca0aa0400739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a527a019c94364715bf54be5b42b95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d8fddfc3cdfc116859af5c93095b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10915dfdc3d2cb09546abcb31a3c215742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997c48489f96839d69f591dbf13fcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c91598be5847b99854b6911cb79d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad17c5850211ea27d1582a84e03e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f6b9e319ae2ef297f3450a0ebddbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849ea923fd9caadeabd7531b25eeef8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2881d73a035871ec48346056656df6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749369e9efc4b723a771d055fab608e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366227033f7a41ac47d505804da038d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44813a5f208576db79744662742df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994684e04b55d82b080655a1b028ce8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541ecaea43d3dd7b962a811b0be0b3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1faf282730c26c4078048780051a9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71167aebd661f4e783ee6526dc1bb81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf2e766c6e4c41c0c3615f76aa6ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24c3f45c537ffc4d77ddbb7fe08dec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba6595d8b097ac1389a33c894651f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e584993f203eda963b05d6629cf8a0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>