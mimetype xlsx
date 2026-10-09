--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c23c77b2c735d007d2efec965d18a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5c0bdbd01c83e15e38cfc128807772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1ad2bc552a9785df6a0938a7173b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a02c2cac87ce5d7d8a5b6ae66e29984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf313dce79238ec68f721472ca53b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a1376c9e4d357f4877c3983c9e3586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440866cb77983ae0394dbdd600f7e467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414e1ae4a94ee8cd56ddd2e824f5d958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122d99312aebd47a24f0e730c09f0989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df39c4b19689c0ceb15eddb86f88110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028e36e1959285a4669de0f9c65cb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894869611a9fd7a7e9666e7ba5a2c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fd4cda8cf0a545a031fbd250781e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e651e56b0cf88e72d81718987d0a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c87ce03d55c6dd0c7d3cb7c3f3c14415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6fb3b6c22f7de214a7c3d595a05116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2318aa466ed8175d67e63581416dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec831161d4ae0733871863b790150718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2372e3190305b142ffabb893d5a3fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e5df705bdafe4209f1cc8ac82fce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2538edeb4aa821f32413e9d0c020c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10902623e6fa9b50ed680afba0fb5b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca57f05a7053aeb8228c48d96cdb8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f2884f20a075f6f917f6a637574ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727cfbe4aad6188980363329c40252825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7597c4ab2b26c671d64e87f74c5feed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d9ab7e20931de63bfe4eadc9d998e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80058c58237b8775d0a28bbd4164fa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb53ea170fb809882e2ec6855d66629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572caf67dca3ee8a4763e25cca42ac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71955288cbe06ab3cc762ed907079e2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc2b4853841c5bf751c37149da8b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237c2b3be9122edb4d7ad2b2f18f71033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ae75c7bb2c1110e442f5e2cf2de7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6fe8cff31ef3506c242d11d7283ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb35afaa30e2ad192257d846001b0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01945bb3e2bcdb283fd75d670628cc7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678559b0b80806edcd308080a47fe6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7403f2b92d741eb5c810fb6264aa39939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643564f12a3d61e4421fbc74bee5c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959c2c0290e6cc3ed12c31b99f85a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddfc508a8c9126d073632bd97fa6d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6019b10f811d3150661655f6d6522dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397373814a636c4978347eaeb8ee296044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0b6322c442eec342ac550c835aedd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d266ed43a9ca78ed837469a452b470e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d296a67d88652d0aa0389a9e44c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deac0af1e01ab0da8dab812212421848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d257c0a20e57662fd46146ec947cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5038718085178fc92df1469c7c71350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f364421e8b7fb5e2f8a15ded82f69051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61713d8c1cb5d185a74b287700db7d8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bc2f81f7df6354377a0e3fb1fd21e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cefb7de0a8b1266f7cd5f032ff01a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ac966bc2d1e6fb5df0ddd3371dba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9871e86a5e6c1ecba53ba2ec6c3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3861f1c3883fd81725a89dbed8d0f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4883ea8c16b4860a53108ec7523414058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa96470829f9161d0549d7730e3da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c18f70ba7b83459b6f46605fad25b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e6bf2441ceeda2991ec9aeffc055161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c17117dae8211940ccb408af37f39f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87baa9f3a2b0bd021ff8d2f4e0ead663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09c78cbca29a72be395a0f6edda68464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf5667ff76881fef94f50bcbda1a5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b3d1a5829f629ac14e824ccef59666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c889a234046a8c6cc2da1783e95e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74743a82a59c40db87bff348d417343968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61477c7b2ac85b17b3c906f8a79ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5019522c8cce870e72e2ec78b50d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ec62a7a668a5a9cc750948c44cee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527754db52599e260251b69e4054c7eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb90a8b43a9a517f451f118a307857173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d431c5b2c37ff1d83a1914eda423974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffc336fb96a5def3e54c017ce6e3a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75983d10d7be3e1d7c085a1d4ca7f7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c87a1c1a772dd2303fae0789db6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b972006095fc635b4030ef6d90954778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb9fba89e74aef823c500bf727f1b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20b9d9950118f967fd2822317018c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab98df28a4c0d8e293ddc81f75be9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d50f0728737e7728899598c89f38e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1994dfc89d4a68c7e98bbafb7946f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d239c2ffee3f401f60fbf4af320cf1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb40c36ab621e1e375d45ac7e72b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de8e4c6b4a3a0b5afed5d6f0cc1a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd8ae812b61e102ec76139320a5f2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801af26ed2e9a8024c1b751c35f8cb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cdcb46ac519ebb61ffd604b9360b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ad29f8b7ea2bbfe41002832bcf6c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5d9574d5351526740df66955147d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96b6f357264dab7cc499969f2746c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633306e95e68199bb9a341b37616f88e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb05f892396db473be350e6a7d654e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d97003d79bfea6e4e301ededdc164795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31717efe979587255e07840bae309aec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b81ff1b1756e0ac2257675fa627797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd1882adb46948aa186b5f5b7249298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa12ee80e8998a164a48f2a5f41abb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf1ac94a0be05046cda2358badf80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe2eb90b80926b36a261e9de397926101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8a36b958a49a183b50e761c9f9c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361b747b88fa459f0734dc8e203603103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252474b49580de333872481296a6f2fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de2d1c4ff368de0a03471855234756105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec12de089f010caa238ab0b48fee3bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8711e5866703a932f681ef0901a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d0655c2c90859b915fb88da94c09d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba9fed5d06edee7e0b9f1052dae85f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb712bda81b86d2b5b5261d3cadc85b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ded5b01e7de15341b39bf86530054111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238ea4cf9cdd04a6c02c61c30757e21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69bb56b837591c70a485c13a077bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da8d36b5008a59a4bf57012521a4f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e614ab500bac288a62443d5ccdb1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823bf04fd09de888d01de52edfa013116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d040371868dd1ac1928667be8f5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5937709584e7bbb5ffa5602c440be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c619003bea1c447d07f81ec847c6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46178b6bf4b04b649dd6830b76de3fa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db170a0aa11fdc4d74916ca7805e84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5aed1d21b2f5b5d715566fa799311122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a97927076a95ab157ad624b0a2e69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8017819a5854ffb78c96ea73ca867e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad730de373879962ca762aee3d090125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11fcc958e023448a080aeab52a909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6e1719d3a8a0d0673389d4ed10944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eef9a6e4c372eea045d84fc8dfdc6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e0bcfb2fd31a3cacdc435719c001129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6028b646faee6a3731077af15f1d0b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd290107c97ead4012b20825d4e614fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e4112568795c4680ef6efda976fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872922723d88dca365c9c491e74e70f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15128e09aea30c16b5e435d0301dba30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723aa84c5638785ee79954aca2d74a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3d809c7bd0e1e90f496d16f6a2459136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510aea2c8994189026f602798fc5b78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ab32e32f7e0a61e5f0134cd2d694138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4158c98ac8c2ecedb9062f1faee4d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105751c5363951f6f52320c57f0ec2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671da9dca61a10fc9e773800484b54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b74c67a10d23dd84bce28e970ad1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664867ad5387a43405f0edb794dd601143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff7b7a8739904ea5f09f539f76a771144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedde68074d01ea3d46f81aa8b1451d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61001989c33a5001a39deeb8a00f460146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a53118edebd734e3e76718b84529f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b0f6730ce0f7e3185bbc82d326ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed31ad16d9383dc18bf79e5ebeb231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2e7fd50d001a17e6f7099b4b2014150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748967d79ee6d4b47d088237df0bf68d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b12dc6ca25a2860a3cc5174f2cc29e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da260c1181ac7c0175d4475395ba6d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e83d9c3493de5b39ab8affa66cb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f870d3d2c7bb2fc542e65a3ff787b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a348e0db1a9b2a07697443dae551abc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1bfc2dc239b5c4105b8277b4ce8c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e4bfd4448b473a6f067f175399551158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17721308e6586932a0b04b174ca660159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3febe79dfdb6344ab8de08913aea7dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f53a0c836ffe8c06b298bed320e239161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44f7e32d412d974241e571d554f275162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af947c3983f0de29f3d8e022e0a79b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25ce38a56d6160f752e173ad3bb55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8cfdaa39511bb1773689986159dab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814d836f95018f92a21637b126e3fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48fe63916403e5e34839abcbaf5028167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd045b9cff68158d6fbe5c2e2c0b6de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf374d276d4855f9b73e0100fd56e04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f26405bbca12a8de6d4057e14e3b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645ecfae554cc64115c494622fa77c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d3932905c0046c68d85124daea056172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f6f51c29f3e3091149a3440cb895a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330e0e8289e22ca678827e02eb9c9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a902f5e93e27f481f9d2f65c7cafb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dedb24ad80acf85b4c45d38dce02ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e4b9fb52b117e61905300a9f82b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f7a3af8a386a753ea02a8d70cc200178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ae1fb497b7ac5b4bbf4a1ad5adcc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ec6a6a6fc0b2499c3119ea53d7294180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f8995e060df780887221b8e78250d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650822d1378192f1ea6cf367d1e90aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd09d2a155ec23c7c07c95fc81633b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35295c1b28593bef924a86393ab2cf3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70bebe498597ffbc21f01090b22823185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1fb4506b1298991e3207efef6bff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6a17c753177d9fd336fe2ea44eb36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd90e12180c341ddb26ee8a5b15325b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba6f0833abeed3c79a6b2570f0d317189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9236fd8164270a64a3eec6e318208c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3ec0ccba3677d162b2c786e7b947b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f59bbb686c6cb84a3416dbec8fe4a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ea7dea0c6bd0aab98a60c9d40fc66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb69f2232223d75ecee208d818fca55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb4edcdd99ea37f21af9703c98f2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701509226588ffd2c5816185d941d38f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3bab5b4064b96bed9ae2167a82e66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c0019e0afd099510cd35168513003198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea05d8866b35eee7d6b0debdec75b8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d578ff017c8a74b11a3904fbd11eb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6297ea908e100878ec8b31e6904a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8c79c89a11a3cb47118a36df5890202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cea1839ea84dce7269a5ce516853e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a481f47f091189741715c57011cf0fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed08642fbc0b94f39bf09b8fb898eac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70c715740c6bf23256a721abc6dbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09328ca2380e72eb6c1e5d5412371e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31149bf3d1ebc318b47d0dae30a731208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f71119f5bbf71a27f529f9599557d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e576e4f18f931be5b1a6fb4bc01884a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a67f8467c7757a9e16d83a7affc6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf33dc9aa0da1a9217c159a1bd0f59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f9310e43df813a2da93c47b96772213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa63ec93a6595086661ff407cf794214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82866ac49203da4653b6b9785e34175a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c8f17477caa35ce0d94b85e1f320216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae18d556fae6b918a0a9ea166b2394217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b3bbbe74eda7d67df51f4b5129c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2949686b572b419b435d465b56dbac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e40b7e2e874b106835ed8c4ceec49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf8719a5865ded906dcaecd4992a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51354e9c2ba72cc0ad6b54b479b95c08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5517d8f3954daf0d2ee2fb0a600fad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5127e615c29214e15f219f7bafd1a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362ef83bc78d8d192d3cb2b45214a2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75750c1bb96444686bb3ae036271c703226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a6d45fc2058d78afc3dc767e578a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a96a9d380ea66aa821fd36d2a7c36b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654e765199f63b3cf2d94c68c11ff74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235cefab81703ef905706b2b12f19df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf7ec80e911d949c1d950a0c22ad80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad86c5171b023276085624c5dd28482232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d764943f32da1c901c3fe301549fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e819f385b4b769cdf01a531a7565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d288a0e0c83a73e24dd1e15296dfbde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52831c51c92d1c49bb4ae0e6cde45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdaf7d9d70334bab66c9e2eded9880237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5b29229b5d265bf94856505f486da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebece00cc271f5c6cb057957ef450d20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7930a0a81e96c2352714d3213327240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5152d6a97c4fc715a50ce51b3b4be4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ae32bb0322e3691dfa982967d5fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f007d32ab3a41de8c1b0b3f9e0d98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfce7d4a76bbcda0b104d3fdfd1e641244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab1b47e980907f75553232491ac3c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82990156468ccbfeecb3b68e02e16ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ba932676c23a790fd75215cb237e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd6734d85bc1fe04a83ffa730c84d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9967eabf66ca72b8a69235be7b4b8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f595ff4d0e6b7322ebf8182c0dbf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e048b9efe2ff839b159cd811fb64b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2163eb5788819c388dbcda215dbc87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75454a6bd6330ce18f848bd62b409643253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382e7cf15d7a47260afe6207f99164254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb98bed45e01847e699c9e72025e21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8470916293f3d495171538108af90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0cd8559f5b052b10de415f4b9bd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77db874484eb4bd6877cc717c6140d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427e81e7b99e0812fcad668e0154fc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96a60f319aa148578f46d25a5d570c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbca31eb5536fa7c031310d02b0198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca8548f4fe44adc0ddba4d77154798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bbcff89e6bf16357afec9df830bb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f04623f43f52c48362f93762401e7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb696df874646376d50759fbe825995265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6fd5266b74600f5834a696a9d8590266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077ff38f482068d1c0231d49032f7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eafcd78d6bee7ba0dd2305a5247724268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7de55ca8d55a3760a3bcfc42c7029269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380deca9811f52457a0fcd6092a2d8f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa93b902fd9261604fcde5cbd5c5ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aceed8fafedf2f44f286955a4ae74f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29935b508ba5ecd1cf157970feb5fb38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a167a20bc06d4d833a587fb89d8304274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa39d504b0225aaa98e3d76bbb334a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6265b59429a9e0b49315db66565ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d458f82351cd9251bd2be71e17030277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f5b56fd04c2711bf92dac6d787ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9805f0d2ca7fb17911a1b03ed137279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f01119cce0470d140c7481082b97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e74cc0ba8c586dd8d0fd8697185e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d8d8a6cbddeab225bec8b923b072e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c09238de822f0cccbba4cbdeb0e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ff3fd77a0522a80b87a68b047f46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970548ba4a96184d2fb03fe0a0837ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa541486158a6a95c8fa948a76ae14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fc71f1d49011c17508cd929e2cf00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42497140effd7660e6819261408bb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28317ababe824a28cdd740b840234289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560295fa8f9b5ec937a73a87b337e7f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a391aacd7d963999ad0567e46b5e9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ca728a661955b156f4e762d0722f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2a28832b52b85ba5aa0fdecabf130293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d37726be48f58e6c6d493f490578f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0480c5a3fcabf3d55a464781e004b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e40de5f36138fbff1c2c09692c8b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1dba00627428ed2dac40e3a561fdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78758fb078ff560d35f7496c71dd966f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5512d6e2544329cdca74b3fdfea8f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58ec551190961641045bc143b4645300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040cf6760afd22788f9f17f95c7089301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8823efa2bd0143575b09eddefe54820302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc39c2bbf9938fa26e929e01192d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7e22a200a9a5fdff67fa44bbb1870304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f81cc437b7a3267649577a43d8628305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6989263a43bda7d45777385035e631306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba310a7d1b7af3c81f68ffb762b00b9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb64ee628b50936299f75e007490cfc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0aadf9a692aee5486be93828c47c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33371ba44eb13b45a5b40b62ee21ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e8d2a2f85e2c7e2a5d7d5e356f1ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ba9ae0f120e2ffb47b116a406bd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580f7e56975c5a6f09110f0cb73ffe0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc0a76a967ca25e2e8130353ae5bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80e440abb9e661c909c7b10cb5db83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804b130d1029cdc1d5183932956da5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7996524212a3545c6573efd7333357317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5798af615471fd7ccb89c4bcd16589318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bbcbd86664ba7a82dd841ca50910b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff97bf6ed800f13e3602f84b9c6f4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a166ac31544687dad689b6d158ca6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e449288efc4339c36d1c476ca1a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24cb2335f990e3982a77cae4b205c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83ac8d98918b33fa52bd2db149f62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1e23028366503773ffbcd456ef69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b72d0641d8eff726ad9f17f9f99a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b4bd363a6d6ef89d1694ffa2894a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cdff25781aca77c9fe0cd243dc135328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f39bd3338914c3efb99d69ad2dcb77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba757470a94994c70665bc1096dd8c27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b13bdddabf09466a20332324822b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8eb24014492a1746671a4a40c3b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad05ebd95882c9b04389cbab1515a37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136341b734d9da8fff73d10df1c12b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c83384959f1f77fad06c03a9a2615335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643bfb0991250dcf4d9c3904b4c552336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e476e0b177492add3ab2bf91c5cac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa92268f590c72e9ddb447ae152bb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb96cc11b482f4878501d7d9f9c7746339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef424c7f59d9e96e8c8bbd9e76c0d2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e323b77021191852677c90c4827ecf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef0d540269bc1825d9670339c62b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a2117a3bfa9821d6f09551f19bf8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2f0c39df2c9ef38832a31cf68919344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54755c248b55447d52f614f75afa3be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d751b7f709b860eb0a8fb4f470a962c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab34e871833cbffa80eb81bfa3f1c34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1f6978be8a14714fd794ef1381669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe89a82ae72623074efe2b4c38f08e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c8ea5643980c8a40321803d7d8ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0798cf6d08ab4da4599eadd6f6c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee397ec9d10c533cb392fcaf4d677461352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef61797485517757043763d27c37e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464ec55d70a9d11ffbc2f807ba95452354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabf2263f68ca190d4d0e039b4d03d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796c58852742b314a117aa887f6013356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c87de7e718dd55cac87143e3827573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc70fb0db12c9b9d177cfe80ba8cecb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb3ad999a87e12acc58acb8914fc3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ddb3cf0bffe9fe3edec46fa348129360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3b9d4aea1e37ef6180355c2cec82e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3b0bba54337408027b946411ccd69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188bdf4d82bf305ac990b6c578b941363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5510f3833de00bf569f3d8caf5be61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629332a9ff00f9e31ce7b89852eb9490365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f393202b2b4efd1af6616358a533e55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5810747692f0253f24f54c080685a3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e824aac04a775b3181cdb95451f76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345222ec05b8fac5f94d605438420498369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9620f45c22dcfd8ba5ca462707ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e58e9b78e8d07399adbf0f80c01c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b622991f94fc595b31959445008f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee83e9566d8dd5e69bc6b0fee954fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cdab97b6c3414bc64158f60c85e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ceb487ae6ab66917299cc7242d82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc51a781fc8b4c732f4607df893f7a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38f4eb9876afca27f256d66c7248e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44399753c94a1b9209273d5138c157378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c4cf81c7d47f2ae4febe34523be1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0095f13ab7837b626a63438b076795380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39743b72747ff8783fc3ffaa206178381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bef8302fad753ad495e16166e54f86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdf920ef9da4ad566ca5708ec96c31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3fcbc6df217e9fd66063f18025d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913a24a2385c430254f727dc6890b5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb62e4c313ddddecac08c2145ae5ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8d1103a30e3557f0268b14f38f4af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf34f293040da25ce7c0913ddf9bee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d67e7d5ad38376ce16504f34aca15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59069d474163985b9b9f99dd77ea6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9fc9df1cba65a9af613c5d479aab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b55dcec05f183ed0214fb3514c70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dc85af18aa0917afab8cfe6dfddf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e5cb948f49ddcc694a84f11be3620394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a6aff1c422b986a917eb68a94d4bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ecd5c501f82fb26ff5532816ab85e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e76bed1c737c17d743da253acd06a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bf199bb87854f76234d2bb52a8ca4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750d3db8eab7e78414ec32c790887ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f357743f1b095d3b72694641177fa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb7ed2168de3161e7e3e8bfce03cc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea00fd42e3d8b080c77f9690ffb731402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e050c1c5ed05becec67b2f6381c64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055182f9772bf660cbf0355e6ec753f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c726405336f174171444aefb75a3466405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c58a2c5074c8e3cc34283a2b643fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac01a30442468f2e68bc18f9929f2e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592a9c96c12a386df19d43962a3f61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99317bcd8696ce052567e3ab5cb794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f6372089dbd8049c5dbfcc9b19b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16abfb94f0d22504b225621ba1ff3e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ebec72414e3843ea4e9fd73b9e409412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2ef11f18f206ede2919b934b329fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0b270c39388a06e2865bfcc0e58c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eccb2569a1200835c60d831baff18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8ca795d565cb66a63faae80fb4e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ec23d5c08d17e8b91166e21bace4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75719548191abb7a771c179f9745b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedcdfd6caf92568b4bce0a5e8a4b9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6d927036fc020a691309a6ca6b412420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933fb74475aa4b4f01eb30e022b864421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f474de575886ae9101265bc0df761a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374dec920020245aad71a4e7d1f418f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84322bec8eca33466d17e3bd9f149edf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec4cf92c29da329a0a61e0e82aa4ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aef3025f833275a2966a2548ae066426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5ef85044c5bdf0902e7f0367e1e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df03fd6e5b323b77f09e857ff084478428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1773b5095fe6741f169210523ba5035429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b66e709ea6bfa2d3583d493b88886430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa09bac02c5b1a29311b232140e304431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069579c5f3709dc7adada44ac327547432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a2237e60c8defc3c63320ccb5bdf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a3f5dc23e8dbea42a0efcc54861db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0fb6fe92f204e9af9a2100efa2ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036b0d312b16f7b9f2c9fe35f5387b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285eab727579a9150b53b0c114203d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a96683ce09718f8a64b3c96f405a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9039f00dfa7b10e977183c7455120439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef9c26b65234320d9a32242f6afce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d87b8632e5f4cf568831c00205d32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f6ef6ca3980b18d3f26d60555b1a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dce228335e2cd08bbb3f249a9895a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed34d4aec617d4717d2cd80dbe379a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d53332a619fd33bf722ab4e383aa6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca308a5a7df9f9dc2d96b0310b4eac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566daee87d079a271c741f07b29f43b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fce6d8318d731be905b294b6e528e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8eba8d34d9c0276d1e74303b25ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de584c8910a4fac9049392f8b260ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3150b4197e9f226bc9468d5837f266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d77d04e174e4ab9a1a12750b9b2fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34594d61ec4035c10b474a1578dad3cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b73b0b8e1a5955126817187ceff72f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af68d1184996c4d8df64ecfa457af1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8892d86abe48989a0be2806625490456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60abef15cd7d3994cbcd907147015f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fae48c51335eded123eb96f23bde5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8356c8ea1bb7601b6f57e727ff99e2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8917f7913ac96c8f31b7a932d5411c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9bd97af4eb5690c366e84f0fed9c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02772bb0ac32fdce8cec15c453565e46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887b9b0cddc52f72a590d739bace1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f1edee6e6805241fbc7b2a6762974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f372d3b67b157c27bdf78830f64b421465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157c6a4e5a459ec7976c7b628a08d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62151a0cb56080528ba896cc481c83c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9627c2375194bf9121a85a8f25a47c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94c8cd85de7fd8f24d2bb7515814c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6ba30bef2b66f1ac60c471f52d95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f4fe546464d48cd7532d22f522946471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df535396216bddbca3b4d3ce2535aee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1c1e65b3313cb497151f91f5b8dd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d95e71205012dd5775e92a8ad58a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e38cb9f0bec3e2c4fe8fceed7cddc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77662a4922fca8d3f337873604f02185476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f2633230d9fdc4affd48ff562ee7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61318de6162eeca8eeb56cc2aff208f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183541fca01451967ec6c07ad0f1c188479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ddfff733e3435c93de49fd309dda1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c379e0e3b3ed6f414a9441ed7368d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f783466ad74a2eb1887c0d1379194482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a306b177796ed9051fd992203ccf38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e87edae59d4ebe385794833fe61faa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d77543f69d18f1513734a961ef3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695907d0983825664e60564bd85cccb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bf7b09c1222ffeee7b825fc47b9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f3a8dfeb01228266606341b6fd20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3a6884dadd2898fb3b24141ee950489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558caa71a2ad8cb7601d07361b1c444490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16736d5179281731bdf276f3e0b1f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6628104303b91300600572f3cbc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a770eed2941c7b22d96f87d8a38de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2898e0f427d246bfd2fa4e8e49ec01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4fb98f42127daf8e6f2a0053c19d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872f1f170ed597087826c80f061210496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c20b23c1dca70b841824ff9fd4a986497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b12b6fb1664f3baca307a5dca55e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ed3fed9de596b449499d94956431f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d268c91e3fe484c40316436aef60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74610f4f3c3311aa58db5bcc2d31d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a57b6b978bb01f66515b9b8b235e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ced58e706962639159cf625d124874503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca5ecc3d71e6d051ad4f1459b5e1dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2309b49e458783509695253db6786be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233c8cf8d743e7a7f714b1c5aa5bf82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1a8ed2f18efd53c8bbf1c9eb0020a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341a3dcfaf85ca3d97ba01fa75b7fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba79c5a2f85afdf0c978ebdec1fa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a1defad470f0f9cd92bf73d2feb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e23a138844fb9a80fad924d9b42210511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c00df4e3346c60d47fd7414736dfae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49cd005053a3b9265a93b14ad00a78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf550aeac34a490095ae1097f68fbcac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616dc4e3e82af3a679469aefa6e743515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c5aca1a2a6926343074c4a2b6a3c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c027b4b2254efab53db9aa7077fed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa658c76ae7c683a8b988cb81731239b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b838ec9e71d4de8c315e18972a5460f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47338d57271316080f1f3d154b6d72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf275a91776b646e6fee2a4c70b04d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75463a47ce17d75e3cf0f9eaf58c0489522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4fac5d7b45a303922b73060c3aa1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c51723d56db76f4bb84b6d3b2d7200524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7285f03dd68fbb5fdfa8e64ec1b4e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8d6bb09c1099e46efc86e011fb9d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5691a992864ff6e9e7e5b82dba8f4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6784e5c9a8b36200c02d248cf1ec2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b0d0d862cae7b197dace6ea1a580529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686f93f00ac6aea0bb075ca27e17b5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbbb0adf6dd46c4059e3f3e997addc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95eddfbeddb5cc19ee6d2271bb206532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d623c6bd72390042363f9812e6262533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6242afa89ee6843e62252c32b4d1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e696d21fe1cc46b66af1118e67af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2dd1327f55cb46255c4862a48848536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb185bbf83943a081211670ce4c62ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55ac583f5663ac8c4703800f87b06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf756cec3ccb48084b665a03c1e3c4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30967d3340732e988088b883f2b4d8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1091905cb8d3b380913de0ca461ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555abe403a6eb2b210d39845882acd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4830a4a53fd91f1c50c8a50fa81f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0cb204e287668337d55198d664398544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa47bd78ec43e1a309f9be5cae725545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255c047ca97ecc6c77389b6105c2aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066501f9d70335403aa6cee61c66fb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fa75489b7adc0ef2124fd7e269d45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af506d0ae2a6a37e2685bc5fc8923b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc5afc9a176b826935d4269c919c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaba84c79b7a7e5237cbe287c7f175551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930ab00ea77d9db80e87baa0b2eb4d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdc1a7a06b16afcf779c9218ea53e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a5995b265deca246f2c713a90ab3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138350013e5ff8b6f73ed2df3df843f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca57b1dcf6f3c66403e2618cab41b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d123a79ca457f977561ddc0e7fdfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa1bf325cc80e32dd0ef5447f2a004558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77760a3c5612e5ed57935e0d35176b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd4bc3054aad86721c59e194208e4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2edf480ea48b8e2bc8dc0d81d679561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1898ab045a8d0beb25555b40352a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf70cbc8da66defba989aa0aed0950563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce12e8e684671562073880500831a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be747cfcc4e8cfb2cf385ddefedae9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55493a6f848dd0982c776990d52d1f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a59b18a335a7187152a17501aa9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b6e65b89d782dd2e6dd1e339e41a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927de3cf628f7d3648ee1a7d44409f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b31ad9ac3340eec6d689b494cd84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1a56dc12b8c8339c6c737589512d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93bd5933d5f2dab50fcfce4d7e0e19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46605ece66ef01d008ae650ac73736a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addef6010a6c15462e7251c5bc3b45d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12ea05fd3a3d5e71cbfb415877a439575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfcbe86e139cf183cde3f2fbfbf3b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662bdedbd2f4a387efd02721c6b6c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0902c4df8f3bb4010b7a5a8903fb67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c2652541906bbfccb61d5dfff40ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d21388f48427df330c9e7d9f6b09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d401b83237f33e56ab6b418081137e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59b32789ba7e7fb98342d629bf1f78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1df1da461e081a05b9e71f332d613583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d1ae9ead5a549dc43d87880f7a8c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea0d09738fe2595f300e7b3d100a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5671635df90b269cfac17fc63d09dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8dea6d4d48708129bbac1ba429e50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a7897fe0ead0c8d1add9b3be3ca3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699774502eca33ab2d2408899762ec9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3404843a4bec9fbfff97c089a2a6d86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4ddf58ac8f3205892d9565bc778d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bdf5926214e9083435ead2c647df4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962374d5d7aa90147d5a8ab582fae26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d780a996bd082d27f0d5ebd3f5e9ddc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a902d2c7cf407c115df6c80e10817b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b81faf2e2b590ca502515377609e72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc8c6a6728e9a554801f70200c678597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc49071091465bbf191a2bfdc2e3f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03756e2a0571041fb4dacf82acf3c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65039d8e5e82963d11d020baa1f2187b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6dbc2c3442545ec2bb69c6a405bba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71861b025e6833bf62f6b3cad854080602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72441f97924d3e7597970aa40bb6af92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5271881fccdbe29b07246eabf76df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4142292e659e19b37ace7cbdea2519605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d212c5d517c08e62923784698f071e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3eb25b25e131e843d46129891cf0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14251efacd8c44de44ec4fae4a90717608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db644b994f618c7a1e8accf2e757c097609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29d10039bc16d7e56717aa28f55c65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168381dac42a1e37e619bd8c1ab8461611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa138c5571c0e9e6e6d8e564c251b699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011652938b0b9c735c9fa98319ebd4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3481338d759a96e96ed0eb652672e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5b03b7304a375ee4c739ef2025b9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8711ae953dca599883521aa886f649616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d3bc1b5283046c1fa10265b8ce4fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2634c42ee1a105a5f9aecc134427618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac869eb36d01e431bc51dc6568f2d8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9853a00647bc53b856eeb55598157620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf090c00d9ff6309d939f0bcaaedd98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3215725515c5b5b9011c01766e25a0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11986a6e2f9688213c3d3c967ad8ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36f195cba687b5008aa4ad1405fe52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719483a45af8743387ac9d0990810ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ef25bab609c9a870c6162a6e2e9f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee77d829943315007ca20307ec4e81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ff33a5bae1c9c213511f552d3f396628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1bccd722e8ad9ca9e5b2580f5daca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba26726d0d87fd1e8b7560f522c1af6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3069fedfc19dd19c93b2c1627cc24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8bd90f35154d4c212c7de39a2d42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f43deec5110f544c17527f81f9b1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1c6fa3ccb1469217fcbec498c5c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8936ca22541b2c21a093fb207cb2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2b2e07ac912ad9a607f29b73efcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ffc6ce301ffb462d1521107acd29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7a0b26b519780214f0d52907393c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b8853cfadf6d1a49feb2387dcda5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2546c5d50a28a7b61135a04af5f1de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0fb774d62db39357004d44f36cdfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd18f2331977899254ddee98451080642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8404d416c7f58c239fc03d3eb49c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d863c05c1787a2e0ea1133f1f061b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bcf61026faf52814baade8feeb403645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad1b1be46ce889aa9dc45ff55ffe1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ebf20ac517495f1f0d56e0ac7252647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03514d6a5fcd1e6844fe378108e979648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bdc11ef51ffe23f50d31523a12575649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ce73d677ca930a73cef5a7259615b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad047d2714b56087e964d0c114891a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d01a5a91bb6622f63d8ff55e873838652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7924aa13dc42508eff2da5393dc4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1dcd550bde052f120a49e837561d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e130e2c479f45a19494edd76c5d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3af231fb67cbd29891e2c4951ab31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d5befac463e37aa446841a37c4d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af131a17816e2fac32d361ef531180e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a9062f081d336d2a8f3a208eb06b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f47ef282c2ceedef4badae1de3984660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03afc83f566730060bf02ec05cbe4a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e9f2ca20c959a389b9fe22585009c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da48d819e79e55f0c79a7d1ad9030b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a096a5c8c8f92595487a7e346e24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc574babb669737a1fa928362e3b2550665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4287a8607dc413aab6fa78cc7b486d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be695eff9f0f24d28f8815f3cb31bbb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f1bd605dd150a60d057eedb4f952d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d797d82c453712cf2b76b689b0f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03007911ccfe3114a9cb03155f517c7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc933a8af315cf4d225279e18f60e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfd44e83d734744eb73126da2d7364672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820717b390f0cd3cb29d3481eeef1a48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d0846424e7850e2faf8dbf596a433674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66846f592535365fe852eb2aa8e3392675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0b8aac4825fe9c34f523f79a4c76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbc75a66633f49cae9c9013c95a1cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b162e1a25cf2d9e5f3b6a8d7c2e8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349234c690bc47c20175a4426d444fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0198169925bcdd7218a8152922492b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033fab190d0bcfd27cb5c4cad1db441681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67fa95b102ab6192ce4a8a74a3f6e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5c367d5fd13530107e64ea703bc60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0fff1ab498295e1b8c0f275dddc72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75fba78d20de0b0bcc270dd2e4885685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fc94e11915db9d306e08c08dbd66d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f336b163cb278ba46de6da96fa706687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df2b643dff67cdaf87a85a1e6b610d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cc27e088649eaef3054b7d8fdf2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7151b3cfb8b3c3b55ef2508b9b620690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93424296266be2d13bee074802e21b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa8996c16d1a287cecfee1bee624d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca11f02a1bcc083db7f4252460e30f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77abd18af01df88fd60dd2921c4292694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d8a4757d1109406d96f1cc6c5d801695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85c86e3c196aefa4905690e3872fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff52ab02113070979f72a64ee9da22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1ebb6e6ab5c3058008f76c746e189698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08541c64aeb3a9ded70a215a9b59f9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3384fbe9683c6fb224232babbdd75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbb9595f4f1916717c3976dea83812701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889347bc563f40a84c354f7ff73a0529702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3173b00e34e0cff00e2e376204c02f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0eebcd340dadddfaf5282a025bb69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc448270b9762b543d9e3d3e9d4f517705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945ea9c2f71cb5ff46a8fd6a3e5a79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbee954c60c030453fdcce0d3ba73c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae94e75b335e19b7b5f7f89c80391d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545d4f7fc3c3e1636c174db68620408709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc42b5a4146e832f5d73dacd9c55bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c81541c857ae7a3c5eb40522519f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064885e992ea8b2dd09bab70502f1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55d5627bbeb1e45533433f9f7b20f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc8c29d3d88370b174bc456f7d70e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497e3669e83a0d2f52f0bbc24fbe30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af96994d69c377a70df4c6f0aa465bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39e520ebae2ee7399806fec8e5d5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295234fbc03fbb66adb29b4823f33b17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d83fd1956208566945f09a1f7965719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594947889893ea371475cc7d5a3ccf7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c772512e83cecf4baa101a314382721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c117fd8b595fc8a010c6b15dfe01f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254000ba433acd04c1fb6981fe247885723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8f1f37533ef8363d893652c9c2b18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54be48cc82568ce6bec0a850f7f4ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a9b0458469530f1528b9eaeb44983726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb078376a36ae1fbcff1790c521724e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe54f743f7fced8d69a7ea27eaa60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43f96d6a9d75717ba1798209631949729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e085cef57af15f916ba798e5f457730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff36535ee8b16741087b96d4ca2f93f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b02858dd1459776be9013f8af62f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0cf5b6b84ca41a1eba19ef8bb4635733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e5ffa1a7f60f68db5b53f367395d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce5749ccc88de4aa3b651df75b21c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6c945c57ce337091adc4af4a7d846736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dcb0190423fbf60be428a992c7098737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96fc9ef0099ec1d436a9e8eddc07e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4f1b8d17bc9f209f5dcad9f6952a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86c299c920940b4cef4e71b4d1867740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dd6b4d38a0cc67d80716a6e2ae11c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23dc5f1bd53e2be3b521f416f2d40d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50a27a9c65bdb843bd4e8b7b38c111743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618073facd509569d0c8c0ac9d4107744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18c8b50ff75900f003dbe399da624f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2035a3939c3f68c62d9060e1ecde65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf3024b607660123c5e86d48460a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6460dce2e835d016173e1efbcfbae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b84bb73c135bc1e4655351df6e9d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132361b8851e43870660ac90a3f8547750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea8ed5acf8b1f4c8952c37c87b1f44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0dd88dfaa28c8570e1bca626a9ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fb966dcf4925da23569ddb8512cd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230963ece5e0c200ff5bf3d164796d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd323351908ee9ccfab19ed8c53f81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b3cfc07379800cc8825772be1b97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cbfffead8bf420b18ec979c22bbc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e72663c312a30da2510c7cfdd7aed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758069e2069afdb1c2c4ea63a9d3e705759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fc0001834fa1550fee99d1db20d3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cdb379558bc917950f4204c1372ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077333e4acd67ae7e965e539f9d8713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1131a94ae3bd5a0038d70e072bb1934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71c3eb3f8fc39f5a50b9813eb1dfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218983ece2f14460176c7f1cc59875686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1416dddc0870a924aff4950b1afe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050a4440693278325b9779cc1abb9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3102c1e45a5c18b2911cd0cb6d58c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaecf6e81699673c2877b9609cc9ebc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197b6475f47e83e417e1e2aaeedaa2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1357431430a4b8e6fc7fef4c284912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1614c634802e26a9368e05c7d2b0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb58eaeec675a3dc9fee235b30199b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318db8ba6f9625397ff13267c9d218e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab03babf84f0df1d612a0a8073777a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051839bb56694d61cbb473ee53664b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26477f5abad03a95a7fb6e55caadf7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b47e34916a7a9a3f5d596b2b9ccf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208040b70bb0cc6ce6c97e5268ccfc7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4e6e0aed951da4e16b4d418f7428721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937cc2c3934d1b80d9ab19f04dac7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d7f3f62bf485596f2cafc7ece4ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eb40d66ab74baa101f3e9addaa19224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57d76cf9f70bc3e0795ea9cef82a4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7de2d79c3344d4ecbe97ca833724b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7832f66da85acbf2b13e9ada8e1634a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c17de6a3d1ab572c8540cc2acd51728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95bc0809d990fe1fe31df1fe068c5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20441bd612e86c52df9a0fb135f7f31330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880ba7ad94dccc0080eef27faecf94631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3b9fe3f8223ec419ab6ff98a7e74732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc08b565b58de45ec85edca8ade48e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a7fa7a207f8330dbb0c06ad3073e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e706aca21c2a9a89a554288878609b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd915aa026d3daa4a3bd0d9eece0fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cebec330ee33d241aa3905949b213b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6f0e02972a13272bb38a34a7e71538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc04e2933ab33d6437b432348a82a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb5ddcd2194d54b53c01c2973ba2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd14a371c5eec7812f583a0c9567bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61914158cd5a6cb66974b11c938dc3bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964252eab4e5284b0c39cdb7f55658743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540bee357977997799075bbfdb2283744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2eada2a0f3f07a5431bea78728c4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793122a34c7ac3fe7bcc6019f137f9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b82d75f7dbb9386c96a120c775e6d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd5bf5796ff21f2b739a22014c1fb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7145cc1747c3b1ba114e050a2f0ba9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e514495fbcb1c69e9ec604bf3b70150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c2185368642deae5e4d40e4b8a6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00bb184773c7f48652e0f339cacfd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35207e4147187c32d5adc664a7ab1cb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085c83bff1d18917f262e7d9f86c5f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb9a289ce3ce40dd36b604210f88555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fada83a0ea775fd37e288aa15bee6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee222d3a296cba34391050211ef885657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e6e5c170f90b53a0e6fac83779b4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a1188065165dda63877d84d06ba659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9d88582a1622e27b9854c78308bca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32486101fc3f735c551620cf863240e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcae4bab9d52a16f1615ac552617e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c96650d471d554922c009f73422763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dbe926c13f243f4fcfbfe1a54e9e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d48d53eda506553940718339ca161665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a09568fc14e9e4b3aa893c060aaaf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b766199deb82537ddb3b97a5b56b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8180f237d575726dea882c82cd0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeff7e7b210992530faff955903cd0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6eb465220942c9d5cce40de4a1ba870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891b9d15f6166d348702763e898fe6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc334e0e4ce8f98819af5b4119377172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754739ece54857c64a2cc62ac9e0c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afabd1acf42f728d86aeba34ddb410374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2f21f37ef3fc05d19955f8d6e03a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d6f00f4efc63b4cf6d07d49c77c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44628a8a3b7cdd1750dbf12857b9707477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c81cb8dd5150404a45e4ee18fc9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cae1e2953542e872fdb4fe6de740879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93089f0f49bef1208f38b284cf59780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6a83a3683b309d634edd065579c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea97d997478d755adad09b0960cb4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbc6e0a4ad11c867c18e5c88e90e7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe789bc518d10ca4668e41b8bd0be384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb381dc4787208167b77516e74def7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f67b566d62f80d5fd0805141962bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da064995aed2e8367286c2783dbfcf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3557b57fd22c14236c7c821294043988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4067cf175e2c193e6cbdc571b0771d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7d82300291a929abe92e0668052bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51210bed2635b3eb96ae48d3fd174d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087170c91c45efe16f123c4e94f0c97a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fba3c49b1c0655b2ee12febffa60c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c12e4efac333d961fff7c02707192f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f509be68559f27073a533386fe9b8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d89d3bf621ea3242b0ee14c7fb42e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f20fd13d686488340f10ad749e44a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba5b92177f85072ebe8dfc4abd702998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b518f6bf522d372eba93396e1e1e48e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d9a5e0d4106f175a436f758317598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d18e8d554ff322d3c865bc0bfc11f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e9d6e04964881efce18ca29b7a7ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dbea693fa7f64b4d30f2ed215e399103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107889cfcb1b6b6b19a9d31729b58948104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52605d3ce2052b28f805b3893d6ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fac57fd91bba388ceff25ec144e1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad0884e8f9eedbec61e802ee639956107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73fa252441eb9166e965c913675cc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0387453b3739f4ed2f1b016c9a2c3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6568336d766fce9a4fd04e57df168110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492da6f5275d00433921ebe65a1564b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463c19d6e467ab38fb4dfedc7ba7aef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fac812921a5b4ce447a39b6a9d0b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99990d6e37010128e8263fef84d59451114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cce02520255bf83bacb06d011e8231115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29f2a3381a80bd63f37a52296ba0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60861d414938e2ca2d26ad7ba3e3b044117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e955743a51b0f7ba88f6f0ab6ac8b9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43de8b0d5ef7fdcc05bbaf92cc8030119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e58bf8f02eedf3a2ae3c230a3b8cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59034f5ab35e1d4fa0775d8874d841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3407bdc78b8daa48780b10793adc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bfc637b3a94de49135fd4e90c99df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c1952b2fadea8af0c4734e2c1b6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b47438a59bd50f05495f6b4eeb1a3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c0b7f89db60e295e081ca89fd8c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484b8933022e99e0a3d6da465bc0bcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f96783cb52a5f227f7f84e9b54e687128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ec840a385fa01da27ea637afb47fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90009d67c8dd90dcf58210531ee3c242130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f482d186b36461ead38a458bb3bd668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72e73ec5091f720bf2bbb5355240b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabeab02f73c1c7f6d4f6159eeab377133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21a5fc61cec243f5d18a65a399e94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18396dd0d168825c1e108dc1856b7810135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef017f1bd4499c718a97010efa1ce2ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1054fe87cb0065836a0c1e441097c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3387c1ed55e6cce4d6a6d91bd3b7be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae536dc205da30a54d1917d65a079e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f063c6f9257e8976f34e8d390437140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ccbd6130993825130495ffba6c298141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc8c57f8bb71aebe8600198664bd6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da80c958fae63ffd917bb5df354103143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb948253778aeb672b454d2b644813f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696d97f367b3323e55b302953336f0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004476b58807f48076788438af4f2c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78a1b0ba7cd8c3fba1cfc0f7532f57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78db058d3bfd4e970ab12b784321e63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fca572d4ded9348d95fcb29d43fbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e01ffc21bc0ce9a6ee505b327e9f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743c61c777ebef6e838fb604931e9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb021ada6a3b36adf69e98aa3cc9e626152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05c67797638d1f4256346b18370424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d25377c32958f19fd28c6fcff133e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bcbe9b004697af2095b017547b7b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f16844bece631efc5359a723f47b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4c20883c644f83115090754173c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26045ec336d749def0c57e4c0d9228158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2445eb5abfecbf571cbb792aea26ee2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb47d7520ed48c0ee9ca94f3e64e2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bc38c02637b07ca6c03e9997da9bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb916fa9568fb280d753d80659dced162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b59952fccf4a4e4d93d1e10c601b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee582b8a893da2884c1e1940123ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026709af12424cc68611a15c2cab93ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b1b20d055967ed32596c5cf30a55b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762ad6525f108ddcbde1f9be089b4f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534d69ebb89836a2a04f7361918908168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b5a2d2eed0d201dc9adaa0c638750169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d43de14fabae2052ad9bc0bc658f94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a2bf21073b010451464afd95f38f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d33bd24bec8d9af6e8cee66032b2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082c7e7620f207a69cd3fa4e23760f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a45c4312f36fa388bb38c115fefe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8da0b4f1588cead1300da58e6bbf76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa0a5c806ef5cd50550b2a2b35457176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee8a861194026892a109e106f5bb0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be66be6a194fbf5dd54f40c516037178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503db476dd3c96b1fa799cc67cbcdfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b84d17effa72d0926688299429a6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62fdae738c4f22d0a1c6e05af65a7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c6db782f7e4b3e8cc7fb4ef5b2639182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d8f6852eeaa1300f28e7592f638d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd8fae0bb442b9ca2542486d8bfd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d400f27c4cb8d0dc31de68000c761d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6ea48db89b7acc415749df8d3342186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df30b6b0a88f787b5d413bc1f561a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64cef6ee17ef7b05ef9bf3ea70bc83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5731a699512ccbc622377e3e3169df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663f4a8a2849d8a733e6d809366a68c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2af5094d3de2c4b277bfac1bce5ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed7fddc66d36d6d5e534f4f2c9c36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2613a510d751e81b2e766e6c9b1147193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd044b81a23feb04aab8560ac366ce7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e734121561e9e5f0d2bf884f8413195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0fcf3a7d1917a34cecb26353080ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148540f60f62e687c75bef079bbe68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df24cbb46f42c6e843b48886c5474198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f68b24ce6fa82313265edaeb3aff1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a21bb14e726a30a8b1931e10dc284200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b353b665d3ddce0e157e44b2bdccfe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0b511bceb9d1d1fa8c2e474f8b7d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1233078ebddd9e1e3f9ec99a320f18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adb8eb46100c8c8f25ed86a808716a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e00f69199a4df8ce5b3aaeadb5dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a6837946fa34bdd1f400ff190b06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9bcd4777ecb8d47f436d59a02345e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612fd6560737b5eb5a2d093c09451c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef27514f64ed10645e7cf3f6686ac43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d2be836f2aacba11f92b0de04912d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5256ecd9d413bd28efcbfd6feddd5c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a4c5f0a41c3ca45b70ebbae66469212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f7d098bce2da8e3c973a343b7a48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7255ed1abf11e8c935c972917811d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2eb06b0e933b0d3a64e679e690ca0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e313a773f54c927fd9c9e7e79c225a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec243be0733aca1766db83d20a416f9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67983a331ef78f3c2440135276cefe7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bfd205c3fde1d1aa66bb728fe69c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d745b0de869bce5804d1562a2227220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065326e3ce44e143e234b19f1a361569221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e56c5c44314241792a17b31e7c1de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17696e86aed3f2122633de34667b3dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be4c2dc4aeab612c2fe4fe5605cb85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6611cf91bdfdc44b09d087b3f5a99f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb27d286134861fd7c18b4b0890ef4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c45f1946f9ab2b1566471ff292795227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e84d109c86238dfa0b2c6857bcac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b62888b0c92124a7bbefae16d26d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af907b2f1b28fe06fc5f7224ac36561230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeb16c9d90f45b19588d3425a5d4e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf129a86ba51c68a202d5809db1dee5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175147bdd9ea264f412c8cb67d0081f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677754e903cb918701d870898cceeefa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a55b4ed814fd518d75f5aeb59e82d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35239781e01e35a332ece3f87133e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e6d5d5280167adc7364340c3a337237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45f2a3d3d8ea1153801832adb59e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ed0fd5069455a6e6522a6c309c0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4045a28f93a5bec95ce21fbcf7861a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec44988cebb16bbb10dd960bc84f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174e6b09d16ac8d208a3524785d70e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b63d8594f8ce8df12c8f37d9684ce9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c7d6ed739f7ca6ffe124503d6175d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8499d86fe0b7f4b218c9e94b004f09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf797d722c5e98cde3ca33761ff1602246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1711ef1b3e398714cc412bffff0a2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf8140492ff15f9a09b0cf68ba5f68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4adc730a0aab7b93fdc65b1c9edea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cb1f1869ce63d9c0d13e8efea97d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48183156f9dec752b2bd1f05c5884073251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6233447abaffd87694f50d139429c99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85e956a7bc3e634e2ef1faadefa8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893177a9eb353c3ec03f28a0a1f57d2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7a3037243cf5a84001dbe698e6a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6949baceded462a341c059c3e6002c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f4a38d016f824f7f360a059c2973d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a4ff64fa58b275353899205dedf42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135ece008830ce624a12c7c68b34583259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40972e48fdb3d208b437c59b4b0aa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade299efdda9a113b4129e48e107582261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70331cff6cbc06693e2a103a907721c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ed46bc1d4e85456ba23f38c3b1419263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431b7ee0edd686e4ba8cc535b8cdc8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621bcb06df48f59cc9170b80ae55fb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05834195b8431188d58e2354c5932ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22692585783e803add3b7ccd34cddab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d60192ccb4f7b2bb8e296106912f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ffe2492c12dcddb9af36130eb632269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01370bfc87188d482266e1c05666abe5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aed31ccfd338f1ccb082778f7828c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6f8a2f0e934a7a8e34e8612f9421272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eab4ab3c3ff6ec21058bb5750a4744273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31fcca0aeeee74dfa65b26bbd4f31d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed18b743fa4142833d2af18eaaa7cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1df04b299731684625ad91f77492276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef671a60e264a244f85718f23cbca5c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2ddca13cbf5700fd53c691f777db9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634782e09cbb6ae5c1c45054845592f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012daf4c68c056f034f58ca70325b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f482564a731bf42bedd0b3af54b3c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c52c172a6f5191c7e898c28aaede9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a4687979a4908f64b11359796183f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145e4662741fbc243b2e88bbef8b15e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac0a5df7ca9b5d27448a9390023a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05454fab7ce1438d801e65812100d73f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee55cc0c0d3e522913cd6bf258be3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a12df466c765003242dfda58dfd537288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7b366e7648536eadb4dcf0a1ca7a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46207285fff38d0c06b95eff5be74e2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbefb56ed8a36b131ada58af31a4f36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c1c79966212e11f24f173dc76340b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d583f7b42d1742d59ef8d1684e2ff8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389da8df3c48750fccbe942b0d714c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf18b5fc4c1b02c722465604877c6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cdd40764c2452336268fc3570201e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ff46d68e6da23cb51a1059d3997a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38f1c2700334541489274ea27c126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976679a211fbfd6302427f720a14415e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852b755f8ed8275cf7fa744e7125d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b949337a317519b9c68e5d107a5473301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b60dff5f7a7d5b352a3b5aed0d2f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ada75636f4a6a4a23e02db5d23a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da587681339fba55e6951d98e40bec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f1a6cb9a29357927f37b29b11ef5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6c824cb9a4e22eba81c25519cd6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624abaf2b0e9ffc65222b3e428da059e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24ea19a7eb85aaec64d16edbe563be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d142d5375a02c4d7c392a114e37f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441b0fe752c6704dd19c16247f2024310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48239dcff7dff1db57f703127c39e83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83363d2fca6cb79ea3f6ba1bdd9d8bed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e13b6011e216caeaa7e101d259f637313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f7cdaab91aa22cfd63dcd418c180314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971deb221f4d6a8f695c6167b737958315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2813f2f50d8c8aeb4ed20a8b99e8fde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486ce26fdae3f067f9b5e20db9dc0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9fd264b0342964395eb7dda070f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda44970f829ad983c061cb6a4ec5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c937674846a37853b2679b8987a3bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa243a7eb629b16ad1cf8604a1376cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f5a0a5c55b9d79bdda9624a5d3f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea0b0ed2ea9ca83a97108d8ea7cca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb33af1d34898e4aed69f0576af34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a53c0aec5d632b7c85c57934078f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d62b729593cebe2c3a8cd7d5e0f83d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669c5b4fd08609413de44f1b4bfc870327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36288769947cac4f2b4cae2d8e790c1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eeb702c914c9bf85c21292597cff4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22409314cbcf717a09d55b4aecbef2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b904b42afa438dd4dd5eb667404cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3d369bb5d2e35be4414a74e49449a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347cf1e60e54f93ba856c6a4dfbc100333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87036723b1b4532c78f4782354d84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e640cac0102c29e3f666cf00714c9fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964cea7392070e331d94bcf36710dd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de21bf00d49d657a83a2f4f61cf8295337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ce27f64c7725efc9ef1b60e204f22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5af0e4764f5765a667ac82afff91ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fb35b8ffed0a68ba0a1361fe1da2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d8726a22730a097221bc3f4fc80f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c0491f2e391bbfeb44dccd244483f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccfd0dd9f23ab07b0ded588002bc7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8977021d9d78ae49f3d5f56ec8c4548344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49e59369219c26db9b1925c1d567a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57439c8fd4e6ce852a020e83660935346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac11aeaef3c27f848058977087261c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da6d6d265ceedeeb4b9ffc1d13c066348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c10f049f5bf35d8d97bcfaef445d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5037de14f5ef5a8c0fab121344721350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ada87eaf791b4918c4225dd2b88af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee55a5cab19781af47e712d1571192352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f710391ce6d415b40c07401f94a5217353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24f722f19eb86a65d53b2f4925ddc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b573056704a65a2e3831fde997ea8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cecaf7e9ad3ba79be97e9dbcb48a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0e664a57460741aaaaf8e65732b7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357092e9d3114f633f5d80a7c5442b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f793f7adcd573484686d2f1941b4eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3c88f0c0b1a6a5091ca9a62605e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a752de68fc0803fba747b667d8046b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740e657e01b964d5ad4183582f7e0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a75f1b34cf52da2827c768109fdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa5283b3b5f3e2fd49c9df6bdc13a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405efbec536f5dd5a37ab9d4db96b1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3e5186e502998791c0a92c6f0bd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7c197ecf053857e090cb2a7215a35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82351c02d84c5e12250988f345a2390368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23126481766f32dcb62e6e36929603d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea4cdb6e9c403c1da15e3e69bdde1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dceb4563409639025d4566c64b18eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73dce08036ed458290d2c6fdff96b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2739149ccd3b8b27f04f1165bdd5a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca876c21ab80b06280bcbed1cbe9e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111e35c513f3bc258a7db2b51d196fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc75b39d98ccee05e5bf9c5fbbae3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16386a17844a6ddd1e1be848483d94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18257cb56b33a79f4aeb2f16cd204670378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a2bc6ed8705b8bf869e28694a0cce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad352f97977fc62d2ae9a077f294b048380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ec9910db51246e801b016730a0d3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71986bf34a8e8ad867e9ff356a3b312382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3409874faf93c92414bf57522dbf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866dce0d6cff25dda8d70c7931fe510384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d251149270b3eefedee2a6f1f1f0cc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1858337cabc37de14986024030d4fd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a8770c66ea4a34718b8b9ee8fe2eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27957e5975b88fbee28981edd85276b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ae0665329e382a2b5c42edddec5cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d20c28f2d08a60db5e3de5f9e2f797390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e69d02f1045c38c4277e2c1288ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87536d8eae7b45303ab7b91944a625ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d91324de9a8e03f9ce2103f4b69f41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5382ba008090fb1b44ec82762cd681394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499faadda614e1bd01a293a6243390aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8bf0d70bfa6e59e1806dc803c2972396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066377667497dda4eb2bb86d4c61cd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e7d9744b3a1e18484f03e95a26fe6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b2e82de38bbe192556f4b48e719c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cff1f5b844b8605e41d89461c1a42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e754a6369ff7c2ac56f487fae432f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128cf489751368dfe855955b9f7e782402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679658d2f143c091a2084181f1feb8f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c2a9e00956d7c474de198beda209404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9c7b2e09ce5cd5c9738d8f1e5ca4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfbb0c4a1fabbfb69e6ac4cd7ee3c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3abe7b3ca410b38e17edf21d09bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad506ba20528279a8d64069c2ff4600408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4426646588250819d69ed6a83edec5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df39a566e883f241b40305b10564b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1092df5c7344a8239d55fe79c76f5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6f13754a4f8780932ecb91c71c83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ba3ef0df0d222ee7d92b291c6a7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2df2a88fc08af05d614da2491170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca7201a184c618a7ad149eac6a640c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00108359274069d9f0ef8e30bc8f881e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983183eacddb7d43230a623532c9b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f354ca62ee404c168850bf99aedb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e7482d76f26770f5df9f0e3886b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527489dc96eb8922b48fcbbcdcd61549420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095c64f8afdcebb72044f0dc1ac2cc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c2bcb4e2d58725fc7a63e503c1eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062de56350793d5bfe239ba6a2ba11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae926ea1fe2fd54c3f5007d91c5ddbd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54afeabbf4cb1b393875c9ecf26c1a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f7414faf2ccdb19e235354aa0d88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a860cce3e79b9886300a828db81962f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd497e05f3a50ddf10921ed7c71267e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31aeff4d59f8240ef92df6ec3c6a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54a89f7fed765dafc2dd7144784fae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2fa2b50f33dbc554c9ce2a384bc29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe5a0c756efbabf80e35e5a913590432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c53239da4c5087abfd97b7a3b557e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d55b7fb53678e174391b41a183872434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7037dba40fb4f3b60562008515d60df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18139ddd8de21bf199aeb693221fa04e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc66bccfdf147a9b072f79d52c187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1817c2063fab2d192a08aff19ce68d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfdd709a72ce485d14791eec5f6455439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8ce060cc9ee9b09cf37d609648116440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe23a324bc62200a9aca21edfe7e850441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029ae81bbe81bab8689d6062ead41c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc828dc974d656a014c64dd8beeb0379443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a7ce0b4f5cab0a1256c6c5c57cfab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b85719d9948401cf8a60da68537e25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cba56ae9caf6283c544721d7facb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b0f1a5b6feae3bb4c6f0ee5a7cd3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d24de4fe6d52cb923484080764300448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc21166c2e18912f80a840b965f8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89f6e145b955bab135597be104300b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb616099194b35ea576d0e886d6f74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3579085b0ecabbfd850b825847d33a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651ba390c39dbcc53e573b84f7f70a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40ba00353322dff32aff11ff144c84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af6a10d9f893fe2f4d41d1e24a876455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69943f2fd6da3eabfa8de55f0257fb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b330d88e61843fd2aed25370d1241457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedaed6f916b795ebe54b7e63664fd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14e9c9468abfb19744a6034530fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cf47b883ed3eb580072f3b1104ae5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff857e6a65ce72866973cc4518731f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ea0abf72a2442a6165c2b359f614462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae333bf49f22c6271fe5d85a43997d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6284cfb027688a9df82a2516e11a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb09e27f81286f41de8b2dc0dfda90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ddd2b47513aff9103391565b14ac6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33619594d8fcf01810c241c493143467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951bd09b91cf8a6a0f2e1ca3cb7343468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd6069ef01da09bae4c50fd8cea01e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90845afa91c38a04faf1fff98b5407470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3b4a07c63afe54dbb8ae50a236afb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c12fd7a93a40ceaf0eec3a0b69cb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba82e51e2a64f925da6325ddc40237473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7de07062981d6a535d671e33ec0aa8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752980f51c6807b6e5c3da7deab0e56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca348f5e0067d1942026db8e9fe9151476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab9dbdd6296d2b77a518a3ee9ceb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e39e849e6398f977b3781e1e1ad1e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eea55dc90ccdfe301b51da49eb218479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d792b6af8b41ee954ad168052b6383480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be4094ddc66b0e7b80e8695fbc6003481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fda3325e21cb9a89174abf7306f52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fcd9c677b53763380f14e47b173f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c555314c1b2f5165135060f6f3be4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51671a3a75fd3ee10ab56d6369d05baf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335633983c5f385b4c45e38f0f525025486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072faf69b2047b768e985e84917226487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc47b9a36e1366a372d3c8309c7a1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747f3f5dace517da8a059e8db855d76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be59323043879117199b2f76a7fab0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93772ab51a222cd0242cfbc9f0f9d24b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d5ca106ff24bdd1b3feb5ea9be20e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17bc14963195cc006e13ecac2f31cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19cf7d1317d739314171233ffcc55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d035870290e285102fc6ceac442e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dd9991498ac11c8326902d26e0ea3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a2c5ce66ed05601f4a14f8e93ed8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5a6b1101e8bf17380b1cdfc9384c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87689c3c6a127f2a347878c38dd6a61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfef2f01b84323c0bf276935415dd60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16326438268aeafe7ee5393020dbff26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fb5e1123b260806107a56d127a403502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6676e5f2616f1bb0931189aae17adcc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b984862ee99f2e81fed77315cf9ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24806403669d5f0884212f478ca2d742505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d102da656d0234895b1c17a30edb49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996cd0d9972f053bfa5fd496e84af03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64324ae71acf492161aad2fea13feb7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7565d72ce012f2c9b28747ebbf6cf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f3a66c19203303c0da2f013c47a31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18ffe96234bc00c083d29bb98aff0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b50a6fcdec46716a97fa4a6c7aeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334728a576d38bc95da350f80c474653513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b5382cd928fa4e1a5ced6bb451f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e70f30c7b7068be8d174451b7668515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b336b72ba056266c8e9f65f2129dfff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c02d2dc90765165893ff319e9cc50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097db29a4b44aa87815831de2db9153f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453d6434dfb6f46d9be36d714d658d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff21306d94052731788104e2a3fd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fe18dcefe3205ce2d1030c2c56be0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d43eca6f9604a970d87b154401b3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd715d247e202814481371cd2a452d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29989235cdfe32358f2fafc97967ce47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e3ebb043674dda2884da257412e5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016e2a6574399ca70c29f6cb9498cc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a88b99f3e8c783908a86230d7a584f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3be7ffbb0a82428d8f5862b3d1361528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef9c8286f9b919f0857d6cb0a8c80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a679caed52120ed9418cfcac81294a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb34be9c9ad0a44ddd3fb3e063318d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78229b391aad7049c6db2198eaf77a12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd8de83c7f2f13792df3e8bfc05442533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d513ecd983997a9ad9af3eaf77d6355534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ba58753bd4dd2cf0ea805a10da09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8dcc83491d38eae8772935ce0dae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83377393f4d16c636410fa5fedc28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07e948c8956cc474e53d6ba7344e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2e450a66eea334ef93bba2c30f8a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8f62eeef18f1a3d51bcb2c10f9dfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419fd0ca291496af1a465f719739e4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d157a91f9d1e194da2e22b164b79f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ab5bfff476e64ab89cb1354376cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712aac5960d3dc6d849b701e7a3b64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731386ba62fb2194e6cc80c70955ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900fe0fc14029e67136ab7dec12cb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507d709bce4113ce237e2442b0339b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a68a76f5fa5b1811997c2ee2fb29a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2faa4cee14c73e6932f7dc97b3e85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8d5d5b4d8d95b69b1d0c9166382f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c93125d9606491d99fae09898e80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d53f6877d3027813ad0f27e29d8b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9965d3b40c67f28242f112121d55b28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f8b252ea5539558b900657b656ef4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cbafc0ebdc62a52f4587b09ec9817555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ce4528d5e6e038dc9bf8ad0d3e89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a3655cc86707a629428a10b2934d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397756ff69ae373bda18edaf4c12fab7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d34eb4796632b7cdb0ab58d6a5222559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87714989597586066724b1a896dbe1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06367c03e5004aae62c10304c0397561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b264f5cd32b198768c2bcd7c452c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27018f8068065cfc0befe9f31bbce6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b690e43dea9f57867f1fe6c2e22f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b9f3ee01a52b7d9a9a010ca46e14e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d956083d9994e50d9583a988cdc21fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da37a83f1a9fe147f0beb4d44aca9a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516dc49e28640674e09f8ef8fb49fc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd682da2c2a1c30fda41e51b10ad40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d51b92e370132aa4d8e43b14efd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c02aec5fe4aa92dce476c14835f8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2958157c347e98bf26207acb00c8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f55c1f4af57bb23dcfccc7784bd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049829faa91c492ae536f07ef56ffd5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbacfcf3fed3558554a4ce3e4da327575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4fcc113e944893624a7f8a4e52cfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a095c57d871439d6b9f4cba100b77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf1f365387169a13ab3fb14476a5ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562462a57f596a486d1ff86aef66915579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157ae3a923ecd8acc187f38e5f9e72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407640522d5d901f7564925338d662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4159f777a270b13ad8a4364be126582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56681c6f6749613571b9c497fa8fdc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec1148ea75ef148e771a2f6d1a910e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f73ace02c02b3f1ce3c756d7eff0f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7bae5dda213dee733b81d478e7f9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada2eb17f56fb10a0ec9e2745ec2d69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d78b5f677ca4d6294c2a1ac0f1fd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ffd5e70e111abfd13a99aa61bd69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc57885b08b4f61fc1cc79c3759355590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b5d156c96f96be78024f9faa1b7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97728a155a80ad6ba8b525d3cf14bb63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6218519294e88b4916362e6c446015593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843e445ae738472daf31e3d038e046e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0ee5d70255352de6a3998a7211e7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d07b26702707e7bbef13d462b4e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674016074e0d3aa342451f0dc17fc9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1afa174057f5fc6eac405fb364ff74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbc8850e3dc786d39ebbe9eb5dd75c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aed4efabca457f924701734c23b48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8eb45e2dd4a44704242fa498beff2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db34cf68c19b6bfbb15217554c0ae3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417167c984cc4edc7de3e1bd510cc718603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93ff8c5c218feb2f420db0885e34d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea07c0a4a177c7621652e8df9104c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8201424872d1550d1657273a6d4ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e05b567e7116100857340f00dc31a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e4c1bf85da950cb15554b6be0761608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb8aaf121482878c365da4cf3f324a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d95834bdd97fcdd58f1c083accb091610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a6cb021f8611e223d4a37f8572c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dcf4006480c1bb828ebb98affc210612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20a9ec0af4331b2655b3d28c28e38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eceea599836c78666daecf560d1a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307a4b6435f36b81fa864423ae6c37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2f0ffd7c5bc79d944b7ba855816a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460204852bdf48eee5ad20e631684cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f10e3264e8c98b4b7d2bd5ec929708618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b7c3b25931524399898f3a6d97963619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62532a1e2c0df724494331e60af99dbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f9116d9efb387aa4d10480dec4635621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c653a3ee32e3e83c0469661bc845622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffc4026cd13dbb0743f4e0218b8fe3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b00e1c8df6be3c9e1b81a230077cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddbe274e4b107fd2d22ce02de25a62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4c3a61ce25951a79981c0e666e61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aba486088b9b22aeee29e52ee1ba9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759ed35d39a24ac60d81cb4a7cc4203628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474032537b16f01fc987ff03b6884f44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6c86ba8833292ea9acf3b0be03eef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c45babefa13275d69617cd5f2a203631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff6152663389ae8a8c12f4c90f9146632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc9d9fda12279b474d24f35191a91b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcaaa07fa9738a62b443ab09c37981634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd82488ddc801ae4afd67d8e091db4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1722f204c28eb6ef71b1938897dee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c135f3909831f9a70ed9c8f6075a70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a198a2df22c51ac28b3ea82590473638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325365b2f854e2eac259dd6bfba9359f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26245b0c59ffc9dea09e5ad67b16198640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb72e276234d2104963401870b5596641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c9298f00bcd13d94ace627db36c2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbce04bc5182d27a4ff8eb05e408588643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d29e3f82f87309252c608e8bea119c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5e0632e56c504ab6977f28eadf48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeac715ddfa908d5375485f74daf22c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ec0f14bb92586386cf2b7009488e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ccc04f80f56cf0b302ac4e87496ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0df345b161d6be823ae3b618786d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee24d115abf636e12604188616455650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a54532a5a0a148775f9cf7b7e446651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e566d61a3dd6c75af78facdecb5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40573a0fefcb504287fae2ed012a4f11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf074ed83ce0f045771a871ba6a78794654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936afa1e5493e3d95fd93d0286481ba0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09045ae2f8747e22d6302fd9027fda29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e36281c7f942625dd839df16dbb4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e041a3434e8982a94c9f6d8e5b06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f37e7176f8f8792559e0132cc38311659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22407ccd93ccef4880c7de24757ea4a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df42dc0ccd1f468cdd7972e36382a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b84225dd871acc5743429dfc3980c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad080d4c0fbe24cdf1a77c7f21861a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc4d99fbf7b0d9eee6ed9008b7d61a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89788adc4542a4b3e5317f035993b951665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb869832eef403228acbaa105a891e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d61ae1b9b890d866f9c5a2769454d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79004ff5cef3b00ce52985897c5dc067668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639782af9c9efb6a80e48c812e3fdf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6023ac8775eb28bca256ab30d6535e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900592a23f81b6bc7c7e9d6f418a6db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bbf03290a9d3ad6532e6c544b255e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a42feed7f4e9a6b79b8ac2dd8a9a0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ff4a0a565e443914a5fd4748c73f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271391767002bd3820417241d8c460e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca87672943d5cc5fd9e92663bc3107676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af3ad534541d3bd459ebd25f894868677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff8c26f305ad6de10a8a99f6296f80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4b54ea179070560aa59cf0693bf64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4321bfaaef08c703b82cb505ed6223680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c7d8fb11973141a51c0144c2c5117681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654ae8a85a490a96efc94c8c3b57b62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a69b4045ecfe32c200de1bb9e78c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54760b59117b0ca61690ae83bf8ade684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220c1155909953213a7354105c1885685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c122b7540c705fc7880bb9c43b853686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2f64934caea545430b2123207c75a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044959a0f0277cfb36a8eecf7368b296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a89a22b31482e7fc6f4dd87ed7761689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f30bc5959ffb128f953af9aebe875690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf6c12cdedb4ff5f8d23f1219627a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b5c2390661e3db648adad9d53af1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248306c4eb4f41c714f0adeff7e070d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37728e96614282bed3f5a2b232e1a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf913cf4082745b5b91d267712722a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6651b64853c131ecba48154f5135922696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c837626032d5afd2222aa8f0e01372697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a433f9cde8b725103241c2155a3961698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ebca3dde2e2dff17e5d48fcc175bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60417577da91c660de63a7326714d7ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaac029d176c560f77c52b8421bab9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb668ac6b3101feda1c016fe3895658702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca1b69061e4f155859594fa590b927703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07e7cb8be6533ef476ecc299f56ff3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ebf675be961369556c1f1be580759705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557953e937aae6f93d058247f4f77c23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219260362e5f2719b540012802b4003e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b83f45e376cb91da8f8aad78b3ab69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7e28585c677e42f58f27f5ebb496709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73ee3ef8e8a1e201543ed688712d7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65015d8551597b174c067961e22c5eb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc964de60025f59a6f50c6e14fc236f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65dcf48a6f3a908ec834d14f0aa7fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad205f2aa6984d14d98f03a048711d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab286f9cb156aac9864dcc2fb8f8c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fbe070d83e0fb50c05e969a32d4fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21161b435719c1b5c991208c2eb94c7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f1054a110574756718c55a83c9b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eda3c06f1ce6ec28af1f66bceea9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee07c0fad85ffbd79bdf7ad729b067720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb82a51aa11cd98545825c6e2e2f858721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65be4a6569d993d1ffce5f89bc5131722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67dcdbe6da52dfe39773abfe732db9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f26649932cf29a2f0c664c763632724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbed75bb7c553f443557aee5405430725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c7b0428015e4124ded1b729b6e088726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967658f66bf85816c35e632237234ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b479ea2c555712dddae84418fc6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1090b87f1b3665fd78b829fb85aa1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02ab181f6d670b49ef73c8622ca784730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b52ebe893d8f44f09960752cc047731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33033f1864c98dc9ddd0408ef205e210732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca7692a3e5de50bbe3d85e9500f911733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1462bff0313cd0f1a52a8bdce89a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658368a80153342edde67e5626edb00e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be0b31fb3918657e0d0eb2484bdbab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf55dd682d4a0e69f2a3e6dc2706f77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96cc203e211da09bf6625d85fff03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b473017b4c633f5f453a2693c450dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c552708418cb73191ea1cc19f0a25ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e83d91747ba155b9a39408ae7fa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19f42151d7eef63a2831a71f5688c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3542ab60abc99d12cdc4c3b0adba4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5030ddc3ecc203a89eb4392f0fc165744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dbb1f2de020001e070c4c30b6ddde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c3f19c8772dc636992b6d2be7220746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3f74819bc1b62d3f471b3a992d4f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252e8770d79dd6cdbf55e9fbe6ba52e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2102e02959cfddb14fb6119fdfea3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab033a7c7aae7e205e413ad2d80dfe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef26e16cc7ef6d2070759744761dfd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67e3eb1a13ee7c140abecf4070523752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502e8d971ab2711f8df18d5832696e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d55f484894325333a8a8de0d80c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922c8f1b112681b5f0e67d6522695e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ccca5885cc00599ea73425ef3b139756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3c7fc5bb4d71c8937059566d62c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaca2b1180fbec26b290ac2df80e07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dac7188f4944b8086048185bbe2a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>