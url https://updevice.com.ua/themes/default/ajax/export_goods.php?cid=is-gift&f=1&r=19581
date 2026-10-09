--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd14c19ae12a72723ea8fcf2fb3a0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753729f169ade0eaa9018d2d29e91632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51dd6a3a335178501aa70ff6e8eb2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac8deb748551728e991c8d5c8f5534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9db0c8a1c36553ffb2d5d0c0e2056e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218b5c042775f65b9832742032df136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704624ac8781f40823bc6eabc90f87927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ef12f0a7414cbb68495afe32c07ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f15a85f429a285c6536d87f1859f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f070ed8c26251642ec212854a7a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754634c166e15c93e92d3ffb3fe29a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3fabe5c086a9a0b0f6fa1fbec147112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad02f3fcdae54761f6533a8b3ad35e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24f68a176cac4ea2ab1412af1897a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c795ef387a7314901ed9dc0e0f41d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b1409f40cf658e8d82c6fe9e331a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74efe90a3efedf144c1e4ec84fc73517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18835d9a10762e3b4727bf719b751d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e799865687ff4f095f93bfaa9ba0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282883becf5b72881fc2e5c9b036a0cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60de6d32439d195e92cc63b488e0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749c36dfcbb29de905391ba99d010f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be628b798e36807c59f39501560c876123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21db9011e1a948072b5a8714f84e4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf8692bc6978f1144e00ad807c2b4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c188f0baeef28b35c84f473b25a2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7622ffcaa88991564c9a890fa8f0ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ee0051b2bc25d850b45662625617d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693180f9da5627ed6aa9eacbc59ecc9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607632cf79b36f85bf4a112f751fdd1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5481e4cf28918b62110811350f40d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e31518b62b090da17d02c1dc5876332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ee81879a27608ebe62fef8c30726333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81722cc78c2703a706fb259aa1dd55b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a44f94cfae54254065e68399e3b01435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8469a423b56e2cba7fb6d0686d530436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c053c15146388f16fcef16f2d1e6b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd784ad501e1e46a1445259316012c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571361f5e8b6ef8b5b250cf14602ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5be871bc04afbb4b1c2cd0ed3c24f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc433f7c641a1e07282493ae5f5a20341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4393e33d5cb9a12b3501ab37c4ef06d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a71881e43aa257316c11c6f8abc89e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8eedbca32e9a26b1b6c608410c8fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371b1c6b2c33c1d6c79d9d90a6a28cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f7993612c738c0e075f6d0d828f4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804a175a36b3a805ff6991ef6fc90ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ec0b5fda6c26aac297f4ec39a76048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7672bd32364d49e52d8d75dea4c9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bca4fc8b68606663abddc737b4b0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce0eb80f494c612194c1f7213fc8ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74254a2f827304ca98a679301388352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a13b5cc1c0cdeadd14dda4b52a2e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f408b551858d629e9570c15616761954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c195906f42ca1e25ec53a65d856b0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24a371f48282b5d2673280c106e99556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f2da02adc6d504c9e6b20989b7dbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e370a92dac1f7da58f777e541130058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788666c882a8bed46b4b62af6f9051cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b295daa1329e79cd56a3da69295dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec964b15d1db5e579b86a4e71d543e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca034643fb8a7305f5cc9e2822df84362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a1724e660a5eb0d8359491e8085a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa5219345e6932b195168705a2f3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abd0ef1433322e83bf54bbc2b2bc8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ffe372fb6041a773bb9ed404f133166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bd2be976fc8dd3d3a112a93a44d3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4bc6beee4ad9810b116a01d2080f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e9d518afbfd1ce68e6e25575c83be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1623926c07a76549ef0cd838a8b0ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a77b36e626ed4ba9334959859353771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd687bc01cf6e5d6ecad4f6b34cd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8895d72d47adb672797f947ec9ef1a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4792943a548e8e3c04cc99c791789874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74846fab57804a5688a07cd17a973bba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b7a9d3bba545443675f78bd81905376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ee820837da802408f7bd304b32c5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e336fb1f1b89e9d1210402f1fc9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43528833d35c09bc28b42cb106f9bef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ae1f890c0065e8d599af58322427880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cfb3218355c31a4f456c4508ad5ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5ff4a963df536945b3f461ad4b9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ddc5adee95e99c2ac9a2ce8907e7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0129b3f40bc6f713ec2259f1fd8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b807e088b37267e516849bc89b63b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f55c685b38f759bdac6cbe04f2ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bae6c1b3d9bc43eb44c19def23f8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05152b5ac81c0f5d68a30ce80fa96088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ee9fc22458a8a0106d9fd0b37b5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbcb6ed8a20cd12c1b83926e119d1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba84fff0ab43910a865127475d870f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556ebb87884be7c1144163fc1ea0be292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f62018b159f643095f4b013bac57f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faa8774fd0bc701181ca3c5bd5a37194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947cdfe6dafaaab1043b191650f8c1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b0586dd6ef3f256fd2137287af6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61775447f514ef454059de5272df20697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b0224afff3c2bbbf6e121a60157598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126398f6020b5e83863886572a4c495599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bc8102044bf120aba391ffa9a1e95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1a555e944dda98536007b74ded3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68772e05124b1b936ab79438a4abac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3afd33c6aa62d34a8d3aa5cd4824fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89bdbcdb65dc0be59d028fb0fc05bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762313368adebaa1861eca652a802ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bfb737c1acb99a82fef2b22c114ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115afd175a1bfae17e944941a2a82bbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8a239b5cc1326457570a2b93d825e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeef729a6e2a6bd9c8ad121e42736e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d04550c1ac1b45ae0009088394b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc7f014123d4aab79091e7f139cf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d4475c613efc69367393448a3527d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd867d797630b8f6fdbaf1852d5a6fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ed78d380475051c346cbad518b41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55314602b0180fbe4e3cb0bbd4371bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dad5ffd9a7d6d851aefc3e4404c465116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f8da88423c575d00f7517bf3be915117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4df2eb32fb3f18d72812e8ba414b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180801669c8beecfe1df6d02c6179a55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e6e90bdc7258ef81fdeeb97fe66bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081927b5cb48f93436f470ff148d21b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f351544757aa667a6a9fa86ca3fe91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0ac56ef5a9737913e15cb75213fae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c816c8ca589734c0de6b102583383b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf2e57281bf12546a915f4f563e76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076d2817a096c17d6ed914cf45f9072126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a49a6c3f3de620f95dcb292e1d74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3b959cff0606e13eb9098048ce36e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ad4e86f67b8b855cac22306ca501129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22ca762c85fbacce36ee3b281775a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fc9437a23f8378e8c219841b0811a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76addef4f63ddb09d71204e68aa53e28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02521ee2a1b468c38be36a07439a85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464ce3d74b121a100919ce7caebab6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda44a0ed54e65514b908bbca1a32a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89336326b327df38a577bba90e67d12e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc53166e6affba43ae36da8295063e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14928cc1847f9068846450731ae8a780138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d358e955be56d545aa756287badc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d173fb3406813887bb92bd3d9e616140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891864afd276e7c90c33ed9634733b92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71382807d6eb597b58ed6565c1d4aac1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d44a39797d662fe8eaf911c674b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18b75f2401caa1867b0404d9707940144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c357af69ca23c66cf43f1f2c93b2dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757a40e4d8a8d96041e9e8b0e17300f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82ae8987ecfdd3c0734d811a7f7dd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f902061a07d17ae2f0e0e29e0264f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27cde7df1dce4733f80e80985ec3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2607451ae983911e0ebc4ad367414150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12ccb90086fdf3d9bceb7831adc41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259fe29168d02c45c7b026d851d6977152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e887bdb93acd812db305833803f52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ace7ee56ae7c2804eb2bd38824e81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f31e4ea39c180036ecea42ea13ba5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca986298d384a4be24b598cdebc177cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b099c80267a284800025c11933b294157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25c7555e014ca5519eb599a7c18e0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b2af0be98f31151cada24394f6f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b136e576a0ff52e57a631fdc95364e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2807f8a6b66d36d0822d9b86aa862161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5137326279a4d45f299ef701ce207162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37367d286f0c59e475c58e0a60709062163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afe2e21faaa2b7fba255093ef5175e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb59a94e482285062a1f4a90d37792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccbf35c9599ea05e4c4c6481073a7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94bedc51c7e36b83a53d1572d54f1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1638b23688a5ba9d33e78fbc43c95a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681cf42ae1fa6b24167815c1ce6698169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483fdde136eb9b98913554644faf19b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b03c51374ff238b0ecd2d90040cd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9db6ff568a67b0dce530f2bb3d6d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c52d0312660e968391256b60614e86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589a498ed28f288aa8af0d10ce88ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e1584dbb02d80b0307d2cd59d136175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7a2c3fd5570497546007cdb37fa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3e44c7778e83a9c4a6ef661d69dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b8cffe21d9b323ac72859b1079db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967bc4a0cb225d2f6ba9f33d285ccc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee69fc8e82affce8e0ce30d6dfedd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7ed3d18f80d8a405878c26a249c1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39e09528cffde0aab824fad8979c89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3e46c2ffa5cc09b612577b70c029d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d699f9499c5a1bc0befba80d1a5fbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6628b3b3051e182682831c5322e18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0b6b69533b665bafe22ac13590e8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c3cbc1223a2d6dabaadac6cbe557187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9ce14bc7b2f7038ef86099e64f07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aafd53408f025643af1b1db65adbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f4e5787729934815510ed621aa62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898a4d97f89300025d783a9fe8f116191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085973ba8f23fc9d103e53c34ca204d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409d5019483353000899a29a532399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647c3ad9e1c3b07d17b9da63b8e25e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d385cef4015ddf12c6ca4cfac01d753195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446423e9cf0e25f6174ba7ea948e95b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b274f6351fac5e4bfbd0525669225197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad850460c8322368edc50a8fced308a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2b002cb6ed6fa38fd4aa35029d12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e8b073d9bc126a3af17eec415bcb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bfccde9641fa8999a675d0a420b9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aab07101229fbdd2282350511e11c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd857d33d236a92d94ed848e4e873dba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fecd0e7010a3cac299fe27fab0e40c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677e9a1099a89ee676ef1c83618ed82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51956f90e266b1b8997d68b1f0c0d354206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de48f8ef09c8d7c1079ff179e1cc905207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a18b8b3a66a8779fdac3225645c49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fb80b90b37fdd7cf9e6dadff960e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d34e1edaf15532d551cf11f007134210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504dc4b67f88bf41c5ae726e81bfe58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3b804e4aad4d51095d2973858ff3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda15465b70ec87529a53bec8499418b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a2b49e480ca65a8571dba81ff523f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97372072318c2479b1c71474deb582c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad1f04053e34ca7006cb0d1756963a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4bf7f7b0e492ca6856d268650f029217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60010ca905b26543d1eda557c44a87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bceb8301aa9e1192377130460e13d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd9d7b9253b8891f0e04db32afd99d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39432fc0fc01ccbca900201ef16b6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88090ec3e3d38b0aeb1e93e4ac1bf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767381c4b4274de6b3bd96fb9c5e0af8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbf99e57952df2a715aaab9a5e950f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0620caae9ac979b87548d8836526454225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ca27f0a48662e712ece0e6442fff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e4b923a849261b594515226d516c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0cf4022f536cb5389a6b597d4f33f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba710c557c5bc1af7e208341b7b3c750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e41f1bf4a56eb1b87098033805d01d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f67d736f74d2a2b72a12aeeffc5336231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b32d5d0f30eef5c1c36a379223ac9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f189c741b1d0419ea1b42c147779233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411887b46e34388c0d943f8234eaef3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b08d98aac92bf4ec6a1450e2f5ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11523633c098126dff060d55df42c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae82f703cfb5e841ad1db804b5921d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89871d0db61cefcaced67287e8c47e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fad34138a86f5f0ac3b42eb716a4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831837772080060d3115d179b18d33d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c5f52a518648a45e0c38388fff332241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ffa038c979b4d0caa56e99435d87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816bce02262fb84ae7b5f1589c2385243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457962eebeb3a7910da2f3811d28a82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ecbb4b5de7d9cf737ef0fcc4aa9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066ad21c5a48e0b55ac3389c40f67c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c8d28cff82501ac1d7ae2d461361247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20729657a6856b233202e9986ec6eb1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d283915227ddbf5680b46758e95d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79e929a51e5a7e95b9ba5ea4b787c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfff9d0842b2237feb2aed8e6d2efe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ab19a2a107f23212897cb8add408252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef17b9d6288e314af2dc58adf6484253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574203a2e06627704764e6aedd307420254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7226c61741d88bc1c45fb5d1aca3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db52141e90b963b06d52bb2283bd234256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1380a30adae7018d91a031c21076b13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee043be9fb6ce06a9fd9b67bc72ae71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab51e9777df6d23c6927abbe0b5d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a7f3710cc0946d345251ef47fe3b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecd3380e6a28bf4f98c917acadbb2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369cddcf9217811b524a540cdac867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6459511200ad528a28ee99f9c7da0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eba9cbef3fd05630066957263eb01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6ba9efe1ca7143eb19bea2dc427b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d387fc1dffbb4e7ddaad77dbaa321266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121e78e0e83c8505668ddf1dae677a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c17c86487cb4c6465bdd2dbf625120268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b2e94141b5f238a646afff115a76a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643dcb35332381c5926627bee806caa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845485734afd8527e889ce77fa7bfb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace3ed4d4c4055646979d80a97f7faa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa1207817ef07bf4be684ef94eb20d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd34aa0a9b5df85b3455fc2a17bdc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5b16448c7301bf684261040bd72ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df46a732196b347b217af0921354d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201d04fe31c115081d066b3e270c4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63f0c6de41e87fd5194e30b9dae7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36312141f05e0af7c05b957762c650b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49293a7b2e14408710e7ddb29d986414280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f45247d68ddd4135e8a571539354281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa2bf02ef049f3862af0465b1a8e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f866a2f0ac9918832138aaed2bb7829283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3024866c07dc4b28c6bfd4ccb60f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2732a0221007796f5a0a60a34885b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993eb1ed4cc8370c36fe4871b2607a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778a6e19d8ae9e2702cd81593f1848e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9cb8f26ae13fdd78e788a086c392288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a523f18c2ad464770d349199dd463289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b81041eeb6c140736754c637a779b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0fad9609e4b0f2af5bc9fcf770d82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3c860d690a5c08b49982a34fbfcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1b12baa7b51bba91ebdd1354831b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d79d79e826d5f6e03048194db7124a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916cd63256f82dd9f0aa3ef71fee5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab4f5da09c89f3d2b4164775b28523296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6450d448a643262a6ad15bf66e28ab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc20a8b902a5c5c597e943b07aba818298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf155ff2b8a056f5bb03f98aa55f36d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099eb25cba6e06a07f49402d20f3e80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b20caf0f5bc6a65f0f01b857d6520301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce9ed27857ca6afd373614ad7d24fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d5ca426c1ce8b7ba606129def0075303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d4a873983140c7a2cb61760436d77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29e0b19eea299d2841c13ad5a39dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68633a814706b498a9b641e14e4e70d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a72a6da1323637ec05ace6fd8c7bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d965f1e52177b5a812be36d437f73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aa83412ecc7c4248f6f52e9e3e020309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce149685e6058ba8d23278672a8855310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86a7081a431fbb96ffe7a09428f6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3067d6bd215f09f8d148b7488fae09d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c3635b9a1255921eba8c0e7e1d54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa5509a95332411904d0cb7c38bdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e86550e115240e2a90092507826c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d2bf6c7cdd66ee0b20fafa5d5399b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac28239e5c08ac78b259ddae0ce17d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ba766486c8252a28b5b073452ac6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2950faf5031146ebd20212a5c767a9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21de3636234c85b0012d967ac66bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f8d1078792c29afedff5fb21143d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc75ca62031571c9b3a307d5c15c06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48eace6ca1ab5c57040298353cdd14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b85de45978c536e41408655af26b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd71bb4a42395d49a1ca1731a41358c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09a8ff96a396fcadbc7926235c2ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747e77e507854211c12ed66544ca071327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee2b4bc06e4bf9ae4552645727827328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83978eeb0c4c73dc5d9f20608605dc60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5812c906b5f90eeadb6ad882c9461a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d2986b1c4836d962a79ba4388deb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889a2ceacd567bb70ea62f83c26f02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2886bb890726d7a0284f3711b5f6655333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805db1fc5d8e538f1bcb7a72127c78b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c6a78bf5a0274d67d769884fe6ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bee1bbaf454ef88e4eb7d41741e7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8de31d9d879a3e9ab92a9439d8df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c732b0bb7379ba25c9d9b6c4c6dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde00bac130f99fd8ae2eaa9ac976a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1da86224f586ade291f19f5580ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d3305a5b903487cbaf7a9b5266e80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847bd030b3fa8802d9bdc613261ca59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1e17d50a9d1ef8785abe0701849dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b342921f8245de55cc0d7570029c77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b81ebaecff3d4c39dccc514d3602f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6298fab35902ec9c39f9dd8f05f952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743c3ac8408e13407a8ed429a624ef6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147824d1e889b831574a15eef063448e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151ce077bdd4e8c3f519f8760c24d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782122db6147c625cf6bf210d1f28724350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc57296eb9dccd504c2b2416134c7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e999da721d812a82c0d39bd133bfc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f7036ab0b07eff1d2076dee645af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109f5f51caef088791ae5f2e37019f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e40340214bd5c66362866d0d500bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ffc801650e369bc8314f41f801175356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaacb1a60988376652a265227fd329357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc2ea532b17708eafbdef5e4ca13bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1518d13ba0d665a466999820056c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afcfc2d7f50746ab6f9289fc92c92b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d40ac7ccd9f4f248447e8c854a7fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185771dac1fcb4f27761471cb2fea9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da170c62384cf168de4b08df96cf38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1664f7aa0320af17558c99b3b1f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2184a7bb4bdaccf5c17cbde6c2036365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922fcb011d489483ba45d0057792b0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d91613e48524f8eeee991d23218a41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b759a11a550f4049058fd356bbf3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66c1ebfdbe89b471ef0fb17e6afffe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7240423951151bf254148420d0a221370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca939d1dc6c5b1746b2c40d80594fa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447ef9d3a5f69c968a840750b9a8226372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288325b91151eac3f2029d3c06b6ca31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8140f6ca1954fddf3c1a1b8eb99a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe955d1a044b6f72282a749211ac693375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8176e50e4db5334334b403cb2fa6274376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4216f270cfb2a1192064b80e68ef4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491b4ed9f4eaf881f9f6bcb2ebdb945378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d53ac12f95720fb6c753af35a255379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4e896ddfa6e3e27135a1facf6f2a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bc07b9f097e4a28d4726f6fcfc7d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765200eb4cd6060856b65ba0d1b1052382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f796c1339ddf0a1e588fded0f5fc41d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b784753cf2256bfae4d69251bb21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160100bbdeb3c00ea555cbbd34a21258385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206aea4d1b09cd1cff535e581d8f458386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95005bf9f2e13440ba2bae845b9298e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c3d894bb96524620548b51104f542388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098bde69fecf7f83c787dbaef88c9aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f8b6ed7ae71df4ef00c47a9a0a09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a140805169af331d27075e140c98c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd0dec7139ffed1defa1eae7040c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbcb1ae481ef7dd16f31c6278a05d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd854ccd005103aa96e12f44baa0574394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac055905fdbe2fe1e9cd43733ad3214395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9f239256055e003800d190d111609396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c104068181d13cac0e736df049c629d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a74896bf54103004652953557db1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb43f290d0e16f8f5c92a5ea2d47a63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261352c3badf700720df79fd4585164400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a428d4c261ba3afac9710eeadf112d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d08605e3812243b0f607b645212df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d7619a282e4e14618a9ee8dd96127403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc93d2827b492cb3232ef925bc9a09e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09522165d38166d289c2f6959ca11cf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c11ba3dfd5ec2a4758bfbb7732fe8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b10fb691e31223167a4ba0f147986407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3419102fe40baf74a10b1f61278dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425de3bb59d24635e53d628e0c88a2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a1891ec14152dc3473b9da8ac3c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d5283039c29486d0f96e032f53ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c104ad705549ca673b015749c7e1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283a37d788793186389cb2b11090283413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbf073c3ff44c495bae6739451cdda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d594c287d890f47e4953e4ccbf8bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4a9711846528ec5e4f674b12d8d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e46a07ca3d156bf0900af4da06bd81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67617f666f4185c361efc4aa41c52bc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf48d09eafc9dd1fa14751ef0f2a0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a66f519e7d44f8dc65429b99c2086420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4459298b141b82b73013dbd56729ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5347da31ba5420d7a12584ce4c8a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2228715fae2f9213cee9236075169423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ba689fdc78226789b0632206920a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47b7b33e66195b12448f10b27bd095425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb997fbd17fdb5bbd5ab436f4583508426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054825012f00057007dd513a0adb008427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6052633c30d9deaf7f56edfbec48d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4f0576102337c8d3ac809c5f4cf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9811f4d52e56bfa85b146604de53ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc86fef6ab6b506568224ce2875af5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d765c212c92441917dd2d3e41844432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93c12285881505f285dcc7ada5b438433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93838694e53e19406173b105dc731b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27877fc870e635bc713677fb7c521c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57332e6e982c2e0e5bb5b52192c7291436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a2b00a5a34d5c29a92f50dffd4348437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60907866ea17d989ccb940fcb6319656438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789fd132c7b22cde8c6c879df72b882439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92148f429f07dc4dc3ab681231613e6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c86d7f1ad435dee8ebc3984ed8104441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd5c9f42f9ced7f5a60ddaa7db4f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ed044e08728b27f989a75b4a7b944443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cd7e33505635ab1874b0466394f6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074f011f239c743ee8beab4113d11fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64333da49393159580ec4c6dd8d192446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bbac0fcd16079554d4b8737ca85ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe955ac500b76e7e21663516cacd2a59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f5a313bd28c20eab00f09063a1d13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff35057de45d8a3e0649c757b061c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ef960b64d5635e1951849ac757c72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014105eae58f60af0e301bb95420068452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06c9ad3653fa242e07924f5878e331453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58970e096e90dd7538b1f3c0aa33d4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2262cc636f850f56637ce1b0fb507455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505c73585636a070998e956e5463f63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08c2f108271294e341188a897672bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad229aa9ac0a8110ad02b9d94eaa9b67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a1b8981948e3724578afef20eb4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb002bdd2aefcc3e3e589566341189460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2d4649d5e81cbceccf5bcecb79a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706184d8e7dd61795319183135c585bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe9fedccd1732f6aea86ef551908e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de20920a03cd1c3fb1cff9569742de6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e138accf8287bfe4c17c30b5321a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcf6de15e23182aee29591e577f8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2e56a54da8bd8c7a2b40c5c2f251467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92121e26feb219ffdc073d5da03ae25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe2a79b4041342b59e5bd18a8faa1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ca56f1622bbdb34fed408af98a40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb69f9255c4eed15b5a7325b2aa5664471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07399f7c50eeb693633c7d9159791e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71cbc02e4188f5d9bd6b624960e329473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3964f368046655147512f76b0f962e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e0b80b7a560b8327d23cd9fb9d9e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32929dd6481a89a75f1d5e0cd8ce4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e00ebbcdd485cccbd9901cad33964477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477343ae0601142635d7da2a56ed11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0837befe3113f95004087af07829e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef831a7dfbad120a3d1fc6e61e0e6e1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b109d5c3aea9815299a6cb9a13070f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0e7fb4f110d28d0200e91007fa46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c815916ed9c8b3e25b1e88b56f45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e87510418785f1b85d077ac2da17fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe54523687a0c23e8f565d361258c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35fe633bf52a0219de86e29a4db7a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b211ef9c48c178db87b2c29e533460487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ad40da82db2ac5514ce20c97590c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49c6a1f90cd2a622f177111a7d45ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb99f451ae480968d0cdbf08fdafa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc14f5f4f19737bd9d947dd763f7e5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8a1433ad1a02ed9cb17f9901f123492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f41cfe43dcc08b194702ac8d51e718493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3c8e1fbf41a75d195b3b343f16fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb455d42fe38440011b9aa5f4b7237495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadba713d78e71e96a61272dcca14dc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73106901c9d4a100504897e9a87cf22f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2502d9d3e96d927ee1e3a22dc644ca7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddea7df36fbe37ad0e8bb05f9f590499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e6746d4481d7871fdd271a27bb72c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae1bc4e01b00b408ca46a3bc22142501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245ea9419c4cc9de5b9fb49a8688eb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e68793632764109fe0c75bdb7f546f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2be3436af30f5a2bcbb74aec746e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2457fe9c6b538f2d20d0e7ca09832505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86da0539272311e3bcad4e959bfe3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175329d121588713dc55daf0c773a7b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6152d09a8ff058bba74699249b31f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac99d2361b9ece372212edd0e98e22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b58de29546ee7354d1b56931a9b424510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8680d4e1bb98f2a3b53922eae6a568d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfa9952d16ab1b26b90a3bbf0159d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4a1d5b6a5b244065f0ee3f8f1336513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a4791f2ceb0702494072242b34ef7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fedd290a27768f040a48b93b59258515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d6d5c48657b8974ace472ca311d25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e275650fd1745552b1369891b6d4419517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed731001d79f3e44e1c53136a4fc911518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782bea70cef004e292012b5615693a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968c7902df116b9bb29d99c95b5a52f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7ff32b3d1fa08c9fd6ab9dca80dae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69a3b9947dda7462158b91879147b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b085ad9ede95c4ddd65982bed006c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7738e25740596209ba76d9c63ce56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefa834795dd91073157f6a8fd6629a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2661aea0431b8f494f20872ae0f0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247aa146312cf3f7c902055699a356527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f78b81e9fef79ee1b8ae68c2b3a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a634e46023e741728252b5ff099e2e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f5f18171acb089f227667195be0db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5867adb8ee4bd2d2e5b649f2921b2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79b9c4aa247d6c97f45a02d6ead265532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5107763785014dab783d40b9d599cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383eb6750ad873b1e99f61b40eb8ca2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5db2e91279270e578b7e65a5fdb36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135680bdc62357db4091c0585efe15a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3d2a0852fef40e5e6c92229579e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64ab672fffcef835ecab3b4fc1e053538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be63434f63f283e532683f482118e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c354b6d6bdac18ffc193c7f4cb31414540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a1649be2c855b68863ed705a9d312541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ad3bca5a16b0310b81a421a9884ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65225cee61c06259f7455e27cfe6ebf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdeb776d46e62f8e539254a32555cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c6856a584700206b759bc4eb0ecc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac45997b3a0d5151e6246ba481af53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219183903dff93e54235252202f3bddf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05db7ef0b317f848a00fefcbea9ff3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e4192949b26c432775235d88b2c49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a74d4fe0e8234dd3bdc6383cfd404a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7359980fdb73c4fa3601abab51b5f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe1a6ef826b40250b2bb340a5feda5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6dfe8940e98b6701124bb743a8adc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf66e6f52a2285b37613b713ab897e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b20e15f5b8fcecd2fa4f75e41d75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608ca643469c5b1209ca6f736f831c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c837bdabfc707f196bc2afd46698d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c719f6f6d0e480931c0d099f8129558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62453ab52a8f0375569f1b99f8e23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714ed20d71f65546de955a01f566e4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db02043e8cfb8ed4f3d9944bdaecd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34abc7328b39f12b4dae20debb88fbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a1d7a436cdd992d854dd288bb9b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25c014d86b044b1c9d424191ae5843564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b361d0381d800c9eaa3fe62332321565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a60e4bce487724882bcd925c03de1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782723813b7252bfee5b8ec5cf9ad7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2226001c3033409fa298095a7abf88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84d125ff8ccf725bf6efe8cf42733569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6d624741817018d138b80966c1cd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad3c7de6b61a9171ba357e59dcbee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1a879b508c67328ce9b4e1badbaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b9c305c68d2e4d6eb34837c43ad6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7fa671b922b172d9a7fa902b5f2cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1abe5c2a10a9d239aeeff9b8e73fc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0296ba6f108beebe89d8bc3dbbde58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48529c1bdd52b84e9ce67563e0dbe9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d3a4beddf6be242dda425043b79f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41828a210fb95ce243685c389060a478579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e3f39b34b4556dadfad431a78b41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9403ddccf2a11abff0781267a4e85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771837da08409950d99aacdf783c37c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5bb9754f7ebb99e802b043141786d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2857047463e5c2b46960816953fbe4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b44f5fb9eacf39f416802025f1aa9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3785e10166005cfae180b328d40dae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad878bf3431d720306c8c1b6ce0df3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56167d808017c16fa486fe80b2b8e1e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2daf9f61790ab73011e6422ba2d7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe38cf339260a3b692a3e63a52faa56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdd8d3ad4fba7990b15d6f0e19eb1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56cee40546330cfbfe80a6d812498f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728f4cd0e997bc3f86114d976ccd503593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9be46c0d524f315fef07787196fe9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa34bb9651cf6bfda82b9bdc0d2144595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90ec4e5bb0a0850a08325342858e04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300887040f3f5c6c4b12193c105b33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d16a646a79e9ee4c5a9c965a881d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e661d79c85b4ffa8d054549dcf59c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684081b5a8170372eaaf44891c8c535d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edce42386a3f2d90aac00510b6eb5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705524917d506babe4db22582b12964602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f33da73ac70a19765bec9a284581603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c73f12983559d5544c4d6a3e16d09b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0cb72df2723c3dea5b74da408c893605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b832cc94217d1a52ef07ac3afa06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093705e83408b948d95515caffde37e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc35c66ff28206ecf4890f45be432608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f39ace26e4a05261d0fec0b687be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affa03e92cf6b9e52391c5b08ca890a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e53b2e0ce950ab86e69f86ba554c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fe096244c13d881e23a615dba044612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e38bdb1a5d93f822083fb63ea4a4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84b96a2fe4626763595401e98dfd5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ace8cf683aedad3a8cba3383460ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a4583ed0f99ef2c570627c6042ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932d08d23b10d61d9a58081169a2a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b427e715553b0fc235b5bc64b773e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282d213e75daac6e35eb82b8e75e8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c67034ed1731a9b0270a7bd57f58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1212afac8eacbf1c432e6f3b322247f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4624741a19d4fb8fb4f46c10e2620622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69fbc427304b373e64db955a6f0e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae555768ef6c202ab0ffdacb7a4bb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42826e9b671c4d0653ad775fa74d27fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363d63b1945b1879143a4bb4e5d0c23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb670f7984b152bd29d2a0c71c0740627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78ba2f44e6df344e15873a4cd3062b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0350e76864e189fdacbb132ff5c7950629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b865d5c6f81144899138263005ca8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81e8697ef306f49fa21c7a79987d05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5edf1d66816ca5d0e493cd674876632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34a2efe90222a88d3c16bd3492875633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c39974bdfad2c959d8c3ea807fbc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ecba2cea3158ee02edc5bdef093a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee3a469214a6fa97123f3f8d3a66dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420426f93eb3e6703fb7f41ad35ba2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170feb6b6259ababa5d23f8a5310615638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244657c378efa23f73ea5b49b2fed9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba36065cc7ed3299dd20ba53cd3301640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbca12681ef1d19c44e108ea95138e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c037e076794e1ebc49229f0fc83b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70035fbb5a50e254bccfb9600705d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e3f3e6755aa6c8ea8c67bbca56a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a0d89eb5eb79b445a41596337c05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e5e1f70c3f4d3323697afe1d6dba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393d5b03f1a0347ac05dc82bf64ac6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39c437ce42ee276b785e70a263fb71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42e0c0946425d3fb09ac851610796649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69be642f9fd92da86d9f1785a67c93a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a106654d682eeaff99d948395414b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53049e22dedab297158e851498eff365652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029641d68289496795d54094d420bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef0331dad24b6b73a030bea211069654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc93c82f9c83861689f7a4e04401c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c5ec89ffdc6f52b0b81ac449dd5b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc433afdc39c3ffe6e9039fdf430f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a847411906ec24e1ea58be8b156fe9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94fc2e574cf19202bd11227b6680d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a03a97b27f25c3868e31f2f8440d05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7552e07a8063f414c53dc2bb8e953661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c6a0ff7292835ce06fc6d38703ea9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a99650630604aced1f8ff55b5d271663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e45be28940e6a53e299913be8b783664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dda3f19cb33230f8ada57a4642a7aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d935143f6956245ce991d9eeabed8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f9cc3606b5877983e66ece6b3e4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b434b8a40fd0df29330315a28b79a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf63ec94fa201ac736f08a6e663d41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41af4ccc993c085e6cc98eec085f97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520e69080ad3c3f6a2b41bf621b6bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d463b4fd48548b3ed2bfa8d0f8adf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235320f7e0ce6ee61b3212c26462f89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff226b65b5fb6ce300e8f4cb9f1c5aba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a695b34c0d7cc706a86513e9ad0d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25305e5fcd78c64822a40137f325a65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d3d8bd204c0a3d5bfe4fab8392b61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faed7433b196e2cbd2dfce33a9a936678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb41529586f1955073ad4eacedc129679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e3591d5b8e0985fa5818cd189da8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc553b7f816a5ea6d1c712459db71a0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca140c3b32bc1a2a88e08f0b77fb8d4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6718fc0c536ace971e58efa651e0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c389469aec02619e04d7b69ff607c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa329e91cdb6bce8665f308ef742a7fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c99d5c11bebbc657d03903c0ff896686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d665c7baff9be91dd4c0e4d48f235687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423480b532839808fc866c173ffd87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94260c0116137582b7a0f24096e84f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b921d6923185112f55e2a0165ab4921690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e4c1b056e5a8b0f4844b72cd7f666691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d07e97a8ac37154dc24da8563631a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355e3b578a17ef67d1bbfca5f86bd05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687cbf2e28f7e83357991023bb529b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e15a8d7a833a2c38b7baee35762eb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8baed8db738d90cda7b6015087c9db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f845d7f2479e41cb1aaa7683133c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f040713b198cfc325c26eabad9208698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b54bd46238eb4dc50dc7f9009ec3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d403ed0ddc596e36dca6f32442d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafde3061e8e7623a9adab7ff4c525b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292949ae71b317b4ad5bc88dd2cc61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9fec4e6e71485e47a4b5be0619925703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8366954a8dc1060cca08bc529daa42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa420b76208ecec2d6b1176e4ad3e7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01304825cf48573c411efb42393f61e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c9c13ce74305f5c57a21cdf6a324707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381403f10dfec1b830fdc05d8340d85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204790cdeeeac8950040a62debf124709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9a584305eb4f8fd859bf23ab6f0af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f744268cf6492d5d2b6baba563d0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eea8a171a089f48f8479e65b489a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68cea813f8760dfb0230dbd716cdaa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae2196117b4d3885f540cbf52a840714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548234931ac7f1f84bda860bf03e143715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f0673e83efa6279c68cdb3222192d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27fb951f26bb11b9e7e3fbcbf2a03c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593765d3ebf5e340c211bb79c75ab81f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825461963131adc39ff1c80b2dde79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f7c08e1fd963fc0e3ffc2f8b5dad0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220340978db768133ea47357588bafd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848ad3c054bfbc8829381f43455735722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0385f71d45d005e5a7389382437c53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f5be58449fcdbab4237c1093155d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3453ff6ec34d662f33cb01fb10452725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c2f292283c4a040e2f38efe8c2ada726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c990d330103111e8db3a7293fb57df8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56982a5f51accecf0ce76ef8493237b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c740c154bb64956939ac658e38aa1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa4329c51a7ec98891a25d956ce442730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298c9e78e7bfcf90d1577ab417bebc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44826243c4e404258e131765cdd9488732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4ea8bd0daecbf273e29e563afc86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b28a11e33820d98bf0e565490a7371734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68c0f1524ada01244bb46339daa3b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9b64da711b9b9032bbb4cb048b094736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc64b6d093fb16920192432b1504d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ac0eccd61fba6f9a4e75b8a072fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ae5d76081094b3416ad166ccfd93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d41ae3f412fda64cc718f3e97657740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6919b19e9d24d68a156ade32d84e9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f13e6fde35eb0135afb481dc0af53a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55622ede56e1dfaa186b570d4bc42ec4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc02db71552e0606b64c34153ed77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57383294edc139aa5fa055363cfed2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c666df93af2fb7b4f710ddca17364746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25996c8ab0871fdef203bce1fc268cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2faa5f51ccd6fcee14187cd46958748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efdfc31cdfa8cd8e5b7a94774b4586749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06dabe4ff895ef25e529435397e806750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a3171dacf3fa1e6f310e43cc41d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89010a4777f08a4b388d1f678228e2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c729e6dce8106fb4dde16260fd479a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119b7532cc94dd04e321e49f0b88759754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb17f41a80cecda3b08ff65630a40e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f68c3128c472e425139f865966b35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f841b7cf19d1365b1ca7471acad76fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6bebe144b4547e4187252127d5bd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9cb90fb0c8653993a1dc491ee209759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced2f2abd617f838d0051a69663bb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002657646486e8316d10d1c3ddeaa4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc58563d59a667b9a33fa2535fc2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d33b099c4bddb020499b51cf96c9b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720f317cbccdf9012c49d176a87ac195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bc5fd97e34cb218d161d109fb79d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd63107e48b2faba6b52c8d59b98f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a50e221bef8fc6bc686d1aa4008158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe5a9fd60156ba8fd08caf60cce6719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1aa9f552987c97806c3a4a68c1ff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5d2bd3a9abe974aa87e63ed8c79b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e25f83ec9024e96571b25a875e9a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ec8e3e71ba779be5ab1b6f9118e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5dcb8f8b79d922a908fefd06e84a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9216e67010eb90e697314b89932e2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a955ed56e7459b8a3c51cf4d242447416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a544f711f7e221e6aa5984b45204f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde20da4d7b39f31a303c155855a3fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af37229a84fdc9269d652480b5b4e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d14df5c85460d1ab7b23f5bc983720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b304d454cf6cc3d4fabf76f8fb3a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b6ff218c95b0e493af914f666705822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb4f761047767b105f0e41bba4a3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a543c9d0099a1566893eef6fd58c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48432f05e263f1a0dc82f1a4bcdda26725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fbe9b8d099e17f8930f5b49d2a57e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165817742eb65163b26e64c600d528e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca941fa6ebcf68af56c8fd425c56628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12848500f60cf79578880283838e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49101fdcc647715849dce092987d85f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96125ae1ed1919947290637f015de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e15447adabef48bdf8a8809b12f2b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9f926a3babf5587266727b5ff7d8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336600cddcc0b50f47e4f5dabc1308c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e4fc2b5ffde4cbc3580231971d5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332af5f1cd8d3203ed33a1a92d7895036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d83668047e0d4d39c19ddd7da54e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e48f9ac0ed97b2b07f642bb71ef038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ca3aca20ed5c9fa07af3bb92038a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd988dc9591b602104ebe54664e28b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83577449866a33f11258f724bbd3e4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2d2f9e63210b0d4eb20c9b86e22b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5550a50c814b437c0598eb07efce59443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c424b3eff4590bbed264fe53d5a9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc3c5ba120433a58e8c9901a4e51445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e0c039282b0646f8dd23db094eda446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8a63454483d4d9e760ef183d2cda947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c36f3a4065f65c2e5534f5f59c95048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bac67d9acca3f84c74c79ef34f3d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b7363735b47977eb12a20b4afff4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f72ac9fa201c4b79e72710e67951651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7987b6431cd5e45be42e28434e3c57b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b03f52fdf348bf727d3785d9912c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1e030218357f04dcd519b26bc94654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06a7b5ae844ea123983f3c63e1421b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81159b29f6f6f156b810c7deea747f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d2e4871bee2a9a103cf979e347f2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a36049c4535d4edd18366e441ef73558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124857492770b0b9d262059df6c3a6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1744c0b3c118812ff2c4b1dac3e15f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16f9838b475c57e9887aacd638d0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82439999602f5f09f0e95ee10e8fbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2103d94f6b446a410fd3c9bee6ead63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ac0b5b4c83e0c1fc01a7a70ef841764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b742465d8a9e4298f4ee30bb26c491365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d137f1741ff9033703ae8087d6e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b5300df26be7ff3a1f4a566b0b8cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa8e5eba65dbc531f25e1bdc8900068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99812ce0d46101619b40b7c63d43412e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc21b5b52a8d90935d11e10fea1d6c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbfe3534d0889c0152337d5dc4c43171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad1f0107bab7a1dc092a25317d9b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a10b27518772be3e88ec9c2af13f5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad323fa87a43c8e4684437590c00e90174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061b66e1cec854092d3a97b738c1e9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100d7e3bd99f896b1320d2715fd74b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4be9b399bc0c68797c21adef0c9b9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b79d5d6cf9a26e081cb834e69f8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbdd393b1973962630289498074b6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1cc41e5e6b9bf7d5fa877151158e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a01cc8f8a30e9e12607375538750581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d360aa02c4e44f9dee1eda5d4a8523282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbebf2f2efb3d6c46529f8ec3fc656583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c0f7b14469e65b08ebf433e541b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6c69d9f2810c1807efeaa0847053f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b886cce751aced277d1e61d968787f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77677181bf8e8bdc338434b35ac71f2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deb99cebc185589b556be9028c92a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cca2c9e5ff29f7bebeaa9e76ef862889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a07ee7e722be9f3d01311ebccee090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0fa6b3dc63c71580528ef8143c6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a685fcf6e84cc7e907ed67e4171e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad37a732fe55f165db0736eb06afd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7cdb0ce33c38a756feb042bfb2dce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289644f06de01d31f96085079b9c5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b48ab1abd9ba32e18b4e19b3ec05d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d95276bb83bb09a3c120bda8751ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d7670c7c993b207f8cdf2fc2052b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da943370a42a1f98cf35118b0534b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed146a3690c63ea96260dd312bcf7c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdf923c800bcbf4484c578082bfae0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd10c247624a5ee55b1be83314355ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa963b820007dc5f0872465eefe01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12435a5eba0c19ac3a146f143360b6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780633a3b3a6bd2b2ba8baed6d52f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad831adb55196a05b68d549be384b42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca36c512d362f7c2f56300758c79507107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928238c7cd9ecb2370842ac49f565d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1037c79153d15065b338506d663f8f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4b2ffc4cc14d39c6d968a41e5510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e57ad2519ac22a21bf5947a7c2f26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb20d8a68e76907b01406e61fe0cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c6f038654044c1c0427b403f3eb54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834e58aa97981dadea511bb227171a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489004127005b50764f3dd5bd998142115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a055e0c6b6a03f5f4ac35695786410116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56863f42cead039918e94fe600d237af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cf1e14e41b1003129d907efe1ace6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbea9d953b2b1549025e54ea3313e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a398af090369db847bc4112236e508120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461ccdec45fc36cbc47483db793dca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4255b524a379b09a036c7e11b8ac4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a240eb1d70fc8ab34bcafaeae48092123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da33aebdf5abd0d27948ebdf83215124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450de4b989bf32c7a8bca763c37650c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d473f85d7668d713ea34e17e224d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcff3a4a6d5a8804948ac98f96779f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9dc50339ff1da54adcf9ff72d871d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01547735a71b31b70ac6dbd7083ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc255948981baeae6696b83c81fe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3533f5d3e9a15ddc1d77c1ab409b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d1642b33e15de227cc989216378c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcfa5bbf078d7e57d5bca86f52fe04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf69d82cfb49e34844f0c1c97e875c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ca5e7521a8b9adb82f0a4f4c277c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeb0c90ba4339c3d483e26855b6088136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011b1f78b45a96aeaa6f675eeae741b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185926a34a402b5b235dbd0dd527aef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae70febef82876ce86666741e4eb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40a1e86e04a90b5116c27c9b75388140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb2efb49838873996766e1be9c34c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b4dbcea7d2928ac822c466d4644f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae1f5271ec2a3ebf566c064303f103143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f267ab8616cf488ef1bca7081ce470144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07179584c59f9266254a90599d3cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3570dda4c8223a10d73cc88c7fcbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04a69006b61cb3d292a1c42d8e42e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063bb0dcd8316927775fdb85336307148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb32579271fc91dbe46e377a951579149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463eb7325b6aa4df70e63ae66f37ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b320663ff87324fbc21d1c2c7fda1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52a8810d29a4aa44e53e10f8ce7714152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb2757880c159255aa0d39de97bfce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa9b03fe8b380ffcdc000fbf29dbbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2d44cef6be2aef0e674385e525f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0075239a8c99a677e2dafe11afb7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653b87fc3fe540d8487016fa50052c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c81f9fe5a8a55955c46e35a1ce2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22354af2f7a607cd420bb1f2d804c20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023d811fb4ac3c9dd297e9392237528160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329744596d855459ecd99e91140751161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e1a3b3960447c472780345d07fbfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6110087d2870279480b960c58143a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64720d343b8f5756ef3b79cc97df9ec9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4720b64c88a63f235336830a8b068165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf00120ca14a13437ce05f125a6b745166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f08b1299ae9a707c146ad6054373ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca26b59451b11c861fa93adf0348b70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a107e28c64d417be332c5d3a13316169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46f0582be7e3b9275266b44208d8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a06fc428a5493e32cf4eddc93f29f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b644e33dd3620255861647b6cbbcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fead66d290d2fb9b52dd302f3d227173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698965931bcac0d0a176e5e81a588ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03694e8f15c91cc413d92d43d9721545175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ba913d7c34f2825b04bd73cdb2c03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0c0a5213be4a9385879cd38eada0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9e7b5866fd5af80091db7b8ca9d3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49aaed8518faaff9b670abdf2b56ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8c7b8d59e75fe6cdcefda96d3e562180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d32f45b564b3053246b24f85d25c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7774c87f5bb2cb9cb17c0cf1d55f8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4424c2083a97dbc3dd6a1bb6e060c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b85636e1121b5eb36ddc81e059995184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf04dce278ea374f6bbb3dc9f793b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f8876913244c6259149d7f61a5b4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca41722ac7e30c9fdeae3c07f48bb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72390d64754c0175e459a7f82df522188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05eef9efcc9bed436a644fe7a18338189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28755d1053c197d27dab9ec7f7f5aa0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d9539e7b3c6a796213e06c870566c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f119373a4259ac1336cd8317bf15c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54006d1661fd5b10e03c74d041e38e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e673bd6878b0c6dd21accfc6cc60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fc5e5a35e09ec805f570a878c6f85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e26d7531a63750e29dc7dfc3fff86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a0eb520cd48454e7c556ee71695ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933e0d39bf09e0f58272f939638f5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c01ead13fe90eb0bb80ce7fdbba9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c38f523ef9bd2a144abb44455a6ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8108f090cafd1e674fa905b705f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137f12fd0b680105e170b28738148cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5660de4e3f60606b3366da9f2ba809203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46170d8431a31ac0993b960a7ac4736204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b29986e6d46c99f28a16c8dbdeada205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc007df6847af7c1f7cc87e3bf1ae3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b47bc6bce00e82a31489955196144207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e353b46f9cacb02dac6e1dcd600201f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda0961a091538a96a8399ee6ff85d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3769e8adf06ccd260567f53fc3c40f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba83946dbe7a715b1db38301b6b4ff8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e7b0658a5abdd290ae01b8386821212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fc9f301c0825df85636709be6743213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e359021c062fa72f95e3429a81df0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6559faaa15d87b5b86151593fd2ed7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f1c1b327bf7129500098a013780e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bdc7bfc790c53749b0afc37c8b9be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74590878fd575798f076fd3275176246218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f3e259de0f52b4020afa94c6dd67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123cd47709bb9d09ee8b39dff3099cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b213ea6cc5de46992d7e7d80b7ef0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122b1a776900f85b1ba674069fea843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f420f578c8241913a174117e64770ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f0c699cb5ae0350b9e35625ca3897224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737469f3a7fb7a0aa30611ce0da15d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece262b1ae04ffb77b2d6ef00bf9ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a569be9eb14a233b9a691ee777ee3d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811e966567651ab7c3f9cd922825118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ed093d79d8e133a446e90091bbc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b0f2925bec4272b2e0411e51fc333230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1e26cf6da30ce44bceebb0c385d9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2408e1bf2c78044ed3da9da56ed63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deacebeac6db1dd9f5375e1e0265c3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cf0b27e88c4d73944fe62cb3be317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103b26d08cd0074f38929a0a8f47cdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e18c41db9923e15ee5da6a8f1bc3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04006568c719cf5f96dacfe44aae2e18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f7b4c16e8e87b680560ec520ac17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d87cc9d4caf6b5b0bb062ad6b7b340239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94b18016cf2252de7988ca6b1e6f2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc21662a61565bf9e8f6f6ca8100b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1062d266ec80e9ccfcd8b759742c68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e57f97c3a548669b3d626a6a056c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76631f79fd26a097a010c1d1ef0956d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a854a0209d83c01760981d19a88ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b062880898ce753d6a581470ffbf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a16e95653414193d97736bd1e092d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b76e854e28bce8d3d7584cb0409da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f7a0fa1550fad15d8523d5340b159249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c80ad982ac63539875ec3dbdb4410a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2f9ff2dafc6db8b1abf97b62bfe3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f519f0e541385760255e604c16679252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4ea7b5ebbd66867afb1593e202ec5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e2355a9b17ede6abcb9afc8b2ec4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c74087129efbdf4fda74f11aa83b11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18704070946c7589634fabcc6b66dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f63ae81b0367117810ea94a2010618257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e69d44bb4308b9701eb24cc28a7bed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d18816e0112a6a6d9818f3863d21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030bf6e432889c58e1b313993c39dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb18330b6b0768a315ce6bd76b1a99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20647c0063204befbafd60382c85f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f6b7e25c7b87c1f849b068869503263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf9e94e4f70d5a00bf1a9827f4eece264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a2e1b12b69a874fcab82f9b59c35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e24317701f7f0bef5a2f30365295c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be85b4c4496bf4a41d34ecf42982f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d452e9eb130e40e992c6439a35c51e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d479090648357439c11ed629fdc6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d3b30233b94c7d8d18c53b6df0652270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f4142d4ab57311b8f370f1e4734f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeaa889715f2e9be3a3f2dfc1110d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732f148d5ade442615db1a64d88d3b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387683b4e75ccbd172d93bbbe8a6c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2802706ad2f6ad73a8ffc371b96849275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb43266abc663f1b9a14bf786dc413276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efc87d39fba7d244e8d534641c6b8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d887f560390c333a26eb4ff0805e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd98092cdfd469087db48fd89ee13ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be4693f20cf20ddaa811d49fb1e22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f71fac840c7ff75b895b55f2574a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4369adafdf15d97c2b011a4a2d0f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d28cd65f1449989bcc04185eb275283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09833e0437005c156ddfd35245c51389284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e043c77a26e79e5746cb64b052f073285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92e1aded2a0e54406c752a9ae63568286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c774b601eb18cb6e91aa96cccd0359d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb142f8c195cef51e434327fdf1d22a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc768560c60102f509133c4cd660bdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0fe3c266d12cad23a1fc3168b39ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ed28f43cf1366ac341335940c29a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b51732d0df2645754f273c3461ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f30d1a89e8437235fb9d4890ec4154293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ea6e1b8238ddfd0b6a645aa6a081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef3bc6cbce023bfd1f33a4b9168cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb0632ab71c4a8b4479fbfffc6561296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc387f6003d2f5ccc60737e438dec1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d76a439971f9c82e2bf9f75c3ad7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787efa26bbe4f718bba27b7e917a25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d8cd70049cffc96085bc240c2335300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da39f246886759a831b1bcbf4c6d762301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6fe418b1215bff16c121006ce7567302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426807edc8c16d19f8b36d78fad9af97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ed204ba36c737b1174515417c2ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0bfcfc8f98d1751b666d92e8d15d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6441ca893cd8d96e2c6b4b1db973ae8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb35aabafcdb7b403e08c120bbf30d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657c2da458275075b3598d9ea04fab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb494109f08d4f8ec35bad46a63e3cfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f72197ce8c7bfc665201e28960c3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b53716e0485d4030113dc0c85287311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7caad0af74709f54fd0770a94d102b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763666ec7153fdbb4594f18c49c3d3d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c339a526db4f43e15f41d098c2e5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3fcec120812658f1b268eb2c15483315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1951c039fd025bd25f9218c6d5d1eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d10a69597e55a34899f17e2e0b5792317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a40ffa3d84d07038bf52f58188faa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c800ed1189d85a8e8da8b46fe1646ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176e6d91c7ae1a14918b1b0ef7eea42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b5c6f1e2d7114ad608426f0a46a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe076e70494817bc8cb7192ebc35e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42f9670d982014e8118dc4446da26b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794f5ad44408d547eb241a96f270e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60609809fdf05a42f0ae93c4f4ccb82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d6690be9bd0328551ab86169748f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec54da5d59c6c5b25dea32e46c40347327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871739c309adfe9959f702da6fe97b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738c2b16470a4521e062d4cc42b708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64668bc5d85b2d1a88dec6cb8c4d7b8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef35df2e39d523f20cd7433d62901331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233561d222438249c0ef20d74e9950332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210a6201cbb72b80fb303a20f51b60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911eca3ef65f447f175830affc1907e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf9c1e66ca5b9b97ffac05323906fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b520a39a8714fd5fdc8c39a52f361336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5efac9b9f8da2f90a1580dba9710d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f90f1e240b5f0cd49c2d5ecea4e523338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49555ce175c15a8a959e25f29a5bd82d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca592a5e3ca1c269bc634272c6a09e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930495d1261a6eda6c5d08ddb78fd24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1623dca710d5560255c9ade09049b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad012fef4b4fea6e4e7c3bce09cd79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dd52c8056fc6c1bb7c923cf4d7408344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae24fb7dfa52c16ed4e96f31205810345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c8ecdfa7b3a975b23ddba9c1b24d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd44667abc5b985bea353624683371b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c128e8e7bba71643bb209d185967348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798768fc6448c7ab645176f9fa7bc7e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf0c696ae7fb6c3bc9ce86fbce110d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccfdf44d8d129813dc12f58b3c1e90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b93d435c37fa737d912961c8baa18f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98361d0a82e1e3349d6167aba6cb9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bbc1dc4940a2a6c1c51d7b183c30b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fae84ecdf0e7c63ce9e96dd02b918355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b6ffc24c314c343f042a43b5a43d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c416b60fe14ded3a7f37d17f669d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894fde82688c02dc3a2d06eee5f5a73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccc04fcd35afd56de3a7707647e704359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28f31461cece4ee4da1ba05acb5cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77fd33eb529464ff5a03ee4fd0715a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57253e27ed1747184bd6dc50ba9a8571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2827850e734ff912547c3a5adc511363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9e176c564099e16f4407f8273e0d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a3a4a06fe666fe452cab010af3407365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20a8cbc50a89ae658c9fbdaee78a52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc445218e1baaef7e58d37ba9347825f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345a3c9a887025d6eca92afa855532368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e89d4d89540a9dddefb9b5bfa2b39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f420328890876c09b13e73b9c86b34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255d5c197333d069bb4ae3d77a18ccf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4bb391d8b14ab6b657bf431aaaaa9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c363f43479c0a5f64c441e8f375b62d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c48c09a57aa6fab63ac31f3ffa31b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbef64a8df878c49589422da37e8d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c87309f622b7e89b692479c9411ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a9291506ad62cf2cfd1b10159744377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a7c34f7a7afeeedb050da5ff1edfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ce9f804c3f96f734b348dc89b61a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516801efe94e22927eebb0d3e5a76566380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe7c64f9d5aea6d990d4211aee9e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8332059197a365de52d93ce57f30cfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd66c06aec3978d76402f42975e73e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97ba0cc4e89d1f8dcc1fb12e742f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3ec4c5b7997f07a85675ae4139f64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff86ad8ebe6e3133fdd19092e5b99fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435544ef8cdf0836a9fccd9d7222a54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f8b2f4851e857631959f81e7e71d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53ac131b199258773c93e0aeb1a636389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ac7ea61c60ba4c1a301b7f4376c2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ccc9f2679396f7afe60a322d66545391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727687362261a8e64d60d0e19c9a30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8725ffc04e4bd6a7414a1ba7a7b10f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937aa44ef202c4a4d44e50cd513fbc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d39a8b87fdd66a37a05b08803907b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15927892c3d9c6d0235b4ec43f272381396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260eeb18fd6a8550c33f194072663a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778f9a0159c826ae3c86b3a86ed6e93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502352ad4aa862c62d81b4e15966bdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec8c8e4d664b406ebe327ed354cb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ac409bf6ee8dbabcaaddeb6c4949401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca33ab24f38dced09eafb28a1b168d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d8b1fd9db6092896fde89cc29827a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9997203c26a49e5b77d7a54070079d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c1f7bed536bec2cb0e535240c3feb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeca4c9f58b5692d6c2f5a515079521406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b504cf64923ea8de00946e7a537d5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f984b182d1fc0dce7acd9556ae9ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcf300c4d30e2a68864c34c0cd270d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c7ea7584c33acfec0dcd844ca05e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2cadf0d8dd2df9e182780d6062ae4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca93f9f5db1f253e273646d8b038ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52136dc8d0e6daba957c04aee8481477413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e90cad34c3fd4a392d18155057e793414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f5fe645666907d424b80d6d4504c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f10901225c14273d0c38d0fde5eab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6909c9438ccd071d8b4c6cf41a9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864d7f719d43bfb26bac52ea138338d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124d60b1c9c20a19092cf33350d378419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de78d0fcd3c1485803cc25bbc525c21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7839263daca426131516651d42f24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670e16068caff3752f5962f630617b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb718fb245fd7c9f1a287ffd6b917fdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3f5b2f08d39e0983134c90e0659e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffaa6375f2b606ff23fb143741d6e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dab65df7fd017e01bd2cda2bef634426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c91e21b23d84e0686f3ebc548729d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921224ca4ff4d122f99e5b0bbb4fe8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993abeb814f8d16a907cb2cdb53600b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d81bfed69dfc08a1a42c753e2158430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8adc84c57db3d7ccb4241efac3ddfd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78514beb4e41eb46d54fa1ca78a238b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f32f65071da204385b3cb3705be77e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530da1420bb09e224202a38866572a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d42c871c1de1bb0f1d3286445ba19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9fd345d6d0f7b30ca4704a734d57a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3905765f21c5356d28e5717fec527437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd37a1c9afbfcb2528d62a151bad826438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399fd2f77560d93ee0b8a2f3fee9f75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75225a2e768b6213732ab97419b63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e29d3c5544dc0a5a900f74046d39d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f2708af1a4ff52fdf32f79a9364b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d11e9be7a0f275c5d6d037bd6647443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fdd4e44bc8713521d4b145e4e76c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fdcc7b9e7d5f555939aea1f8b80c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da622786190a50c4aa3a00c5f14ae4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cbc274e917e8f6ae8e25bdf6acf73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a5dad0d9ff35d08d427f7445e1c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1bf6796517859b8d9bb41991f5403449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c0a9d8d876e744e25b08cca28a60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368f7e2ecb05b2430cdff028af7754c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2c14763cd80886a13c4939a58022452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f854c071c589ee6e81504c20a4731453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b98c0bb44836b9752d29017968c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819adf598c96a9b9edb8392c1e111d51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f8db64d4bcae1435c531fd1316905456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da2d69e00b40b0644d6053ccaadd53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444990ed313352a0017ada9c7043a84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a315abf8d1c51d511cf6b17703a05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ef41cb62604ef608a619dc57c3a71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d58ee13b24426559366535f8d8fce9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01dbb41f66894b86ab408495431b96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3f8c1ba9ba745de4a70cb017df5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c517b9071622f7c376222ea23f084c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e338d0ec334f186b294e73d175b12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485704a6b5edc046849829bdeae41bc6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818d6291ba8a329998c52ba2b0739a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826b116390fd1a6f125de0161bd7317468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d428d889e90e19aff2ff387b94980469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f858b679497a2b876dfb8dfdf499c0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755556fbae1a800b6130198d761ef30b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498d51c0313e59237b62fbb5c52b8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d10d61c97c7e3f8933e1ff79b38318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2efd0ea6a04e75641de71bcf6c95a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8dff5c202795064087aed4f5aca3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce209431e4cd3b8c9434c35a25cbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d379801e12acde5c7d714a1bc1c27e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742b4cbee0205db5c6546903f625d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29fe121caada6f0ef454291b29286479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303427df762607a685adb292fa5cc6ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986cc1c078183f09a1b9740d31368ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33dd299055863217368bdeb30787e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b49e2e88611d56c9204b066f3b9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0138c5b8fdacb4cd03393324208ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548743c09b3545b27ca5fc322873a6dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e251b153ac9c1033e530a2df9e9f6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba993ce4b2330fb671a0ebb5901299487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13470c6bc58bf36959ec786bc137fb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188ed80588ed61aed10a20497b570e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c24a46efba571e7c4c92e8844bf486490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99759e7c3bcca313bb80d5aa4164d58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f966f8f4da1a0a00e4f2cfd18ea2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367158c65cd314e22ec67ffdaa9914493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bc4a6e6a2ea3fb8a1c65ca30eec36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e331a1003f6128b670d2e61189754495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735afb63a54bf9536e68bddceefedf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca43fb0897162991b1b50ce4f87e62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88641c8ea8aefc92b4dfafa27a8f91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b598da9bbb8ff9414485ea1be0e248b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc460672378629de44f33afc4f0688500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c920d82285242875bb68166eded8f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd6d615f3fe55b6e934d570ebf93f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee8f7c1afc351af6458daacbf7a37b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353ce44da05f7c56bc09222f4d4dba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e066ab5ee6d59e49ca776207ef98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63aa6f58ffa273317af288c2c646c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2fe085baee7e03542e7bfe33baace507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052f14109e2c2079cb356dd148e5a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f9b43fc927af6a546cf2e5c875e1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead429a90952517e4c6143dcb8dfeb51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee7882b851f53efa0f8a5ef3663cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003caa88873f599bcef3ce8d2c70314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2094fdd4aa1541197d27bcdbfa21dfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45013aa6b77f8dec5587e1dda22abec5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bf303520ad5c23a9f8b1bf672be1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce13f8f3a23489def6c6ccb429baf01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aae337c1f24af14a0a58dc91e1124517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ae08e997b3ed124459b7497706282518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d93fcf2f7434ba92929343d6f5943519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9471160f4b8bfc9cf4068bfff1f9e2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce132096ba79d7ef6e924a74d643d841521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f08f80dba8af53fa1c0b20beafa08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e3e365cba756d105824d70303e766523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ee8e04a5c71195367dc0cc204891524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fbd50b57300762397f1693bf51895525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818a406d9348acfe04354aad17386fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4fb34bf2c4dfa6eeb9cbf6cf02610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71448a6f89509bdc21a2fc25a5ffb8eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f8734d5f029a9552780379197861529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f9d33538e45804bad7652dbbc6020530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfb0f593cd715eb2fdf2f93f9d3a30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04969423cf3db081e0d00a15491597df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff2fd150e39d808d842e59c7dc794533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3492d1ef809830af7f2e883d5232cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34e3a674553e1ee420b442ae9f621a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027f067ce323b881434e0739b7274b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954dc56ee21b1683e50ff47fb7fdb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb82535a43300945751c8abd32d635538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0626f1f507f17457c8fa37ce16e171b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82237f92962f409812aec119d72b6eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0e121d7d92f36fcece8b1a78ab710541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda96d104716e65b28d9d590354fc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ecde06d3ae8e2a4d566ce5342be2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b4946cfcf0cabce15d79a929c34ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279cd74074031b73629368581afaf08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc9646fd934ddea8b8a311c5e0295546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e5f54b41c5bc8f9ac4ab0557f09e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd4eb03825be1990efe496345fb36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e3a21bfdbe7a136839044bf03c219549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82bfe086e4dcddee1744b73ee95640550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631668996714275072712dc5aa4cd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03ef75c269f6a7620299706cffbffd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db3088929da3b58d84b5e2c3b492ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35d8a307db10ceb04be7f71680fcaa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f4566dbb05a1b28025704bfc4f03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe1c2e4343f943030f2d48ece0a25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab428c4d34983d9b922178cc92b5fdad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27146af11a3d5aa477243eb9836c8e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dad50b91d8ba485a192bae0db3a189559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d88c1b9a7e6c5774e9551895b9a3cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ee692bf6d69d36c812852320ed775561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd441ce96a8b656b33a1eda44d5bb40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd8a626945ed7b969c15bc50283f33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3da2062a271cca7d1d603772d2261564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fb9727e7e6bc34a89d4dd4c256cfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278ca30db0f1d7c1502217888f2c19d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5e6534dab3965efd22f1e227924d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24ea00df587e4a5f011fedda6d0454568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0959cc18748d39c5b0f0ee77fd8bd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b6759b4e430eef9b34f5ae980fbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67844dea2034fa0b203ef3fca0b84c41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b7929968cf48ed02e15b83335b661572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e3459e7ca32de615b1d595e0ab8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26678233f1ea9c85f2a273748778abec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee58fc63c9c999ea1d77be171c3d83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af5974aa199e1a67537a6f102dd308576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58c81c3ada989fdf393da872c3c1a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515542144ad4875f79b8f659a6ac249578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508a4a4422e9aa99f787a60dc4bbb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf751e94b46892c92d5654f0c9187c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e2943ef4498fcd76ea895c8b5e4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e624b690730af3b64c8e38aaadb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb54e23e511f596a8c2aba7b16c768c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a027ef94a4b635011208b1579f395584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c2e733043c6cd99061937f1c59554585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624de0eebd7ddc9776a5cee1d615c0c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40670a11e9e3c50804dfc61243d6ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c0e4ee136ef0471144ba65a6cea8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a0e093fa5991fe2f7bc16caf96de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038cb8e491a12343c2ffd175b013686590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa7ce8ef06d00c26c6add09eeef0ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14072f7d2e530d19299d5a129ab02d42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185a170356f10bdfa7447632c1d8e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310ece52baff6e00114cc35dbb8706594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5befac2fe0cd7e020f1be7a1f21c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bacb3e2e6a095c639b068e9c476a22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6517754d71f3cb2b361d453ee828e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1cd65b6df974ca9baa1f438568c34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143921943e6a78dc4dbb11b79b9720e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c2da19a46d2eff6e26d1e3d841ef8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387964d6dc24fd6863c05546ef6bb1c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa8196cef1cb153b208e8b37ddeb65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f0d4ff292589f87d24250317bcf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2709263f2b0d5fd31b1529783a10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5f051fbf0916bb6bb96a8a25105e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860517252036968b37cedca7c5e56af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae1cbab953adc4ab9e07d5366e1c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33e7da0346a88aeffb1764c47692df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9bba2e531f59918c0839fb3d57d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0391ea56de9d4c0edc57a74c6e65cdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e9e53279a1c16c17ce67ce8a8aa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5b1a23561178e6fa15a6fe567745612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5927336ced7fda277408d60781e5178613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ab5ac1d115ae6e69c6944cefd37d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690ab6beda14db319e52ef57532fe4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d82286510e16488adb5ae2912e455616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75cf433be46b3312b8e63dee72fad4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e42b7b358370894e726d618b12d001618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22260248f7d32cabdf5cce0157dc128619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a16a610ae8d177568524fbdbc6d394620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de87b11e85a172d9a72e2c78ca9606621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e807caad7f290711eabb09a6b3cfe6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e1ded9750193da797628d21164d30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7c394bb9acd2b72713acb07dc7d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701399acdaf7289f0610698ec1f245b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c33b2861761127f6e2ca513f09a63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b655098f590a0b084506acd3a3881a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541c9650df9b4e781775b57fec25b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25444c98915034993d291a0c6d27735629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1fb54fe1a0d51c21de6fcedb22276630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d066dbf1c9884a84e5cebab8e4d6c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87faf9505c778dc1fb7a1a844767de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0477054d5fe212e51d7349dbb0aa3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6060cea0d669622595fb05e39d91517634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea836983296ebfcb568976b9162222635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8fa73d3780b3a4ce5062ed206e035636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94704d0265918a42adf532998917ce3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745008aaf99b47cf88820afe9b66104e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1602a7a1fb0d33411b77f4ba499338639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd2b4b4643407fdd105e24114bb12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe584a459337a2494c20d1db325d77ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e40447ff4aecc232c02e7b422875642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c14b3398b6a1e872e288c9e6fcb29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7fe88d759930fe209791021e37b22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d818c284abcf02cdf87499c7d01df6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769851c5e3a6dfbd16e5c29109fa07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733bac6217fd7bc2eae35787642afe1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052657244bb9e9908015a19962f11e67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6458fca0abc57eab76ee7a07e0b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88b73c1b549d9eb5d49667986a224d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87434db12ba54505d0a73f7ba52b75cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb4a5ac945eab136cabb311c9e4e14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dce56df5c3dcacb0712d7bd67dadff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0e818c36d6da98f55905c504eb0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31f91e3f5858e1f569ba76fd696300655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb380359f476c1f244fef3dcf1874a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6263fa3f47535dccab338c252f3f03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ab45ed07d0984dfeaf7f09fc7bda4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593a24259402d1ff02fa022721c393659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b850ffa1de7ccf369974286a9d04c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e864e6a88bd6a6e7667bb9fb84eb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b70cf6904339ffab939fe880168d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1e310824267a708d298688afb6698663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc1942e02832a09ea9dbdc603baf3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89038c369a777aadcf92a0c8b17a2c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8737dacb9a698ab0fb78c9d8819664666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c58e22b19adc8d21a7a79c2e9622a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c2fd3a8fd425db057535c219f6f1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96e6f35f668ae9780b01ff7ef62201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da366afa088be398850e48a6bdd50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c335f4d1b3d804ae0647dbd1c8e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75320501901ac1c5d0eb0631303c7b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985f23c61740af10d51c8c4dea577b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23a6f5ac01eab11310a303dfcc67d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c060fb73e286a3a6766792842574099675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be3387474e372dd682c8bf88a4495d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfea4ae35513f5632c2cf8ea97bc39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cde8ea260097a206a9a6db6e067b7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa17e20ae84e31894addebbff0bec74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985046ef3361a7c51e77ac79831d4d9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c25cc9003ea467950c8b29bdc6ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b563ee0db1f05a1cb1ca5d0b9034682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba9da736df1e020bfc2ad84dce6d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c708dc2ef7f608684aef66403d83724684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae925b9927cacc3c43f893a685317b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a1d85abfb1b0896f478e36fdd8e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1957ecf8066c0da20e585899895b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4544ed7cf576ba966d29f941b7df5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d0e290da0c0ae0014c6f47f53156689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d610044efe77eb53e52051969bbfe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d2715192c54d543544c0130ab0d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a7b5a02a64c92d6f637d088007ced692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf225cee49379a01eb6c0896b525e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a14b782c8d98c46d4698fad09fe6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74475b37c279281728575f7614cd9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd198753ee8256d1c3be5c712a165d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d042c55a4ecd1077a8dffea1823e2e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb5a65ffcd466aa7b56334eaa7be04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b130a010ca1daea9d3d1857bae736d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ebfbeb5ff0305e57dc2ceaeefefa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1bed9ef62b03fb112ce74247897a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a9b08af7099edfda0bf845ee3c25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a789b3311d5221141a72ec7b810b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2dab62e28d776862749b79bdab128704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca420b404d8e902e61a26b387a8de51d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1a9e234d1c0b80669a31b9f4a2fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38b5878b365819b20d8f42720a1620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131a614fd8eb05b0f5ad9926eafa50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9422d7a5f4af24ff25766fe5b6d3a9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60719dc9b7063fd6b3e9ad70b3e943710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d271847256e3b4a36a866f189512c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5366ef33e547d994fe3c90805ed4718712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f884e0978c6b25b1bf76c0766b6b99a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13daeb017ff3353707b6126cccf7520714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fea3e8bc3f737b5a3d973cf47e5ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334794335828d4cf4e3736ce419ad352716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d75695a72b6762313d9d13710d9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab040b74b80b1e725c249dd1f08163c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028133be1507451c0c88c662cc6da77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba46035f1e377945106ee957cd4493720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9558bb3ab97e6253bd037d940c7414721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00017abf9afdd24d6318113d0da2bb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a89ba23ad3a8c0cbd915bd2ae5232723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faeda01a2ca9625c9cf8c0505cfb0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b9a6da260038ff343031d786de00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be68ebbddd685e88e3e54d9b3b24f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d0c56cb8abd8364f184ca9177f436727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec0b4eba9834fb4813fc0c86ce13ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1633fbc3b394db32486e5ea9d4621729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eaa8a7d4f2747c4b6a698d6a3a68c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f805e4bf67d6ca5cc81005d3fb6200731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b710cc4738d3684f637d4f825d98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63872ed51cc535dad237724e63f919fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee749cd31bec2e4ebfff602bb634b8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe11bf1e3df9813a6e1a62aabd64cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e2d83dfcfec7e1f24007eaf6609a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedd8ddaabfa00e4a9e067c74b7b0eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b7ee461668d633b923425bbf22b5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0f562ad1d4b517a4dc6e74535757f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35606ea05b740f9e73aa4c92c59f455740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687662ef434642bc6b48a8a4862f679741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c32f0b8f5781d051b104a13563e8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d98446e2c5573860d7f30e5affe4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41ff1e7489465caee5cefac0972c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a060c0a618e398fe061e7629ac9cc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46d2dee5b296f5a940450bd257b741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb8ed39b1771b592d282c24df6ade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac115a464463a6deb6fb89089b325748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08fb2f083dcdbf0462c2fe9b3e1953749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae991ba7a0c69b3e5d800e000346c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe8409f5c27e3b19f7d25da5eda03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f854912122e321448474e74565f00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e4c895c38441c9159a05adbb85697753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec62276d49c53cf19f9a0159867db21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef4a592a00f1fe97f67ce50e2c239755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98352c6cedc9c1887f36bbc475777a1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa2eb318361827d3a1fd0583f64276757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b50f259493dee9fa44aa4a88dda2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e869240f96f5b6d634627962ccee5b3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>