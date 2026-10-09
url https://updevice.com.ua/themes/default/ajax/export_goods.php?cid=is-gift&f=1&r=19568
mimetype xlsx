--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cfc514b2fa28a0b9b68e337e500ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f35ce5011dece73193f2460e2c60b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adcb7a31139df2c5e4b0bc566cc7be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea092f3d5e5b3e05df852d1c888a5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ec4e958f40b0f36463bef78799c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd5c2500560df5ebc0c497265892646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b54721208a56369a712de84429fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209eaffc04bf4e3f02e77180e5427858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53366c61b94419c5192339c524036a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec4eb9726cb5f298b61e568b2276c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5e9cb06bed300fd00f1d1841d1cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeecc5ee5616a596145a95a98b9454e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d0331b98844ceace045a26d6610c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9a12776c4d98647f92b9fe2f2a2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59b6b647493e171b05c5add304faf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9c7d76f2b568865ccc9f23950af9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a33792c05fcbf04086e758cd7e5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f753370cec3e69fc6417b156419918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177e71798abf1f7cff98154edce09219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1767a874aac85943bd95dfeeb16b39a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c1221716f13b897c0eb715efe8da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b918764ed26779df7feda6c577394bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24debbe0ea87ea602cf545d03a2d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fab2e4a5a5d520e5366ff4ab62b0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b371220e97a435164a1cfa7a5d06025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ce3ddd417e7d13b738160e8a7f0f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ddcf1c0b81dadd14937ad0dfe378527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608e5ff0fb5635353eb82753c2e6d9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f80551e63331fd506935094939d09c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbc1f2487af3f93522af2c99c95c5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95dccc1b7346e54c190f1687497aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b8fa5c1a65170e143e9583337cc9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9075a6c5b3ba3df821c85979e1aa7f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0470b37e336a465e30482442e35cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c38913b8736849dc35bf5f092f86e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d392489c147b797b128a12145c16c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e672a89e6ad0ba25158422b31ae637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6fe334ffa61e4e593e2bdf8c907e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659970d8b6c7bf027eb55ff886d683139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d2ba65c9a10d7f4fba1cb2ff712a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca590ec688881422033023ed2e1753241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f0947a1956f7973ad704ab35c09142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0238995e2a057721464125979f6d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74d0f3be5bfcc50a0973b9833588f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330237b957c3411cba751234bc32deb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc02108d7822502da3ea78083edb61e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba6de4128f48fb641ecf05d0bcd17947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c16aead0f5ad11606ba1d6ee5b6f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470084d92abdd1154fdf2df901ad2f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91fb74649a0366d7eaae833a4e5c7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1150afdd930078e0e520f23ebd259051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7c635570ad414161d176bdc4d72e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de45bb947723f3a466d926f6298ee853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce0a3cd7e74e29824e7485d4d9d14854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d13c1d402065e16b191100403180555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a620889f4a06f2500800b0dd4a906556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e2b5a7c5eca35db9e06a8272f762c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0d40538324c551515bcfa116d8ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7989e65046d82e18f6e64a1ee568559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30ade872abb87a59642dbc2f51192260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabb11f2175ae1588bdb4526c12a08a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87fc69e0d55055ba60c6952654190a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680953052a43ea5f26e4c66053a508363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a572ed45d23822c88b88d14fa933ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32b426d363f20d795da2eb3f1433865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4c84e2ed2653d20674e174cc5fbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6ab982f6ee18889f89edf8f273aba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e35066f50c5f0ea86da58b31222f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e017efafb16ec374e5eb72b48c02869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006f4ed4d5085381b4469646395fd0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dea28e4ad6b3caf545e97eb83dcb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b0af33cacadaab57bbae3a050b61b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38a772f0a405c4b5f1bcd4180ac64673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f119f39f14f93e152657c92b9f43d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376509708a68403c958970c38b606cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f239490ea3fb4181d91239bbccfef876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db0fd04d70b49b1f09c958ec387b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44072eb48cf77b2fbdee10536452100478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925bf8cf8a215e45790d72522c9791c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76dad5bc3201e9b9417ecbaa40306980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a791cab01bb4a6560f0ca994bc6b1b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0741cfa7d255b7a7bc72d66f533dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3668c97b20f9fcb22ba09189cc8b5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d1ac62ae02afbf0c60d1b1f9ed1af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9649836c683c374ccd80b98f3a18fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb32d05bae397809db89dfb745ed2fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224126fbf7901377faac6b683bae470287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e56a28acaaf8bee2ebc6e78ed6c9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46203fcd10b985c9a1dc8bf351aa8d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1559a7780f49781ab641d34985cb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04610bc626c5462ef78edce4e607a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de3b407af5e5c6ddccc8b94f54f20392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a9ad6301ecad4a903adeefe10c4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095353477955c243c7897fe20a4ab49f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267904f21c1644ddfea3f5fb9909dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8f7b677c6a063019c148a4a353e8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb0c6775cd1b1ab5a99bd3f93812d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a51b9d557de8e40f3abb0b6dc27c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd270114b4a9d28a42c9259936a2fdd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8901ded7ca06dd3970fdd2ddd01dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542fbc7540035ad496a24f2a832cbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c3eda94dd975a68b4acbcb06eeded102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01014932d7158d259cc51c87e0e97a3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb04a54110aca326ddfc17e96b83e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60a30fd9489aa51882f01adcf1f696105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35779c4d27256985759203f1d9e27fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fd4c97987e6bea38c738ed18c5954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c37b4992a0fc9b140ec62d564ac0b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79513b4e3722eef08e33ef7244d4fb7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3139dbd475aefe8582599041d50676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc0d0f762f93daa4db5ec535eec17c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b25b0adfccd71671217fb7ad299647112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e7f78f79c5c8341b247c450fd76a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec2a3aa67df5d643f21c4af19a6ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6805890b27559505be40a605ed7d538115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb6e257a5524582f8477390e215f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd4eda32efcca8817bc947c493e63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5156b1c85fb63a529433ffb4f5b4b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfaa829563853686f1b8a67f9fcf21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8587e89a193c9c65c4857fdd138450120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09442028f559127de5c5a2ffc8b32ee3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca30f70fb7e59d1b0ff9c7e24bf366122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d190a6220b8c124179723de4dc0cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd69af81c9d89719da27831570fa37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa603a08b550e8ce7672037fa1d29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c47699c04bd58472840cbc258beb4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4cce7f9d0853c45ac4e5dec2109f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4e22f96e45b28d760ba0227b617da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3629e2303faac05b0ee59051de19c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba991602cdb42d34afa03540eb054bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2e162ca565c0aacc01a56fac3385131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a44ee0ab967c3441e8dd8a4101bca0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff34c7386e78ee1a45d3e10d2c4153133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de89553703eb41bd2ee56e29e7721dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c07d78dc484a652be6e099967164135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6874aa152de0db87e88921d27fb599136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ef64323ae3d7b0ea9b3a815504e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c8289534d56ff4f91489f48ea56d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd432f26a0d560406984acddd984a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b41c5cb735fc7e7ce10768e0bacecd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44599d10677c678e3dc028fa2b64dd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1b60a1ed80b000c88c05cefdba103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c466d21e9feb3d4b11f96bf1ac692143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab846842e3b0ad3de49f4d5e2f605d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559d763269ab330b3e6056bc808f2dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d77233f8b438a8157fe20d46f10f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade408ed2857510e15ddf4e5152bdb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b02fb13129910bf68a7e4125051b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eb5cb258663b1df0240667b53b7f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769c7f9ad779f93365870fb73b0301150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb30194481c5dec6ad76f6303d80d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793391c897c2d5c49667ac5a3d33e42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f95ace929a3474bf15ba23a33bd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943498647d2203f215059c5c24d169d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0595aa548950abd3c399fb371e6c80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b0fed55b72582013fa0916a4dc94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caac4182c91b3f5308ee107ea7458a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d4fba168754ed46bacedb728b4a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a03adf2c92dd6e67ffa20b7f787c52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6f0bdefabeedc33231536902d194160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255e78a36505320e99f9d58eceafdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb131f667deba5f50098b649ecda34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fab2c645610db500cd5bb91815cb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d6d5437ce09d94785962a314e053164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23ecabb63b315a88dee76f5c0889b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eeac3469bbcfdece4806e364f9448166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7defd1fc447357da3305c85741c3a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c8954bee413bc51fd3bfa547e0c02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687143a9ac097d8171e31b4d8cdc6cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a9434d4f13aee6a353de82087f1dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45387de6678d033c3eb6d80981ad717171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3048fd5fe34f0780d87aabe2a8e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466acfdb8578d4eea1954e349fb998c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a683287424cb85ccf4cef4f6e274c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006d8ec235d84e8101d31c52329a701175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c536c6cb18d9c5386f1c65b363bae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42ad5addb3b80a7d1a943be7b92ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a75352e78989fc9ba96190976a3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369340f0421602b47e8a972974cf0a03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325acf61a06eadd7ec83478c9e4c4c31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd87796b866d67f102c4b0f1c128f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792af93ef638043175c7d720a01aac9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995190c424887c536587d7fdb6d174b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc75aa8f50f75982a03608e2ace995184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce99e643fbdf2563a23440193322a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207bc7392fb200a47e35b28343f55e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96312bd54eaa6b1b88abb56dcb02b08d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db2cf9ad249d40f6bbfe37845e12d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba61429e03189d3031b6c2c694bd23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124063c69754c7ea0eb7c1b02b63d9b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d6e74e6cbc2c708935b29193c077f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb603ea9c73ef9e67b436dab61319192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17f159e88efc686b2f09ea6d899cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff77da3bd4b18ed8b32c306e79bfa2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096033504811a0d36da7a99552e6b121195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331a36beb2a381c539d266efff5bb71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a4e65bfc8880ba18943915f09c43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e4cde5750f8447657e1730851ae9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418d53f6644471a0ff7936ddfc3a58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67f177cd5418708b269dea6821b55e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb7b57521adf82dd5191df4b6acc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416002d26b2530394ac1f69f0d4f18e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eccd0112f7ccb9dfc77f3b98ba2c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566844d2a18d660bf7103d1b0b344ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0338e672b0e3c22da7bb43d6b16da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575cf1763a5d36c6cd78269a0320545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce96ca422a5869c6dc9d2ee9e1f90f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a51ce2b2722e0e8c66e1008f5f17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c727c6bc74876e6c5577741de32dff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1be26fffd7d59d0189eaac28284ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb84a44816361aa9bc2d2263c48daa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f6f91d16237e91fdadd6f37f86f35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf04c93b27de91b2db6eede7aa79d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1403583cf57071597dbd2dd3509c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc39615aae6d7f5102a1fc17174c4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50b4469fbb7349f44bec2110752df0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f4f3235bbfb85f38d846bdcc40b6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f1b3e52d31bf60ddd176b8bfaf64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b0eadbeb76741c01f8658153f98a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bb3fb133d0042c2cbe5e2856fb215220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb8d0a091046762d491260c4cad5b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d122e68d1c93c770c3efb30927077222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105b3a2610d18132f95fe8c06071c49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a5dca9e371c16b599b9eff88ecd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c7e4088002d082d0dc353d313917f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b5b65153dcc9cb7f658aa1b621e1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd04cbcfa76f36569ef0ccbd9c11c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ce05c1bd9419dca1e33357f7707a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fab2c7e6b35e16c0542b4911785c49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb948d18823ddde2f1fa34388fa0689230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a95a50c6f8c08aba0efb2b67f5516231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9599914ab62ced76257ce01bea3f1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec70cb39f2fcf280f5d2a0b49f190233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2523b35218a77d684e32cf95a7532234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e6ab5c276d3c53aaf761bc0a73949235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7468b565cb04d87d14597c0baeeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff23d3203cd0944e721885b91e5b06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1410ea52c8554ce4784006212b6f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4f9ceb57b1dd678b0bd65b4729601239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a3308e5f5d1f492c965a5ca0b1ea5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ecc1d56481f079cb9fe52f66887b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd31c6fe9f4a00666b91ca0b1c31c6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc835ea11807f7785a12f97f5ff25a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa643c6f3671da8978377a74cf01834244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7bf60a564170343bd4df0c40d7b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd4076e9cf6a418988c98a5d39f4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971aa0f6b5e4fb4f98ba57169d7b741247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299dd2c3c5b36e8a5daebe3428a0bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d48a15dad4eaa238353a96f01ef63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47e72fa6042b9f2cc82365b6147391250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28875fd9653954f204a80dbfab18960251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d703c5893a48ca3af9e75d84b83dc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b23a9176edfe88aa5a15e4ac95a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c512abdcf7f674d793dffc4385b1ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a664105cb4691f6a8869165d024c88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b11107bd6d791c86a0dbb260c75c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c3da4f271d552f928510082de11ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bfc04260ca59b9d0389d83f243b22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb206e4feb8f4c694f176ae0492a2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8fa55864e60882c7a0dbd71aa76d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7b2fa238ac7f3574d2bd2b0d371a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587878d034f4756a0339fdb85590b7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e4ef1b35360db3952f8cade58656f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c2d8c78ac92398b4554956a1ae0c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d90fa4de750d8cec92a58f74240250265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986340dec62b8b5b74fd471238fd6bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477d32831cf61da5a0c21f57fab153267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d44bcc7efaec763605b2151acfe46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49015513d22fdc6273f1ac957f590bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c62b54c98e74e4af6a7af0cb57dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aed3d55d8477a7a05794d771a3f03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d920acc730a4d9a79c8ae7051226ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320c47da6fce645925eb696a217e9c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aea51107e4ab3f439376b8013776e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27bfe33a68764bce323f3f0837523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f35223f24c283e79fd4fa911cff831276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4e323a50e01ae439362163a7d2ce4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aad5741c834f22f51ea8d52bd0d2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e5ef536cf0ad83ab7e66d30a931c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab15d24702dd260c2296a06907c570280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abf9005c465759a34c40d642144fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e677bf71ecd89650684b4e0a24a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fed8ace52406d455e76130cada0ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab359cafcc3e591791a3ac4571ac66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b4f39630155df36be31a6b02f2d45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984eb80bdc1dc3efb2dae0d20649b3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d63ac07259ab1bf89d4b49c48941b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982073adb154f073b88a428e9eb13ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeda451d8ad627504929e09650997f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e464ecd06e54302ba9189972085668290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddfe7fcd37459c9efb7b3fca6340e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e72decbf1848ab60640034535cd6f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a1cfc4d9580ab556029bac3e65ad0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc555f634ea7d9990ce57395818c07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2502c9b4e64f187bf810e25f035a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e9bf5f3f1de9969f7481b47ea5a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1898bb7754d01fd61d8535a9b25d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e991a12c99c14c027d23d0eb1760298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2e63f96409af54932af34d482f84d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688ce560861d1ceb9f0f8cd2933e3d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858cc9ee18b626a61067034180041f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52873ae53e65c1185bdb2a4c58906302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa3b46a9539cb586c2003c33fcbba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722eb4b0ad0c31effd04861edb333d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be1a4583196338e530bb99dc19979305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f3ac9c8a6914f8c93006d8f92b387306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21fec9ce95f0a5c80f04da908105df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d46880baf1a5c202d46411ae7111308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e0f84e9f040967bd11f9783f0b45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67666f7f0ce3c5429e658a4a49d1c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bde4d7f1ffab98dde085b699e06a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b25f8c7d611fae448084dd557361e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef02359a67d942ae117e00eb4134f6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c640fdad23be10a0bb7b3ada3fca725314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320cdd2195756583e1c7f3dcaba5c90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6afc8e92eda1957347fd14302559c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d621e37ec741dc1ba77aa05976c5004317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24987dd110014210db75418a6445bee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c9ccc53f40a1db23eadd6539ada50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17368b7288a94190e41127b1d89d9cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb973e5c06a448c92022a346ae379275321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4541ec3e2164a7b7a31dc34b7db6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd24740d5432e109c66ec843db1fb99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13a49866ea603b35d3fa70c60e0ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f16464624dcb262bf70a57d76fbe9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f02ce08771af3b79e19e1f1da25d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dbb1f0d1383b66afce1ea8c1be949327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76d634f2b07cfbdabd953947ba551c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc9436517bee5ea976e23a4521940a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56c86ae89316e41d6a12c1dfdc7e4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc479aef0732be5c9f99ff11bd639b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356afc0430d81af52fb69e8045bdcf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4ddb7d5c002b3b4142b63bf845ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e80efb00855e45a3ac61e7d8f77d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae38f26732de2f60b1b49b415887731335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d6561ac7b1f9a83c6f885220ab90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2d7db12bf5515923d75c76ce809a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fa49e688bb294e849974767f1e2ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5435a2cc25ce5cd51601443603cc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb3bf4d86d3cbc753a4b7d05d1521f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd5938697c95df9d45b1cdad1e8cca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eaa9358532b35b76be77358c8eee9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce9c6b751b1784fe62d0a47d471d4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fd11381e206f1b714f8f37c78d47c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363d893970c5a44b874be72790212eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6afb6ca9e7e679c2d638c9c967f9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8222b8679d0804c6e099c2ac97c22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5b91ca7315b2f6215a16659ca202e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d07b20f76bb9d165d5d4326d0c51ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875e7730f76afbc815f7d62b52d49b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbea09f28adb411a6c07302d2e123351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8d2291c613b73b20db71a62dc966a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5448590acc7de8bb3963b04adf46372353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110707877e966bfbbda3c83791d4a5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682dad69d437aa54e9838d2e5e73c14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb13de458154cda590d4eab807403a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1859160757c4c284c790cca3ce26d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cc0ea865729e2d37ba836a16ca251358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a68479752e99ebb1bc459006837a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d48d8c41b3e0e69ce15528588f0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e918d24731880e3ed4ad333997533e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97436eef8fe7ec379fee93e673fb5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0427799f765012bbf874de90ff6238b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3610a7cb6e8f330eccba362776b541a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb8ce308d4ef49147fa7252c9aebe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c224f224a9ddf936bbe0a0858aa09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4b2a55c502292ebdb2ed59e9b297367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94ae96f8b595c19a150518e71b4db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce2230a2d1d48e4a3ff43222c2736369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83594bef0a37632849224650e24b05f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39566a1d62a9b765a7ec56df5b631c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827ded602aea2dab6ad95bef4c5f74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3a5d4ff6e000986924a6197cac34e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f71ec9aa2f26bed1045f72eee29158374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184883604f4864a40dcdf1fa644b7bfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e7001378c3e1975f5222e8c45870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c8862635abd376a107b6e8fcc4561377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501ee77822ce9dcfca585733cab9292378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346523f89c54b8228343d7eab7d04170379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a90ecba6cb73676ec6e06a0e6273d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a561a0f988c111d1dc511246e5a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490caa3e03027075820ff69154aaeed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab14f00b76f8f359d4ae08ffe719ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e79f8ac8797ff8251e21bb40eb4ddf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a025bab32bccbac168b0be1ce9e31da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadab7f1fcae53a84397805fac2fcf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca18d4a5a270194dd2b7c0c434952387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4fb56ff5c7c341e03f740a416e1b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c350677ddf41f7f5925f07156193ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0cf2ce9e05c9dc701f8a9b02fc119390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b30e9a892c071a00b29e9abd54c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d570cfdd16348534f15d2e56291255c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73513adef3255945ab644be798fb21a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538881032fa7b14c951342d131513d96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c159bdbe1c620bcb3deb6ce64d6643a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80baf91a422fdde0ad9c31410434dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34413b8991015da376c45204ec8ac373397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211aab7cf604cb1c9dd348c3c75b821398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362d2bd6012ab39a499f939c0aad93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a009d08d4c5f75743d8b4c6071349400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b15c0147bb0920a965ddb9c842d12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7511b42df351e4de9dfe9c7829166402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3800c86e8489a69dd1cebf94c0e5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf1d49140b1bf3f2a3d61db3e3886404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a2cfea230da1698e09e020b92e51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472458baba7633dfe49a46502fbc290406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed81b7b2b64fdc23330a291f0ca907407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d01e094d05c42dc2b69c8f5cc55e44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28415aa76e1edff3c6fe686a61e2286a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e9f95bd39ee3bf2d406af5c35ee40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ac3c1edc2bb60f8052a06f54d2b90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484bcb312484a390d7c1d804697dee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76c2c66eb11d226c8ef45e2d1d2df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aa35149e93a147f93a884279f497d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27835d85e06c319a7cb287c850fca53e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2b376d6ee132f4415643610fe260416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b03266be6ced9c4d6f51d4524844417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcc7fd87397a12018426b32e7fc559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae9eae2fe138ad46f01b23eb40083419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa1178c3e74ab61f9764158073823420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c004f5dd362b5b32fd6d157fa0fb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0824171aaef3790e73bb1d3477f8b55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06656f354125079c1221f3e1b592a6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49c1bf5a730682815342f3b431772d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb680015d2dbf50fc56050931b8fe74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed96927e5c5ddb9939af5aa5b02ffc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81af5229d44a88dd68bca5ef59d7ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493f6ea4c9462a21bc2302d614089c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473a628718932b015feef9c155abf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7f22266165516030614bff0179e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac04055ccd60397384fd27379b9c14f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4d0118849c4e2a5d44b62a174879c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fd4a14f38ac40f964713a8dca2a1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de616952c0a45be9e1a224151ba206434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308c0549b044a758d9606fb5b95c9a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85b7518bf289a5d15824f1d8a5bc6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ff042f0e1850dbd4b302ae00c5396437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47e75a03c395d024340739b5f66a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05adce0a5fbc3a183e49be1231257b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b1ce8c846ec3abdbeddc726a6f607440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f79d8fa051ee8a9ef7a6dada58b9b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14071d0b617abc48be3b7a0010e61019442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e956d261aa29912e516bf81e3271463443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43755c28071eef6ba47f6961cd9d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc54428d3daef17eff52b84593d54cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123904de8b9741056c14fec4be344d6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce363813a43763eeb964dccc1540e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12073b434a00264eae5de96973f68e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb920aaaf273d7197b8b7c290368fce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce144e46b249d2ee34e5cbd101bcc408450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a13e63e2a47ff7433088c0f38a2172451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890372f7307890a08840b4a93c4403452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f22618b5e07ecf95f844b5e8eb0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eaa44cf9fa015abe996d5b2f0a3d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75053b0cd5b468e84c2d3329296b42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e276e143e2ab5b4fe6418a17f04e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084abc3be0ffe788fff9b22ad79565ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f24c63265c123bc079cf66c46cc212458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1552ccfa27c1a9acd80369d418ca34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84334edfd315e97f084145a882d1ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b86523ebc3e2987853e387c43ca716461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b30dd232f309ad0bce7bd9417e45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2b14ae0da231706263534e54c6c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd94a2b604faaeb2789942410c1755464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18309846654987bca1d2d4dc200090f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1507f32905ac441887c681d9fa1b769466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847dfc3a31e20c69f8821c0df34c414467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01235122d83837c3720b2de371c4118468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c25846a70692e2948116d3ef45232469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dbebc5862b03123aa24328737b900470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4eb8a2b9ee940740fcbf7b9eb1141471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8d0703c2a5b7dbf1380f74b60f4b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985237fbb27f9c0e7fdd6b6ced1df42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba324fbd3366d2807b878f354d1c6ae0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142da4698c55751d9abc712d4599ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07057ca45250102a45c3ae88c711efe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d27c6211428ccafa496d8292a4a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c36d1a87e5ec7c3bc2b5acbe75cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4503298de8c0074db4bdacd9e76421e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ce46872f6bdaf2170e3f4a1373bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98842526c152b858e6394d361ca8bf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691639a457ba6269b962fe6055afaeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1c9b22607dc58215d676bd9ff5c3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab88a16155c5e1455d08f8c98666e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548515de15a55892ee564207265b0bba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99cce8ee7514794a2ee4e799532b50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa0608c19a0a9b8433a3d0f9af216487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1666a7dd2c59d1ae758389a31811ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53edeab7a2dd6c5a602bb75019f1792489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dba102e31f6f32703e688901b4aa8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897a9ef17c280c91fee6914f35ef080491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9662efaefabbc69326d345a42c1eb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3db1c09f7a6683f365e0c13b2253b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b164304382dd226298ce30ae28a7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd796dfc263ef349107df8a694e99d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca580e935195b235ae39bd58fb088496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4f57eee90846464631ba0a58def2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdbe31bbbdcb62a1311015c9a6621d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76f8790b14ee9452e272aa6674b251499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e973e66a6c240fc534b72dc733fe8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229f1115ca152f3c9c5a581a807bbfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b9d268cba1f7f0b389d489d48733502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0cc1f0ad7b4cce2ffd40026f65c33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a551b4fca2e355efd2851e201beb48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c30ac504d2a041c53bcf5411b98dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e63bee9b5dcfa09259e5fbfcc41e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee601a5e41a01736f6cc4831861dc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf263b88a186238a9a7491350e682508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334211e6f6f2dfa7949bb2bc136ce9b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eab507dd58fb191e40d4b20e76e23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2be01f18c08491468261a05a85118511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae547decb04c9e61a147ab7a33130351512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a632187f4a562a2789766012a293513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a693448d22538281bafa8a73bfcf7fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29fee3452aec07f495f527c8ce1c51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0cb0ff321d8a447e71a74bdde96f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e31b284514be1f6bc5a1810916bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21b7a8934a407cfb89180d6f21a186518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a2c79edd359db8282081867b7da2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5184ffc8d04dcca7d10105a1096e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1c9305b42fd43a9ff7600277871c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304775b480e6d324ed7411d3432d9f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bd81e458ca3f06caf5b31429282bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a475147f913bef837cb30af8ba93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff412b12b07e2cdcddd42b8fb9259d27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b95f956ae76df29ef700d27a6fa49a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2206f50989a11bf9fe3d1652eb0f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa87ec5b1886ad94b3545c2f24989528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0b92cf100ae5b9e7c87026235fda2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb515138645de792972cafc2421daa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85f3f23ea44f804581204402755e1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689a3fb9a1bbb6bad5af455fa71ddc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ae95e6342eb0d960652e13f614d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f918d8fce07a9d722c8fd9fc202eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c045cfcc88aca9dcc025619f5df3ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbffd2a5e451d475d13e1ccdf0911f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fdb89d832646e5ef9ebab75dec36e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a18692cabd40922f95dd5f5c627c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b3777eaa99aa2043c9adeeb0573c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4af00ac7cf160046c87464f597a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5906ccb1982f7e4bc701a45c44e6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44cccbf266c94d6a9f5319182f0300542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc41db423db7da37f6eff77e8226a94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae4d9b6bc2fef49934cc104b9cfe5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ad9975e602814b4b423f89c10f19c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc1e49ce2fca00e632c89baf4309d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03acdaff1515aeb768674aaa2dc7263547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898f23b5207bd753e7faa259288a4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ea8c59639a7a0cbcefd99aaa4bae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bbdd259d5c9e2a11bfc83ee56cf39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae64aa9cbc6f17adcf76d2ccc14550551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dc2ef6491f57a3dc2990a1d73b7d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fa57c2bee6d81e711cca8b11a9d49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde851564350bc7e759cacc3a22163c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879991e64747045cf2696286063029af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0978a4d7e852b69cc15de6fb9888556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b6ef26b8495018547dba19fed106f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce6d7cd3127a502884e0dd26e5d59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c754af72672e74c7beffeb8e66f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b640ef33785008f7fd5013a3500de17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52168e1fbd7f0008b18cb6c4464d5d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41042ddb2d02f838eceafbefacf4c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477552ae2f6dd5b612a7d7d690f0ee44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3faf0607b811c00d39b67611ce8b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe254eecbee6de0898ae3ddbcb7c59c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04077e07e5a5c50696b61792d29c9944566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e9376d0143cfab48ea93e4fecd61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e824211dbb7c76937e24fd641f4da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd9a7bce980aee5a3d8137cc60f09b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4eb5519d052f2dd7bf2e2850cc94c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024942e2f121cb273434b68c6ad92889571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701249d4faf7eb6591d9f06e25b8778572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b7dc90f684774a5d458cf7ee0eaf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0dcc51eec54891dbbd5bdfd4a43dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7ec07dce0d6bf861400aca6e5fabf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09608fc00814a568a66a4f81601665576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed072b4f0acea1e682bec4d19360e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d4e279f8513429b5dd02542084de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467783f6a2c5baaf5d52b12e00439eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7848f76ec08a64ab2153c15293259580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70c52b851764daa5908a691fa3eb35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959704451f0317564cf160c5fd2d639582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c6ce498613f48bdb3bd113aa3a154583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec9783f1692f240fe1cabe23e1cb6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6425ee696061914d331964d68c2953585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdebf7b460efa8eff06e5dbcd115a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d3f85e2faf50e2f87970957f6da48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b8a8ec0b0ddb63d2bac7e6017a039588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6620cfcdb4ad6bb8287d203e2fe79ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9208f10971847ee97f1d1fbc8f4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624164e26ac52ffe04df335a326273ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043451a9745ff76691f19ca19cd1b984592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb6d5407f26d05be139dc93bdf579593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2182d983e2f9a25851f8c4d1708c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d9b9b92178e171759bdc87f0200e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0250d397abf0ea05b5e4da521810e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff04eb415f24dd2ba604bf3081eee69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e364d8c8a55240ee96cdf967bf99af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783fc913a93cc69d2d1f7edc2055881599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbac4939ce0b1feb9e2d097de2317b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e109ce5411c410b8b9568d94d09f86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1623482fa362776e3a1963980297f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13c8db77745273c7282e8333f270d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb458086027602826bf71bb99a5c5ea5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1f7c394b3d8b0e180180b9b0195b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0800bd56dc5d5b23dd5a6525276579606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a265e6dfec0972dc511d1ef9f1ec95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b35fa6d4eaf40c21981961fee30cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1cca2ea5f9d0ea2cd5fcb4e22824d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145a52ad784c1a5126a1b50dee3dea9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0549f48066a4b4ca928d6ddee9d26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ceaa477080d7197df10953432e2bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5ac38703239ca02a179555615ac2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b23f2a12fba514d6b4ab8546810bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d86b6bd576f0f2b5e7728b67bc050615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ffc7508e8191886c922590d332baf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2dd3399d9c8eed46b583e11cc07da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6df3af41d920569ddd2761632e7209618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465d5494117f3b7834647f8fe814e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee417d0e512f4003f2b5236ca5deae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40057c1179aad2d25ec66cec6e309d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900871d2db2f4b2c353aebb1f7dc561622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b65e0353bd9d1413bee85b0d17775623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f214d415aea1d92819504e14da4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de678072ed2c9ec247338827fd53bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecd8a65dfb31f21c729303d1424263626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad66c9e56965c9480e8afcb669bc3cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52fc3428a4bcfd8688f741836d0096628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d75d682b04c06613cfe3a3bcac68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae755bd08531c896f048ab2d3f49cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36038a0e6b6d7af87ef0c2aed274711631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b35f3d54ef106936888558d83bfb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddc6bda124763b8aba0dfd89e2b94e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d4fbf62e45c19d729e98592f3279f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0adf4797f97e44efdf58617fbc21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2ef6771dfcd86f98b2a067f043c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b3f6c80bad7564d4e3e2f79551d18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600c67dbb31906baf99c4e64bc1a121638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec43ea3eca499af35ab36b1e814d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab91a12e0f956f433a701023f5b8096640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27c332c2fe76b3354a6f26d548a683641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad050c51a0b79d5e42f8c9aa6c0a48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05dfed1cb160b4534c2f9cecc6cfc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f44750eb273c9d72d6f01160febb2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fbaefa68c87ec41c7c256a6ae0b54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e743a7bfce4b6250f8e76272f89cea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac77a9d9bd166a7ac1de70e2a0ed45d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105ceb79d93d52fbbdba16e4b3313e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd6180d8767753955ca3876c88c88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a0c04bc83ac085fc8b381198e327f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5916362a74de989fe8501c7e01025fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1124449b851fe12148e7593139de71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6b7afb4fc7bcc23611a02e63cd886653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623be629e0c52dda3157067ab92772c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb92bafba5fe58f2dc304aa10e69d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a48f998fc0382ab4c5be75f261d171656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e5d3e9cc8f1a60e4bc5c90e25eb8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e487b0e7e6f3fc882c03b88b4241eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dabc1181f9c3877b681fb87a4546bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940daa6216dc700f6893b6f56f15930660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94d88da854359feb65177059e7cdd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d0f5dc4fa8672841af586bf43c7e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb178eb61a4642f41e534469300a076e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e1e53264b8f1fdf942012d70487b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44180b9199595a7e8a1b4c974ee869e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85fad59ed1315baf1a1939f4c79409666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d04a2e1d0dc51a2e8aaf19527ab8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d135c4ae61160d1cab187653a8df7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873202e6891e178b3ae331e5f7dc06e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0aa09caa432a26928cc240365c144670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93514f072139589d2c2406f6a15141671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2303796e9c93963ef220058c2fb3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd9477c0700ea31143b634bb63a677673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369bffefb8c4366ab5326c166a6e9d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b8771d274a54ef348f82be9da28a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a3cecae657f07aed5da5479532a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f0e09ff0df4587ad71b9e8086574677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee1d5533a6bbabb9d7ce462f1ad1fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f32b31d494278ecbef8218e4fcb2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb0890db0f382012e723cb94f5afc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e89fe621287371944f56cc785831e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de2c7e82f428f87c1674962bf7ea2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67370e0011bb5ea6a2d4df5a4d10ee9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f656a474e425d06ca493f0bded8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24923bf703e4b5d248729731aeef8123685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8e2137b5532336b46770fe366effa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195669e6c0249c4f72e698a1c1f04c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd757334b22d9e70dea4a9ae627426c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4283ae12d4e2af367a93ea52fbade689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d0c9674ddf53ac9f5f1d84aea56a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef20a536033d52ce2509772fc4004691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3998ea7863e20e992d17f73f5b87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f041874aed5d01269b8a6bc8fa566693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25008fc83a9e959013b020c58506f3af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bb8783dc56602caeaae03763ce060695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cfb0781a198ec328f79996efb2f71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778c09c1134d7a776fd66d52d030e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012d4ead2ad2caf1e6d85f239d7609c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854c6e4089c1e88e8f7686cbc85547b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333fe4273ae4e21d23cc03f914aa224700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d93033e6c9e24eab594d9cd4485cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aaf3046c783edd500293a47b5caac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453729d3c2774e957f2a5ff7364c4b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fdd8486f7ad1fde0a2613e1d12954704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d754b4baba7577c0c496ad87972f6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28962e3cfda891096cc98a1e974c272706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd0d5606f364296e7b23f94bbcf57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9f4d46de370118475d6de678a0e8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dadf1c85bbf3e0369e166bca80980a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ad396efcfb26e0f06f15e2669797710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733accf93ec4ada85516e349ca01a23a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df1ec2ce679571905059f5b101653712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d891a504536945bd1b6d08444709aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fbee5ba9864668990983b78d40512714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607220d5dd703c79a67a10286806a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68275fe80c01d24de3128d2cdcb964e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f826281d1e7443dbccf2af9014f46e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67365ba8b78f77823f961756989ff9ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ac0edb3f3fc51aa3bd9923a8ae288719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc8d0abe5f9b1555924146c561178720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae7df205f90cec49934a2472b4065721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a2d0db9f5535f139de2f8bd53c23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906073e6da58c284fb20544757ebb85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f263a1883e1cae44f7eee88f3fe1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafda271600598fda473aad1786be3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232fe9b3b5f01146f34eb3a500da337726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f795521df9ee37c3cda1c5eed0ddee3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58f559bfc164e8ac87f8000de491a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c1b54a4ac03e8e297e399ef488a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80639627796f6a7d27c6ba2b68a37a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff9c7221be9eef66c6926a980d05e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fb26cddaaaebd9de9e2aa0e8b9405732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512c5d73da870b047260c21d9205d48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df99318ef71bd4488612a6facfd382734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ce859e5305f789ccddf107e8c5cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0272dfd6e12083e25c6f040c72d5133736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e12ee15dbf5290f708e1bb3b70079737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad458328db8e032e05729d0a13b98c89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fadff42ae10265d57ba2a45de0650739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7063ab0ad9570bf4d6cd6e45c8b41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6f5528cfab1a63cd064a28b12c154741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b58ca10e65279ad4b93ff0a15468fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d9f19d383b3068930507333476c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64109e254e7a8620abfe6dbd185f8028744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cedfa0fee0a9477d27ffe4cff601e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693bf5292d730610f0ca2084e0ff027746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d58a7f09679b2bcb8cd5782619661747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ba06f9d45a46b75ee05e6c283c43c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd50385b65c311fe77b6fa90b5f322749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbcddb11b21c5f9df625c8b60c49c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728234a62059340853e008574e6af27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8675c0ee495f9c289a9582146563d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c7b0ccd82b1bca509c397741ba604753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7905aa1bcb3d8cf77e60b7788f5f0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d2f1c767436a589bea9a439fcab78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a32f6f8ef051d828296ff3a0f096d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46e26b2e9b0e3a22ecfc753997317f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0820ae9d2e916a22272092d7ed1193758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa5664c9be57c2255fdf1a7d57a1e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd6743f86af897f9c5800e465d2df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec21f23f464d0cdf264aee02f4ec3c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ce8ac4d3b73936665d7b1adf3cd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636befbbb53612fec9e0cdd7931a6d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381db77bec3d82c3155cf68844eca67b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715a64fadc832f4d79c5b0f1e42498b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb71f4148af61b3e6c9ee27101e4767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5d6a5da81be17c25003ab50454f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b71780330287edfd42bbb7a239e8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43dc04271596a9f415f3aa6cf2f3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d83818bd26798cb95861eef562f8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc1d66363795a75c028f03440058db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092910546f5829d0611e055869a455713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9386b9624eeb7308454de05590d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d6643a45e2895eadad8f88c8fe8d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff685210715a8019ebe46a684058716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f58f333ebe0155cad622e854b92c2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a7378b36c4969c7ecd80e4bfd9f0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6732a9af78a45d8a3a66550f87fb95d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bc4b95b3e4b7b705343862deb55220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021aef4f808e2e1d5c0e29b7d75e09221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19335defbf0d2ee17a5df2a1d2d9b7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12843d361a59fb087d64c214e5bb94523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229deb69e67d4c35e48d34858c4c7f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e91d3e6d21e6e84ba8bdecaf361c4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd651c523f60612ade4f7088440930926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98cc3baa7253a11944eb620745bd3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90269562937ae226f45cf3bc76ba8c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf053997def15735beb9914392a1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a566e97d4dbfbefc7d31c521b63af1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52b423271359722c056d45b56e05c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539a48e55cf85fa1e8ca6a6a8d7e98b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88849496cffce1aadb53d8479f80c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0543b3e6ee581e64d522f3cc62b19c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18bca2dd386a86d4ddd7d823f4c2bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f1f3529e05710864ea31ddd44b42d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd3d7ce1d4de5b9cc0bd67cb5732c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5dd274c29e54469aeead55f64f18f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb291b4d332ee4a6c66061525f675d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de87bfade1c60ccce1e13f589aedc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006de05d527e2ec06f39b6477e3c56cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769adbe8704a4a96b6a3a01de745be442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a31cb95fbadffc0dccccb5cea9ddf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ae4f108ddbccade229f38bf90f6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf585864d55550351f780e9858bed8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ed35c2f6ac85ca0b1c61f1ddf97346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3157adbc286132eb51ceaaded680947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111895981c550696c7431f2d2826b6e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11146ff62455eca1c002a4b6042428649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e49d9eaa5e014b77af8249c10040450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff52c5285a73908a8ddf101f0388051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56620d3a42119a8c71d9d2227b2d65f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c751491579da92c45a6c574dba5d2a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d87700d2ed1b1355c05f6a50632ab954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685071a46ddffa428ecea3f6e87d635855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45dd0a7ece2e9faf33c718f0317eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e38b114383996500ae1bcba74db2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384558a8691f63c82d806d20e7c4d0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280469c65048ab12c9c646599dc194559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e76a25d74bafd94a25a5f498640a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd32853971cc1837665edce80768c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d192fb984ebb76f51d24b1e416a1eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53773a9bc1d7daaf8ea41bfd633f459663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec92fe7c64ad7657df476a7317d0d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a15c4d4e84bd77a6bc189d83d4a4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0b5ce6c3ab2ed889e23b95a1c1c3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363582abf24cd8b9835cb643a86a4fb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0c257b592308f285c6498e2afe7bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaeba3c12324915ee7b61fe7c64fea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ea61f15a5566e162f7015f2c849970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ab53fa426f456f538cbe056dbf46471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ccce98d288b3da54f6e19fa64efc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e3244d2457aed716426964ad418f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d881b728e318a6182333609e04ab4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac71361caca5769620ca51134beed375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987622a1e339e37bc2ebb233b7427f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef21802b23dedfb5a1bda5a52803e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea2e5861d683be8c02db95384975c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87fffc6839869f3f7891f19cee4ab479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8ecc2a04da6141ba4649770dab85b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90828b43260b61a2822f7ea3898856b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6afe523a732ffb5baff31b95da9f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9bbb5885ebf87b4e4ff7008c3492283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a7b3b01a90dc0379379f9d88aac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe139d62382b9f0a755b2b4afbfea1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4defd8765d4aaf45979ebf65f00bcfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672a95f7d9433a1e46811be55b2262e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856eb7fd3c86fcb6ead63ca7349ac1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea921294b0f447e7792e340e6f95f5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e309726fb755dce9653a5593f557990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39db18ac57f43ac221b08f61a2d21691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603d637044d3189ea26c7e33b9767f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a3302914d9421539d41ea9cb7e6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e26f6b5d08a567f4061355ddcfd0e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5d43d1beab75fc960d2c80847da395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ccc3ab9fd5745031c7da82d5a0f8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623539a482bac8934a676b5824392b4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f62cf9666afdaef4647d5dc5b3f90398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6cb71651f109f98386cfe7625499e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940e536954ae1d2deabf0357d254c6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c3ea7065bf3ff4859c4db28fbaf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed94d4b7c1eefc0698bd1257bb95b46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1643f5365b8b76f9a6b5efc89499103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2ab5d90f5080658d1b2b533ec8824104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697cec372b79bc9c6933967b041a427105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895141359936e72331bbb904af76e17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f003bbaffc5ec4e276ad2ac0d2bc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2d90c3d70e7cc473fae6663e7bb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc98a204b3e9e3da857c69e8457dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86576e8a2a8472853f1ba120652f8fa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be425d94da705ad7caae69a7a486c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de738bcebadd9a7fa5771358fd1938f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0712efc23d10902f178a9b0fc27ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e0c1e10ded249e66d386363da7675114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e7e29c0785fc9163d4be7ac647fb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25afad789fa1d2ff30820f5111519c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b2b89d087b246f2e48ad864fe7bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3273ef47e665abfb964ab0db13b38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf890bcff10fa429b39594ca736852b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e236c8e7e00b40c3318db5c94445587120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5eb19703de2448e3c8c708a1d9e10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92319591a22be6ed27f4508205de83ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac2f34581af7150a378b8128b9b658123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be738f109933ec3b2a4cb77edd4dfa13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003be203536f4ac3ef70c0e136b7012125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34d142cce7aee43de3e126e4aa4b91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ef7b8a104396e5177b9cdbe975096127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e332b3b933f0ade445e11c935123a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7eaf7494d1616a01c42944c5f53f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3d03bb7b330372025cc0a70aa0d65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e5c50ad1c693c2f4505f7e3984954131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e8e7e11d6a79558677c0d5de6fe29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d941421c18ca2ec23c5028da1222133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6651c5091ec40209355e14ed697c57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399997ff0d72e133a8592feed15f8842135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c485a43c026b7577c81231a48c0aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20052747d98f2ab59d51105f21c4e4c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529efb3f2b07c545940cae45e3bc55e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e6bbae149efd85bf476fbfb2d8f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cca7ae1fa51a3e1635dc2a7bb8589140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e02d2620164d79bd3830aff862b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c97481404ecd599d500177f37576142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8981c554b66f0cc1d660acb9e38aac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36992d1f161c1841894caf46a8623273144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c8244672fedbb3b3a53f7cd9dcae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf54608c8a1551e15786f26f808c323146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a4dc7d0adfb74df181d33e936b7e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65401ae87af384f7a8fc8c7849eb6bc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c122edc3aae0288c0f100a370374f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e1aa7f5bbd976c0d6d7bb16ec401b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141123818d1ef310c56431a7fcbd87a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c819035e886e3c0d235a698bf4a601152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b429b6a1bdc6a72c49c2c8ea206d9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b5a729b3aabfd81847093fee8f567154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980065341f132a84940e12010ce0712155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf686548bd9be00c71612ec37f5ba19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539485b543911416ba25aa6754b876c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adfcfd4b2ec53e30498c2e3856c22c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16b6c9e4d72632896da440012ab67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61428aac8742016c15843c9bdf0e35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd69c59b1579be12214c2c2892cb21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d63a4fac64b971e9457d79509c296162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ca330922be6dc4e2123ae44153be4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a8a85f8073b3228f6c7f9fa0709a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be1f2c33284f4e85018b345813d9b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee9d1246b986ac2b9b5ce5ff1c0b04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdc93b1b1c86ccf4f9c735ca37de82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149189c9d19b64601d49fdf594f61950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa33a00b8a26fcf6849dbed74df4a94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54330bb6ad0476688b153bfd1d65c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37773ab21c9c197f3714dbfadd97b831171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de608e547ecbf20e5c01f408b135c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6170a59206eb00c297d0ae29b1f78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61590ec3d59ef70d2fa7bf185495e2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a386aca1a4a78c3269c77138a2182175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed0c24bc3a55dcb246ac72b46585fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e829cea19ee5538efb090f865e2bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b5fdd37a1295b413aee3b0b915711178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c38619d7e832e63323753c9161b1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794494a856df6624e05c5497f31aec5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754141052ea7d04441700cd31b706553181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3839f94e5cb0eb7c96a620d92359ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215862419fb041a54b1ec5da126b59e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca28f969e145f29e1046e27f2a35ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e393dacb3e86da560825d42706f08d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4173250d90f89e9113dc4ea00daa5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf9e7e6a78c2c99730397c1b8c67ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d2d420e78e4d9ccb9300323cfa2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1d306167da6254196670dd706c01f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567cb8f0411fb992727100a20659455190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a6ae8579ab8e000ef71662518de47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bcc5bd7d99bcbc6f7f083a07ab30e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e0f5bafc393d193f4e3da985133bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63759c2f923c0f8010fddff79958182194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8d4d82f03a7bd77f7e3a986ee8c88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf1130ec3199ec2ac2f5b8ebb87d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df4b4dbe61b105af3cab1d44d14f62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ebe429e7a58ab1d6eb093299ff7cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf67a512fe83256341130dd1342dc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35510faae4ae5f9c78b7e74457de0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e2b123df0f76011a0a23e8ba27479201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0270b57826d1b669a1802d90d098e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee67fce9dffe94f645dcac5c9d46977203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99c517dc9c2ba49ab205e58bdb531204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ec19f5ef4cb5e55690c0f8e25364205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a888414bf0770c11f73e124e6d62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109357770489767517c3b260ec7397207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc446f4ba4a00c13e4ce7ad76f0706e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a59adb2110770cf66d7c44c5817894209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b52bcdfced0496573ce14dd9d3de47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11c73341fc36be3dafcec150877903211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f624a30aee00386adaf06bd455970212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f71a89b719978652d2df15f9d4a02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7242dbce29deec1a1e503dc6d0534214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4015076dab2883917d519fb669a0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa4fbebf5a10c5212cf6b6016fe07e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd989fc7f781f29a0bedc74fcc6812217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a061e4c37f5f2a471db09e7cf8a367218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f4ffb12aa9747578f8286ab8b872a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cba15b7925e21200220f60adce58a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118257c816a75730085a07992a4e1fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97942aceba2d4b48e63dcbb7964a9e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39589978d67ae0811738ba7f5b8e265223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9be10a0c7e38bc4b22634472d8c02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b79fe5c8c212ce15345df78bb8a9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce0eb1e86fd7ef2da71157ec9bad2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76871169bc662e1c556154a4d7ce9006227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9122a412187e18927a085e83f9f308228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc221a05a8148ebcfc0fb8e48a71f6a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee58def986a407a62a663c859e35cee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192077c883cdf906fee0415789d5a99e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27554c78e862c4cd4b8a3081ee1fce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395899fbd0f52c99738be30dd54a69ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe82cdc9405ad9b98337115346cd9dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d81046b9b023cb225dad74aef0952235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24d672ed564b39487e4eed9a7611b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0402298457df11bebb2772a4d3608237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379848453f14b50510c757dbfebb386238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fdece790a849e798bfd6dd96d6402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce61550eb169c18c32dfdff4852c3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13bf21883237b744c7ce9ac9f6b1c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4908485e9f0069ba0f2d0dc6d9a0d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7454abdd156e1a229d750c13326ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65043aed530e080a00177300f77082a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63850ce9ea8b589a5db99a225855824245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc69177cd0907a8d5e0669e70401a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6dc54ed772c9678c3373934106281247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf10b1e6e5c0343a67dd48797f2401248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c290b4cf5a4290e260295b3eb11287249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fbcf20ec450210afc789a06802b26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e722a3569dc62661cef20ac1252a6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5b2390b2d2fd4b1ca52c35720ef12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13eecc7ea478a6824f00b44f8c917253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226fd20a6e8dd9df1e8d894709174f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501fc65c0930363289aaf609187b0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fce0b180ad008a616b91c063e5f6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653209b7cd7193bc810bec6ed587aded257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19d924c9df3c01c25fb6838433dc74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7505fe18d0a5a0776cf12568795fd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3737f8112c0b1885d80cbd99d2a419260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8bf807002a2e3a6a1749d81470875261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999335559b5ab73870c78d33fcd012262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d73ff9898c44b3da18a4d2a40804d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94800442982dc7aa4fd5c1804a2765cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801049fb78a2d719222bfd9cbc7a6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3fe5f65549a06e9ca6d9d0770f90f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbc8399a8d2c09d4065d7378664512267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511932aa6074891e86f70cff5b59137268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc2d473d93db2011d9771ea8b1a69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65aedf387a8a1650ba77ff5dc5d143270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a70c009551457639911596fb2532271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23334c5bae3e280265814ccc382754272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53af3a432932c8c2540aea07ff8af5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f2669a7d53ddedb337eebba83b0c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556925ecb5f1d4efba9b894fb146893275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ffd8330b8433efa5be92639fac762276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0f9fc1f58c52205602fe94033478277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a498c312733a608d56eddc241c29ecc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c6917e664716739cbebe407d31d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed70497dae99230a3c246f5427127280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308d8a59db02ac948ba473659d3f094281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349d1e4bcf42deee1355c84cbb4f246282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d95df4b89707c439cd0aeb5a41428e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32034699428fed1760361f3e8d469761284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212adca9ac2694064d42769dfbe13d2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddf8ec603fc4bb183949dd7cb4c845286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd381bcd5646b6ba1fc152fd8b5e2cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb81bf689fef4c0d475e57c5822cc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166a52fd92e4ad60b61379c886a509d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f751cbbfaf44609b62dcf99059e8f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497371775f1a6454c8b45f9485da9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba01766f8566b1946b1d22dff414eab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b36e30e76e4e15aced3690b4cfffbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b057454a146811cfd1a2d98c3853eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381579710f26fd6caa99b022eae48c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac5aa7392a83a1215468b128582c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b079547afe6e759f2183f9c4acd6fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e5d2481b7afb1d997f8d1ba1da635298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7c81e14d6fb72d58f9d555be9fb6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79163693404ade925da0dc660812e01e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfccbf7101e50caf24b8b66531a640301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af94427bd4c4d7bd14a9cd90ca44b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06adc65272ace756983873ae4c4c883303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dbb44c29c2657fb00de3b4c283278304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb6391164ff444350d388cfea5c8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495a749dc6b02d23fc55948fbadc51d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ca08c08817f9c94b1fb8c0362211307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5db219bd20c015b94d394785946c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c690dd3dc70840725bb1d9b8e86297309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb656aa6eee35e053d41983f7597ae2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6caf240adda0f8998e5d4201907994311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a408587dd0070561c0acc1dae4ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0324242eeb32767efd1b9b244481add313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62c24ecf54d304884e1c7bfde711f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d115dcc1a32e03344c9a6ca126eec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2924cf535e5f66af8a6ead6bcf02e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647310f8fe43bbd3abbaf80967b7846317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5557dbc17516a9b97f8c2e3c7bd4ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e70190681bf98ebf33c89d7254b96b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e21a3bbbfd8fe7ee02fadefda0ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c548ee3fe298ca3142a324d53405d29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a484355fa165aa1cc142764ae45c7af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44cc59d27c340653c98e861951b02f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb178b1d8d63becf2c499c6b9292e76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e395a7e1afe445926979a4001fbf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478466be8ceedb388bb5ee7ac44c4061326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e924c153718ff19efc1fadc815ee60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd17e9f75b243b0f9adfb74dd2c8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c238b5050a864f2dda0fa071ac1d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c054eef2f66d973f7f056e830cedfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718eb56460a89c774222b483d8e77c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32617316b8e15bdc4632ba2876171f14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b3a8f27a7db4eb419580a18bdcb43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4092c3ffbb2f8aac62d1b30adadc1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9b8c774797a31b1e610f6c76e66d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af5a02645182e3214e42439ce932d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eeb8ec3eac80bc43bf6e7026850ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5517c274462bd5978734df94ad425338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515b1d676fd7faa657aa91161fe707b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ab4e81c891ea7523353250862808c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b329f06524e4c3695fce3d4511e22f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac16896300feb453156538d2e5269342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288b4f8f3ea16d47687c73dbff02451343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fd91beb65e13057a8a3be6ad2aec6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413d5817cc09bda66159a8a9c2a6a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e9a7387df937a28b641fb87596f9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5c3ec7546d1a38cf276df0f105017347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09764f7e7cc5f956ef39ec3da97ccfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030bda47b14812cb86c3273f92f5a36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237076808c0575a2de8bfe23b2f3f81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46da2614a7bd1cd451a56a71e4bf8e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c595a47dd37d0047273c11e564d86f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211273ce16bef3ae2c45aac2b00f47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d3c695e43c72add3c5046500c347354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece139fbe20e33d8b9779f8063b5339f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b246caac6ed35fa8e6190fd8e8a0833356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1368fc057bc3fbcce9e1665c88c02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8df500aceea6ad63b8ec6761d71c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407e4391a6648248122b2669b823ff5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69687674ab1af3a79b9d94a02f05b191360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505877bac58392e1f06a17459fd97126361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5025da7e90b7731c2c9f9d06e458528362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731a682ff3015f3034eafb77a7959f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e8a64415a72edf13f9e0e167d4cee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdfe4b908edd0205037bcc50d26e40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78754c2bc11c6b1108f3f087bcb9fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2d1c32a0422727cb7d001fa80c18b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7983c73fb064004ab736713ff4617368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c49e9e2f4f4d08bd0f582bf805872c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f762e83cb372a5bc90341d4e9810c75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78e16a2481b5b41e72001720f0012d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cacf96a325d8f3d97c783a72a053b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b26c26161bc81354627d76916beaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9ef454003b1b00208b0c3cb6a7faa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b70375c44488e14b932dd6b3eebc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f292976531f2a77eda55ae7a6aa8c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b253515cb78ad17147b336da4c859377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c539bfdfd8f9b8a622676464f659a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075be125d7d10a0cf341c9dd1d51377379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3b9879c9a8e09343799441252ef1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ce7bdd51787482b60fd0049c78e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea5a00caecba7bb303052a5ae92801382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d3b0a1d6824777224d754ce31393f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f47bf5dcf4c186aa762d412eff8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497fb0a6c86260f03b5874cd89b75f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffcd0683ca339958f99184788605e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c04696a125a4bba7ec2460bb967f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54841fffba9d9cc3be32dc708ea0f484388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b0a81173e1a7b80ce80b829c8846389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb962f028df5201f9eabecc3bdaa5cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259a082cad695aa29bb628d2c5c300f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b67df00aebec891751b9ea116c5bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73701bb3f0915167899cbb59ddadeb72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f5172e2817c2d47f6e3f2e6b00b94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a8efde08d7845a9a6b3779726ddec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a062729d4a8c23d680798a564aefcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d89213ba513507691d57c35133bf08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e0a38f3e2a31efe061948302f671e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cfe1b9f2add9ac32ba5c635839ea2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec44ecb15b88ca79fa149a3ffef19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8794390ead34db0772980270dcdab93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2257a14ce30abde3be7496638cba5de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b089cc8862dd4d28eb30a0bb447df4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4b5f6d7d75254b0ad0ed3f555ab71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd59a4b9e6a8ad6d6b6c0514dae9261405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15c6b8c020328a04cc0ef4b5acd88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f658d92e3bb35075d514b9c23e181b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ce295310f5b05e905f447c7b857f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe5598a97e5fb9a30c72809d474c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051768f7fff1e01240bd400c61aaeffc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f900d003d6c1fc3d2410352bad2255411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3d7b62d5fe77f5051988344c1457a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6858aa3821c17056cf86203ae7003413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7c2dc717b4d70d11d55ad2a43117a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dbd10ebdf93ecfa833d24e11c5c16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af57cb2c66325a009022e4c655b29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174ada32ecdbc1d6322190478c79eb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11bb731eb0ac21d217ffe8f1db9cad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a661ac99885d766ae5146f958272f3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163201ad9ff618cb13e666c699e98f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea00b8ffaa33eb3d848bb6c5981af9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a4a4b2c9989b3dea6fe5bbc2aa2cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b8ef7153c1a40b7235dc6e8f5adf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb9881f68f7735cf71647f2a60d0bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10159283eedc5e7f7409f06159f211425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76a3a08b3c1b1b87e0e849eca1fd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7d2538ba61682443b7b0cd8a12ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99222342765b222351963c824d7cdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c4d4c5af06e3cbc8fc982d8cbb382429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523c7811f987b82e118a37f0457e19e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf441925bb96ef73977cb06dbdf4d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a583e75860575d1674db490bc6b0419432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798a115170e602481313307aaaf80aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01406e6e175db74d3bc42bb5126fec38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c442425fa6e2052bf88a72aa50d949435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde97604a9ae3ffc020012371ae698436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a38e11f0ff7973070766065930f146437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33a1a4d294cc3ab0e59c6513b51d32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc70bc912e8a9c92bb8a0fef6d8a95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219e97a73b9a6e874ec6c0e45485b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e29aaaef9a00d860146faadd9e199441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dd36bd42599ccee19a3fd21f0385e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29602e52a5a1e234878d3f7d8bb528443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f4cfa443fde6a6eb262042f5d095b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6aed2fcad5fdfbdf4a47225e6afdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee4767280b0f98d800067cc9bf5d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e0cd652933fc397bb6200d7ac5ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab503dd3a84b1a215318cb47c398d4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c8e553cac55297fbec4f8db5882ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a1b4b95b65116e5a5a0ba2424ed87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b6a91ee86a163a16263c2fba4b2e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ffdef1a9979df39a9e7fd9fc5f45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d2bbbfa96ea47beaaaab9e649200453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6be4e042b0d4880ab524fb83e5d73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e942998cf1cf6d6e59ec6c8c014ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e982827743e4e7fc5a87d0e13a7710456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106806bd49e42386294673649d3cc8de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f5598bb9ecd03545c785ab689bc92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511af95e19a2689728746ed7aa84d1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836a859e2819a0918cb504c7ead027f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ff631d9ae93ea8ddb8d448fcc768a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837f16414ccd32468ed65da8df2f6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71347f891e216e823935a7acbb5cc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b94cad3bf3c908828ce605a21388f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d48995ed0be0ab6d67b97c739fc5a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad173eaca656bc72e99695bd92d34d56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dfb420a0f48431d45d02848f07cb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82037af54ae3ffb9b8c9e4997089f16a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3f320a40b966fa463ca5cb743dea9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c084f340285375ed99c7ca5f6b8c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891c066295f399bf0280bf8be99e358471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90d19251fbd365f2d63c754b8dcf0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ccabe3585c225fb5bc8d52f4e2c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06bb10757e52730a6ebf7cb52ed65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7b752f9799a3a168e7e5c15c4be29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666b9b967bcf60b16f5815b7492245b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa05641356624ca9f2ad2cd9c2a7ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6e1128621bec2ee976cc732f1d74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c58f91edb416ccc5f2f4487eefde39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47218972cad19b5c03d636484cba4784480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f601f3bf7fa3b5b66315ebe5506c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6764953f1bd6d48185820c1aafece482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf7e5f1e2162679edf764d0bda50d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58601f953053e4ba0a8afd287b47fdd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058b3b55866bb72e101b3bfe2aaf176485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615a723c3ee162547a1cc795bb6b7b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851810bcdbb981e054ee54f5f69300be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f6ac249ed7ccf4bc7026c9be60469488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f43227237849594965b449503769489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66fde914aec5915bb8c6c7d3197ed9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0def5d0057d7f171d882dc47b09f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d794f4cc6ee947a3b02fd14ba0a179492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb56e295c32d2cfec7c9883858cdc99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea75fdfb7b554350e580b16c633bf95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9037ef8e7f99450a2c0942c514f1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2560b8af56c66ab0e50b93b76c2ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff13bc3720a918295d243e6930cd6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaed48f8d37b2eefcd17e636a08b6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2310ff19ad22adff6aa71cb0b9e29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3cd36deb74c7cf7bde47624c5dfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccbbe19080204c2b7137e224963c04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc063bd2096f7ad77c29d7c1884a24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa0cefb166f9894a16876247089e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645ef6260998ee595c0c28a6929affe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb5b916464fcec3703ca5c0567a5ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e031dcd0e7d52851f2d24e4e9c154fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3da5bd7096e0c9fa4214794b9af0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238467db8b7e8c03f108c3efbe1c290508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f53db413aed59c97e3535d9163b01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc20e3f93bf90015786cde377cb230510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a18a28e4bde6907e1c813a0498d31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351df43a12c2d583bbaedcc129134321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe640dc79ee34358279728d3ebcca50b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed103373cad15658c15aa5d1771a78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ea6c06b0fa9fb56976adfb0e896d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc41df59b001b4b2b34b8750edd761516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e528278146851318f181b4d89ed89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a553facc1091b3eb16078ee8a56b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f7309c448123f9da792931f71c1f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd768f3257f7f01bbb25dec42219887f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa7feef03e000d31dab36f3784e3d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b18c4886ce780690f1c4bef54226a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf937fced40231f158fb2ecf6df0d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b4a58813b6ea1d555d93bb35283e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb6062ebc8697cf5ef928eff37d6fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af2b8abd5f8b945eaf9405c43de50c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932f751076f956b521244c99a8133f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab52cec746c18a15ea90c1d6487ad2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ef0fb6e4ed48deb542a09a496e548529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9880d96fc293eb204a4bfa1da5957530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f5605c318d27faad19c40fa5024f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ea6a2d99b3249bb81bc9b3a48739b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a00169b366539a96d8cf7aa7c05e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698873244c524eb1cede1fc30827bc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd57cad6ff27425fa4f1e131a50aa7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b34f1c100a20af1a4a4b480886d6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eec6991cb5e80b85ca8f2edb7cee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30082837ae2574b99a9d470ce14f9a30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c5f9b1c22092b845f5e9921d6bfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca808303f93b5b4d05ad3684de1d07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d3773b5a5bdbcebb6a5a79c0d2f9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cbd968b291bf713e342ea1084514542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175e28763df31d89d70350abd748009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77554be988b4afa0d71f2e620980a550544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011275d2249fd421c7a5ec3205d75860545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7aac4ec2eb374fe547db526348e26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c1c32ad7b75b05aeb43e7fa6903b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31906ff03af7477c8fed0ab8edffa30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f699c7131cad1205ccf19273ef6f376549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2572567654f1635721ef6286f90a04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131fa4deeaba9e6ad8f1266b3118d71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba75f0d8a1c83e79429878dcc03b8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf1080bb085a6b45b70c2cafed80f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eb056dee642baea69e59fe54fc689554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269e0b46cca8034c306c5af218c2c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b2fcde645b7d97b3ebbf4524ebd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a16fd05eae97e36d9a8e211ba6ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbd11a845d8d35e5d9d7fb8ec4169558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04639a232db4bc4a672ca211e71d249559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dad7440d4fc1d2bf802181c4dd2305560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415978d88b2407ce35c46fc618cf265561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccf78dfe6e6e70e9b06f3e2970cb71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708edeaa85af3570fe263cab19fda6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a69b0c299b945a9660cc1538dcf3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c90397649e2fff815475f2e7408c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af737596b4a3485056f7db886401188566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1001b21c749a7d0f2ce88ea3d6876567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd512ba141723212c8ec3a9e30c915568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d246e6798cd4debf909ea5c2670e31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b883fbfb300d88f1c2eb1f95f0d31b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a2654b85bc7c7debbd9925df51e7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d49f55e3c043a3c19575ea658ad5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcc296732bbf0c26f43c7bc319ade8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0790eb594f9391bc3d7d1f75bb1adde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df4adf328f081f32a3aad628d0128575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9157ef4ee630f7d0bb3487530af4f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c522c533c5a8ffd5528b013c9064014577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e26a8fa2a3fa149521807cb2742d55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a73e250e2765288f0c918098e51e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f4b2145742eb83df013eec10c17b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c765fc5b6640019e4f480aab40dd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12526a131b7974241e848cc30fb2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8436cc74edd3ec3f8ab15157d605899583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c973479b04595e5a9b39c2cb6bd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d483cf50d1f57218af5b08644c520b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd24401bc0f0f5332a5531c375095586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cd7c0610fd6c93790121c2ee2811f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e79de56e80caef614a4fb055d2184588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9ee3f2add2232e5a22e5a8f5be01f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59c6ed9a761c84737416f416ffea6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318359e4ff42b06baa4e3be876350b16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50abde326dd9ff2221571d7e682c8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a570e2276908deb5a6c46a7b23b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752d7d2156aeeb653ce0c4e74e77279594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb769e110401f32dda471901754eba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd29696d336d392927127fd9368327596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91853f4e5048e214c51ec896eb9c6cda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076c4130ab51ec6ff1f938a671c1c6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7319c6e91fd7f61a089b53a13a3bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e18b09b7c90cda1b5d34708d188d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75afb13f06a5ad01ec93bdf619f48d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ae02f1e013756b20043faa217edd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f708c0a54ff13ddee5930f0404e0c5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856634562e23c3da34d5b67a37d3fcfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918191315100967f33c16f5917b5fb46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73dd808842fb9b5973203b7dd04da3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2468b3aa318624938e2b22865b99b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f357c00ec2eaaeb92022620011ed3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f00940df95b77bffaab4698c11f73a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de61eab85aef7c19e732c1e0c1a2e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b86100707b1b4a25f56dae090b9625611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dea916b9a65dc7f990daa172863e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937450b5c2da34f9c697d65b91579b6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890371e515cb3c45c47c786379e67ae4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ce7556f6048296c958b0224cefe01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b1dc548369182e712bcd55379093616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57938e5c0a29aefae06c142cf4b709a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4af4ea6f9fba9ac0132f2e337c6b4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b8e30f205c42869415abf9b3c9456619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b88eeb119b292a86175a3f64ea67dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8bbc59c6c3803b88679d21687a19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570769562680296cf5d4c0d4904446e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff0e0ab10727dc9278d6e64563e766623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2813fe34072809bb3b941c2f4e504624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0c0a7249b7d483c8c60a6e410b149625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb23207e6648ad9e991ba1e59ae984626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a9a492bd5e73e8744bc9ae2d2d292627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a75320168cebbc26b26d40d9662ba3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef7748e204d0811930d46ce180c451629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ea0759fdd30b84c6ae4776e531947630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbd370bf2be353fe982656b75798c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b10645241ba4285bb2e9ffcd49f3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c82b3d07ac7f524a5d7e5739761b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9bbae329f903b2af35d101af52fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa625c49cffe8e672b015805b67c395635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db7b85ee551c095e9cb175bfa7d29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f54feb50eeee938b2ef7b0a44055637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c432258adeadec648e2bcce330efe9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd486169c92028b8bbe42a2c40e84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3df0c73723bff21928403e983790f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee5a4c79bce3e8eab79fd0dc0c3a5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a37f07de7f53f9a1372e8fa7431f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9857211fc8081d998bd6ec6d78547ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a6d24e2a98c935d174e2c156cc3db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e10be948e48e1094420b69aa2319645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7030f448c529d28c44dc23aaba63b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac954fd576b53c198e822ea4c5331ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07134d154a0a18efca8900dd0cb785648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd6cd44d78704f054f089ab4a8b157649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7937493f247ae94bfd0311840a5a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900e749f48edd91f23a8ce3b1f5341651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db875b6dc599ddd0acff5004ba492c85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e1f243715c7b3205befe5123023e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c2903bc62f3392c005aa3d31dee0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5f201abd4e3791f8ce2aeb0fd106655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cbb7c988ce970543611134c7f63c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda667a4e1c5785534d33c4210bea61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8025ad26b80d07b51d26d935bf0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951004aeb2b64acd709f7c287b64088d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebdcd6dc2d53ba3ea9e2d6e7bab93f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad309fc1d827fa9784417fd2bb00bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c945ccde4f2dbcaa33b228095db2c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437460f758228cdc6dd27b723264a90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc69c4bff9701154268640592ab2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe0d0390df20b7e451b76ae04d5d65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329f693eedf26b3594da083f1b3d609666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d8fc479393069b55ea43755479559667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd049637faaac579113a3f92928829668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ef70a867046d65abbefc42a6ede6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d95cc9b6563a07c407283fc2c6b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f61cbff9c4dca3e4eef64e4550e09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5587853ed338ab1dfcf322d1c6fa26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2f7bf6404e0de49d55ce42d8be225673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ab246ce3401cd35a1e5fde74165e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77095b01749e0caff0a45414dcacd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c6ec6c8064f967cceaabfafbbb40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a695e0602f6f426a682fde21de98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34762166e09539b5389ba1875375be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd4c59a2054795f599abc86ed3af87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ab4f4cf4b6c506082bab7d0a1bb60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413b18479a877b32650b069efef8088681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ccfb0780cbc8533139c1ee889293682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40142966f16ee8ba01fb785833c4c904683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf44d7f106f048f6a8c410d93a2f030684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24ba9729eab06252c48a5d653a3a19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7756fde1858e8d3da29c09015817ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ac0b5ada04ce835f81268579e494687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51438086c3b6620c01d0197080dfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5556444cc0d186ae80fb876853c6eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a2c0f5013b2a86da982d7ec52be15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645534cc21f7bbcc6362b598b4023be8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7acb5a4ad1737e681e19a376e27fb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8aa08ecd24bc65b164d768bb2aad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabc6a82b9792cad19f6cc63afd9b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128372786ff86b44dac9279dd4b5f32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175dead2d5177dcdddeba1feda7bb08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819bd2f4b1daa4c8092fd6922c6eb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfa38a710f41e3cebaad3c51b3b0ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff266ca176eb6a933080d9b34eff8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc6c900d5cb4e97319ddae4bffd6c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7deb62aed40349dd0f1f4c76aa2664701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90c2c8031270c118bd04927d58e4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4060296e4d54eedb73eac3b5570ac3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c856b7c86a4767af5400a25659027704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a03dbd4f31e22ab6d65864202fcdab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21e55ad88f6186d5eb23c9b9968a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b073b254a30865d56c5467327d92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709d7a963e09e4c058fab54fef1cb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb98cd127724315a2c65dea6385d0d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf6385de60a3a0b6b5418b4ac19167710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f385bb58b8f85fb786ad8be7111c35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b817d6c934c1e95351fe376f7f04b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5ec6294120eda9d3a2ff2a3134cd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac5b992227c33058ccca6b1227f9b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3535605610b3c42b9f63987ea19f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613816706bfbfa6dee2190f20f08f953716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54418816e3183e3990a5562d06f492ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3036389b40fa9a56a3bb97a90822718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9715c85ab09d65b64ff2f19a2f98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64867decf1acfd45a3e9b6d4ce8c230720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dc74b5d47ebd04e74e550502c24b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9140ea995513e4ac3bf2f5d4659c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73da00bd602a0d787a60ce8a8f914e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96c1f24c62a048a989762d05c1613f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ba5a8814a4a65c0d0f65b937af37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388f6162f12697ee2b6bd95ebbee4d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07757d3f09bfd946b6fcd295536d82e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e81d00618d094121d37ff8266d1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a74d08808f2f7509809a07dbbe7bec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183918703cd90ea7ca29d452d6252e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250116d2ec545795b9cbb1c51ffe7793731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90123b87e93e2b03a604bc86e383fa28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa55a21619278cb0f33449282d6532733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba8250075a6cd135a1140b8118d69b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4609b2026172fe6e9ccf963fd2334f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9107a17a70f8c0035b15a74511ebd85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa638d118584e183bd7ee8f0fc2ba1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9458d75b09039096b46926c2533e52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96714b797c4f346a7a5a2096f81be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc783104e909153745efd5ba860ad01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6597a31e2d9d3d83cc38b64cf748df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecce6e33a24b532c1f32eaf0a2f6e7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f3f8c7bb0071f9d3cc6d57a38ce88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09240f9f391a984b6a8423424df528e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85665efbd575977d59831933e47b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d6f2a5e8a6ca06445dadeafdf7ad6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f0d2b11815985d4247d3e0c9fb0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8950c600fb2941f48dba5d8ab2bab61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95157dfec304162a372764e56acb4b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af25eb0ed9326a34829dff599efffc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11f7166ffb81593406802cf9c87c66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816189d6570e66372b931c8cda98292752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8c273ffaa40aeefb5d2b3fa6f91ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc6de9f33997b0fbdac9c6b21f3083754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523877b59fd6f91276ff787e1c3fc54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c554ac05a1f59b2a0553c85a06eb01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedbb7296115f9e51cfb39989e7f42b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e323136851b55fb12f4b6251f8c2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f058caaf6c2b011db559a8be3be7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>