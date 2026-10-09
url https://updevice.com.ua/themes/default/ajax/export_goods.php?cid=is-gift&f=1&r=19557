--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036858b873811c9485217f99ff1e1c511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b719da36bb6c949a6d014061607b562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90987fda40c5d004c1ed796a19d84ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03019bd58031e61e0cc70c72a48cc8084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb7d93d6b6aa956e0e5eef6bc9efd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775785c55a1d34c4f7f4ba418bda977e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00196fd7239fea42fdb6471ed9eb3dac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb734bb763f5d0d11d2babe5779dc668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e3f2d294e73aedd89c0bb6cdf0239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8facc2d95e4b3b76998b2188c9568b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78bdade63ffdec108314f74a2701bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998698f138ba098a90b8c1e75e6b74b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe8db491d18fed3bfcb3fd4e3e96513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac099e0e97f3f1b002b9e944ddd782f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3357f67039a362937916a42f35344ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2831f4a16f56faefde24e03e4c3ffb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc30464125f7c86ecbba3bc80273f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69918931e1f052b3103da3392c4feec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fac62794faed2d1f4b4f0c899e5c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3774011b4e4964eb3420cc0d9954cb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0b13d42937b7bd7003170a75fd9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542eb211be74a86a8a1f5131bcbe6c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3302f4fdd2bd3d424df44d70e9c7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5829aabf80e8273a7a407be17ca7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b727c9ab1ba53def7095e4e4dff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079b37a185fc707ce41419a49e797826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f421193c692986f4b04c49ef325e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1802d1aef3a9e8cd1ec7d5a1ec5f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923d633db6e74530820cb408ca102629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba39645166df57d54ad34ef1af83930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a861b45823f9b75d9fa1eaa353abec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c7031fb7c0ec0cb0b258e8b7293732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9437393ba3db912aa61c87084d6aa233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1b42cbc54afaa993f9938be189ae634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34925cad63554b6478d48d40ffdbb2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f23823cac405bfa7eb81ac0df0a06736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bd1b84dc9b515879a7230854309ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5613707509769fa93bb857a2dd65dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708865649e8c75aa9f1d266303b5049139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ef3651eaf7ec45d76e19fbc2e2e1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6282a5de578bcf379010e9e83c805f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc84a2ec66e96cda165a3a5685400fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c581601665db0468f748344bd0a4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f206580edd5a209869d9d4059c117d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfda6b0f1bf684714cd58ec7cad40045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78559cfc17080f220acf4855a49d357f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48208c0aa3bb1cf7e2131cd087544147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a7df1181a088aa4e0da784aaaaf6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c694c98dbb3fc4d00cf67c5e23fdbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0a4270c1bb007a87c6cfd427924050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a49fed77424eb3ff8603deeb4721451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196cee2da6248d65e7e4db264cefdda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b77c6ee94fdd01000e738fbd887453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29b2cdeb8de5e419018a5079e029c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8934f2ab8a0b89fe90d7931bc425f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e862164911b159b0735afb77fc32956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841755c315a21ab2494a520e0adebcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40f266e7d3435c04b963faf3874c3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c237f2fd24d686664efc11c12e6fad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9bb0a92e8678e002ea4362ea8703a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c01f1d6d59ca03328fade65955031f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c19f4411056771ad9bb0487c30f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4394ffbea4e6f1edd6e8166b32c906363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8745b032ecd024b1c790b910b28f5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a9ccc8a7fe107c266b69d6a713d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29fdc6d26690c7d2e1eac2184d4e1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891603a236c34be37ab97dec291db02467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f34f413e9e3c0dda9cb5b7e9346d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ba46bca6f718cba04fad986cf37369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d96ed4d0acd64880ffb7b251dc9d1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623fcab9772a90f5f7cedf8f16b976271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60121f96e6cee4a48936a522dee414c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57908657fd69f980cbdb9f056d31124673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a332ae330d13d6abbd3dada367d90d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc11a51f32e1c175e5d8f8911642c7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ee587aedb73392a2d6ebc497730c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedda3c1545cecf03ecb7c016709e3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d6ac5c0dce003468774f9b0998e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046d026949c960fb64741ebc66ded8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f703d838c2f533f61f7cfb8a8005a6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea0b325aacdf41a38f8e280c66a82981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3417c487592b63ee6f6581d443550982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe81b5a1d10ceb6292db7ce10a9e61e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dcf4aef51f6c693aec5792cdcbb5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2dc7b2c21def8268c21801ad81f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93010023928fd248458121fec9c4c8b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab6687b1e66772cb05254c1075210087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb7218c8674fd761e7b12ef5d19f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752515b360504a1c88ea31f23783aebe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539669670a9c21df1844966a31cfa0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407722e711af966de4fe367cfaa4f2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065fb74a924b2585c1b4cb4a07172f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda043a236db01efa15184b699533fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82461d01062c8884171d4bd550c1ff2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e010698b42fa6f76f415941537e17c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eecf4651695b7a2a422914bd396b8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b98df6afcabe15f97cf1d417b47beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8282cd186f5b258ff256dd6ac1ada2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2310cf5cf648f796194097ad308199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012dbfc9263a9c769a4000c6c16b72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c328d9d5b75327cafc2e53f7836734101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f66e8f80f6ea19c3806f0e080d62c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943315a18db00d8facf73907404b418f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684951c4b46175ad03fb66811f4d1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9254bd59d38b48090a43b07620dbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9dbd49e5f67e89cbb761911b216d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc4a9547398ace2f05b96408a33bbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7173e7434965848dbf8c0685709f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968f0bf6f2e6aa0c2b21899b0f42bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c370cc3cfec4fc10c1314375eb16ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c720b4d28274358565f92d3ff342e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd08849c57a049763c38b2bc0e4b60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d17b037095d974a8a0b62925fbee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b919eeeaf202b17204ee42e1b771d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0c29c31aa89f1cbe5b79c4051ffe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd3f00e25b9d4aec0ad1ec87f8479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9db68c796803fa9ff80fe65e14c07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b61dd53fc1f7b55f8e3709695f6432118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1e34ac96b57e2653fe4a0541bba5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b741649ee47cc9eef6c60b5e2e723120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8acc80f14b92d159fc3f25686de47b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690a7cc521b13921ff49fd0f77bd25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7106128aaae87716067966f579eda8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0432e2446386d51d7885b2a4a6c78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06279a28dcefe54a040ea912c9e02298125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ddb17f9cf453bb80641e9cca4505f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f02cb07cdc3327264df293c945586127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c001535f761ab639dd895583441a82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5167d4bcf8cfcd97f857a6a978044129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fad22e50e92775077ed9a8785d4db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce87588fd6a3fecb57c8d36847a42a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1059b8df3c3a225aac2cfe06e2a7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96793049f141bfbeaf1666604408ece133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4540ea56ec31502380c17b852ccb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd766e792f6da080150f4fd4ff9a742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ad49b82aa6698b47462f00d3e3948136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a25f67f473a43393f25e5cdf1c84b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68cf56d242789dec03c6947f8e60c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed483e654422f7a1bc8900c672c56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa9620e4c2d5e6cc44c61a86f6e9e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aeac6f3ee0d85356fbd1d4791d841141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f68818809a2b4a0c43f91abea6795142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dac28acc7b8961e20a2d2c16fb072143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cd067e4e5897067819ba7691289ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85299df65f9a5bd146835896775ddd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a560c64bffc0aa4d6c0041414bb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31801c30a2157cb1dafa5ac477e64619147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c2b7081958eed669bcac9248b53b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd32f6eecf1ac04cc96d2c3887cfac2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014b0c855f9827b4ae6af1210260f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01c232c2a9e04df50ecdbdb89377c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed999ebfdc690fd265cba0df340f7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbfcd587dfa4e2130f722ede0bf186153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be9afdc6b04a56c0903d1cd2524f72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0688ae0bd9a872ed48d6c949cbce94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0248f88650301b7b2a88a2fe8c4e44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5a04b8400076fc995bca0c7e29db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e68a8bdb24b195c104184d74b8761158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca0cd8559f57f11602cdc3e6cea5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0c90bd582ec89677984d43cffe39f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96184df8003e932dfd0fb1146721ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552b283c0fe63b71fce85f1ef08fc2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862681ae938a36327b0b713a3fa2041163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48334f27987fc5887c29103611b84343164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce40c555490e9a11403af2d33a82e69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6b4cbeae1f6ad21f7e69a62810e26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6adb94ee2130b9ae8e679ea797e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72a51d498c20593f43478fe010792168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a819a73ec62acaa595e506c6dcbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea49733f0d09eca442cbbe3e79ac728170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacc2b1a944030c051132fc8dd48871171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6e46529c651f7d766cb03d47d947172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a433ec967e8f1a578ddb1ab1c61d090173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af08fb9f078d3d6a1181e3ebf602cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead40907956682e1e0df93bd9fd5ed45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2798bed91c5c8b1597fa5efc6564e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1d0f5d0fa7df92c4ef8a9d2ddfb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a60a2d481f7bf006dddec3e2ef32e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb978b10b03a8a4159ff3bc64ef426c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970c70a1aaefd75b14b1105ce58ab6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64ded94829de6cfdaf333975e2a53e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0583ee93de68e6ad7d15365073bf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bdeb3000b393112e21a326041979c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08652f5e3bb384f81b654d4a0847ebf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd35a73e875b71a22969d21ac9552c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74847a7d1e3771e16456abc2f601022186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bf0007413a31eca9f7f3b1ef6480e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a67c4c49332574426d4336b89e6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631be80176260697215c91f87d3ebd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d028f1c9166a6111b339330c8d049190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26806aa9ca21d8fc94424d4261ca4c58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eed6d9e2ebdf39a53b99d161e886ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5405064f65dac4c0c6b23ff7d6982ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8655dd972a4fb5ca0493c87252e6d64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1b66da099c926a37feec578685044195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d72d16039383adc98fdd87be93602196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192de96c15047615354fcf6519efc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a73a9832020d61b9bca2977d0cfd38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa197f5f9a25420577475316aea1e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae07690619281875f0008f332fbe73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a181353f049c844508281e347a317201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3545d65b7a22d0cabef696713734202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc6b02c078f94fb20e74a861e6d99f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcfa06bd9e30d2841c6207506f5ffc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed093932eb4d482892d695b946982b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999e4355831d67f76ab7f2f415e8bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c15ef10ebde5b9661db37b0e8fa7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e39b5b9505e6a680b249dc9c91208208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff58162ab35f9bc48ebbb3d614465209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fad156f39c5f773fcb057b6285727210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44c43f5ee894b3b70937e9dfc7f8c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51fb0f3c32a46567dbbab9bbce2da0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f22aa5a60a50af540e2ba7c537d9b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f6e7ae839314273927d75ccd9d609214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5557bbf898ba8041074e2159cf884c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80962d250692e46abfce258ea44481216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eefd8b14b4c63199eea867bc52ccc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aff140b181b9a1d28ef716f56e0d61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac80a22dd4cfed63a9af4ba8e5ac87b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e2d7fcbe44682838bf1c97f06631d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547847518c61dc38b5f32380bf7c8a06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90885b5a0a4b78a6d688ee1ed0b4bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7428e55b7a3006bf22d24c642445b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dce0119d572e0d697bc5d65e60f9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6267569bc01b303f1565ebfe578741225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e04ee397041158cfd811bd0618b34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff55639fe30a1a1ef9772832d1311227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f4bc5385cd170c9155691c5150f4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457521fe0fb2478b140b6d3377c9d69e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f74c8127c726fbe92374af956dc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341484d85301311a9b61551311f5b3ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4185f5a304aeb084e75b75a338785232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442b050bcca284f2e9a513f7e9df6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16977f144ab68e8b4a8f9a59377b42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c93a748f3843c79ddfdc97c754985235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a5a4ab85985a04cbf34647858a80f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f0855735ce625b8f3f99dc0d01fde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36275ae82a20243996419255055293fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a98c969d26ea828f15191a057ce4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf168f6c9dbd5546e21155e5c9c9fed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb94ed531c1d9a83b7d7f241694f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bb6c8a674bf0dac5583a78e61a326242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf52e718264d7a6027f8ebd6aa9f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8a9fa916554774024213b571a47c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231d6e9952d1cf726fab993ae283557245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f22a1b1e1f7e3d9388fec2ef3a1bb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483179dd1db212aaedbc5b0a9f18d2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5227ef0c0782aeb8ab45f8c508e3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139d489d2d3af4f33d2e9e29c7c739249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e4217588390fa2ea3555b3fe9953f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a90202c627f486a52abadaec1811251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b38aefe229cfc37e27c6aef0d0e503252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c530ad16ae7d782db822bc0373090253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43b9d786d1b33bedd63571577ca1a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979412f4de966744facce124de51484f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395552b1b10144df1b929d0917de074256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded897224b8e8240634749cacf2b115d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebad114fd0355f904376db7b7aeee1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc678d1f2a17be5d1bbe094c58534b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b94c69a6b38cf2eb152aad6a239e2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3cb40ecc470d02671869b05028685261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f3e6ab9b3727cef4dca5860be8f31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478671de0a2cd5eb0053984bd92a5b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb8551eb360b4101492e97132c4522264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3922412fd4a5a966ea2641e31512f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3902c78c26369545380922089cb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c68b7f9fea356214aac710f923ea80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb074cde80b13be062f86240df42e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3346e49579f8432b0d57949cfb634f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eac4b3a9fe3073a14c5a15051d2f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f55bf6bd41b3e935f654318ae22d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b04ed50ce9000ad9b4d37291db3b6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db046e1f259f16e16efa7a863e765273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a2c189649264c2ff416f84eead4c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addba0a7f65d530967aa642bdca13147275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aafa2c295606008d6634cb87be25fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ef6e541d7bb064dea3cbeea39fbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508ec87917222ca70a7ae18c84761f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9bc12a269b4f4baa49a9515cad58e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cf2f414c395ffb35d262bffae3d2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bbe4dc096afd7774a2b259a09f9cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b87b6128a0c86b8fd3ec44678d13b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dab0195729fa76f03c814b2bf6619283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c4d9414340eb062d2259335100cf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79e95f65d44b0f179b82d531ed685285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf102b9c0a3f4b07b00e4f5c3880a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e664096f59cbeaa92d1aec379103f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd3026e419ecd4bdaef4a86e1e63c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b92929b3cdf7da634d6b6dfb4b737289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd60ee40cc171426f2a9ac4d48489b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe5c4fbe86597c2d05b240762d0b7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ccb75e816a631e2ff8bccc220034d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d12bb74a75d2781b54e1126c384f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b4eb57c9cfcd6e520df8547ca79ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96b21f42a1c8b1d944fac06d1ad78d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fae0f6a59c2b397df296062a631b70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe956dc7ebd295117d3ad43b47b33f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661819c599f6e65d539c741a080004de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54732aaae967e94c4e979eaf2d240b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671922b4af4a187924b8ae74a5e635b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa48a9e5f29ca2738f8ea891dad482301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320a5e8fdaf05e9afce43ead243a73b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c382b6e1cac64c6f7bd7c0583b518b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba13fd7afb299df5209bd46445c728304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe488a88836a33a170fe8f10585192305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61650de065a18d66ee8d68c04b3a8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade36e15bd2ea6264991a502d9e09d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e474a16350759ed50916cacb20d1c6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492edebb5a0ce5dce2542c686e7072d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ac299b8f91f6b3c05b6dc8cb7ef31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc6314fa61ff879ff51ce2c78ca802311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9145319ecc1ddae2396c741ad733b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d3c734250e66da473b58d2b72907313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72af111791e7a7cdf2bbafcc4f4c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3729b5f63c3149cb241e773b5fdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4f8d8d5f09a796b5ab49ba5d8700316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ec12bf33382e561432ec921cc4394317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe38d5f74a590cea361e92bfc07f6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8873ba9ae0d2bcea1e653ab82a178319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d4acf84ec1a1237b201aabfd1dcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a881bd18b2185fc5b14558eb302de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908f9986c90c3fc11468d3d778f8e61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa94892e13377a9ac72c8587d181d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040122ea4de6a9fd042e7a8cd2e1dee6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d44056852a122d323dce871ad753325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70891d0eddda71aea6e4d0778adf86e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c053a4b1981b93c7439aba6cc4a8d0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8cea5c957bce5b82bb7e0aff8cd54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9525eb68b7317bc6425ead2848105e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a947971fd569b55ee4e8591db0345330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50149fba5464afe97d9bda50e95fd4eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2011d5949a17728ea0436c8935ee610332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd529e26ad8d52dcd3e341d42a94a66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979d8630f62963343ae6fe1d210bdd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08264914ad2391e7c380ea54e43362335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46792322d9b3f7e1aefe89ce877e784a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122e020fef93495486ae1e5843b629337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1965f0d6ceff1a7eac11dc26d5048338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417a716237a6081080e5c00361b815339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ac0a8637d4002b9d247d491a504a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a523c228d8203084ea1ffb526570341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115530c9e7daf67e980682f1ccebca93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3cb12c5afd9c39f65287f61115e79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b14edc98d21afcfa3fb7c37fd4485344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220fcc9367ad7eaa6c0424668d997bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971c567e6b9becb0022538cb25b98d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107791380463d7625b788b341c4c378347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c6df8e46640a9be4463854b4bad7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b52f6eace69e396dadf9b4ba418ac8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11d19ec0b4e6ec678347e694ad3aef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13bf6f0a7bbd253fd203bad9c28b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c8cb6ca52e160caae186bc1b07cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae4b9f4e312fd09d1555c47f0ef25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47afbf113919cb7f0bd4781229fdf85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a57cd5493e1ec1283ca7032216d3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511bee3f7e98487e058fdcf0fca1303356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8a3424d2b05cec7b42643ee732e7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2067861788ff55e9a5607b94cc6f992358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898590a8021a9a9a1ae573654e0c7ac7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e57b9ff323f7292f5b94254a2f50fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa43688fcec00897f23d6cb920c5c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef0ad1b1dbce43a840d2115009b6d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f1dd034770877b4643845f408f47d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aea056c98e4a5ab5415e5ffb86638364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07e5da781a87fe26457639b8c6f7ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc878495448132ead4188194e6cec0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec7cbe6085fbbf3a2abd142e5c935367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66929aed46d1b266e5be53ce72940c10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3cf4487155892da65fdfab95aa9ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b25a57a24bcd3a5b8b445e59eb4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4c2a5c4efc1296b336ab5977f2200371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4aa1e9419be5f0374821d05a54d79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8c71c9061e3a37622d5c0a4a5694373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54ec73ca20cf50886de6d730fb17de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992c5a7e5ee3f3753fd329b91237949375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a56cc484932ad04af7efaa0a5ab49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb5c0e0cc8f4783185ec565b1e4c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08979184c1212918fecaa0b36a67f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a6872ed1092593753fcc5736e535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91f543123dc1566d305a14cae5864380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600db804d3adf1d278ddb7aee7a3dce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7084e5ef61950cdaacb300740dc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd373826be7485d54023234d4d9b00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1f268d6109d24387c5ec266dc1b42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933955c4941cd96786d9397ec8c2d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3e0a05abcbe483f1edee4526f074386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348264f07091ce95276207bbb5811c72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafced4061393f4dc7435ce9a3dc265388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb095ee8a66d001fe06608797c8b7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c4e5aaad82ae4632d59dc8342690390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cfa87365c63e176614494570afa5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b04ac338230cade9dbc1db3efd0be6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d29a847fa75f7e409c9d0749af33f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3fd5dabd9c3e6759c29e573fdbd20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cc16ffbf1ed973bef7b76c06b65f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76bf82279f85ba4d5e45961b1ce0b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdfa432d6e36b3548c2d827a64db1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15a69db5e6c60515cf4a74f70fa6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd74637c72a0beab8024c8a1201cd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9222b93ff4af3d8f49ca77553456e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36103640ac0886bd96881c72d62f2c16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0036c08502103f6407a51f11bcd137b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f9d53e3bbb7bf1b227348f1a838c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc1913e355a166b14b4340f220b028404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b18d82cfc8706de0f2df501645d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744585f1dc76884efd6668a0ac92df9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb13cddcb1757398f3edae5ec608b29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded9d29f308b1599a0628a8e4a74c4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d758273437c803db939622a9e6ec8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e08d61dc38d3fa2ba9cd2c5263fdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a707760dc1c9822b82ea7239980b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfc2cbf3c261e0ff999754f857cdd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd307a09ea14afde6ed79420ded778df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d10c75ed7dfebdddddf996a7985fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff5fe409985221cc87187abb23ec3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216b87ee184a16b579cbb143b83b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a48300201ac2a274014032cfd0540417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb96237c9002f737e3ed9ba5e63c8ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180fba30cd9a0c9065e6ba82a554f17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9bb17a4f76ab5e87c8af473cce5b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cda54f11ef1e1da85dd0676043679421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b2b250b8ab83f06abf46dba826958422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c633575542cf3aa18fddfea7eea2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d57d9f4898dc562878a3202d7ab2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76cc107d98562c999b14ae22f96eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47726ba3c6984f0cf7ea9158ca5ab1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73840241bae702cf18f49096c220d00f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0322e8041d12362d1b1a78e198f0c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bb4fc780dddc847f48a1bcdec7fb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ff3cdea53da890778ca1be0fc7f48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53ae61a86f7a36f66112d722389fa4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed483902d241b0fa21a0e490086db9d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ddc7bea10a9a76f1ff32a9e54ce6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd57ced4847536a3a95fb29f110ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab5565fde809626299ad3df3f0a17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795e1fb51f08767f4e778db03ca1fcb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc760316a3223d0b57df51e2262e33c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da44c03779be620fa5ca8ddf080a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effc9bff2d423f6777ebde9eab1618d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d621da08642dfe2ad55a4916432e122440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd241c47cc5b3f03663548c7d5b8009441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453dffc9d92650774561d316d3564cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714aae577eedc29b3a9dcab31fbca3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e290a8e9ce0b8d8ab6cd7da5c5b5c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351c1a6acf029254ca4f0b790ad74e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f059273f3e5883f6d76a597d1fc1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f892280fcbf3b6ed7239c5464f51f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be41fe61cd29a3ad30aaa0eee9c61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee4307e21152c61adc2cf503a715e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5064c6086c0ef2e03feb6da124141450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61afbcfe71021ce82d1a1a2aaba493451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994cc8251493f0933410e282d1a7c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298d25802429022edb15d054c87cc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215e659ba3885133b5e93a89938e493454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b62ba99b0d43426c1ebd8d3298fc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552ebb49a629667d3b551d6e3ebf19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494ffa97d3fea3a1bcab949536dc026457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcf608503255e739182e3fbef0f869458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108d26094da88533c1dff6fb220e312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb557360c6a5c540890cfbc2d6fa448460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f49c823a0347142d4e415337ea470c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f7bd094df778e8ea4e7b2f1e1cb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcc57be37b97997e84abb09740ab55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224477daa5144b3da354134ee11c3bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c4092a1879aab9eccae1da03a919465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba6d52cb01cf66e468b1ad70902c15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dd3539046f61dfbeb0f4ccfeee0ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bef04f2e2c323454937ce40fd1f74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec1e0f665a42f579e763e406ab3cd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ead90e35e88df05f9fe63f4fa9f08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f0d1c3809235d34e288df0ccd07b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594253f81c7770e7f62bcfdc0d68d0a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698846f6641f7482ee164b3745933b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867196ff46ccaf9e509b3931ca35ab9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8525b0d1cc64da1120b9caafc425d96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950088bd5a214a16da9fb9c233dfefb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a70c9cc24f7855598b5af6db04cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef750517d731062bf5f9ce18b6a50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfe1c45e97fc6dfd24e5cb7f9e2601479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67d37bbda2e540753e85a21d2a5a5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ac7e13ef230aa9029d4dc71d2d15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c3904093a18e71920d45b39798004482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83585a03249c51a7e0998bdaadae0af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5278cba0fe42ca00de20a0a65f3d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf31ae042ae96c3b87dc13859705c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a3f45f943a331ff67922195670a04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f4e308c86d139e884cc0654558c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f75d70431595f54fb24d46489b102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d774e5a5bee584dc95e87e84489eca6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7668fe27a5784c284c8d72337b05f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed22bd002b46ef0e290dcb07cc6c9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2415962d76aaea8c3e92230dfd5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a7b87ca703980fb7f563f7b9ab350493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24877ead8a5042469918aa041a1b554494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7155497e15564d3b63c6c3ed0109b1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94b645247b36a492f4532e814fad2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37f1276a0bc59d22f9569a3044a2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1236fe8b0216a81917f5a494c9390498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d961ddd2b00699fd15e4c2039af9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedbc70b5535530e6c9602aeacb1183500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4c4f116bcdae05614c0317562f07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df775cf2d7684caa4227b00c329bf30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d468ceed3e5b63efad97f88ea3a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2652d3146909363fa4107c41361ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2d231ffe040ad18ea3d2a2c750c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a178ddc61e952cad7a9b59b7caa8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ee1349c76b4378e7411adf7b236c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76850c37a6bbecb4c6dd82a59d2a94c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a997354a10d84f8b5a53fbb2805267509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74ac4242e834700631f4b6004839d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b3f2f84f03b1979e093df05fea73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33180f7422fe386662905c1cd60df9bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c74e1693e30c5ecf10031522c6b5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29391bcea166b85f39b8a5d0a690221a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809db73ad7c0483e8032ebb69de8a64c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95646579d3efd56ee167b49c2baca7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b427616c93964fe683bf85f2e82933517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e069ea0f4618a6d056ac4b98de3f59c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c296983b340103883d5eae28ad8cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665389ce17e6ee536e02d90188838f9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b64d31a2e80d14260c231ecbcf953521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d86ff96087813a17fb2f94124fc1cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100ff89b6ccb998e87c47e4d583a96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15868967acb6526f39eed6eacd16c01d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b857be1aed64102cf9a28e26d0a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24879de8d82217196e8752e50db78a63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47354563337ce766d06f8bae9fbff37a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96042a60ea9b9d023861f4bf9b4cb76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f732d9b0e0fb2a95b87736b6e690529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e585ab92713c5eb9e3195d46065b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b63505c8aefb9b7c9a38f6c254944d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f78b523251518f67b864d13504b05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976137cb9cc1b0dd0d46767867d16c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be502a9205aa55ca46b42b8bef83cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf78d1e5e01602dfe5f42ada05013f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61c254a64b40ebdd88b5655989c084536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b29c170afc802f726a5d75daffee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038b00190235690ff0e2a5a3f9d99d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d8e95c3dc0a6e2a81ccb10306d032539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c61e4fd3f80066641dfbfcc0356a8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527b13f78041cc785b04d89f6c51ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8be3337ca6c331e7c2790c861e96c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac29451cb9faa67455e42830000f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975b8e6f71cf8d0e1627a84fc95183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c7ad3d83839c584bfbb1b7565640545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6cf697d3df1c17bd4976660283f2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4ea16616fa69b0976f4c3fba57073547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43c258cfeea800eb80e4d068a64943548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206018f8f7a54cab5834baf27e89d43a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5acdd8990791399ee13446d102eb65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a08d8badb0783aad59364bbe83e0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f27032047e264bd6e2fcac9fc54d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7998a06929899d273463c5e2a446553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf4d367ec9d661db789ed316d0868e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c35cc6a3706c01383d088c5de45df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6e29ac41234147b9192fae9704d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ead985c74c0dec72656f31e7d627557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80dc75ab126422d7e8d9ca0620fb25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dab4b767e12ae5ae7af201a07745f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6210c8f56a283f0fce5b9306ff69f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3069a2d295fb55d0dffba743532caff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d2e87fe17b8449d7eef380173b6e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca7bd88616b4816842410345bf39a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bca8a123b6d0b63601c5baddd6b40e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e7e82e519a4f53363c7c227c1d89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf8691566bcbf3789b7d73a8feb75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd947c86b4cb851bfdc10d23ad8503567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a351ece3b6150cb4db9517aeadd0be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9980a4e92be58ada5624c834a7a8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503598fb21c22a5a70b113dc0d92bb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b59dbf698cf3c024cc8ea940d3532571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110423c8cbbea2b46445303735b198c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff0a28fe52c3cc9f643602a78f247f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee06121dc6399909af29d707f883b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf46b89fb34d400f712934e714a73a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2fc58afd0f530324893a0f617e7e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc3b150b7a35400da6b34476f974b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ebd23d4ab022de7b6381c70c705a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930780d07daf4e29632f92cbe66a2da5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a926d34a65174f7b9b927257ad53e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1480d4ef7579b5ac2d24daefec221ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c75ddd897d802e741d6878cd25232582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8e02292e75635cb6362a6575a40ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdcf3c38c448e1aa2fb2e3a2b91129584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca536510c7bf05cac9dd80eaae00e03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144ac918a1f68a243a2501197780b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03a1b9e1c223ee7d583f3ff933b86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b2ea7a6bfe90712c205e63ff6409588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6da722ac465dbdf30c11923e91f088589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b8537d0dafc640e2801e9cf61db0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39659fce14c729fef3494cd454b0753591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ba3ff925fc2b9b782483461b6841592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c179900adb71190e7f4fc24780661593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c778111ed12df9289424d43a5a99dac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f73e0d1bbe31199daf6d6a4cfa83dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f18a2c9e0f69c644041d62345de20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335636aaba2a6a73dbd44a52676d93f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660898acf9fe20eb579c21c30eda0ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5555a5189ebaa75676bfadd746d2d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db42953519741dba371a0718839702600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588604f6446a511dcfe53ae3fbf560f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d932ff2b962359076cbbb0ca55078602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020afec001b228da88a5c0ace460d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263468939e7d91bfac79aa2bcabd276604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870295ab33207b5080ff225bb2915a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d26c95d7fed5a9b3527c05bb0acb0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c73489a3b887bf10747ae76a7443607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f72136b7cb7a7459a7e9bc8e4df4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097525e95e4ad2bdb6529f3c38f281ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8433d9ddce3f576a988bfc8d27c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c12069f6b8afa1d42d7e965be7bf22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eaa7ffa4d8931fef6a2f9b6acd232612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f238d49cef40138af681bdb1657b13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9803f7c68034ef41a001f18bbd824614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ce1299bf4046f07b3f8c8bbbb5e2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465fc128222e90454833d18a8680352616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cacc3545a86fa675b9a6ac201c085617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccf51c607e380b95da1cb834c05c19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342798e31163ece89c65df457b464b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d690792e78b8b39422c6ea3e5816f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce77c38dcfaa40f4816dc2055494e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa746f78dad1a8e2e7dace8320656417622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b83eb06060494b5a016666e0d9351623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b52c40401c1f7d447f4ec958c8d04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544fb2dff381bb7a3df424f7ea4a446625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6208d98fc37453f7b3aca25c1f4ea8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aed45dd959e7bcf2ab70788d4f0e19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a90b9f413a850cf103c197b56752b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b22be36ffc4aeb437b78f884128a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12438407e82cb8187f112dceac3d5c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92308aa67cd45889175523baf46202631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356eb7e802c3f3748aa35f0fb6f0cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672834c3148868f07632df1c00f2a31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a959aaaaa2df0fa5c481d686344c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078fd213d4149720646d5df9dc0b62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a303a63ff93ea9283194c5dcd64ca4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b5ffc0f3aa36c9a82e266e75f17c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de1ec504a77a880d810b8ce32915f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475422b99bcab3dc9e6c3b50928a0dd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b29be0b6928a949914b25ef8b7c4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cc1ab2b0919313992f17697895902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d94f2963c96a59a8bcb07bf39ba3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b41d421722d8c189d9fc623a103853643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c21ec8a2496837ba890c612d488d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5ddce902dd38970a7c5a97784e740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cb35922723dcf4e0c2c53d04b83d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c59e893928632caa5db01299144e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90eb76f25a71399fa47dd40b505d43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94cebb7f2eb77cd3c93970fdf6e0f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f22f37d02bb6c5e6f13532fb7714e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d42af7ad3e3538e8ca1faadfb4064651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a96c820c617fe998408758b57c3ab9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6efcf9a6dea393b4134c4fa83c417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4237718559ed7ec11365e616fe9c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd0c74212f3ddc4424cfae4e119bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc100eea624dcf4eda9020d4cb65a58e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2850fecd28f13c3292554c3dc54f30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d242671fec219cd50b4cd8f3b2658658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b31a5701a7f5b068811eefaf18f94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855095e843d4763265faae85acdb312660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b1c0d5cd3eb7ac57dae475e16596661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da20d917647af522cf1196c1890a8df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf5c9079ad04879bb0926b7c9f6ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecc7a1774551bef3b85c3276ad7d27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a481e676217295b6afe1820a961c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808f4e5a246d6bffcc99b6b1dd9e48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36ea7cb2e7a1793794b0edd79cd6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863254645899aff3423e4fe7812b7fab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4fb763dfea1bdd427b348d2e31f89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738e5c10600126924d0fe639d84907670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3bb66a9e5e27081c0c4ccc12b83cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa39be008f5b16ebddbec91052718672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec243fad93b69fe8c8ac75c3807671673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2c2e5e062db1b86676b39bbcf923674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b5ba08bd8545dea1efa0c26f3b717675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca973ed47df5afdd058f0e02a53182d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cee338f6bbd64c5456b2c0a835e24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463922cf275b806011b4e29e95c6d2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0ac8febabe92e4e34756d879b32f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a59511d43882a65df4877c3bae5804680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6276a023347dd707dd9b3c324513eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e406bd2b4e5a9e1dc7a0aa827b6d693682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306586bf6b1b91de00c2a0e7e9d83967683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2192a0822ad0cd3f2c15829ddf1f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01ed4958727f9bd70802dc155c98e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff1c7879b0f9404b04a5e6a761e42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e445a65b0506f22418f8e426570406e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8d5344b6247a9cc1cee7f6d812d96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f7a6bc7e5e77cb430737a779d53e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62858d4bf26a936d727592f36207af4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6035151d6929bbd4e36c10bfec5321691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a12cb4809ea0738825551173095bf7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e0196f255b66732e190ebd922975d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe4db986881d4b8ca00dfa59e9211694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304ea4b913ccfa7c2e4ac961540a7c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf45386ca34d087f8a981a94ce8529696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9799cf4be2bc770464d54399cb013af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e1fb5f67b2b91001d56d2a8922996698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fc0f42951b2cc09bf6f814a8648a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fdc403303434705bbacbb865729e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6cca368bdecbcd99bb241d8bb4990701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3604c201d61cdde5c3a0c73af3c380702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb505f9a007b5b9a1e43ea91cb7450703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e1c5b50c4f9b5785a8e7d23fea37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb78aad439ceb74e84f25461bc82cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a0b37ccf2b58905e2c7a9b2c8757706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1cf257149aa7e9c0612fce0af7199707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f691e82e8f47b418c44b33d6e62ace708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf93ddbdd65f3be54ff708028ed4b34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b949946ea37507b222789041c77803710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035657cc672f3025fe3f88b2c62e18f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d73a46cbde8e294992b85026a3098e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfdf00d9e89f688648a8f7e04b8d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703f9f1345e8cbbd2d67f280d67854714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c128d0a12aaa7b856f19bb8b371c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe92394fdf8ce74276b72b84d0f70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5359cc34357159a0bbd7f547e1a0ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996938e3976a49ba3cb1fc1c1d76d413718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82db236bf52aee8b00ea705dc9cc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c06434fdf7807a1845bf4f22cf4b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5170ac62cef67c8fc011fc79c8ef3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33eec2d6f8b16b7964cda5b5d90a5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d9528eeba1513b52749761fa3e28d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d385db98068ce930aa74eff670df0eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7b216f3743013141a0ea79c62a642725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f2b7cf64ff751fd508e0da6c186f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54abd88a416ef738fa17b99f648cdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daed5a518cbaa3674ea7563938148e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b46ca6a5944cdb4f8e35da23699e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016522811d70a95b4c746894f7edea7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c5300362c06fe89837f4a53c63c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7b60214de623f9e59ad0b1df11398732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812421fe628c3acd6369dc59ae134f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a058c9f936a7b774f53f0b29bfc5984734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ca955f9d28fcd2f38a86755f3915735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2ac2851ad8050a9eeddbbec5d5fee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb05a83ab9d811429647d53368f666737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90718d4d7a4bb04dbe335224699645738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a0fb0dfe4f98450a0c72d7933cca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e38fd1c4658b3e5996a1e4a807833740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1fcffbc4fdc47a9e1aae4f9c66da3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde514f31389e1b9fbc3c71e462fdab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2098514916ba4869c4bba147935fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee4fa42196e958c2c41436c57e0b91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb986a1d74c5ed9365707a106f670ada745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929d5ab6944aee1d14951b5ada5dde8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250a8df4b4a2a46ed11f2e114e2f47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18458f785491d461984855d15c75912e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2abd85559a81df1bf47f8261559b79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a49671bb7068d7dccafabe4a3546750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85f2626be436f86878ca96a1b286af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94108506096110e40bcd34868f64feb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9ab871bd78c983130edcdada15389753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a589cda7ca231804d43f9144ee376a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97b7cd72e991b282766fc8da3eabac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c1b55362982f8307b2e548029ff01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b9e394024704791594fd0a8e6877757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f5e107b40efe8990ddfbff28f7d93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac61a2e696fb387af8b53ca5f194e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0b8b7c9475a04f5f0e20c92d0a241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd1b004f6d0056609e508786ec54f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afd93d6662ad4ec3be24a772e01dc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d366b36f22982cf0ef63b85901549c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3f67904c61c1cb7cadf270fef447b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256d83489bbef21ca59b84027f57df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6766f0653b8b0353ad95c7ed046d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedb3954c2d8e10650b69444219c3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78094ab79f7fc548fdba0400ee5e9129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ede15a0579850dbba28bc1201a9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bda6db0afe049bf9d171a2c68b21611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b52b3ec272b62737361cfaa7c4b6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3c7ec4c9f9f1ac2e1cb494cb3ee813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590362c7170109207d967dbe1afface014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80424872fdff3a6f78101a1b198077b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebd891ea211d0d3945ee41f32932b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209f16d518be3e8249b2bf06a2c4f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff9ebdac1597326e85320d517797018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5438bb1e7eaf58824cd0919a453219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa260b6cd3224d5a2db4fc6ac7783d7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99fe9adef351bfc6ad1d67c30d3d3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19287acfd903ae0064971a1377c3852b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5252058ef52b91e64f70d4460ecb3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f5e4ef6c4bab02ce788fec8c0dc2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff06d8c1e5bdd8342b3d9fdc7797df225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28dc8ae806274ccf1c3aac005af2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9c85075316b15086c07c56d201f1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e0d60ad7a1cd38821da9bff43b6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4632fc2575a50fb2838f1d056e41629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83d651c10a5432734547a61e7c367d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835e7a52efba644e1269ff99042d9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b173801cc2392c972d574aedea1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320ee8b99da4533fdfd22855777f1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3fc397e02b61d7f2dd25c1a5e2cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0dc68813e23aefa9a2719609863bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122abaa89ad641c8b564a51caacf824736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0f4077fbfe8d66506cb8327d09ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722a45f74ce010233171634174284738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d299a4a08e2ca7d720c1640b686b2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020626ff18142db618890952123a82940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab024f0575d3a00d333446f3dc31ef741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f354aff9f4d5603c33b28058425f7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693f26214b71858dc893818dfc19b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a03149a6f32bea755712ac6611cac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec161779b5e0b3d67ff33c77a932e14945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35d439a0d993b3adc5d3b731062cc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c42a934ffaa32292d99f2a02691ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed631832d2180d4e6b00a2040bc89448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512db91247d076bac3ba6b3ae34829f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81ee59bbba967bfff5cede2bd2053b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90e6b336f3880b3c2f0428fd65f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04ba9bed1dc523bad58ca4e4f2083152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eac271b7aef5d38230f8aa64dd51053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb01c990f097e9db96844bd891e3da554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ccfb62881204aff9f3084df77de655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7674ed71bebcbe8641a79bea33f7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1d3f618bfa69406c3b31006d4f1a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab23ebe22702b99c946dc2a57d0dacc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62326e7adabf3b0713b5e1cc908a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf668d5c9b8c373e7d4b1b66eec04a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b350de037e1e1aae176ca566f461d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c602d477c4af4afed3ba57752c75062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3792ceab06c2c27368643d111a055863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208b56875bd3377cf866142201d04fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927826bf63a32f438e0843152aa6e0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa4679b4f3791b451d49880523ec866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d609d3375091855fa5e9d15f9e1496967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac636af095cacd96b4fce330d9d92868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2463244ead6053f9bc8f33e432f4fe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fccfcc973fd7b0450eeea9bf82f33e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435976e4eda4c15f58b8a343aac9f3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145ba5ca3f9663b5cbe79a583d40cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6016bcda632a00542d59340ece60dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a076209ffce4641b2d9426fd6d9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd3623233e71fd42d8891811e9c0f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0cb2ed723010140a9d4b8fc50810276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f735569731faec7ac5bcb1d34f62577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02931f0ebb2a08a436d4033b209eeee178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137783b377aa9088014fcca288660c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1210c9274d4820d7cb75f7ae599515580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8e1e01606d2500e69db9caa7138681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3898c62b7b53ba4498e66bcc7cca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1932c2c584e60435fce1ef0e7370a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39c7e573928567b031a35bc4a07b6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd8fbbc6d1d1e6ea88e07be2df7e4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1e17b05542f58042855c84a4b6f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf206b0a94b8420dbf3417c6e8cd442687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e723e08c09c2530d7011f5d09fa4f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89019b51f1fdf41a6d9f63b5e16c4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48880fe6c5c5e40752ca7a171c15ad0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d9670124a618cf557d01542c00dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f8c33a81541b18c9b104d3da9e6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f41a43da3cf7cfcfa882caee70264f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f134ac959b29af5f3633500f352f7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387a2b3595af51673b264d410f3286595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c370914c55f38a23e3c3a00300241796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459df7e9553a10dcdde90c21e12ab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04772d4d8e2d624f840a1c2c572a4d1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145d18810af60fdc0579f5280e3032099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4280ee599059355583f5fb93d25b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f5ceef1a7c0dc36fc2e2d1d7799c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0cf61e4df448717f23df81d86895a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75122216b9e7a04352befbc12d2a775103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80830a061445d8f49de6e76c12e905c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace8579c877af322a7a96887bcd12a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96bf5eba664d0f2cda863f5da97ff5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42d07f7c2af17c2b5fb789c36e534107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a17d7a3c1df4a34fd7bbc8d7ed820c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305166d240307e5b3db41a34f69744c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b85f943dbe1a6a4d61e2f3457b64a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24cb769966d6e6e261d2d973d63c75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705d1dae329b247fdf3f63245a80d40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ac7a0374f65e932ea64f4abd6f73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835da8558d6711238c4e77acf4c5cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355a02fe0db4ce7c483c7edcf4070ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f4fe2bbeccc2a024e72250a55718d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad29c0ba7069810af4713f2973062ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a272ce3de8f1ccec5679d8868c52d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4a130eaac5232395f8b8af493d629119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11665d128e29c0b8c6111a1a4c493550120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94c23866e846d1a4b92017f0693cf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ef91534523a90fc35efb591f0df1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae8986ef1f25ccff7e25cdb2d9d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae71d590132066dfa1091be74e88dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd79ae728cdee1faade9399ad98e444125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bea7f772be354bdb1932ca1c022be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44df697619d64df03ac93423ef621127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88600cce67f3eb69708c826aeed9062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea411614559e9241619cbcf10143d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf969148a0e80970ca47a993dd751e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ef8b4e7539804d4bf0f68b3618d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8de169182b0499866ee5520a30670132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00881649d59c12a889264a18bc9d919e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248a50c5cfd7c5802c6ccdc156710e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8881c801320265aa9101bc651b3b74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeae4229c669d916a420543bf032d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac33f06d03987bf9d22e35abbe6bb94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf36aa96fd972560ca69d068d86713c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e23486fa6ef5231429a979b4c604fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57b43941cb98dc625a8e7197d90bcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fb76cc1465ab91c36c2c95bb3624a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428f867bd4e42b4b45682c37954f6f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e127aa2125b4f88b3d710542e88ae6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8553baaf6aac524443abf4e441ea8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83dcd72ce5ad77e082ff7713f681dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24b978b134a3665d64e6362301436a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596903821d57e934df3789493e375df9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0df64aa93a4e0967ac472b15c6b666148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aaf114bf8d77ac1504f31759f4137149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec0f7d786c4ea79e8176701022677150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352095cbd02c271c486080af98a139fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95da17227b86937dde6864aef6f8ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17be2a88ce2a4e116c0372a57227a2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452016df6709cf4f33bebd8ae364f1cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e1076b611ee006701434d4faced2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6e0243b725c12e68ad3d09c600f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985784138cc62796198235dc84d1779157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7413580f70050acbfeba1cf0e99a1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77455a5d511662e2489da1291dde951159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd95cc90e76366f818f1b6276cb82b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b8060a877f364e5a9e7c8e32f0948161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd9875eda32a7198c090ddd1b7d7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e93722bd62f38fa2bb2e483f98239163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c00a9a988a54be25a2caa8567ed5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef5594f3a92755db965aae1248cf31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134ee71b9d1cb0b769d088b62d9f8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c4e7de18cd6b693c8aa7aeec64150167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a63fb85609b6373712c6fb67068a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f1e64760c74718f8c8407cd03038e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b941a511e86e492e666a88f4e54be2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1aa03303b97b54dd44584a5549041171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ea9069c0d9cc117054d8b6c995c7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e36d1bbe865987232609e030ff58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb909743b93653a79a9c403508a940174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b10ff3c5db076470d7fb3ea9739f8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f8b8f6ce7a64fee6f71822cd1061c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726ed2c890e3bc10abd22cf1230fd9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd9c703552b7cda02cd85cc912d5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c3cbbbb589b2c2901b0d70776bda1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7832d739d14d758701fde1488c722180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490ab30f928d73454bd4b3590f11024181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27215c795733926797151b366352822182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432e8a2225f276743ea0bb13d5794d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96536a7b424745e0c4e0e4f9f2b89da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca16c3db84e3cbc0f9eb9359a82db2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf3f02548edc5e413c8a44fb9214c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb42cb90b8125ee4153b64bce4fb0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e28a493aa1a41bd2eb44d99783cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3eab8f69a9ef71a306a9e9f846e10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976e0f33172c75ec9e238c979de3e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becec4476ef22ba977e55d63646ea76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5abfc1a572efbede676df3a95c75e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836229a9093fe46d2654fbe5f972ac5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca85b66581e87cfcb63b989f17789194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e9b250f0f0596bdb2c39098c9ce27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f2f21059b3d554b0f311cd7112df2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698600dbe0acea17033148cf02064d46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dea51e1cd22fc88d45d8f3969bc9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3af87f0a9e6627f4d593c551e325199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c80863024b70f99c937678e0d607f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d34a021b02f5320d1ff3522351d76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e9fc988eea8322ef9974047ef12d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851698587a409ac752cc61ea852496b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b56901b049378488e0d65f7c3e21a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d86cbb1b9f4afbce329788d995e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42706f2de097dc0beeaacd95aa309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d3a8cfee4610e032a882c89534711207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984cb03f1817a9229f8d486bf40a40d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d51eaa4734221d302e4cc911432401209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b25088c2e3797ab47b263863c170f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbbaf4b58b7007bc767016edb9ecf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cab2e80737fd74dda79be0c5dc3ef4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ecb7bfb6f0cdc4cbe5bb67dbd01d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d85814b993291002365158e074283214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606ab988f782d84299748961d8de8b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12dafa0d6f6caf59ef1e0f029cfbde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857542e9046e3a363db8aad823077e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd709b01ce03e26060c6c3c7f7ad5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de4b6696b1aa22acb3ea3750ad4f24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a598edc74c98acf7ac52c2da556c7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8133b7615224d28b5f60eb2a445b088221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd62e51a325dede9d9e29b89e6be9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658679a8c79be794d529c23cf6ded777223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa0d1cfd4278323a07039601098bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246007ce2cd470743313b22142c57793225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d125862afe98e7e894fbdae7e1d56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c2409e616cf181df7f9e65bc2f56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c977b0dc2ca7b9221aff4761328fdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8d0b44e6f9251a03167adc350144e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e48f7845dca71daadbfef7f93c66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee6c59bd227921177fec55285fefc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dc0918decb031eaa79494e61c8245232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af731fc19e18428bf8208c554ed76351233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7808acb860c5fae9893ca84ff38c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253808bc9ab482d101f891556f35f58e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33f1e6ec96b4711488edf5176c3a08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeaec3652362c912fa38a8bffcbd25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab0619bef8a90ad12067579f02a1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f616fe88fa15dec654c1b54978cc061239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f6de82515cfb9198cf705f611e16a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfac67f9a89155d7933eb1e6af4954241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f3032301a71e9ef3ebbd75395be9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d6b9f2f9bfd61c7d49a3aa0a93221243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fdf8e39e32c98f5658fa326d0cce0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85f420146b394b63dd35d1b68d98d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c5946d0231a518c3b3eec3cc2c82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9ef70fc58df23609f5d8d6946ac9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56988ddedf1f5e3b967d67b1e125bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dceba423c678decb0f27ce909fc770249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b70164b33628840793a629c24b81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9634eb10bdd1aecf7db5773f33a46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910fe52c0e96724c30d135b77d7eaa1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3478201eee9d6965cf370fb93e209a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903de4ccc5d8e245fba741fba100ac72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4711f8552ba687bffa029964caf862255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527efd2df375b8ccbca7bb897a6fdc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd41aca6fba6ab51713ac495831745257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f00ef83b3df3ff7a7f8666e4094a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777365a430a57828fa279220ad15c54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac647bfb178a85d871d54d4fc0e21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85386bc851a51bb35a43b9c806741261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f924fc5e45d186f19a3d7872c12a8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3cad4a44aab8aead50f89ff99c5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf858d02a11dd145a772b1bba1182ff3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ef7d66343575d516a170b6da8dba7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb15711d4b2e7b4480c775b9cfe835266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d3fe628084f27f77180edff490fa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd995f74226be968f7e2417ccad5286268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d7f5c96a920ae32d9644fd0345c1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3550283e76672f04012052b564c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919c9826f2c1b05356629e855f3608271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5ad363821669e09510ae1a998ecf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23071a8ef2d45c0c23b448c09b814585273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d3faf223705d479f614f23ece629c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f399cabcc0ed2f6ecb3d722e3f656d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c1d27fc2b4f4356794fb54ed6c92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785025ee3f9b3508dd59f813a722e739277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bd0b39729ca6777dee6c25f88e506278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326a9be9f9090b3b40f267cf123c904279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca09b2d6751c58731c6fdd9f72434aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea7574f329d7d42461993ab0d270b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bde7abc4cd90772a147a2312933056282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e5ca2b854487216ee21560b2cdf84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb4156e48c6c92c5a1142511b80da1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f18b50cc6ac32ec2069fbcd584e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412293a6922f7425cecd1fdf19fe820286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785c6cdabb0624353a26cc8e233d04e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d6047fa475f04def0db923b5d3298288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376a972a9ae42d3e31b36747efc22f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb80ab091bea87b2ed5607efb57ffef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115312c0cdcb5225d257e76a60801d5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886590c83d9757cc4e85de8feb23f274292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b08ce83652fe228e77b4bdd7df41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f63b6daf33291294d90e390dbccbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489be5799d45a5fd6ac6a4c29e74cf52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702612aae301e891786e964f971d365f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea1615e957b103a428910e04032c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fdae56407174472baf76434f403d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c00b139e6f2d4a56a57bf3ce971f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b856fb4fb871cf664f39dc1b6d08fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61808c085bb40ea0eedb978acbe79e98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f16b4dc083405313b7f7757ce148302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311fead572fe00a1e834f9dceae59f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290325d2d93dc93dc3e4ddd8754be838304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207d31df31f664890cb020f0af7a97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9223b70ed8340ab88d8131d5e0575306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa616d1826df63fcec54635c920114307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7dabfb5be946a39284846c1abe6f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860be178958d6c2dab530b010f55ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7463e5374649788231f79847b34beeb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa3e0db4871cca3128449fdc537470311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cd69ce4230d7214b3879666da13fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e447e23ce667311996325686a62c1f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53933ab6a3d085c7e0ef792ecb5413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a0464e01645e5a4089b5ed2cbc5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1710057ae24b77c4fb3275217d5953316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a53a09a574df85901b6231f34000317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5eb5be8e9733fef58b7dd77ba13ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4976e22c767d0f25d49b8decf979319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a543796370a91d8960cc2bdef618b1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7744f68dbc5611a541c75e99149d9b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e3ea43dfec23ae53f63ea760f9aad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc4efaa7c762b595bd3e1da8af5c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d30883336d53d47707beabacb0927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187b39541a609c7250b6dc136fe5bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf9252b440ed8fee1efa5f558f4a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6c6fc1fea074325a0b3bc9f96453e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532029b61f12d34d7e2298256590c30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177ea332f8812ba954c0ffea945e705329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90112bc57cb5ac6774da7f76faf8a652330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b144af1ec9ed2c8cd5526a8ade30a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183563f69221ccfc6ee68cd560e421a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a39ea94de2558677f187f7a7a7e133333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c195c3aba04ee496656a01fdbcc964334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3436813dc3a29a63482acd78055d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd678d95e75762ee08d136e05060317336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b33f03ad49fd6a84101b946ba9f71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b9d726281376eccab9f1d6349174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29452f6e4e7fb5127dfa1710468e46ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98bc17a6e72d858cf72d7fee689f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecc7c0c8391746d2e5769c4c878c59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829fede46b5297a886f1db3e34dbfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa336a59fb3b5e7aaa114e1769d97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f38fe748e9d1a84f5ba40176b1177344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fc857d2fd6e0f07e50f59aabdb504345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e749946832943438cf7d48d75c70a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a0d0e3412fb14f7434036b3433e58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b8801625a458c553142df92dc8ce1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e006965547d4dcb3587d5828c62e94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663230fc1f9bce7b250257d8119c1048350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392ae8518ec7a0ed7763ec39a559a39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3a4b55a22471223e302c716a3c37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f3783e259cab3f2486e4e4fe1f8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9147321364ac6c3dff56567e17329a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ff28b2bd2a10cbffa081b78965f17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430dcc7474bf8bb2f20fc63a6b92d03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688108eea2e1be5d821794a5a7fd57e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff36b35979717d2337c446051fcdc95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae33e567fd084a37019e6cc655b64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a062157f27457d95ce3c1d3d2b25c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654738c74f9a23743adc327cd885356f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd34d035bd7539d2ba04ed5eb0ba001362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7dd3e8fa5fed8ea3559624de31e03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e01f241c15c531437e563fee88791364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342cd3102653df2f9645ddfb89d4332365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dad3d65ec297b4770a0c7409562a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f4d2e50faa0bfafbc57923ea9276b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd6df8772b32655f037181db34961f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c886399ad019eb3730c1b89756a6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4ed5e3fb623e6a4e8cd82130f253370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780db2ea44774ef4106368753a47f0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8060caf10ac28729aa2f6a6c33a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752fc0e433988c4f6b76341810f6a2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037184fe98e3283d413eee1e568202b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5b768f5f7e7f2b9c38baf3d89ecc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b26e08bd2f2dc031b56bfa14ce570376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c77edda9f905cac1ba9c2b6c37f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378118701c34c58396c6789a83ea1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4811077b44e13b5653656e32276f1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7c5765f3ce258a58df129ba6b719380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceceeb3ae1d4f5e1cedb66b3e50617a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301612a1213899ba4b090b2fda35fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599300db32188565f8d637010a684a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782dc720332a5f943e6d96b59f5653384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca02afc6c5d1db8caff77815a72dca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42647cfb119da8d79c9c6cfc790884d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b61a14a845645118719879bd5bb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ee323205dc0057382823e265c1baf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e6c3767efafc96d31f8dd89d0c5b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b05370bf92b55e7a7961e09b50437390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9259727d4425345434bf6b436e715d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d760919f567a48ca5367ea91dff550392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294869bfe5ca2758cc1c66eeea48180393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b88cd74b01b319d5507dfaa84448394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dcc014de0222d3805758fc64896bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ccd9a37bf0b4f3db7eb83cf18872396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba99fd8fdaa2bff86d2d75c27f02e2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb444633cb90c4eea8e8e227fd3525398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21198a7411240b5dd21b2fce6b02355399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e3e29688b7e5c665d44e2592db5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa06c4aad414606b8bec9b0ca8595c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df550d53a150bb6c1001633fd3498ebf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798f64f92a7ab24a80568df7233c71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca961caf5ee272e27cfb52fc9562a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788bf01ac2114513b6735fd25b17a0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef3c4cbe96d4953710f5010d95f16e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27e1c8f80a205375e6658ccfa451a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b099d516d46a6da1dd12dc64382f17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb07422d9383c1332c8f645afb46320409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a7f4532d179d7e283e833ca3fa79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a58706c5378b60a159b582d073b7d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d85fb1ce5c2d5e301dfd1d2f67f25c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb443f0a7daa05bba8f0c0ec3d6cdf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848739036db93ebd019f9de92adeba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f1fe8ff8a598257de7f4fc769c36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2cd9f6b214ab360fa9662e7e977e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbede132b997d4e895b5ba7038e20d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d218fae873a485506455bb4c7208646418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7be62e58f5b9100f6d10b4e5ae0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e401869e8e77a6f80032f5bb47755420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3cfaff062a4f493bcc3b2d451b882421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87e475c7fd598834f2a6dc2dafbb44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720509b8db3e3047ca6bc99dd8f7ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79921c6339333c6960ceb4c0c2ae72d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633419cec7891829aef5360cd46efb9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c795e706f586ba40bc59e330a78c4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbce30d89ab5a5860bbdfad85f8efe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f28e5014fd1c1da855197ce3e223b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b089fc7d4dac6d639ddee5eb706706429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d81a3a85d4de3db1d4c6ff962efaa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc04fa43a8ccdd4e17032481681c5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce16e042c48e68e71029d79a7837a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f4527ffe5030b5740d95f71d9d281433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfab97580481e6dd45c1f91bd37b032434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d8a10d4efee29bbc1758387e08df0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88711af75ef4671cfaa39ef8ebe17d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a048d51eef0ee749ebe0c1d04b2c4ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6217b6b7ffff66d3d6b44cbf60b07e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101cefbdf76140fe803ec5283e6598439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bea19726b87c6f4b3fad1d763fa4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0bdc2e157146424a9e333b5ee4348441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca1e14615f928ffdd95f329c72bef2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaedbbbba338e1cc58d9fc2bbda2f3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f9ef013c82b4373dcbef41b2733c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49959c81e0e7519f920f96c655c85d77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99386aab06e09f90700da792a173463446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a9eed8509becf63303019b88f0753447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255bef10e0061ba185fe6ac5dce0c88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631015f9fe96f6dbd54b921668b1cf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e961d37bf64a7befc355743584007450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751687811eb8192920ed030a71abc381451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70cc9eed80a10f65fd5a5933db8d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f10bce90eda769d3b0420778c19b75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed7ef28d6f11489adc6babb9356bb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8e63a78080b7a3da940911412052b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519d1859af7d67581e3141b721d0d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a461e2d0776195058fe6e90b78ca4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541772d3f88bd99a81d9b1ac5e5026d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878ee52e75bb85c39a12896d0c33039459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74bff9977d4c5f0fd270cf0a34a78b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecee8542032b3a9829ffe9f7dc7288461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcade55ea31f469e369804d411bb03b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cb06185104bbfd7041108ccd5c6f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0ef330db04355aa572f2e2cb85e16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1623e1ed060656e7988e1b7413746a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7031c4b9051edbdeb5bcc4159a15b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f87cd4d0158b80a98a71c6bd1ddd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8280f08ccaf18328541a02d94d57f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e41df92298c948646808fc204521c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4632ba088c1a0a7266b0337e71010470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f631d71e24dca1643f49207a43e8f97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b3df79029fa6736ef0e5e503466c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c339c83c5ba13da8d438fed22eb1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfdf527478f97ac8a785ed1a6b9b34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6460927d1be76748fe73ed23ef536d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda3cfc378764867539472380b44d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e30c60d3318f7cbfca8fcdeb7bb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59cbb72920d0756c0678ef69eaa5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eafee93f5e2afd6f1151a077405843479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb4faa72e9e1a5d2f045dcf4778957480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c421693bf14c0f76e95c6eb936bb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a0896a8d30a68948603f577d545b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf81f52280dd6442b1b59589b2375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efa0f5e131f941d36d91209002ecb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5746be4a7832bd893ae04a5c68080e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d3c9e26827bcbd6b74b4187bbe58d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f300ddf5bae6ac99b06eda98b7287487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ea1d318c461a30fee5702ba85ad0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7b0dbec13a8febe2ce055ee89394489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095535c0ce254c23965eed28b52a5d4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf90bb220ed463b40a8ebc676e04f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d7f02e02de15a5544b9c9585f465492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2552a3ba04b2a0f5c5854da8757b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce40a8e48e28c909083f896cdbce5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d8c5e247ec2cfcbd8d988273c6fe1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d14f3f6a29201bf059296a147c8208496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a668deea7f0d74b23c06c8c994cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896b15d717e9a0659b111ddd0f58a79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192da69e635461767bec7da84ecb6e84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c90fbab045a19e6628302539bdd2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a34cccdcbffc66e18aa02dd830a879501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7a9869655837f23312bfd91f926ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5eec60c6f5d5b0183a985ddb17256503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e74896142539eacb0c8f86748126e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e055d122ea94c014bfa095db0a255a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228c55908b7384445b8612a69cb479506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281639630cd144878d5a82517a7152a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8a6646f52245d4b489242563b25f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba5c2765863e23af564e8836b7a0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d66856afe9eb326672c535fba62855510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43c23b58199214249215b1ac6549dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237a8a701c378cbf614c3c9da84c75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64c7f16bac4e6fed032e480d67bd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bae1b50869a5cc0aa81d9263c882f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18746572b1f815a67aaaae66964f254515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5ad385dff537bea849bbe6eae675516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb44c74c34d64077e56c5bcee20a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a29fffc779c74c9b06cf9800ecbf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb07d6fc4d2831547f6dbf6e59a8e29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a6088b19e95f1e4c3c91c7d59d8b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8df5513e22829d1d5905122bf5835521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90bbf6f945a2f12024deadf2f7f8c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe8ae032a699fac6b729209a2d700a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1da4456b7a106773a0f3bb9e2475524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a1a353e79ce7c242029061e7d393d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a7290084f7ec9ebfd9b066b445e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1319637f2bc53244ab7db202eeaff98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d42e456d0b0f355cc84d841ef1154528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91824157f2623614783430b11ad54a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a9d4d9496dd3528b1f41fa3bcfcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3026a3e9c738cebae7defa73305c4bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53ca1d7f46fd25b1361bad796aedda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b1d76541ee952cf1e9f085e0edc75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc6ed41085b994e32b2cf6b2e37ffa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d53cd0bfc0fe33fac202fc7f58df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2797e17856280fecdafc181264e5e3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfba93ca0878d94af5eff40fba0578537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a4f05e29ad7eefeeb5c8b9d12de91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f2ef8dae1743648cb490e2e71ac4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50d427477955938c21fa43582ee70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51df1fe5adae12ea13da03b5906a3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373206f53af8e4462779a384007a7e8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b017feb54568b165db2cf64e255d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4126191d8d9909d97d705c9c4af90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b45d02461258111616be41101a7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd241652f58090b5f417d24e49a162546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a64387e7b89a3cd8814d1333238b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e90266c8cb55a0f38d58dd429b26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc05056d0666a3e4823dab5471e3ec7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bee431f0a21d5f6bfa32609e1306e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810febd62efb59d4ae34715628d66c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad15b617474b924934d6147b61ea95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f35700713a4a002a5ac45f65c5282553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddf52f01e9e047f87182dcb633cd9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af45179d0ff32a97c9165e595d0dd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37d7d55937ee92153bf2e3c21971b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a09a892183623f78bf49f542a4810557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b4c5380fd92bd039363d56449b039558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565428efeafdd018bb2ea29e7324598e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b4b28ad48dddf60de08300a3c14c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748b05b3444f7d0bbba5a700827379561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7c656f8a456b4ddf5ff7e5e930e13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481edd7f00a8fa6c5920d2fbcc6945563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ef089352c8614fb6584274aaee1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9209277d0193778250a37ff0473bafa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219559e2ef75acc8fb15a73cf760f9b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e4fb6cc0f7eacef73c3f2cadb036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f390b4e53aaada9a86bafdef06e5ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd72917d5d93aa0f5f292a70847961569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ff6744e302d3cd067a0e4fcaf7ae6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b954fa2bcd15a0f1b21f4239b9fc6fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe1cf84684f5a4b38459e1cb826c4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d11dfd7f47c7b0a7533842bf45cbc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797aa8eeb165af70ad121d9bf918d67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786bf09ae58e51b85cba789f7e36cc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba0f32ebf638605e44b0f9f560bcd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a13d6b46996012494298c16038bbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3149170c3d9d3d9d14211824a9a08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf1ec2fe0ac0824af4807c62445a6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246de77dec4e616e86d4a135990b12d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862ab17efe6548712d75029bbeaed6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5366b7d765d5a27c1435d2e2012fcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1961bd4f5e4a3956ec505fee91230583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4b704c3336507054da7a483a02981584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae445c2ceaa8c1a318a0c33112d2045585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3a1303ce480c85f68d68b68463aba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688970468713b177f07f7d61ec23e02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd277a834b62ec7147f1215b352ec0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad0bf667182241f61125604291db8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc88f0a244bde5472f0c4753479830590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315682fc9bd04c5859acd9e46e06661a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995e54cb3cd6d28ec14207c309c973b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f663248cf6ba51b3475e98c601ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae08a2768f82859e0213abb4e60cbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac231f3c3593f68a42a4c92faf1196e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edad1100ce2f479922d54097fe28f74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7124fd816dd8ed2fa21dd76afa7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf006e6675c618c80a98415459f2e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcdc5d167718dde1c4b64d9cc3001b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57b37791fc71977240393e07d272f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bfe4841a91bbc90721e29470955fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af99744372c330cdf13cfab99a4c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f243ae18334490727ab92e9c06f3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210f7a6083bf7de47d0f7b7ff39c46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1d60c6f68ed542710929f3631fd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fabe21f49b2b38471eafa3379f9fd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172be64785d3f6b6f5cdcb010f311cb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e4aaa9295820312c2a4f8715e317608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe9fe79c4f429789a20fc8d672d98d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832909282dd7493beb9e3e0ff31eab6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fb627ba696950d2588efb14ebc3a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d8b3664828975f770ca81da7acec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b6d8932272f0e99311a011d6dab8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed8baaefd2d2f6aa07884e3eaf60b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0640a308a2eb69663da9c81ac2467615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8407ac07127d0042c2cfb5af00cbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf5775fe9e96114c4bf6870a9bf013617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0766e30f1fa84aa03f8a16e392cfc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a72ad06b7ae54edcb195710ed0bf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909215b2d9c8572a6715927ab0c677620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603e7081be5948f962c84c61057f1d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158ea3777d76388ec9089b63f125e5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4e43c1681a083f7d4c92817271ec8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360224143d8719c41ea62b2f9298177624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee0b929f9bb7ad8e976088131b785625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1466e48a03c82d76d93e684a7ef6cfa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a6513db248ceab9bdfb4a6091b20c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d014087bfd3883eeb3d5ef9e02de4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4443466eeb5e2f03361649e922427f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034affd2f4619ea0e7dfa15292fc8f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091ca6648677254793f5faa0dd93d74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb8b252604abe5d9842e47be676338632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76ad181f9ed02c281be96ae7a3360f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf2fef2f14483db50b05d7fb6703fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c40b27900301bb5bf1e9a8905507635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e1bdea0a1fc81a2ddf2ca0b70ca6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692995ded7f5a50f4f6efa623d57524637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577849aa6461e08334db5a84972e77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bd1822cd844398364c6ae5dc12c32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151c049fbc4645c07ab6f450ffeaf39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12486d63cae044f62f649f91e3f0df99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014066a41ff5dbbbb6a861dcea4b4c74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60d366400adfc0f4c54f2d1431d10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729c9b3aab59612965d54dcfd54f57a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123b17587e27390912ae9671a9821a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231ccdcc3c5aaf6b5d5f0b780f6a124646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2343b775316ce020bbe50b1614d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba3065563adb75bca24024b0b94c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650008e914feeeb4147696eb92e43998649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ce4cef91c1633aa446aac48dfae8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e443d8bf8ad41a71c680d60677ead651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed5ab68a8522a26c1e02d013edb200652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfcdb05b135325d050399811e0d81b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ab3e2da476b7ae7691629caea12dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708af051b40b1193effa6d45a169eba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fef566db48a85eb503abf0fa23835656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde18b3150bda2808487cd2b0dd828f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53561da80301d0542967455e9076c185658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfa90d5bc12e0bc37acba1455d260b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896f3f1d1695851a8844a3c805411b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937ef2503d7201bbcda75c9064cd20e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ce67c4d5a9f0b8abb963c84385ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931019942afc1f804e5d2c70764b8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d1a490f82da1b6c49ba5887ce1f7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a739003e314c345e97d0e24a29f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0e88e1173126313eb6223620712df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64732bf47bec36f4eb0666cda7e435b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d494e238ab85374960f81defdbd2fd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d378553c9c33f0bd5669fe00aec94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a461c3ab90ebfee143a7753c5ae3ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be73630bbb76702afb9c20956b1dd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d554c5b217667e22a61a158c3d6383672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc7def4a7b941f9ed803938b95125673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5eeac4541c0310bae1370f8615f48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f8eaeb2c8d7fd53336552255e9e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c90a827fe81174cc5028132412b3f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01132a194b870ddf3b81aed6143b8de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf65a4e694e59cd305119210eab288678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3400d4e0e3d5e887fb90ce3d45c1a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e192deaf4dba67266b9d4da5533d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b0854a33e6088961ed6f876c1434e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfab91fdcc8d553f873ab1cbe255b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90934b1f5fb4b679f3b7a9bceb026683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b6f6e641ed950f0d0b22c91e36efd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3dc732c519d1c3f98ae80ba020c70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38203fe5d5fb7a8cf83147c2017f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6fd947857421f0af30fef446f6d80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a2b37e6881765a637255ed2557c69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b55571392c4b222aedc451e9c9b87f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598079b1057a6da9543744248fd42e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673416368ed704b9bf0495c8a671de7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0096598d4169a480153c9479dc45c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac177064aaf561d9d7c5a743f53b05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f251c432e4edd9ab81119ec40e7d04a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da032857431a52b98d229be82f1ddf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f0fee7203403ca54ea6c50569d51e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477030ea0095d98d45afb94ba9ad84b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37beb7ce348929c65ce7382b4213c3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f13632d74dcd843743276fa575d1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d67297bbdda9cdd7e3545e8a113ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598692ba22c58a69e79cbef142cd84b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bccd6c38a6f537e0537aecf03a9c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92b226dc0f47ad62e1379bb81e88a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5dbcf0fda0bf62d767a24eabb073a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aec2c8f1274362cae5ce25391e7136705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e54476e9e947c155c2cc0e256cd7e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf77ad13f39a3dcb721d305ca7aef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21eec953350f8113aa19cc296e745e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302489893dcedb71d7e1b7bea8e9e98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d89d7aa76336a7443b548b57bb0a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7b551ee1833dc5073627a630c4dcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baec7a726748fa65cae6c474b1b1b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e58126a742c52b8289790dbd20371713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90482a3cf8d43fdf0fd4082a3b9ead51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff2fef9cfdff7941d5a5025e583183715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46248aa8025a5cc900b47fc511402e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c486a3027ce5ae3e5aaea37e7e3346717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf634f89d3fafd05a7afc5d52a900d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea80a22aa132c9347aa467ef94044719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecf51a25191432e1c0f23726bb00cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a725a83ec6c6a99b22e19a9c56ba895721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb56c5ad1ed70180215a8f380af8410722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3293b99a5852fd803f49fa38adb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a769fe2a92c50b545a92f37f195faa4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06828a905453ca3c11217bd2e6b8a84c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267c0814ddbb592d8cc8343634a5aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef28216d6d9cb3f1405e3ade5e1613727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea5250d5abdc3d4a0c583341d27f71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de64e260661c54e836a99e0d18006729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63f3d66efff4d93f6e98eb4fadf06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4135de32a5ec378be77e9481241e496731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ce0b5cf4a4d4983226a7b1c0d997732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d5068d2232a8ebeee1e48638a060733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8fe02a54b488fadc5f66d6cd3f445734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7479863b9888bd28476bdb166592d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a3181cb9b1094b0b3e1a6f0e7feee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c676b6e4d4c33754363cd66e9604ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a313aec880d170083f50d18fe0c84e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af9e3824ff8e88b43c50873b21d0e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c85aa0a23e6c0dcb79c278f495c01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c247de65dc603532cc0e61f454fe24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d18be945abf527d3e327766e04bf33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8281c7429ed720c46e89dd7b2a7ada4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2722f86f7254372c519c8e0d40d646c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a5eac0a52c255bff7b2ed7bc09324745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeee79fc64eff0d7760857ba340a86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b8500800b0a66ab50ff706a9665fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd301853a669ecd355c1cf61eeb199748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bfc567af0ff5ee640f9b62b2b9bf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c5637b724afec0e9cd4363a73037750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd838ab245533471fb1bd1ff424136f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd4c7f3a48fb86669cc770e2a14d3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e33a3c6079ad9029d8de70da019e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a14e58ad21b13ff3b6c0b19f3b664754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb9af259ac0385ce9b7001dde869dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1f1eef91f226280f672a18a7381b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3dc3fb7efa51e43a23979d4bc881757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65059be49eb54241af6e8b127f3c3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2090cba223be4e87b88dcd4d07199759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>