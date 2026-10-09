--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b122b78af08f6f054c6809a443e6ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cc02986581db3f9595184a2214f6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166b886616b95012102d879ef0d04c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd8cf398c11413643cc70f560981794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06172e6f4f9034ae9ba121442e2eb9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c865236d7592cdb19f387605a55eda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1ee234980685d7fcbe520b15bbd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eedd237678cd6df0e85cae769d4f438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a5cc3d708f387e8618afe7ffdfa3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f719ae7de53bd85cc99db0754219ed210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cf39a36e4b81dacd9338c2fa90a9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61221ec5da632f5ab61d5cd18b06709712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a806039187caec8f2fd26c6b9182813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce15815abdcb6d5c4d9ebda5af24bc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f85eb82a5c0764ae6d0f4505dc4d6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f563b807584c27de525b36639f40ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9150d07c39e6dce2f09f68a58666e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379183d5f47e283bb093e5ad167f8e6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7208fce915a01ea7e83fe4761db0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80447cc35947f599cac8f18c53616c8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23932a7d06065e372cafe44e48435a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb56f3ed9af18357dfbec385baefc7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a42a08d37ff8581f06df6066570bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84674d3bf12bdddf25e5e1c04c15524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f89e844de8d3d802a26b294279fcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c2cff3f73e2df309fc10522538c9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c8070413e6bb79786416c043394627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08189ea3fb0b0014e79a772e39e0ce728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db83ff3d4ffefc85a4a97b524c8c9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247111cc833f0e2374346f8de5342eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57ffcb533061f941a3efc25abcf3ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe8838041edcbb685a15848495b27832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038189e2b4f692502d81e84a9475ec2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51cae00c8865e49e581d53f71637834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25442d84d4c91dc3e39a673428988b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57201ef422d7390d48497aaf0296dea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5607c725ea573cb084d4d1eba90e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65d210cc3a2da6fa1ba097da8a12b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737c8e83c19b108de19d03b32ba8cf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de191a58e6dea399641448403964511f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76493e9a104852f189a54e719f7dbaae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a33bd80ec844da78f991755c2fd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95b961e4a9d38755efef01df2f03143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135736edd6ef95a6391380f5765dc8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a10da39bac6c87e5a3b8be7bddc0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5cef373152eee97dd69e2d857be0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccf5fe6ed48321564579d8408aa21247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3bb27fabf9e573b3c16951ecbe33848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ca4b5ac20d09f0db0836f5306a7fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffbbbf319a853ae6727c074d04911850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325ba15624a2926a70089b3e673e88e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b5775ef8036dcfebbd3547f3759952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a30a6549957a2ae310f1bfd0d7f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca91e9ee83b7a8a44334c9ac9becd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0b72fffca270c1e34e3935c62fb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79357b8ee69d1363d51ba3eca99558b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972683071011654e765076f3d9c5ea9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75239ded497ef61bb1bea4e03cb07458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1a9bdc8709aab3085f0b61483385d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932a57decc0dae78a07b978c60bf1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d0c5755ad3ecefcee940a68c80bb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfd6ef54cf990f67b505198e6ae12962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c1ffc05effb7ab52d8cbea2f6805163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e675f692fb7c2d99428f55ed6a0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e3f24383b8c05ea02ee22bd6bcd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a511d8a263c83ea39372be54b5e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dfca312f416cbb09237295eb3220967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f8b840578f77025368be054a2531b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f002419ea2533aa8fb7cf464ccda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e8b1b65b27942b0566c021178b22e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ef8a6d3c7e8bd2a1f2448e807e8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81093d97b5faea6040e7ab2b5799ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a83c32a33ea17d255ad9234953f9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7073a15eed415b25c374be67141874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea77bfd98d8c2ba82dc69799b6fad5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24878642c093f4a84d1e9168febcd7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094a094b92dad1e482c429e97bf17077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759515367115f10f2701dedf853d813278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f6d5137afd51429647ec4aaeb7fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a0260553b7d8486edb804501561580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6202233aa478edffdd11700cdafd7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fe54dafa8e85f53159369b342b5e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c313164291e3a34423d50f8b4e10783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212948c2657c527deb6a2bb1bd78c1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db59808fbc8cd1d763bfc83c95cd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231e446c6a247be51bbdf4b59006d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152e2100516d229ce3945ae509e59487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62141ccc990c12c71ba01fbb3957f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cfdfd876d93f1264647b3a00efb0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff70138e9694003d491b1cdcbc54290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ff853b6ca0c7cd5a10218a4e882791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f97bbbece0a56b6c098846cb0f07292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3683c2488e49e185f1c426e4adbb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f81e59aceb3d92c8bc89d5da84bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78409d9de4498038b94cf039bc724c7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916c17a9700598334737e2f78c95bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86590f3764ef7fca71b08772bc1ceb1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4743d3536a454794e5f87fbb615dde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5043f0bd02494303511bcaac99d87e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c4ed0867292f0934796784f5f0cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4a84ec727df02cf0f9e4193de818101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fcdbf0fda52b676a1d8c3c663e211102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af738ff9fb8ca7c06376d3ee1ba7e9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb716cb7c81975eaa24dc36716ca6f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc94751e3bc05580580ef7b9b9668105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66865cfa2c508d5205a2d2513a9d36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7c66c126d7f7ba20589f21b5180f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d45b1e37d6f58fa5845d8df0f157108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e624a58caa879d73d5cd965feddb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d8410b99901fb561d9c60fceb0b65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f02d88fbee68231e70d618be64c32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a888abcaf31c4416093bc31d58ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e58b586310f53f2150562ac7d7de02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd6dd487f07cb09911921ed65b1133114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e2c1ddd9508c132c1d945cfea8980115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590846bdf9681c0321e7003768a4e9c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab449ec9421cfbe6c74e62fc75034117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd2f005a4e0b36c17752dee4530e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eba230e5483335213c267320595b49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986e948d6794e37b4dc19c1b9c8d3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7f316fd6410f110657ba000f75619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e18578a510e2c0f101000d092fe8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260860f6663b08733d3178f1e3ea680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609a70eb8a5cecb924002a94a0cb948124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c8de3095b1cdb7bf0e3965ed5555125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5076d97f131966393aa56783cc26a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ca4e34b5662e9a0d86ed15fa9a59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c399980282dce1cf09cc1c20bf701d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0528114fed9635cc55b7d0cbaab83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd91ff7d9f3efd25ba17ef030257c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d253445ded98f662a91518dde57b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ccff1e0b98a4811ed48d8b6134a30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1becfadecf60e52c8c769f12b273d38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354a1ac0d369c57856065dc8562eda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c9575ca49eab0a1431b4b86520c91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71c3d0156b402247a58021f5819571136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d602b7cd6f4469184c471da6efc261137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026b29bf394bf8cf950ed66f5bfba3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a89cdaa1ed77b5c09ac0f157a129f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0551b365977606bc833f92939972140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4cc437d1fbaf2798689756edf8c80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b384d1074ffdd7c1486c5ef592850f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a31c243a38483aa6fe0ea1d663738143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753a99b7014d35e79bcf15c41eee099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e9c013a0b3358368ef4bfc8a4833b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296bbea1bb2dd0bd7a65d6b62229f9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11edb128e2a4a23d6076803c9c560f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b860df4404ec7adfcd11dc8438116a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114a9b9733af43dd97bc45394557945149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14175fff0169bbd41bdae89313f95d17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7351095ad915648f59263e73e1a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156203aadda2c22c83d6c1ac449aa43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a71b9b65e27fcdf701eff71b88e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13804611ba0e8b681bd6340f1f2ccea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa5c2243cf8ada4587973b607c6b2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac57a825c2700ef6a452925639e8ced156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd46d96117b6ac7febe54689e35418157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4771815799189620e1bb3bafb48f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a902ca1ebd8b5f0acdfa1c49c3b5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7428dfa175ac1a45c676d7abde088160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9574e7e56a4c7de7390f877a228a2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae173dd53e76fb9d96aecc870276ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e97b533635a9db0ead2aa787fe4cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8734539bc3b5377722a5508be1f1961164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04177f2b19da2271fa9a1d9831d9f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a516b044470b3d36ebf37cd03855bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc395ec108ece51f6cebedfc6e9c9aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21182de8aa7197b6249f145c4a31f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd1f72a9eb18202c8f99568eea26f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0562d2ca8a4f65b50e7be4145ace1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc82d454f7e3b42bf1b3e4eb9d00fef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bf8a4ea2d2924df039d2ee71a6ee7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3651c31e5d6961ac10a642fccae0408173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5ab1a7e9b8a1c920730c790e93efb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288806787ab225cb1e3e5d38ad936c12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f47718e453908f61f5a7b243907f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638e1229362f8d518e07b9b82c3396f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cec5e71de46242fac705454934b7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42d6e54a1a8f47743e0e04671315f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedf0d6808c054dc6398fcb303a30d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff084fb3947b08ef9d181c9e365b073181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c26d251ac53ea37b2c77c6854fab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b7359640578ce10bbf8755cdae23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d32ea5f729f1897d40ea80bb517ea1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e895f0f32804453ce8056d433fedd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5162b4ca2d8745426748e9c584c4ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9717293448a89098be9596158fb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb972709d305fe9cb19b0a8385271188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee8b0afb0d700255f655a29c93e4d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5dc38831282fcbace2000a2f3322190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a7600a75dac8d65c5d8cf3c9c697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df1ee6842c56122d7d4d77158c0dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc915bec757374ab707f4ee9cfba64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40c509cc4fa9ea2bfa6da2e2ca9671194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeee1b6230b3162e455b4c13cb651a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033711eb9b8c6dc4cc30c33a70a50341196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd52f17db0c5e87102ea40a8f8a79c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730cf6e6f746adc4d08f2255b8ea5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2b4c69de12288ea3bc51f53d500f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2603ccc5ffae4cc3138cefafb62944200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be39036d1c25c36e5fa37ea507f034201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ff870e200ec845bab03867e25c2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14253e6963e7040a37902f1165db8feb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f67ad1d929d8124f6407a809b2cc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baedd724de10afe05155b54e71cb80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f1e73ac6daa7423f0106ee2aac9b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ee948b0003ccac2e943d805e1974207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ad440ebcc05cfea964ed7c571f6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3361a3b024ba472ac1241b433be2276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89330227ebc002a4798e1b4cf5a58e5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f21d4b1a2d80724054db2d2e7ecb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98359c34c34a7c321a2a38f26328ccd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55ba5ac4a66da87adaadadd900927c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812595c85341a4c65950f44e68b629eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8e45649a4905073e8f72ee3e1928c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d36b20bc6977cccb1fe5326664598216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8bbe9bf6501df0ce138c94ff731a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f4fc2f59a4653c7777afcd28a9558218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0de0ec334a88f768f2b973f46ad6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687479db3db0f4b117415900e30d366e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3f9306bf973c106065d289c12917e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9718fe45aa3201f5c6b2b273f40613222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a138932fc7a0b0ae33299ed1f434223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9212b5567ab6ef0b9d2b6393fa7de48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec68e51067ab42786e3b7c10c9315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625e928b182e9e2b2ba538258f43f0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e1f3b1896b6f1906a05e4352ef33c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702be0ced25943965ae590defcb33b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c7f1454584be7905e47bb2faf2f57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c3955a30fda56123af35f18de0b27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede826629a42e572a1b1657a8eaa1d1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c760ed64197741e2d04c640a612cff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d59feb75af406cc86df1cae914cf27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4e3056063c75aa2375caa2821421234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4f3a1fda4efef67ed3fe462d832ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4f3a7fbb926ab70ba6e1b3e91f6e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae5a5a7e306d6b32eb5d9868faf233237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4a672f079eb5716a0b8a19ee638d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff3939dec0a223bf76d7611eb3110a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc82899fe57a15e1520660bb2b7b443240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fee041b79c471cfc2350323e2e51f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a836599add9baebd57197cc514cd6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1164bfcd8d685ce603a10d940adcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf490cdcff3e8902145630e72ae8e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f13bb9e5653539cae2770f8d906432245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc80400cbf71cc4e8aa0e96f66e23a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305b36dfa71ab29b9dfc17ce11d48d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d693e8c1de5bde1497a2cba2550d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765f600debc077192d2f86631d1208249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa3425308a4dd87e9a58e22108866250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df4239664bf9d69185b1bddae9713e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe1c1a41ce275b2c10016fdbff2a08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ebc2efe8a4c3b01c08194b49f7e9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237dc84adbeb258e4d8684937f62db4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e79a236e726a11ccee96469d72651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c0b4823c1e19be9ec26308db75780256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76b13cab7d0b62f896c7436e642e26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89201c295fed15843795ddd9004265e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594f7596709c6e83a9409041a7c6fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24528860a60d59335de1a9e226bf9ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b61ad4d84bcf0e6927ee4a0662232261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac35b8351b189a63d471f6d4d72d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f3fb094ee7edd10ce08f94408904d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb433b24a85a94a13c8e03db92b04d55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce6f0bb0248a5aaaab31dab7e66d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5526d04809491d940e404eed54d30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a145e34e055d01c303d3de93e392db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114e8568c393c7010304f991301a09a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021f256b861ed4c15526caee40528c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153deae0e9fe842b1cbdf7d7aa67403b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5cb5f506f697808cb6accf082479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca619512a5bffd38e7d2f3d2bced66c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7bc9e9b3dd07dc8e1765c70e422f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f191a8665055e55af180bfa2c71b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d6a9ffc52d36bb2a8675aee2189f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0909dbb74555228f11d58a058bc00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a97971737e60c2d3b3d1f325812e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c6f45cb7cbb74fd24f3327d5d62f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca2cd464735830aa8136396f57c80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb4bc2e62938b5642db9fe18e3cda8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6fd697698ff3c6f1066a9892f666b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57112fe7985a1c41772b754b1ca1801b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b5484476990f20f1f673090e048a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67e140f7315315a0a6fec4b9519ef9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c2d526ea1b68b7a4e674ecddafcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affcb07ebd7cce2e6f764871b431e68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be04fcdd77733ebd8513da14425a1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bee82af64c1c9034fcfb78af72683288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77debe3e278a19c9298503b56799737b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866803d52b9fbd381a1a7dd8f32eb92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d69dab3bad87db0e85067e4b2a841291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a372debaa6c9dd0a49de09d0aedd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e6827df7ec86989eb83034a56c12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24229586d0315aad683719e05b70542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6db063f07915b244140df49218c5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb590087a22d2722bb0b335fd826b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c742f1891de2dc78212acbba81bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd482db0fe200a5ed1636353b4a7186298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c712de42211e205f99038085854b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96165e2f41272882acb610080668d4a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e499a408dbcbe61475b5792e09ba9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac352f2220297cf75f6cd3841b99c303302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7899748ef89b088646f353a764ce602303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a01fb4b14faf84cbfa07457ea63bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0d241ea7e02d116b74a91f62e6750305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1e84f2951299bfb5b1d3cb660117306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428aee0332c7cbb93ebdd576f23371307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997290471c31bbc186239df3d7c4062308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c5fba60a01ed44201cfa1002d53a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3381bae4bb83ea59b7dbc73e1cec3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5413ee995e7738ce709d52255d045311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7264b70382fdb71b3b562ba893da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e520b2994b4df315a9d41f5a780b917313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e719908748bf8fe92c0afe154a840f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34f61378243b0ca657c597061d908b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd04840ad31356fb97de161ac6d0f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bc941da4176122baf7ad4f8bed01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e2f2e55649afefacf0618b05bb7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154035bc2dcfd9c52b548386dd6598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6deb21f17135ddf5c79f06d17cba4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec7b985355c1a5fc4c64fdd7f786c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b265490cb9cb41adbceb0cef9fe7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5588b81302a3473dcd815e29a97222323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7db7d6ba3a698acfdbd30f4ccaa9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab2605a94f13980a0df9674aed850325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4480e25b954bbc8ff64a1025706c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a7b28628e177c2423ed7db06cec9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58f1da28c517c86978ce9c3e8d4b9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d64ac175552ed5d28a01483c4b1ddc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9649039054de6a19f4254e28ccc6426330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043ae21fd5f18841b2bae37ea334ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a3f8eb909d7ed8c3e90e926bb772a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990581b96a5abc66bca61d65920f5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b30d6b6033738d1ee066cdc1f65471334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889200eedce6739b8035c8e7a274a5e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe4e3ee31c292647fb8dcb088ec094336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044586a048d249021650036062f18ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89ba723f0b5bad04b5c977e07dfe23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e74c11617b0c5a275153d8aee50fa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e85044161599507e6364321b5b450340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a6eff397de1d5e1804a1c08df579341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301bb396d728fc2939cfaf3f238616e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e115d8d32237904deadeb0bf7b46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded903d63d80e2863da6ac4e79e4539344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f7d22d91d70a0dd4f7f4b4254d3ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c8e0608052d1008d260aae512770346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d438cbb6c27392867f469d0297733347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd4144e35416ef2a7a82988dbcdeda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34621a2253b6e12d8b27e47f5442ca75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061824468e549cc593b56c499ac7041e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630fabc2db459aa3d808bbe13a674c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e62e74248789fb6e99b842b8739da8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a173700a30a64080c77079b78e2fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559b0d94a3dbee4fa2e65b33839a4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba827fda2e6f6468a66664eda95950355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74979a8d0849691f6b3137790a6d3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc483c2d6d8b534a044f93600c4843357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb2aef9295cdf77b295dd4a259e6ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f3a3d65e8f00f3148b81f577e8dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007884ba0d8f2f7bcde03e5290961b22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea53db8f0d5c0d48bfd7eed71a2ebe9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c2195011c2fdc63d2d9525556ce5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3166952d84ea8766f34dd596a3f260363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681057f386671c0b58fda55c15e1e6e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d597a478f99123ab8ffa3ad57ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7aab65cad73002abd77950c717e3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc39764cc59b05b6f0f880d88a3b15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841b632a9e8dc0b067cb5e1e48fa66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b35a40307ffce6b4fbf48a9ddd2ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559a93abdd3db72b6faff9e2e1be9ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcbd562e5de21cb997143cd8aaa602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6028175f28f026b6f1981f5d2e781372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287e6c6d193ce7e9f3494855e716bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2256e00190f788f5f79867a8c9751c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91567a67760b56d646d6a78a2637b4e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cc9ddf56f905eb979870d3bdf474a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7e7b4c0aa38d14b5bbc87ed0899a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb970d5efd833e99f0bf83f344bd33d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f72c9d7fe72e449d80a674625cec90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef606f7325e93cf6b58adf3cbc994c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69597abd2f53923039a8870fb2efec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53185f08ab870d8827ef3a5b30c2d5df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e6dbdfbef5115d73af998ff3ed15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12335901bfba581e825429970d46ed22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6a2477839d55d0c39dcf090dba8f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19158277e6efa90b6b536b350c60e02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332fd28dfddffa342cb5c71f48be155387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a5e93c73544c78cf7c1273d685d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081971750c72159c0886e24aef33f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1647503dfdcc7534b60fe27814f968c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5abd8e44098f092ef10ffea9bebf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e16e03ce25345cddab6b9b5f786b4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb50b92781319b87aaa35a6fd421d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e2ae3bd682060dccdc565faeff2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572e2693ed3ff52843b0b23c457a54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b3bd54bdd919afec12cb80ffda47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b247bd5d9d42d43b0cfcbc0469050b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f676dc1fe21074fe3becc1dd5c4c33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dfe4fcf14562cebaf2cbf0c40686e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decde0c3ffa6e8ae8f777665149c3072400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3bfa731415d13020834b7a289f2b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea2445522e815358c47fe902deb82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b8bdd531fa20ce7d5b4c728e4a7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e79ada99e84f5cb03bae752f7c1d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a992f73497208a036706db47321af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c37834c3f1e77614ac5a8635f61716406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23748dd785827faf89abfa10b779fb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6970a96d5fe55961f021d8efa22d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432a2a0b07ee86b168d7339e754c246409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffdc82e5cec4c2861e67e2eb72234410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c8b7057308209caa1124cf437b77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd550258fcf6ded617e897fd479569b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd23a7d31ee5ecbff9da32f81edccf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025ec059c615f80937f47a6db3a2fdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85816b59a865514be847065d25c89f85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c4f4b8a2729cdba4b08f439b9327d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418e77a72b983e965c282fb1766fff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc83eea20a96f1774cdbe2a59a207f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1135d4df42e6410bff6697667a8d60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799747b00f135d38d9b88cf9d1492a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809bbb2d9149eb03b6ecd12ed15f8ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a228f46e7f4c1993950ebf482743c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf7d0f7ec6256dd80c1102ab18d40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a94551651224ac5bdc49782e80de9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313eb906ac5eeee4e3cce69dddaaa84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a9a5c76e1ea5b9b37ab4705739d89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec50a88872f3656a0693cd0b36b963427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601d8a14c4f7845c886236eb739a07f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fef2f7d5489f87f0846e29d1921814429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a57df31d3815ff3758231b800d0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034fd757b469488aa2dfbc8e511513d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee655c6d8a11f84c76cce308f0c855432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146109a8b403ce45e7082307a1f4b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e24a7291f8f8a87f0204cfaf607f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf934f4f5c46729fdc62cb9eba435435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9b88198053280c6e7bc2b6b2d9f01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea04a00bb75b6ecb62294746af1ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d05c41ace2b7d4c47026f9392a4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14cb32a4ed88e30e3418adea9161b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcec0b66cc6afe84aae3a8217cdac4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca80d5aa8345c54adf66e6a9b35bbe6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aedb336487d6fd273bcb458dd72ca9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf977aba70fcc5972e7bb6bc334d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce94a50a24183899e62122f89d284e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5211c86ac83adfaca8aa73db0765445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282746f68d554bd829f4f0bea46fd543446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149036c495223a10e0081169dd0210447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e05162b542bf5cd666743a5b0b84e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004f9b67ce4da29eb5a74019fd68d5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8348eb983b166588f48f05f50137b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10186847d34b084a2a25ece835679cf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759967f9a73ebdea67cc3195534e718452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7199e035a1b21ea7f010cf6adf984453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94361a753b56c3363a9ad730de149b0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413471d95121b4c8f55aa65825680824455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581afeb32353b279bd36bb8514cd277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c979e29b0be304ca784c71d91e186e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0450e7aa4c60f8cf7e5978ba1c2146c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9775b1299992c0541947349f1055459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b833e74a9f9d18076bb1fbfb648ecf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab3e795d36b39365630a01c0989b51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f8ab6d1f7b34cf3b2c4569db62cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3324003c97da31f217551785be60d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065cb38d6d8437ae874540ff4d817ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a20746f80770fdf178e672261fd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e981195faa72fcd21d0375287a1bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aece4cf26f5007d4eb282ccd598a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef93cd1df6150aa96cc353cc9d6cad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07265b9804b0ee742b428b8ddf699183469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b77b1828270211467f22ce497945f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca453885c9095987a12e0eee2ecda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a34a2c37cd492315a5a2652b6b3cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c22f4c48a360422b3eb2b58afb477473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39bc01f729dae369a9d2ed5b567aba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23734117904ea01fd1188ac169d0c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da811f1c583e6bd5c260ac2654724100476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6fd0a20b623dd1e4722117aceeb2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdae514264cc9bac0e62f9d36fe5d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285395ab0319005defc70c629dbbb12b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e45a52db61e679532268de82291929480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f437c7025f516c8c776ac708f6946481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0426448bcc9e36a32897135341104482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbc3317f3f24f9cf4115da834d1fbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6051f1824674a5505d06a9033c45841484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287707a6f2e1e3a912d53e508a734b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae0178f6f7ece7bee1852bb4a506f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee833301438591af6a81e70596203faf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7ca10326c7458c84605e83f264de7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7088c9b29342bdbf47f3e1fde4382489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5b3a57dd7ddb09f84f84530c0a78b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d2dcb0c96fc7be7c579b3377f6e02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099221f80e096e3400f0b323cd97ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a536626dc8a9e053998b3887dfe3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4ffb102744fe9b97c76ac9590da68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e78aec4c2d78ff35ec63ae6195358495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b4f0c96b6525b6decf4fd02eea4fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5f4801c0089dda8a8e130439a5b7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1f527415bff449d521fd178784f6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f73997edb50d5154247fa29eb7bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0979340f67d2431985cf28e43e10fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d62ba4a93490fcad335859490bc8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680afde8f96f677c48876dcf710317e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8b728da323aaefe47f1d7f2814ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c0d99c95c7315646c2245a7e24af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ae10905f3de4ecca0fe5894ef7d39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8afe3eff44146bacc6c71682cf3f49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed7ba277b3a7d3d6664b4ee35cfa5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de30efe70f85e11b0d0dfaf62c1e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b460b8e78bd565171730457ebca293509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c1c63de936a4a873ed9168198fc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b6258f830420765ee85498c13f6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e77840810b5a6e204ead35cb438a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8950617b74a90c693833b4c10c339513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ab64686781adf6677b84822f7def514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97d6b3bce5be66da84bae48c4ee8c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b07bf28b6cf06b07c3244c857964c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b520ad77e46f7a355014295c17c6ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee630418733f356a000c65a5b335cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd26387be2625a613acfa25301888ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9984dfef7b161affb87150b6412011520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0f43c908b1fb78022e97c7b211e3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb768b3397f29a22f53b3e7368864b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328526656057fa799789a8221f73a14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632c89a857045ab190a4b4d7c9b0722524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322db070f2435099fb8eff379337fee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41bbc45109da6e6a935751b9cab10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9780b63802d901401a28d2975d05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f16079a00424a19c9f58c210704b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599c3620abc443576904a658cae9b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c2316ba9588b1828a2a410a8f1a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de03d0579b7db4729d1bc885ad9ce9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4b06e8a4e12ee5c5f8e7234499f08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f28e0fa420d6c90c4943273605944533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e8ae05467127bbfe368ff550f0f4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09d91bc44c4bbdccfe8bd2ee715bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f410c9d5cbd16a75b43cce1c85bcbd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062091137f4526cd9b84c27c6f79ffd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd2f84de67b666494429a8e693449a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbab2a87066c97e1493807c19df5b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718154a0640ff1ef0c41a6e2ae9d6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4359fa2b7efb46d37320829488c23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762a5c7ec7bfd16e2f385d626ae4f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645c54a44e263287bb849cb528480d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37244a471a6ba3bcb324cdefb5b35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638452e22c6c13f0ceaf2a310af74fe8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856f2aa4cadb30746c6e23a08957075546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45264a413683d425f45ab5c969a37fdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717518ce13983e9d34456cd54be760a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f016d959e53f31a655f8ec380e643549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4917410b67119755c4098d4db4784a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b705e6fea86783bc07345345597e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e55793e821aab33370a350346dae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f326b24477f437693dd7bb6aaba21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275487208abafcd3c1b8681e4fd41e46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353728258ae6708ee24e1136cd03eb06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf3f46393f8d5607925aa23570d313556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96260020b0faf65d49c9acca3bb3a677557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa3f70e52189257b4cebda47e0ee4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00971097ddaae3d27385489edb506289559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba761f0c947a747eed60825bb0ffeb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bdc3b53d0ae6db0d339aa5d8844fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cddf08ada2826a824f59d530434516562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81814873d328c6a02849b7046efc94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c288c6a6ab1b1b4198f718b30ef0cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0904ea0595d12dc29b4d01b2dbffcb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f94925f6e79e40b26f1ed4851001f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fe3a2168ad334707605514e76ef12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff64d96dfdc855b45f91c893b49f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf0d5f50ac76fab809df6774f0ca05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498de30800e61455aa1aecb6da36b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675453d89f08eb4f0a1886bc7fec8442571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647e5f3760b143f0fe7a520558265e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a17dd6406050f0d813bb6d2c224c47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256440692b2c9d1f9c6f3d5f28ee029574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a02012093080d446b2b023f742011c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d987ed17c10159684e546e681a06b99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def61628b933abb7782f04591865789e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11487f1fca9a5dd3ac4b6f734109351578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85796ff2b2df595cfce490c4a778a845579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e77277678a87d929a3837c47421975580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76268ac3e8179a798b7d0ca7109e2c9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cacf2906eb320784fd79e17f2e047a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538019577d7166936c786b244442627583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2c75bb35accfb1c6e4a3479b40a04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755e3a5b51f824533907401dfd7c602585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e8d7c71a5031715cc26134710e1de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de82588a709ea1b1fd3e9b73666d79b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8092c8d413eedeb886b26a03fffef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8878f50751aac785235e2bf71fad9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9f5c20ce4f123573d4d4c2e40b30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e220348782840a0717b0abb8db603d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150450096557446d367d820f0ea48a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba6be0b9b4bf98542cf693695b9b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d1a451b0ea4f0d60512c3d45c5404594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba72fff639e8e6e3d5a2515c416d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3387387b148c97b099a719cc2283038596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aabe161cae8e17af2aba66b84c9bce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab67530b69d3d4bd071da766f400a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee175d64b5947ee8c8abccc8751b381599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bcbc9105dc8471ac1b91fdd850989600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822d4e7850b66102e842412c788b83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed9691acc4ab38c12577fc5fa959dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e9d8c99c43dbc222d7e4bbed0bfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77dc277f2629cffe45a8768a73bbff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5248b48ae624164bc3c67569d9f92ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611730a4b0fb1b9221c7a68e73727e8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7665802df0aa06412ae4f23394796607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c670829bce57ce61c745563cf628608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf883eb47789053e575e5b60968887609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c98f97088bf45a723062915bc20352610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe441b44ff2b49b101b9da16488febac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338a46bf5be803cc7811618136588c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767636e1999fc70b7852bc24fc052e67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae701fdadd8253300867039c4dfe4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935af40d07e1f68c5768dd637771d48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686b7bcdce353c95a18e1d66e43920616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc99efc6234eada58d0e52704530e9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64160eb8cc6951846792eed8b53738618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072c09a739d8f8e460a0b88ab8eea0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef010bd6ee6c33a1d039ead53e0acef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525c668ffef56c5eda4f89c40df46d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dbd62621b2ca383578a2ae1f1dd39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033ccc0e08968628fbaaae3e9b8d14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3c63bc6ddeedd94965c750e9cfe6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb91eb376c2b20bfa9d1f544344ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a45d478cbec3ddee93121f4ee852626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc8b975e295572118158d8b0633ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e8c152096ea5dfde25f00da37fc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6ab281bd52f0213637d44ecc5546629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92037fa5c2b1cf9d3cc2213bbe1cdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3894b5b61b6fbd2516c4c5d8e4ac5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911932ce39695d8cad00b00adfa32c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051065536b96ebe56249327691a60a84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b53fa83ecfbeb2f5ce2439560442b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29646d73bc596570f91a5c0903cbbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaeb52d34393f6d932b025f2680b7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d027673276aee15644b9981f4cd7284637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4eecfb0e4ada8765201846764bb5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577e086bc5e9cd35d089d21e14f347c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b213f1cb745aa5357b40d9a6371db3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0092dd0fed57704b65fde6408ad590641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c851ef0a9600a5ac776b01bdf8608642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135f6daef5959ed0d7bdc985f2c981643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc078d4ea362ce4657f1fc72a824ba21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef14bff7cf9c28e6e223497b9ce646a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0aa558bb9e8f58d4ce599dae40bdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ecd9ec4e6c706c1d650a0b29ee634647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eacc4fa9f6dc63ed0519011d6d1ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a0c8fc48c9346337305bb96d42cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff71403a188127e5b77ed9f6404d679650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645dc91c0494fadcadba177be53a67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1ac097437850088875944f6d4a5c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a2de6d88c892012dd91ecc62d8fb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff7aaece404e2819c94655158ff005654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7248a84fb33cd4519b1f582425452d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7b7ea3e07bafaf9971d9d07d4409656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da7533924463bb61a2441f0c30d4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c3dffd0c622b8eab3ce9ae9e82888658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5076cd4fe06a4c51098e19b035690659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9933974ba1d420e8e5182ae953fd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd32c09440a37d98c3051ce08f28d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31e2fe28bcfeff50cb04912b3b5908662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a0fe3d7009f408b897e173d0a5638663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8de94fa04dfe9a8e589682133445b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfb4777002e6c063af0f9962152aac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3780ec2fa741b0bd13da5022d73169f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffea3e9ec66966244879df358c0d62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8f7c5accd3a2121997ab94b11f11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a9486f32ff92a2c20e40ba00d12f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7a99b745640f71453d3ac013df26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5fa7940df8407fb6da06836203ea2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055d6b2765cfac757bef921c1765d6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bc2c8cfcee7347f88d404bda123de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f316221ad9ce9268497b9dd2fc144674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e04f2881e442a079604e29b5c64c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486bcbcb5c1dd6b4feccf65a38ee48c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d0741cf05f046f73db138f2f0a1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d6a98e3bca46f7f24c9976081314678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132e5251010501b7bf10604b410580b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb998bb05257e3114c8afff7291eaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c8047b7aa76a3636b187b274d645a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e30e6c2a82279e1eac9986f7a286682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa54cb6333fadd49ff7e2c5fcee40d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f6fc9cd0993d2d64c36721cb933ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82b76494d8fff4b2949be9751e54d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7099c835502d1a13ee77490799fa7c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffecbc98eeeeceb621e62d5c6f34b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd43b5b426c72c02ba9f8a9a95a3d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608e32ee9464021f9d0c07c67f571df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72ed7b575e238df6f7b0f2b2df0e1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ad7471815da5ffc5682424129760691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa39220aedce261d6a8261c92c4c52f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ea8854241dca79a9272aa909f3535693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ec0bdf150f0e4b2d63bf241f78243694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538a33b818275fb76443c9386d65dde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1eb212299c6c7883fecca6c4b4818696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2adff7b3ab30f70f09db34761ba0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900c438cfd92d76f3abf603f3452c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302648990a1d7055228d7eb93ebda721699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589961c4e2f082a9f7fac48d302dbd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82bb1116c1fe9a6284bf37c221c45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce428309df924ccce51210349d3490e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13213dd6fa686170b1976c8baf96d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24633179fe49c76df243d2fb91d0b322704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30499507e57944faae054346a71d32f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cdad2abb04eddd871ba23246a1347706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170cbe9e5bc7810f78f63f3558752a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d474600112dc34ba2b5faa6ca5f15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276824d458f73ef7af3be226dc6ff28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d3d159899e119e5880d2b92f316f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc13a0e181bf59367a3b7cc57bc97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908535825af5745d923a0c2c54488e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b171f832dc1c9802f012277ac4d81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a653ffe9aa82fc3466f3868f124259714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82987943f95b3719057a6c97d4285440715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7662e1cf19c0c205764563c3651512716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb393aad2afe97efa6f62c98caa16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd129379c49709c6e9b389b26c9293a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff00e5e6dc8a7505a1b3228cbe429e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017bc0d861c893ca22cbf66e463af2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf20627fe489b3e65075625f4c27430721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be60d58a3d9bcea826b2ebc0e6e76c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8132990d7006801401742b2eb8c663723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbbc6b4a047689d727150e3049d254724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70aae8d83081190bfc3c7652f1af18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd6104617eb62ee4c99cadd7378cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6749d7193e867ed777f9e57923ea6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3497bdb259eda1ff76eb23db45f18f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075417009121f9f740b62447ee3f9fc5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0761f0bd940b7c891bb89f1596f48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef162376b2a75a9f86f35d909aeed705731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f325afa6ebc40cd00e544d6bee289732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c229d740981f1e1610c7db64d31a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ebc261fce13569aac08023c437cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233b250b4983388f993f3e3bafe672e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe71301a54a9f594932246e3b81c51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5361c58aa1c5804ae74b226408b73ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c822d2a105e146d27dfc82bb421a9c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea38dc53b0fd0e02717c2ac9902d893739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a2fd671648e316dfa66c06071572c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e43ec84fa829b34a75ced1d12e143741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b9abc8bec33e9d6d19d631e28206742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf524a3980544b38a0bf39cb6a452bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41402cc16c60dcb7d6187e6251b7018b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616d079e8c3772b1cbfe17ce6e2c6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999c923ecef9327a60c983db8524abe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ee81df4054c72f98a0e0aba3e3e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353339b58c9195af8a63964f089d9fa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e82543b95499854406606914ad91da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cedcd989400c3a7348d90452a95566750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbfce8df754d0bd08351102530ae85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49e5728883cfef9db4abfeb04687c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d9b08546c813a84af22929d0624c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdca7cd84270fa2b808dd984919fc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677aab1fc6a98fadfd0b33d6dc6966755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938578ec340a03702e913e458a1882756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc13006692d4a90d9954b25f7a8cb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fe7354f53364d346f8985641beec0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85fd35f8bc3acadbde86a9f5fb3ff3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d26e46827ac6dcf2dd30b28f4700e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b3446fa57797c85fa16052a7076b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d49a765d5ee40fbc25405239d3113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d05c741ee0d53410ca7feacb96544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6be07d45239497facddca94ad5b585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272aec5a87f69fc317dbcc5ebce60e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f996106cbb0504d794e8c2d90c9897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8669b5199c3c323dbaa3d6867cf368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133efd616211d7ae49f2d6c1ebbb0619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161432f897a8c6614c88662a058d29e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346ce750f79b9b0cd1534b14628e15d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0a9aaeb6c1405badff8bc4d5aac012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff131c5da5a8b9183832a46b89a4a7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c993337c4330130fd98a6f2d40d2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9bdc85f2a5fb521dc8082297f014215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784849ca34282c593b7b4395c62590116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d040087bdd5c9ec98e35b998e2565fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249af936dc21c5dcde8d4c63b33c92218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1885edaa1e476b5f2a9cf220cbcfeb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553783b6d0160b46439aeb8bd0fe66720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a6287383d64614e61c38f608e29d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be746ff8cdebfabf29f631406733670b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91f119ab653d727daa6d84a61ecfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe99996919baffa00e4417ea36bee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7762644f22b86c1caa001b7157ec2fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f39aa0fa7bcd77448d2376d52be02b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4eb51ad06656a2987620a9dccf33827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee701c9abca7d91c7af8c2ee72a37428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49674c001d33815be7a6c9bc3ba42f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810821ea16164c14562265ad0204ea4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b06e0b8b078747526d9cb93fa0ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e50ebd2d4fe0655a523e66837947f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca95c6c36cc6fd1b432d5be3ac35f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0c601b6c3bd861eaa7f4af33b7fe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b13e23628c641a42608acb827d8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd9cbcb87ae2704010ce92f13d779936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7ed5c93d4cd2cb160f3f834a0fa6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f81e0708ee78450d1d82f996d6d5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d3f8f6e654157659b58944e3e75f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edab0aa8d8220c3d049e8a3b2ef46840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd66db29260e373ec9da9c85ddff9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ac22db8f2ec0cc7f90186d75b94942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d63093bcfb398463e966a5a2aab6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667335c20ed7d53b65435e9f4a678ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3df8b3b9d923f346313bdf354230ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5957e1f3f38e5364920e7b3cbb30146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d6f5010c0cfcb287d881b23da34547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673522f951a8fc1897711bdd9be1776648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d05f9800defd51ab7432340b1512149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407f099cdada9e792a6c37b068b78850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b097a2761fb475f5a0df415becebb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bd28aa8a777863e2a19bb80f337a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eed00195393ba4c0c54f8bed2dea453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2f3cea5de3bcf27a9a535cb7b14c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e986079f703f1b9663de13f72167d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47c478112d9a37ba0e3852b26258e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141dbbf6d8a7386e95c3f6258b6b5fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567448035ed5e1ece29a950ed7d0f1e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bea5951f205d10d3543055807789359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7659162e0c4d79b9dc9eed335f09c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e6f9d1b16ab00fdc1ec70f286134d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b24fe38c9e611540861b06a7948d4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8555f27fb068bd6f604a475372b28863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8195a6f4d718072ae928e888dd96dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65a8e9056c70bac0f04cee9d5d26af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44909bff1e0c73ff2705442a8ac66db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da641d8bb44dfc08e89c093b514baa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9ac18b673832756b5da1e56494d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c806c191ab8b75e9928a5ba1c82bf5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b31f79e5469cdb84056feaa361f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e38546242c74e9db1568a22bb81171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215c0756999c406fb1c33e4bb5a16fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853edbb734befdc348f4ffaacaf2ec5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999dfc77999b425a5ca6e0ace84534e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb9de69dfe90e0c058ef429eaeab475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c9a3b86cf1a780109346c64a5d5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff66e48dcd012ff6199567bc28808777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d4956851d740803811e4ee7358eb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46092e5d86b84b7bc29825719188490779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca6de624dd45c03effcf13b5f67b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c055695452cfba4a8f68e59a9231881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e7e651fecb308a95a95a8c79202982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d9571a5ed63492237b3e0d635ac1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f14893a94a83f70ca87e63b3df6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8970fb2e4ec80f3c54d730b1f20807385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95564c71b5b5807b20efbb860a20999b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e28cc58d419b105318649ecea3e2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1c24a74cde1d537aa382e52999b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c705527cc626e27b33a6b95538de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2331666631737f8235379de2b1281f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01aa8b0799e0c1724a3d8c7bf0257b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535c5fe4779648baf6d0501dff2a38592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620839d2862af8161600aaddddfb525d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045f22c9839f4fccb5874bc8c08923e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf404c0e1dc1c77df9874d3fb6025695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da602550c6c007ee43b5f46ca1bf1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1cd3821a76918dc21647073d198397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e66769c8af7dbffa07f7c91adc9c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd4a2afa768c879207f82e78690cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e9dba53102f00492b3daf803d8d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6468d0d90d9c302b1c40440a6cee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f498e531a72c56ba62a68787120a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73976af58d8f18447256daf6dc201682103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2705dd370ad9ce4bf4c30f10a672e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6892e30bf88e725d3301f48c5d96d69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d41846e9ebc3a0c225b2a07cf5060e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ac94b8b01a9d4cc64670fc7d1c73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de60dc1ccbb1588c0e157e41ec1f09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9e77aff65557dd144f6bfa7dd1845109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbf9fdcff77322a77671c84ef4e09d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14b503a59c16dde180e73eec2b550a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338e75cc0149be8f74d249c34d7e54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d09fa7b3210cd08ca77041725c23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7c37d555c562a5022827e8a9b3388114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308087cc48584bed3c7b847d10e158b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97640e7a2467dd568dae7ba99dc09bdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435e910c2f2120a3dac62c2ceff0d2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126bfa758cde4cbbd94705152cfbd7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff88bb62ed671302dd58dbf4445c784119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e6342c185eefa34276ed436ae313120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ca65f349fe2750429fb1326aaf40c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0277a9e13788f8f272fe8d700f859a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38684eb4f9f9d2cb3a73aded88bc8a5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb1dbddfe6314c51004cf5c789271e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20cb92071903c8d4b64520888ad9fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243dbf6bf056d93c4e43ab1f0c44a93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb702f5bee5761855f214acc4650e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d6694a095a4ed37793546ea3b1c0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf0ec9168340b9db33a2ba6f109dc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0882deb5d80cc422eba83a903362f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bc7e656cb5030891af52ff070d57c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41f265d6c40192cb047c901cda2dff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baecd95d801e590d94ed3586b718b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55134f68553c9ec14dd98330c8a9cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2987c425d2e805090dc470c4dc80d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c163fce9e1792ff04f5b826a9839fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9cec66ccd376ad729e0061d3951a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345306bcfe2219965e8c1bf69a89cbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd8da5dcc999066a9b62a0883d739139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c2888322b47ab93bea112acc50f4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9677ce9a9ce2fda9e2ff3d260799fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5fa2b388649eeca2edccc8371faf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043fb93a85850b585b51325cd82d547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00878cf208b003b45f2c64b5861d61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b6c2aa83acb47a191d8aa9887ee6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee79640ead46c9876cf20029571ebe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32bedcd3eb79ad47ff9c028e3773af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28266da0ba3502de0751842dd5c6f8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f31c84adf435c2dc225b06b5dcbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ee62bc99c1421712baa2d6841bf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b1f0f9ee48c75099e57677af64898151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6a41030379c6fd2250cc09ce4d71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465a9536c3c0e3e38c7cdecd0da326f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722ae970354dc1af54b4e22aed37d69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec255b6c05467be0b58c1af7ed5870155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978bd5d39ec992358566820c9855bac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ebf895cdc5efccb5d25aba14f230b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ea39c8dfe15fa10063ee3db98292158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df14118249d0363d3d4fbb0c4791add159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff13b37a9298f253108a49251f888160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d64b486d3cabe02ae8f2c7748e6215161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35b2e244f18e49a6d719252d8458c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dbe3753934dfd60f3ffe59b9eb464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae3a34229efdf4fc65dfb7a556bd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c71667909ce9ec8faff74f566f10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec62d38f775205c5a743371a1733d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea255ffefb8fd9fccb620e858230a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e1c07db10d3724bfb6fe51b0d19ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f06aa99f0c701caf33ba7b0913c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854bc749e265754aa5b75cef16970ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b18cdaae0b99f52a207a312f7d8fd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2cad796aad9aeab3ef2ba01f50730172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca882cc0ef4ed30bf8c0ef476c3520173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ce25bfe1d9265fcdad33ecb7bc95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff5c4ac1508785418819c9fe26561b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32909e6b40b6c4cb375bb2b4fcb837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29764ada1a8c853e23a26e52735b7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb49052ad3f2ec514751a6cad27cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4cb980a4da92acc5ad09d058f6dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eba21afabf5eaf3663a5181733525180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c015146802641624996c3bff640f31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043834799e7f03aa32577b9f8c9911182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b2dcbdd7a1871ecf4cfd71779c659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c3985aec187632387279914d41956184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c27e05af09f8f4f5d36461868f2a40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ae9bd4fe72a1fc1a1085740876e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4819a93fdde5a7b0d882f366c8b71e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13a6a82a08f5ab5eab186f72376f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2024b4f0e8e432d3bedea66748d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71799f90bbd057575626669480f33b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15e73593a2cc86594e01ba4eeb0f81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270cfd6196c74cccc8974093b95d5d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2cdc5b94b9761b7fa2a08e873eb28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad18749818445276545e383c1a6879194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a180875e2ff7f9823177c09400e5a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d06207ecf0466468075411cb0d568c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4c247e5c1f5b6e299bcfbc32fc4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed32b68677fbad3ea8b41c27c20681198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b9ff64066c870f35fda3e6b19b3b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690049f9217d5e755a6bc2495c725275200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc230621e9b42f4b00f294083d8e026201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aebe9246bd6e19af309ead7b405887202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d8c28b81a67193d321a4aaea0c1e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54996a584fbd374db09aea01fbb04d0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa87711ebb2e80159392e5c8c15b93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280c6e9520c8bcb83ae3139d231ef02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0991a329eb69c2e08a271cbf637cb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540501ca1a4cf3efc449add03fdc8e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ca199e75248c06bf87d4e648699fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28bb1da472ae59b8e4c71e2cc30da6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f3277af52da8140ff3fe07852bfd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7ba42b3ba18a81eb408e62e2bb3ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ad186ff48c25ba2e389c7dedbe2e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8127185a77cfaba02114bc30e0d75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97d6f231d671378de54125bcc94aab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639108052c591ce726714890bfa5ed19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6d8c8cf4ff2935c1cc1c0133ea537217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ef2acedd4cc955a95cd44b41f7844218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c8518cb94f78194297f645f87024219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab94151d8c19c5c62172da84ac8fa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e41b85f912a919c79cb568487daf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18395b92f8a6a97117e916930a44563222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650e80378fac12f478898035ee4198223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7562c05a51091b66d60b4dc8058ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09300e799f72a3c223961b7c8168e489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c590b67d4f8c6d00dec1de485308c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417f1115f5f847397dcfbbcf6d0142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175210302310e6e8ce9d7831ba76f09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728754a72befad7083f68200ff0e06ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c1a184e50a637959017f64ed343c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880be42e6bbf149ca64940dbdb3aca1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a2dc84634ed461067cc18a4d0436232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39a69db5e386b6a660b1271ee8d2e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2d5e671d8ae480a22a3a9532db4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbed522b49d7614866f4134f86eb6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007ac3dd472e16853dfa29ae14d02d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4c70023cb18bf3b995e5ac100786c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ba7e0c6de8ff8f119a24d84a39dc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f0e4b7159a7a5cc6a69fec044ede239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f476470586e57468acdced07cddac77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e78409f7485a2264fa7d9eb6be2e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e6600d073abafbf32d35220572abb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139367daee59ad1b21886a9afe709369243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f271bcd584e9f0ce0c71adb4e78a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb2168d94b65720910392c70fe0e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a1e57a1540c2f6bd215cf01f332d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea1d30983e518d6ff9c0bd974918a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd69811741852fd050feacac90fb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca20155fbb1d6f1b6bb0e2498e33c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e90987751eb09ffc65ee3e8dd6781250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ba6d99c0077955555da2db310d305251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ffe8570544253023f178ef4a7ba7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e48d853b62117f6a93ac7d5d02c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37a9479dd960735a319a6a0171db1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bcffabd2fe402ea1b660f41269bd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ab97148ab7887ac90cfa5704f6af6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a4366b5805ef072b976294360d144257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f62b830d58303cc428517964c96c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d254f6ff3aac756c25c15d0bd5f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e5208cc4f64bac6235ebacf7891b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513cbd08b5d6bb12946a34b289f4b6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2bdbb2d430bafe84b120af87f3ceb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54172ecc497450b12e069847c98ee9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849b071aa69c609a8d8d33b9e3251b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83006de5c92054181d66d08e6600341f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1066cf8954f7e439d1ab35393a13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea434276ba35324ec64ab4d016816739267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f29764f40f4495a45191829d96e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41249d711ddb914bd640233da78592c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d34aeb1fac62cd624a3a5189e28d23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f758aa04e12516d70bb6ae080b96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325137f5851422f636d040ae89c75e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbbfb37d74692887705e09d2ae12d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c7f91a38dce4b021f8f7be7231567274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d75c43b0bfe9ff26a0027fda466ae9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76e698bd556a4c4b475b305e8fd6d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2245136a384c630891e8129cde8b9b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341240d207b01de62fe7001f475b94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c5214e1a863f5fec190a7e10bb79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d205ed346745e5a13dfae038b2db0e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb23e7ceabb6e79e218cf6d760569ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2161a37034f4c71e42eba9b6c5fc74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0955d35780382f2ab19cdf79e5bf5ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c46a87f7bbf4ac84a2e01c930541284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0655904e5d6f862983ad54969b60b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a332234bad2304b12b64d348863a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879e86d2f2c017676f5776f88abc79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f50be491ec0b07c8a9ac6077acfef2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a814f6a1b1e1cce90092331a5109289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee41d0ec8bc6d747a896449a7d00028290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671db69dc753aba3b55660de8719b26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe7ad97d5cee08868bd0caeff7d738292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b043b27aff7ad50e4eaaa743a359d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7a652a4a2756c20c936e889160d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc90322ec066e9a448d6681298430295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebfc0db91be5f4082e2c39fd78c902296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc13c0c84235d0a565bdae8502dd692297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ed347d383def8082018b61ee478c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad46c924278820aa5e6fd36b587be54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea833a4461e02710eb8736e65bc95a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a426b04fcde4f81193819febdbfa27c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c7152abbb594727b8a1736c8f24c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce940c703215ddbad41d3947b89951b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5e199ac1ca5270920beb3e97afdad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497612b5b8db35f2826cc24e72ad73a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b973a5b80220c70a30e3a267fa997a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70f5b5c6a7c959fd5cf37d3ec403b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109db2407b6d182e7013d2ae118037308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0660d93fc47c6f8b343dc00c49f69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a24efd7c1b071bfa11c0fecc3d6882310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5627a456a5fbff31dcf0554f61f189311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b1f5cf069dcc93e266409d0bbb054312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef7425d6fc8330bade5dde8ad3cba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d7fbbf5ec2a4754e6d99f045048a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d02f9eadb9a6ff69b6573c7ed12a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e21ca875df713f00bafa44bc291424316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8970be8eef6a415b5e7e19c79464317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d72d9eee67e21018f2aa2490a390c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66721944e55af6cace6e5d6781d16b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e8435f6dcb4ce4e192bc5ac7ccf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f1b9cf7addb2ed601b31e71baf5d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c2a3214d531272fb660bcabd6aa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eae904ac84a054475bf5194b7cf0ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4aa32777050253cfc113cfaa33da2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d57da60f1c1d12ec68b7dd005f506325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd71218ef1ded70d34a547e51c36cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacb7e89ae81a3347b27d938611ba9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a62789ce8bf2f2f0316d5c492d6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a22eba33b4d7d31c897a183f62851329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30840539006d278d5782652f5bfc9252330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e765ccf43b006fd84be97b9ed7664331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d0e95f10b72078377b5b11e0f32c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e4d0a12d0f5048d70fab06477146b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c964bfb85e0783f896e7fba9a277a4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040aabc25198684495acc36eb36e2be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494da57a59d7dc8b04ef85355447933336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5b6dbf079497760e7ec7eafb2ce14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4712da55196198b80bfbb77793cf27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba0db01d0a0f4058bc2c80bedcf99e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f5af441746662caab63e324c1959d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28778ad9dd81429a02d325fc75258ef1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c111fbc0d4ab5bbc66e2c1993afb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feab59c2bbbaab2d2bc87090af4c43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc1e2220db3c42c157c9a095a6890344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c50639daa210b28d45f555d4fd4b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8a1afebca50e7d9bc7477251bbc92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0115913a572aa6814d121dd015c431347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75e93549309eaf563700e0dbc747f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b096e6f48f733afb4950dfed0ab9b25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af71b26c31fffebe2b4df6609f6569350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714cb47ccef5a1db8a6b08d3db2aba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b904a88f36d9fb4399f87bea548974352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcea336d082710e2cc3e77cec50b68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd259aab639d85676cee5f84a985fa7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096d9e81ae84fb9e8ea165080e447d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a87efbf061ca3f033da9c49972e9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3d59eaf1113a52e3b3cd751a5170357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bacc04368893e3734aa3dc2fd25a57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a56e964fbee02bff26784234364ef9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccdd7c9a273f855d979452361781dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b630396c45f9845d5def301042a8c52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d83999980e4b65f876a4d7f5fef47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f08bd2cdec21567411d81e891c027f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e52262b5c635e855ea9284a6a44e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51640de9b261bdf644da88ba5df2c773365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef5375b0e76d81ef595bb3fdf3684366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de8ca0edb56ae5eda3911c3962aab6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0729e2b94df567755b9dc25157f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d84f920fcfeba9530886f3b8b4be1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d0444f07103f630b5ba37295fc0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94222f04a9e7f60709736c0d77736f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb3ae7a9413ef8bad3d73300c7f71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aac0523245ecc39419471ea17f614373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c1788c1a60d05de0b40b501e59d5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963873844c180cfa471d1c612507b0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e770296396b6c84922393c0270f9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a99f961267cb93ad0b5a43d22121c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50480daa86c3c30f99e2be896f7f0403378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f33f7b0ebd33f1e9788bc1d21545379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce728a7492fe5097b84fa56b347f356d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff22cc8b37c0e6f1b06396a08a3014b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd298e5f541bb5489c5941de3e601382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b424184fc64283f53f2d3fde21ea61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0552b23834069ebefe267c1e83c4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e471a99fa6ddbee07dda6e9d41c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9288525dcf4c2161286b14e1ea1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936c822c5529cccb902888f1da3b8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dd8f324568de16b868c7edcb8c61d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0474d4e52ba431d2d422e56a5ee762389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1acb5e6a5a9a0c37876b5c3593a00b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8869d8678e2575a0fcf8308eb94c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee31ed6a9193dc00b1babc4141665392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42816488cf0ea32eacfb2cb610e8c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a495362dd7139973582e09ec99e3f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3045cf5a513ac974628d1fbe05c3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad643bde4a173e9ee644fe050cf0962396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23146c6be877dd8e7c386e3fc14d5fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4001edde98bc3bcb5079446a243544398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf2a35fae1fbca906ae3614ccaa7c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532e70af653a9856441aa6f906d009400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27790763816419b694a00f38e3bebe1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b601df889eed668e3d1553308fb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651e55e826a1bd0b9d46c24f401d4e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33170027a0eb8a88b2eddd7ce7aa25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5b44d19d3c1d9b95da7c193dcf27b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891545944e7cd41393336d9e32a59571406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8ff502a02e03e088b02f702906b29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55fa05dc2b5ead67d7c29b30898a0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92bbbf487c4929a3d53a35b9c5eba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfaf5796b3dffa0d8d77630d7321c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3b2125ffd1f93aa25ed384c521c27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26468c1660a80a207b2c9d72ba37cc92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ad30cd4fb7b3802617dad44c835f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e81a6661226a7a8bd7a93acacc26fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd86c4ae44bc83fc2d2421200cb8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c898b80682b7ce241befbb6ea9a70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029570c4dd33a588dbff4e5e61460427417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fdb982d1279b0bd021cb9749acc64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0e5ea11dc39ae9723a7dedc54746d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b5fea0127d4905d3503f953647eb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289e882ca1fae0d4fe58b9dcd861b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4963bf89e4d29331ea8d66e7135052422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c63991484972494629ce87da855cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148e20639abebdaee4dbe396b5681a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8b885b1ef70ca514c2bb86eb9e548425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a68c1b24ebeece0a445d06668a46d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55800993b63c497797bc5dba269ec6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb72eee7435e772148d56c1b3dc26b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f81a5212f8f8942a4fade6954408429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0edd41e351feab16f89f7214eea488430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ecc0cf84a1cf60f46be05dfe70d70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771b220d9065ef44238c35f2c5fa912432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead2ad845755d77c39f50512e9a4842433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a71e1a877b31738a79a61bb52909f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5c80b614c7d962801ff1d433eb9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadff124ceb97424146730531cb99e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f641ade6500707ea3c199b1ee27a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ecaae2909a376ab23e5c5dbbc101438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c15e5125a3f5653dead9ef8775c95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e877eda7e519a6f539ea13088a375f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e2fe38c1fbcdc0d2f90242cfb067f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb3075ed5a0ce1eed7cbd028b55a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f941c855e37060a667f0b5ca0e9784443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c3f7437178457c87a31127efde92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dac4c680b4129894d158cbe38519f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d52eb4d73a0b9b13393f1ca14ef31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ff7c485d194fd815e82c33e66249447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141e60fa743b6f371ea8f4b3c41c4be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf4429998a72c4c3b39bcb72ab442449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232bf0393881bcba2034964c39a5146450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334ae6567213d0eefcf9d2fd521102b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91539c738d57c5100c8c4fd7cff0f0b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cb7c8c8dad0e82bbb575d78638f39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec1ac24e81ab645c1c8bfd38d8ae4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330fe2b460c9aa093912d7fbe5c9193455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e2fe8489c55c4a076af17947d60c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e3cca0978746eba3f39c8d519eba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a02ac3eefbc87e53a8dd7c96f3ae3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccfb0ce5525c7e5410c2d0d97a70e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1176ed5a8ac5094bcc4f186a6a9def460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adbde01a17cbc6ce6d2dbc36de485a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60b16026cc8150b8c114abc0593f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf09874fb9b291ddd47564fac5b22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fc9800d15dcdbbe7b47144d0fc19e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7deccca548527dc32710622ac00b96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05f00de9ee342a01611d92240036f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8881fb8eb272f074a0b914755b8cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa822d4b22b179b468bf4f4d90549bd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69017f81a5e59fb6807eed2695da2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75afbc07701d5c980a520d642b295f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0edec00ad1c20d8e35f00a300cd9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a528e6c5bc41d67b67f6a84c779b4d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d1ec9612c969b5cc7f227f058b4d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66c6c890cbb503945ab36f805877dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9756125b6390af9935d866d3c72788475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a20666c59d16c6e9250acb5374a99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a185c5669f36ba467935ae69ea060a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d05248b66b9c348d40e98887ba4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449ef35606ead0bd729c74d5884d73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047fe95e8683494591e79d34e35aed6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ef5944020ca3ceedd6f1161c3cf42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2906290d22e3b8a6a1eb11ba08e9466482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e92ed7f5209d1d1faf5eded91c0015483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea86ede6a9f15da11a2acf5bdf571c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b7f951650993d8f0b7458c88e845b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d327159fb0f10bc1049aca013fb6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c499057e724c327215371e3011a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683b4bd50b22374014fa4588212d9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec3159c1a96cec278716753d6e586d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947987c8d5581b62191c19aaa3e8bd01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7d56297e0dbb1ce14bdaa60c56111491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42612f4d12298457a9fdcf5f65cefa8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0a4b05abd1abe7c4d17343e4859e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a12b0edc779d46b64297095f9ca553494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4438cfdc2d841f780c8485c03325495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907054db1c6cf89f709aeb891ab9f0ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf1a3e5541b5b65c96dcc68acfd361497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f86bf6fa33e1adf9ed43dde96bb82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b676c4c742daf056239340dbd3c5b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b7aa124f15a716f6583f0bd00392f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131732e506d343790e6673505f7546ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b50b2cfed61b3f6d261ee534f2881502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec21ee7ed398b271cb2e80b04ecf1ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda6b8ef6acccd554f1c041f94adf3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd0f5b1e98a06433341e2af1279fe5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13359705f35b535ba39057b8895d5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d9f3d31a647030b97b56ca7487fff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d26f35d61c6f81e6c57af140573d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bf4cb9f5f6a4a5f51d7788b09d065509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a7f3a2798f9afa66fde1d6bf66c5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8ee2c915a413e1c706de2f668455e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697c2bc4719a0843b89669ecdb187f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d572aa8457b1884a5f2033dc4c6d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc205fba62a1c85bb8629eae8ec873514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820927a97a3d4845e6ae3ec1abf0cc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f83f13d1d13c008c9ac01a834831b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60296665d756155461c4a7f360cb79b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e7259d2d8fe2f705ffb4467dc000d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9adf3d20ea6e5525e83f241668ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8671788032765b8d5a3a730f311b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e34e242723ffc48c8a9be30c29ce56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b172d26a63127df71aa3414b12ba2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c0bfd105e374a10bf6a04fff7d267523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfce4baa8a6fd7c00223164674f976524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e31ab537ec5f2c10c5b733808705c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d9e98e59df70e6bcc9a31ac102b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39a9d4a0c927ed67ce264766125af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf85a934c1feb5a0d615cfc50abf0a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f55a73af795a7aa8488f177ddf4c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d0b51af5468584644dba20b327748530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48c5533489171389438d358e889ed5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e58ba414618f30809dc2b25642122e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec637f740ce9e268518ebd484270d9ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34815ac43751b3917b8df270737addb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761cb02fc050841f6dad30240d5572535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580566b766b0b36f7902ad6afd2d21c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7826c2d20f66b3fdbb7d07b11985a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc061338cc8721adb501c4405ad021538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e6a2c2df85f5d27416a6acea44272539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590e5ff277ddf63c5d0565b3fdf1ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07c7be40d56dbc42fe805f73643034541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e384c653fdd6bdfc047a3434a0e55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e364b4a0d819bcdd18896cc380317543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91984fd2e2b26a3fe10aa50da88671544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306eff19952fc67e7c7a107c4adf525545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b651e580b5dd93c35cfad1dfc3908546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08269d2d9c240b5650fbbd924b333547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195705c28c77f70b832b49d3ad5e48b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd21f90a58c5bb9b0c36771eb9b9e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a623dadd88bb2ccff992f4f804e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e415332b26fbcd19a73d376eb7d9bf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db38008eb4fbdfc77eef4344f9f9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b411910330a896887ee355334c27abd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35eb3f35666459516eb38b98a4d6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676afaa46b80a48f0d31dcc0d784618555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d304d7cd1245b985fb3f13e490c54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe73e9c49c036853c71c1ce0937d87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65400498d5a50ed001e1839f8a75dfe5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e9fdc38059eb0933b5fe42b64a3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a4ecefef059b98f2dabcae1e0aa55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a2861c5a8695fce2727ed28ca7b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10e61e0a8c4567d7fdb8aa5a1e944c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbb0aea8505c92ec7f4fb472b990a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f675abb7e98b8c149324ab6c10b2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf33c9ee184d607b3679b7acafc428c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1b261d035ec45dbc822ad4ea541ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a3469d46c1804d9ed664e915a8050567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f48e6409baabfd9aebb7df894b5a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab45df622d147ebae09fd1d7f86b52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b995894cb26a7beecbefc9696b78385570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42eb99ce9f7dc3f4e2eafe12c81e20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c5f54ed20f1085bc98a1e487a6d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fbc5d3948a65112fc6311bcd0783f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0cf976ba80578b83d17c194f135ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6450066378b38891e92caf30fda1ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b0bc6111d3a19adc4262ba04f3a73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14785d289d96d650941c0a7fc84a7011577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd8516cb1738fbc5ffa9b1da7ff97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e89546c0dee83ca53269fd5c12d230579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ffd1b56f9e5eae4d3b73c41f85f34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419dd6371fd0a6def820547f974a5ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7aae7d15e4e5edb4cb61fca589a66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ea2a4fa61b2842a0bfed86b14e6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e737debc322500d479bfc888ed3349584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391635fd271fa4939d74ec8997a96e4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2498463ea648993bd439ba4e3986586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ed419b851ca9759eed40c9a84f07c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf03c72595f0e944d16a1aed941430588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8414535e2a4337896848c9c7fd93100589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a4cde21a59edf714bc8efe4b74c0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d3be6f3465676384322235633f38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7075c5727740be68ba57afa0b1c754592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b77fbb5043a4e76186ab4d69aaca2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a03f841e2211072a105cda4528590594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d27489d7ba894523cb0fcea22dee0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e54b17ff1a698bddfdb883ff08cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeef5d6ae0e224c68e83c63cca4269a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f23ce312c95267593d248a25e466de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac699471e2ce036a1d3fa953087a00a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794ceb62cf3701a1197733b933039d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a01412cc17dba0a6bac37fefcb35c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b15b076a4165dc42dc114e647fe31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba00f0db74a1bb262908a07e879b4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f96ab00c0c11ca70cb3cc5eecdd260604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d446375959df09bdd264ca249ac05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79deb39acaacc316849c754c06afcf6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cde6d366450d4c85f411183acb884f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47166bc05b1976ea1258cd521d56ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c56530ad262c13c7b98675eb852f70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6e62133b5937574e5ab3415db8648610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4518d398d70dfaa9c9ed175b59db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd736a757c73cb0a098f541f9159f29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e1c55e5d63033ad41d53e42a56f7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee16f72ac5e46a9aa1b8b4e0aee537614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f859e58c04515f69206d195607ec5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c29ab0c6f1a820cc2888419f62628616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6d0ae572d66725786835cae25a6d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0afae001cfb889f30bec43e17d3593618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4ccaabb9c19d45ea6397eda839982619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedbaaeda614ccf020d345d8d17403f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c784e9f0de30d3fa5dcae169cdb0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f127cd7c95695e3710a9a1cb2f2095622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778c9bfd8efb535a4e0d86fdba236b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7664c7be60b804fea6c0f58972ba74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fef881b945324969bec3b96d257e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10173caed764eaaa40c9104ab852529a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7cbb6a2b28d2c86ba9dd2e6a53796627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e7feaeb264b0fbef671041d10447c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d84e223d6eb2c4c9f0ea5beb48bfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164510019ad70ffc861b6822f057ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc7d273e97e58daf2db44fde6fb7d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135c08d3393d7b161a2cf1453a3c858632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66a225d89e475284b78fe2b06a7f62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3118f2e421082580cbcb60a0b462a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2bf1f6c4efa8b0ea1941c7e947f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5989fee1134b0f0f77f063ac935638636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a11b1e2681a41ebc770e77ab0fa16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddfb4a8253b5338a02d880ae654e64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b52bb3dd1107fd59910a55dd6413639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6948e0758f10ea868473b624eca204640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a9e1423f6e844a0c0c6216282b158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f8e9224cf34f047409c523edfd5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c19187199fc623a5096d0c41d45ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dc1fc043529bc701ccca92eecb857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3498fc3ccddafc58d5c04db47caf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f418c5c3a59451c60ab123b76bf6e33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127582a18febd43515cfc625c72e7a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1484638c64be4d633263b4bbb25f83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bcded0c6e6da38191dba1f617afe5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb85c08ea5f4f46dc62babbb8612d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a80ca774359cd3577642af8989b7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc54c5ecf9d2643cdf119adca30642652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d6477eb2bb2ec28fd752b2620d690653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978249cfb8f7d8432adb2d9fc916a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc476193aa6d212688b4d6cd767d583655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713c2f76a45acb3c5febf3f62be649656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bca9ae8b9fa30d38822432a7bc6a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbfb873c7f3ef001602c4cce05947658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bf43d79a3f6fda23489aebc0e17fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a3323603c7118dc2443e26b823b7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a3075d680b6a7fccc190114f8ac80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa13cf60950d22896a082ec1d0b318662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fdad5cd908bf91e1ffc5da1363566663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e838e86560b0490b8f044bd054d7f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ad9967a2cccdbb9062efe4feab82f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b638c2e6b5a3c131ae522d22ac27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a268fc5bdc64ac8bc324114d4944f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17f14a5340e64872d777b8d00b5d1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480e0826348e4846fcdf3173566fdd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15742a05aa31e6e2cceee44dc9f7fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4441f275a0ed414a10051e4f38c484671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a46ce9e408b6aab72dfe90d68335672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019863b4484ec279dc2fc08d5d70df26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5665a199c1908517dd8d2e7d958cd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea87a93e643e59818070ff97e2b33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc7dee7a07eb772703657d1b7683b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba78d123b113bb6636a7cfb11a8f99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21290af683b6bdf213d0e61747beff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f21a162fe42908607347bf6b8412679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96487ee477e20bd37119eb44f462cb28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158814116ac2c807bda7976d8be60dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37962467eaeced3032ac4f760800c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a090253493360fbf6b69e8f088962683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769bfc580cd5951024fd6acdb773ac1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f1f4e8fb2d394506791d28daebda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c463ba1d54411549024ed5e6980b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914c03c40db437308124fee68c4b69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2251375240851bc0fad341ebba7b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc41be7c5f18f9a4fc852d424e07af9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082861f37c0024bafe4eb36d2479ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92265fa83d10d40bdf9eee7f1ef4ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f31be92861a02cc7e898d481127c0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470097e6ea82b53f208a1571dd27d41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdbbf42e59ff1e34b65f08a289608e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf867937fb40e4522f57d861672e84c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271957ddadbdec2c85308988ce95910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971890e97672b4262a5b8ce734acde5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461a85959ab9e691ca988be117e6e1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54deecb479ac18bfd578972afea2fa3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdadf7e4acc05bdf19c470a6609cb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3229aa488c8cb4e2020f56ad5e1c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab08801e2dc395a41a97bf523c9895702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445f62e43f137b1588efa8e799fa33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054e08b349897ddbc5670ecabc2a404704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f5b4af208bf7015e6f3bf8beef7a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc54878d267c6941634f6365495594706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8def13a88f401ca9775dd197a7502707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b278df85a09f3ee01ddfedfe0d0ff8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4641b41143a884e21867da3d867f8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ec8c4588ebc628747ccc4318fab9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc67c754aeae12946bddb85d0fbe7cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ec68eb2e0d69e3a8257028d15247712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9448d0022146ceb5fb9bb6f6311c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ca1bf50a5cc06c72ee2fce90650de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e16afdd1ebc1eefb351bd3b16136715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76fefc70478a6d0c8bb6fcee1406b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e176c53d001ced75e63b477ef4f63d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838237cd87a069fa09ca45db454d0c29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612773795e69ad3b4f15677f4255ab5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4391b4473544391098a3d943216dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d669031850458c5fed18fed02498721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecba3408243710b2af7ee9d9be4843b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390b5bc30e4429a11bf82ed4d7126b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5edd47ca416bbb74a5f8251ec625724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a601bca37db257f5944c076a02bcb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8188da6b154cfe1cd9f52622c3b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7825109ed73b7ead933f7d2bbfe3b49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5096ccc0ddcd35809a2b7f817faedc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb5cc2539bc9925b9307be104da1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d12b2a7272dfe13a9bbfcaec12344730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118c13195c6c0b7bd46937b2c8da234731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5afe0fef8d32e6053c64e316878fea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8a71e78680c2d66b2a0940b32be41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090365ba54efe68745db4aa9e4d60d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7faa784cd1efa4388a3de53c299b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905164a8dac13df8ba2548cfb1f66e6e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05454fd35e2ecefdf5c6c57c8bde7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73630883f10dc382b80ded7f99f2144d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68d88985a124d6699582a9eaa5c2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb60820768c0e8baf3578ae2b3065d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def658afaff810cabaf9b52c31b09b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde2a16a8253454a825569f067bf3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85fe4feddc4fce0724df824d878afb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6cf1b674ef0aeb955169ce9cdd00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4911943c98a97efda3668e85906f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5536e7f4025a4d98b22ed2f318fda7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d115309535c28562b0f2a7e73668747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6a747f3bdd28d587c47d63270112e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e57f29b916eeeb4f0a74d4a40daf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d966a7a8eb668c47a4c4d29a7c4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c86859ca800103c859e63afa4eb00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e630bf21a07223017b37c352e90e612752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cba32556f245f101db97da096af59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b5f9b2da382061b89991d09e91af3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebdf1e924503c375e2977795bd8395755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa207f241df29cee5750dfcb8a23e955756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247412e2fdd72a431162df4d51013fc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0adf20626e77c2d7b6a71b0178776758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461672a6f7f9ed2b6332ae9da64ca26759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>