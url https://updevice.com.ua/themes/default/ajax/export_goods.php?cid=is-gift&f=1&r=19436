--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5234cc9b64470ab6450c569371a59291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b661d8c9f96b5a35dfdf80bce8832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c140199b83856d5f0999144bc5b0ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c799edfa0952773e0e6efa6721e01844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab515febe316b2af5efc7096875c4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacdbde11cd31f2f25e5d0bc50f19d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e6211da8ae2e89b30e9075e1eaa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b43067391e15f426bb71d898cfc3448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f67d1366847115e4721b5a5c17e9059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5970139b06c903a29a02f01390f99910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db2d77c636f1a23c6418a91cd61fbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a701f75dc72bc7db51fb0a10aaaf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e38fbd7213f686ce9ade2259ac47c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6ea4940a6c18278d2ba481b29dac114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d8db8b570c56a0013a1117c435fc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68669972fcd4559dec52c48ab8741316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca429b36d50d37e8f8fc1b5d5b4496417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e321f3c50d930abc4017adec3ac98d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6fac892109c9ff0d56bdd9a6a7b6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd5d26eb95ca5af0f52dc6b111edca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5185ad27c77bf36cbbbf8e3c16a40df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae33995e27a6083b7ae6107e9bb57b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324918f3fe743a2cf5765916c44f8c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2caea6433f13cd1b32fa3b860f11424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb840c707bd4a4d2fcec2bb705900e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f09bc3ba8dd616d0ffaa1f4978cfda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373ca95b75a85e211349d15d2384a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76fe5fca5f352153193dee31750ce528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ee1ca5faebd5ba4e7718a204269029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7be0d2e8ca7207362f3e3a21a92730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813715f6fa720eaa76500d3db0d5f8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e0ef67e962851954e4d7c3c68d7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8a08f012b6648c01d447e1df1144033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96e0b41c00655f59e03e8306e55d1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bde0b40396e14c320b29f93b53a2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d734da1da9d6a0602dc0e733611436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0448e5d75a33d577e29fdb271f8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f748228c927f776c34fd410d7cbefc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da1258b0117e9f796e0a28ca7809739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40fc929f6d13bfcc974be4065b881640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27ee34ca434376d535f1b9c159a1e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d9b6b25c0daaf8550f91cab31bf3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae8b9a0619c2fe4fab00bacd9a5fac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b246e3afbe2b6b221d7e80d1d176844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a822d0acf2f7e8732e5ac612fb93c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abe7dab7743dbb3b32d1ea553802ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647d4eeda6840e42d67cabbd9e2693947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca15d2962a269ce97034102893be5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8c911f9e90e766e36725851bc79149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8642697eaa7e41bc9caf830fa578050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e5e6f1b2f01884e9eb872d406f0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8eb14ff8c3bc39c959b7dd5248bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a996f5080f0010981a8384f28170653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c3d2a6ddf8d495c0ce2122040adfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471d7ebe4c1f5287fa97e56a3e6825355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de4363cef3ff5fa474ac4a996960e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eec8cf935fb9747839068fd3c0138f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4713279c4e6761fdce25ac1a470b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24c664611a704d9a0101a70e03fbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dba6863f7f64f6dd8efc3203c8e12c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c5009b5ae23ebb9198f21dacddc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2239d0f2d9f7467d09255af283133d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baeefe587bec728148f4a20822d8c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcec548499212890973da5bfad1463464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984293757dd474edfed9dd95c97a84f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd9d058f81a9d29a89959a53900fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d6ca8773e06929834fe111220897267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb3966cb6ea687fdfbd83d196ae4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e606cb15f50984ed78c608ff20a73fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59967af332f7d5273457fa8fa31a3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386fcafd7c2da434e4364282498e89f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedca8d1b1d7fde7a9d051fa893b01e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c63fae1334a3b411c6c00a354bc08873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adc51954d06c1f001ff9a65a4b773b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059a2121116f4c2656eb7a97c0a40a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a5ebe5cde57c7ace7c85264a3a0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f2ec1ee6bad8b2c2469cb2d13f3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944759ee3f0761f0f39a9cb8f8d6b75178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ad6bb940a3ead036d8f10bf2283879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467dfc3d916b03e978f8ebd07bade3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5629defcdd3ed8825ea63cd443ee081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6348c39dfb13d6f7edca5fec4afacf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263ddd0b4adf00ed78d8b89e378c2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06b590941f3a1fe25c31ed0057f6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e838e2e021e496175bb30d379d575e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b1b6bb0599e4c0882a3fb740c462886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a49074be76932a724015e419d846187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2258d0016e9fef899cc8fe851151b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296cd7d1a2eaf10b2c9b6846a89758c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5e679ccf35153c9d15f95d533c2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba97dabd53b9da5a766d878104b87291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea5a3471af4abb59fa59eb9e144b5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2bf13bc0a3982363b0b94b9ba9fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5e693ce91e5b89d6c103747c386594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a20909013495b10ad64e126e28956895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b2dce90aa7e40046e9ad000e880c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29214c86779651b8b08760177f5352b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b1c3bfd4b7579120223dc97bae34098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd53ddb12f014476ec77ed7c3ba9f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9c9d8674d161600fa24f997c0400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9639277a52a1de07690d18237e26f9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a86d39acbba7d002cdd3720f1a4ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528204c5f4146f7e7345e7d7059789f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138fe087854452d85a929799e45932104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66ca5544c1849eb25f0b10c2242c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657561ef686fd40a543062dc8fff61b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994d5d1effa82cdfe7b7c32e8f5cfee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964eaef966fa6e839c28e1505fda646108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770af2811890bc0b1a2b248f586a0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1c86f2dc46a5d4270a2911d1d370b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a999d5d5e404f86914d754bbe75c06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7bc5e9fa5463ba00d3548935aa2b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702030e282f588b758de499a10dc9fb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca656915b19cef25cdba5c3aeb922a37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c47fcd44b377fcc36db369db27b2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a882ef760c0e5ecf6214ed6586b161116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750ed40e78152c24fe9839eac636fba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93517dbd6a2da8704e376300b9ffd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23765f24f8be539a27ba545279940119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f3bb95d56efa978238ccaf66fb25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069976081fd72002db4c0b3828ba5e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdad31a2c854685895d455976abeb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194ce551d46661daf62b284c563820123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e320d2c027ebdf9bce2de339490c28a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba96f2c3a2f3b2e58d7061f3b52890125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea631a6de2b55be99185d130d4f371126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89459900821a360d3d3af298d1845717127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066601b468b88809e548d0fa5cd079a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca96e0f672dc77a0316d3c990afdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164032c725760da3084d0b5ae0aab3b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb19158ab3bc7222e0c61afccdc7615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb595cf5eaade7c2d66bb86a07d4233132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e598f81b038eb95f7a88e9bb43cca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f932a541737cbf700ffabaa80654bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ad67e5e05eb6d3b94ae9aa9dc0323135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdad4046ab17cb7a20f963cabf42f65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7623d8fdf603aa4732bc055652696137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9abe64c6a9b6f4d6cd9c36cb98851c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59855fa4936b42e44103d26653a3c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc24919b50c3f00947b298a6e693bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60a2423fdc1ba732205e1b73b705d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8605275a7489c0da0eb87c80e0e72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a3e713fb1a598c548472c3c05191143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec4ce0bd32ba8c2c708941090ea00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ece0f9d96b141fea16a73b3ef7869145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675065e9aa1f4c94a58e507651fcf3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524de16e6059a66a104fc5ba54343bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dcc7b068ab04a1f7f73cf4b89503b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a270e118d97002f9914559d75978f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166253e908c42d85ed08b1b754329ab8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169b5e4f030dbafa5ba49cbd1f48460151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d313718a66c1e24a4e841117f4bc6d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c8d55be152caab7f89736cc4dffc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d38ab4ece1075aac4e9cd84895b4cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb960d3c1f0b3176cc0206eaabc064155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4a0195f3ed3e1d0fcdd188aeb78d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ef42d913eb2f01715535aba5f0f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c913c1c110d54fce7a2a8d1b25b2d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7882c35070e7575fc9c10c24e781ec8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a16dd8e67825d49b734533703aa461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101558f9cb64b2202a489abbaa0f10d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45875b5fc714e282309f3c5d9351afd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca50e54f15d286f08d3977b7892b019163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d001de94e68dfaefb9d786c8fe0674d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b514b4f3db065449f5dfa11988791165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457966cf81c0b3874109b7cd425b0e85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1000dc22083093ffeb4236683525c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03ed28dc0756fe8740ac4a450119a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd680987092098256d75a469cb6a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d5226e899a227ea0ff2a3f36ce9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575326c3ccfd493dbcb608ae2dbf87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6988ff463f8eb33dd219b031cc851172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ed58e584efd7a7785d2d1c6ebeb3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f241feb09145ebb967b919ff34c63c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8246fa85a319c2a0e8740c7050b290a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db7454fe568dd1ec8eab478d0ef00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea318c7a07b4fa8945c416c228a3095177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877647d830185ac59e0ac156f0ffa2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df476a0a54c01e0db6439de52dc59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a598c4bd4943a44665dc529137daa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15fa5d998e1356403a7ef70761d6a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c28c2860dbc8ff7e009689a92405f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c65c7cba83dbed79d4299c8511ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0d2ef9c049f0ae9d5dc9dd1580042184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f6b5d45f00187b5407dd026b0bb44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab702c7a0fa0d42f42de1658e178a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788466fd3bc55c238acaabdecce5ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787a517cabc173d6b1b50d9912739e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c36d2b6bca39c60affec1e99b3b5b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f5492ec83d9cb471a24c6dcdd035e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a8842165248c255cf1597ee68e9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4b20bf9e0cbe1fd912aa032f56f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e94821b68bb1ace466c0df505724e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ff4f67e4032e63f918771b874236194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d402fa7b945551916e037caf60e650195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a26b7a1d6a421db701df945880ec36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd5a49a4f4da233cf76792292a3b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f111bca35c9940167c1aed3f4952a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc1b7e5beeee7d5d90e89d9d4bdedf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee68ba97a421bdd68d35ff74413415b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af36e795a733437cdee0c1b5e25c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963043550e02aaf90b75d4579e96b46d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cad7117bdd69ccba78873e9ca77e15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d20ceb0c4eef3091c71f08326518204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003cf12d76feb4d11b8482ffb264ad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707099047875a480a98351843e47332e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74955d2493e50a9125f98e2449f70c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cca6d1dc179ed34e831775a10770ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e808fa018044cdd3de0d00c617f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4513f1d78d2f4751eb7b9f5882776210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b600ffd5dbc5c26b1be0f4e94dd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0454a880770553ea5f0ab89c26ba6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e964c2afaf4759f5fd9687a153075213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32e3874b1e37cf96218bf87244b06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b3bec1f7568fef5265432bd2813ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec0a3cc59b18932c79672afb3f8a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb24daa7d010f79b76f1158b9a25a5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b286df61d9a032a228e1f03f7c9c09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cfabb03fb482c4c72f3e2f16c63af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc59a92678426852bdc3bbc8b7053220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598d5dbda7d8f0e2b272a5c18e4db0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad42409a2e407fe2f4064df88c00129222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe4bef9138a38831bb0527f38c4d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c24110eb634304d784d15cd42d8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29021069fdceea60293d0cb2b061e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ab520a99eeeee48c7138b2f177fd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ffebaff98f502bf257db96c231f87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b2c382d739df6f2b7f74149aa135b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c9ef0bd45b8040149f4525a8fad0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc500d0a367d5e62bda6ec34377a90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027ef986b0127902f8aea7075d3e900231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523ceb6ca39e7ba25b9948289f9da58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c61e1749244c99ab0b4adcb3107b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b35260ad2aac2afc8b79587777ce8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ec5c2be8b99da4689ba2576e5d46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb41a60db95c0d8490f807e1d3209a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124144c64485fe014776706539c91391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840074ff7e7b6999ecc4fcb1306b14e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d58448b5d21d72240796089bcec6f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fbc4593914943903baff33d89ce30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702c10ad18393c9c2e54b0b0c06b0f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422eb7d341156644fa5130cfd06b900242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01eff20f00a75db5b2464ebfa60960243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73c6ecda12411b28e4846b06eee924244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33304adb89e29fc40be30bf05b3ce0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b91592e3695c95220d25ddd70b86b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1f516b1adb02b3eb54e2b4c05be24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7c0e42e6c07cafd3b5286590aef4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b51e6f2dae5d42eabdf1e5076d0bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a5a48aadf709ca5fd420d67b1bef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cc07af7849aff0ff0b70147d66b49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36803c0119afc257732bceb0403735e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9b1b80c0be093152409fe627a16df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd804eb10a6e667de6659c9669f98818254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69f25a63799e7593af63e7e59d8215255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab449e714d9ea7c3a7f0b55c7c72e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d461295857df62c26d043340055e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fabd1a571fbc9c15dd7d9fde78f25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564df9ed19857ad0cb2d0b1517960dfc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb58c8abecfe19ca73d96f837cdff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047ed79ac9e9492486939f810b652b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759e74daee0391b6a68aa55f35d61af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2ca025833869b1b05ea2286eba2d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c1565cbb0febd01b1478cf99f5463264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d28e194f57af5443c0d07813d9373265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f8cf64edc204165809985272131d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab644f24a335a7de1fe7e369368ed68d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a4a8ebd0197b0ff95e311f5395d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75beb85745d966100b8ab8d4c516d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0605241a7f12acf455001d39c7a3efb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b676c028afd21e8d6049c10acade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3055e05c9c46f0479d8fff90f1b96d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deba426650cc48b57372041b466e5b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e4e600c085dd03bd5a7c5b37b0829274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6496418f793f24442360d26122145275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254367af8a3c4efba8a178526c49681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84284f67a2872b4eed1f181308f649a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e38cb069b376dd8c0f872272c004278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9119c1944eb42ad39cbd23eff4e74b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af21d6993e9c7db8645b88b458860a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b1b0607e7136166362c02a5fe738281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fbf5ca73c04a7217fc0e731460d28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb389babf4cba0e7af8e55dd9d40d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81291cb2180bbbade579b587fdd0ac3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce0a08545664ff03f908ca804c0018285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c78a8f68b93e065a98aad68eb08fa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601fc413e4f5b85c3b9be469da60d57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8ee6a8f7b1ce46e805db8f8953f6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3c576608fb018f455261ef28cb330289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f7f2e65826956f4bcc32027461855290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad4b8f455e708032925367e6772c36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55a4a61bc6483fa53c845071393cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44457bc63522545249109a19b9843f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb4ffdc5103925b4808475288b67bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f925a09bdf56b6267c4fa139dbaa0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5788952f09ad5e5d16cf2f362d8b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4076a9c621bfbef166a42fdae1f2fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509df26f6f597b120d77a157d1fa1823298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85052c7fa3ff8c4acea85d21779f4300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191676f554bb9f78a2d48b15a2869cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d073820e879a2d68b4d335a6215e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c589e8914e11e1d457edfac50c51b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48305487fea817e77074397a1deb747f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e1bb4a107f11a1927a5f1577ce2d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83186631b7608abf628bb539fe50d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b394c7e62dabe6a95b51c7b38e95676306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f76ed78321cdd587d65f0ac1c455e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa60cf0323a421ef4219a62a8504e72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21425b867a0c74f1bad4267b6183fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67cd2a99556d8175bf34eefb3e3dc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0bed7ea630f51f9aca41f35ff1a8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e133364a8af9a7a8dccab7c3cacc75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021b262a73dcb5b84188c9fdfc44fd6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b58bd4a25cf43526c2bd858d85f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f649c7783e52d22798fbcdfb3dd9c1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fac58da71e621f51fb5e518e4059e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d9d3f0f9729ef6c4183364ca6cda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084a62292cc2a8f966f9213ac5c698f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d9440e21df9c6995d2a0d7ed5fa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2583324e576a642265a91f6f60002320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b68c8d4951726cd10463152eb3d737321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277174bea195ed62be6aadc17e9892c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043c70cdf12e9036fa8276bed3b28c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faeba6930b4f0053b23c1ab3eeab99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f184dfb6b557afcaae36d5acdcf1a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567413b4d48e936f55f8a66a9d41cc93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6da00ad0b6dfcef00abc8f49c8bfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783379e43c573e33d7d49913f4c95c02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496b12b07769124d87c628ba7059876329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcde9e07140bac72ceb5b1fde56cc99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af2158ccb5fabc9bd60b20e876be7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9545beca5fcf0c3fe7d80d89b5d22c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc37de04fdef2458fff18fc7bf1f9ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ba01e3bfcca43cf0b0fca7726eff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bffe9d802a095fa4446b2c2e1b320335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee77653126561e869db274dafe5bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc7a56d1eae3bbfd58681698f3fca5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae37d7ce01ab67c1318ba1fb39a399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91af24182c7c651b562089da04dbd14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929697635e38a5e2165d0f964ddc89e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb04a0b05e6b571536d715815f2bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9ca17fa43ff33a1ad61966b233f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b03120a4fd9d81916555a6936fb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87450803fbff0562caf8d4eb0c7a4ad1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d04c29cfc8411460a655ca97eb509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b43dfce555f3ef5c9585704011ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19476ac4a63d428dd06c66c1da5031347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad50f492b21969625f214b86a8bda1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092d7685d75f775337619c1466cb8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa5e30bc953d39ae97b421a23854a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8724684b38f4abeab09a7ecb0f654f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afdecb9937217fd8ded215c3fca7f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09ad452e178ae586e356db5506ea61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e542ef294f9f75cbb607a1a57b9edc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc72051d271b6adfce1d9990039a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6517ea7b8581676ce2a25c650b8166356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f314cdae056710357e52741ecc516357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fda148058c6d02840650ba5f08a47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802896ca22b59bc489a20d29cbd5fbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d54725986ddc1cf20fbdecc425d40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bac9af7f316626ffb3a3a894ef800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493830314ab174558c7e4d4e0b7ce41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd254055c55bae06666509123e30de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce5c88e5c79c498a49c3c8723b0c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030d239b74f1eed958315e29c7f3bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9d70b61513ef36dbb5ffef394dc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f24083c7c53cd2b93ca0133765353367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea342348087bd9e589379ea090c91c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd0d3deecd070d71b55dbff4e3f1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f23f23bd1e28a79b311ac6e60a40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa0fd2854b5d2e0aff8f63634d41ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd4ad7b3a82d2b80b719bf75788cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c66df9084df4afef13397463e991b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57734c720970c2d3df3c98952879c1ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83b62c9549913d007e581544011e01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e25b1ae875ded9937657dab455ab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9b0e5205d9a798c887623b79c689377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b0e3d65903205537f801b520a7c4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777daaac8d88ac2f00aa6e973fdc8ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec28bb1b466df11c3021d19a15185380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc275b0ee3c54567b542ae95ab1f963a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bfc73178d2fb89509b211c9e2d295382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b519df00ca1721b95ed216daaf35dfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50c1b7bcb50cc5fe1b71d65e5d951384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d92f41d77a5f81a943ed624dc051385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d182aa3fd9a3f33548f1e76223b5f60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302346a5433454c59d585bf51166530387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf658d39254cc4d70a8d1facbe149388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fed43f17edcddbb2826cfa6df9183d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc223f466e797269313f8f6d0eb2de2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cab06f599dc1197bee028a1d07cb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311455933db3b4a59089cfc0f3ec9a38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8efd64dbe9410a7345d5804593d0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6339ff611f662b5640e86d3c7c2ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc379902a126015933533450bd566c72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8e15d282c407cf20477a05881e41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c7fd2bb2faf77dc2df366a207ebd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16fe6a0dee380113208c97af70f0fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e120a4b7bb93c1ab975a06f38b09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffc9cc3189abdb5dc6063b1a19f647400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ec23fc0d6a90f0c40799198731482401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ca6b406ae5e2beb6d400128a88d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f761b1394f548b1df278b9741fb61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5a19f49af69541f9231dc490d098404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5cec8ea1467da8bda2f02f2ab5be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98baf1d105d237120466f001a9d9905406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc8271ec57ea9a9554c373f78477c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16488c62e8c6bb9b58407bcddd6ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71e4ba145ceb5e42a8fe494c82dac0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce1461aa4e30ed755d704f4b486e1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2d110b2f9cf41dc224e93648f362411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7442889f9de12a80dda874f4712f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db3893cb6bca3f841113d09c884a21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f239b6c398c24628bf8f24b05cb75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300932174c9584b0e8737c3401c72e3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4047777d0fb4822ad8654d6a4bc4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f01607511d56a8d8319227bccd55e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81aaa34b72bb1fbf6669e2268073f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2e4f1db9d5b69f06ba9f39823ba9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a23841d3da2816b6a463b4e9364e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d174b3eb6010418e2640bdd2a16e67a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad2e5266e671ddffeabfecf2dd8990422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30121e3b1b60078423984f75a9021423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e94637dc81be0b2b49cbc0b766f41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e24b5387df0c7235a68d6fb32fd41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44478ede751b7a9247aef2d421e5ee2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb34c463ec43b3fb08778966b67a11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafa295d5dbefb3d2f39805e551cfdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28834abc0e35118affc44f5560f72b29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba458ab9ff35576634d96724e91e33c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cfac8673898eb79ffc3bf974d38af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85399860e879c62b66819c817178542d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c718e7a0e2942f416a2e4a81d9b8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea404b6bf9150e3feb5e17913756ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977dfdc654d6bb00f7c4bfea995423435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfc33647d04f409c44b02698e4b25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55d4e3ff4166b37f1a039eac053141437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a635cc64549345b7c8779ab9f99596438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6116cfb8fb1c36401f42ea2be192439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d100c48d3e0da067e9e98b822e5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68591c7762eb105fcdee8a6dd5ddb4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675828bb5e0236b7146b48dc25da65e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf63db452955edc169f459203502ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f01ad40273ff6b68f2e6dad06908444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927c8d8a621b9513f2ba4472ad8ceac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27f171ae0016828350f5617bd838bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5c673ae7e522da8d48c9ef4e076f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a6c7caf7f8c28132ced2644c3f61c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4d6471cd6c0b54f38508751d47969449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239de2c52b3650de7e8b70fbd1871b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1d327c533229b97457bf2eb930411451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63611a86bc04cf3a7afd9939f7e52a9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb2d9d96d535a1ac3392ef3603ed02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d871de2b221ca053cec7a78e4a796b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a23bbd9a2d72f512c9cc0f70ea163455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c5f01097b3f2fb13db7b026507279456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1f8c547145c4382f0a309c8efac0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad8dc41971a34d7893748308bff85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2304f817b01f15b2f9a34c75117b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff50a788dbea3853715ad5b7298bf0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f59afe12dfc1abce2b4fff6ac584d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdff80f25f5b3e330d1d6baa5537d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d65d56648e5e5e27f3f77af134305463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d470862dd478462183ea692849a301464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dcc02c40e8735f88f93ac89be4e5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66b5cfeeeea0b0559c32eb7668536466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb83cedeb332130f6e37e2cecb3a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c2c77f27973417b693857a43e9d9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13ea99572dd8931ee45924d5158335469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1bd59abadddf33348fee070219d11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4133541ea4bffa017ae4c0b2ce3a80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dccc7de340ff20f394b840364bc62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265209af5c816b78ad49c4abc2508a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988fc1c090c630b703a2b7670f22abb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de63de00ae816df12b51f88b232280475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05920487242d6780826b4b7a60375f8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3e0b2377b00af50367ba996f7a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb916131edf364f5ae67ec251aee0ecc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0dacc211ee5215d7d7dcdb0eca30a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952717d1bef814ff35645088f4d5ded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444563ceafded0aed528106eb46cae8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f072b53648a0601bb02c02ae4ab9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f874d2338527f74609de6a5b9357f91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225c6692a6eeaef54f57277dd0d69a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c43f9bf46804cde50fe4289c6c02c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd03f69cecb049c4f96c80aa03517a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a36ec468c557e7e837d89bcd1261d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f689c6611c3a769d32eebfda14385488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31e2a8854553f707eb072d61056db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0bf9da87249d9e84e9b7edfd3d54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1b1554c19c568322afb6dcffdc06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a91e7b74c2440ee523033a5b459db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5e85e2b8481a86e75f3df90ec2da7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e517acbc1670a661cc746588a5912494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e6aa6fc41a01abffec6c68d123ee7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce90b17c66015f2f5541f301d4ae27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e03ae387502a6f0e27e1af21a7a0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46ece65aa709e61648047165b5397498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd63fcf0fcfc5ce434432a28b8dad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab969d2a450f70d1f050df42cdd73d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae194b8c64bebcf392bdfb35f99a9446501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58839f0989bbf337bb07d3bb7910b27a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e8ead69ef9b1148d5d62ac2a9bc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728c7c2df2712c1387e9625c8b7f8b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d756b4872f3c1e91733605ae60ab7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d3c69d57ce9e5d96234fbae5a5d35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd55fb03e241369a8fc1154c757fce8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba23aae0df60b80dc2a9d0848e97c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1297e1a352a6e9c6b54b80ad0ecbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4abdea95fff08b415de5bb093f1db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3053809f6f3d2e72c2cbf65f1879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451ae196df7841656c4a8c34feec9c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffd891a193ac35f4109a443ee92db3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c9a3bac1229f5946f95a5b617bca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd004852a309e50e87b983373fc298515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35790d7f1e222c2eb7be0a59b24aae9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af71cf7a0575f4d6bfc0d216cb3ad43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388e11b733bf67464fd51337b179fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe0c7e5b073542f714f713d8448aa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd558ca5c69ae90f8c3f90189bd5c91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b27ec8fb24397cb923befa4c6c44f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a730945155fdb1432a503bd2f2d4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee0f0d69f50cfe395c44782a0a37c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03647fdb50b4446effe1f09e68b47688524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bdddd24a87b1fb35cb3647ab61d50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381213a1ee724500b829129c9dee3b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ee182c926677d25f8b97e2fb497d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03509f078ef78100dcbd087f06927544528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5c8136e2a4601266045a40160725a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a02d63eb17ebd1e989aff0d1bfd64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827616103c5d93183b831890da7499c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff78bb3d63fa139e7c6bcb03c1b8572532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86605484e1bc7e644e0f2498d8258533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c4b98d99175a38703681fb8d5c74e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db690d3d92b09369574d9b58606e23c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee77c4cd73c78b831410a59adab56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ef74967c50063533d4d453a644c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fd4197690738c53ac38321e7c2b0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49e0a1eb7294766f267e3824bc1c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682e8a18c8e561499d0333dbd617722540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e16dd41eaf4a058d630d98a3351db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b95a4b4ddcd365c9aff89a14c90a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35874491ab2419e723c290f7e978ad0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0eecb308f6177bf253c9cc16de857544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96c71e5e3b9c0b7bbf2385dd0ddc0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e359b6fa9c2b0194a617384c886541546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661c4bc6907c53b6ed28cee51d413d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f7d77d465e19ac028dfddcc93b25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c548df9c2572acca1a3d4b362d12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0d6f36edfb68f7997321fe1acffd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22193379436218a882583c3ebc210b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf95c64ae3beeea92bcb8f09291c20d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a109773d044f4a065bab58b0bd68b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f544af3c6979f5677c5db37deae007554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8af11007f5e2f5ee25ada3b967478555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e2860c4c1f733192989e9235f6fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418df0cde35fbf5e48c8560e3b55a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb1c3bc362170e82e957212e390cb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b7298fba8b9047804cd372337a2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c72aaf3a29ac09f8301e6afd36a7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f701ab16bbd5f408458bb02dee3b1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6a33f343edce2d46ae03ba1167948562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5198203307875cc713793988784ec50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04df6f23a84feceac2d74abac3165564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c00d5b37a9084639778d35bc6c5b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da49aa18353939419d90289977726d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b152be6ced81be0448a1e0e88f27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3ac10866ff1a0160564845668b89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d55b4a2af63638ac62a5f8f987328569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9f8c846a375a026882c7b4274bb04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a01c564a3bda6c9bdd50099c0acca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52d357271ba3cf578b51cd36648532572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15cc21c8f96412423dfccd8d6d993573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9432077362e06bfaca533c5fcbecb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b94294d4b094e2d21eab8594e328575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5d3015c4f788eaa72b248df50646f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8851bf465f92da6e8163d6def6914577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec66f7e140f5967816e197b4c72bb61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8c6059353dd2c7d3794f7460a21da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f47587cadff8ec118be86d6537c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7221bf27d8075b957be9dd1c122b02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8575279db2f6950f9f2b45fc3cac633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90974b1acb3e5f6309c2d764ff3841a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc689379c94ba1b51b4b252fc38b63c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce0591ed22b62e3419dd313c4b34c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec515ee7f40c4f83c47c1875c968b32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa2ec046b8cf2bfdfd31a9eb035ecb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2159a89e3a9b7994e75260f173e0b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6adf04498cf651fabe5b465b853d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87711f44dd4f860d8710cf3258034165590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52b9e1f24a0e800348adbbf84f1946591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd02d56ed614880ec8632b9ef3ba9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cb13b936d4d51c9692003a53510a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f606b96d22a6a5c3de67e94a57b1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38a8bc84c18ac0600bb8b78b34e99a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae176fd9de0188f24ceb7cea6e2553596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79e03b2c6abbec3f6fb7a087270e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585b5d4dfb9781b2360712aa18c65d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51478e834c2e6ac70144f2fab817454599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd258ef36afee52900054936b90f625600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f042abf250ab72df42146e35ab64e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c76e3a1fdba3eb32be761e8fc4b0d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e1ae53f3cfb6b299d08b31f8417d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e29fbc1d42495cb5ada41e0e6267604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267ee07dd02e61667520bfbdcbf416605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d8d8e70cb46eab98eb5482dfe649b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664551f2a6f09aa843b7b08840f5119c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c8aa82fa09b8f8a329561b83631c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3346d6136b1dc08500211d0a5d3a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348aa8a1308d6454c6286d4e4dd394e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bd60446675db53fd1b9b9a7bf7256611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b2ea9e44ac3520deebfa6cd36eb06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f494a5cb36a6d89eaf9d9a32a19b848613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32685f7040d36a217ac8dab5fda21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8499397f01b7e295c943e4407c6ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5a276405c5183768b7c05e667537c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c990871964f4c32452419d6377c2dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b6346e26d51ce8060963b9a82b57c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de168ffa3dee0176097745f71aab8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de96138892a760107e5426b2ea07b51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac3a3dbea2b7ccbad15fcf3bed5d3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d5c965f9df1cc8f97828902b4f64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e86f7ac57c197c1a3d65bf94923b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28fbcbfc85411b96fc1b1a76eae0df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb9440890c1dc5ddaa65f5a63a633c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d469b5f59dbbb0424c1500da403fef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a8fe91de2a2213d0637c67aa4512627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a2b0ebba8897014d4ec55b491c001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cead024ed2f8a236ba81d6feda9ac6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc54534fbdbc42dc83bc1d6a5812415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c3df966de75a4be180b41518097b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837754d8ddd71be9d538a092628b52e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22030dd24b8ba527c1c6bbbe8d51599633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89730a99d015541cb81d25a7ddb261d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c399900525c00f6af08fee6ddd9a9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73077048ccfe9c1f8c6dbe3f5eaeb680636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7d8bfe155e8d789d9681aa9516f72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98853aa222f9d05f79c39bb1ff11dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694d7d0c025f65afe7b02e1aa979a2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0d540ba7574b5acabb2cce12f734640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af2904e52e5b5b9854b617ecd628c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2e640d3d582d3ca002b14a38a2103642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc056c8e9b081a432245cba80fd84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3de4bb0c32c8e3a7304f88b22883e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc5200cf25a44ea4efa53346721770645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019dbad29f7a5e955d467383e9be30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624ac2b829ff070f694ea5b8332344b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac3fc73c5c662087eda8cf01dc60c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0d7b4a9febdbdbeb7760faab3369e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58b668db4f3151c7380138c796b59a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0787ddd516d74c6dd6590b44a802fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4410656cd3f9673a57e68fffecffc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4484571de8325a91235cf1068143653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff69664208b07a27677351a1fddde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef311559eef389fec4472d9fd6681cda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bfa0dbc49d21bc71bd6b8f8700c23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4cb50baadec55d6748218203e3cea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dd39ea11ba2eacec68b531101d52a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a23ab4d506815baa0d786dcd47781659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d0e7c1076b1271d7e018fa99aa807660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad73160f256dcd3509846a77966ef4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d911fb3e69ad6cd23f2f97cc726fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da5a29e9fcec0aaa65f6176720e20a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c320e5487e56a8a5e0b6e5c38b979664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a10c6795ba8e9d455256cefc2de4d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7a0d20bd0fda35470fdfaa1bc34d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45f439d6899346a513faefe60eafe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd80bcc021e8ef4e406a664f5b849c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd280ae9c2c0b452396f29329878a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950e0276c0a71928a724b72ef3e099a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68976eb990c8c3fea7571aea59a017671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac64bfd47d5a0084ca1428d6385605672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e1590f7cbeba8456e3bfb665874d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc421a044b5a6fcc7c072f533f3cf46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10abdd5fb9fb59ccd9dc56aaff9d81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088920b807824778b00866dadd957df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ad5ded91449ca0df0f6bffefdc61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d6ea1ff9bcda87f7e3b93064234d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498c8e6b55c36e8992b9961543fc96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5643c217a879520bf81c1299a6f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897a77c9b6b45c0ca19150b6d5765ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67ca5bcd496fc5ccbba65442d418f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6398524696f9df82db4514b008a35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a95a47971cb0168f575cf99dd14fc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4e3ff79b537002eaf625dbdd00df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f71b054f3edcfe179d855dbb014d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b21c3b933ef04f99d70b5ec476d848687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f7a454c1dcd64206051b9bd194ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2654414cca904002b7d9508eea16c82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0e8ded49f7f40d00930bec16a20fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b4b865cdad2a288e50698269ec9b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9f3d6c30197859215a6f58f18255692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8667c6e416d4baa08d692c288ae8b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3186d384cee3a1162f261ae67f0ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc932f5e18b2608f32a9d7f24ca3c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083977c1ab836a1cc96a4425dfefde8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee1b65f83744b1d5c5cc339c20f97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30948d5075c7d76a6588fc6b2b4aae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066339c81b7034ad21a7d0afeeabc8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a38d7be2ee11a6ada55b53fcaa51c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0a8f0053aa8f2e18832a22e968f27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b9c6036ab7ab515b0af8f59975ade702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54a21884d9aa7d24bcc6e932244f8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c7bfce88a21bb5048a8684ef1cdd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b432da7f2cfc1baad18c6cd89ff98d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf44215b815ec4c29eb5ac9ab182e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd674bf0d2b676fdeabe43347542a27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9eb195494b148eec8141628fc530708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f154994b69c3326919bb1077aabcda2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18377b27991f9b5f5d44358b4bddcc7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96635c3995a78b5202c9ee1bb24e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680589837b09818d25d92ae1c4c189a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9ae73a3e367714e5c6fcb336857f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde211fb453f59cc381800b123829ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe3b7fec9b5485e14149cc4896c88b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ec472abd33e4e77b8f0e2240ee38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563496931dc68e04a40b269cda99998717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96109901cd39e0520040179a533393c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac00a8d0d84d1b6970cf2c59fc60e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b25aaa2e752731415b1de5602dcfea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129dcda2c67feaa750bc517ecc8f3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924375c118b4abc379a8a69bdc497fe5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612bd382103be000efcac054a44231b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088db87d3088d0edb17b9996e01bc0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445677c3cf3d5093821aad745a832c47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fdc37192f9cbfd11ae177670b56c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d643badad8b03ffb9caaa570c507cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3daa9aef0785dc02f8577eb8cb94b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe52d3e1da0192800a1e9154e64b2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2193cd5fc80f7bdd14d63950f1fdb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911f2246afbd0e025ec09abb8e9b52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773634328ec8e676c01727f2beefe9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b31d95087b59e673f8fcce373745b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe974eb80157a74f35c3861d24526a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27e04d70a02cd6847be0507e3e549735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f7e15fb8a118644d5fb2fcb56a3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6793fa86678fc6920ce12ecdac9ef31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831db5253d6fb08936629312ebdaaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12857415a8c846a3b4e504f9fa336a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0720991d5cc14cd29abc9dbc38a57c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18dd0ee9346e570d0bb06cc998176d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5b06552f5745aea4c40c736a9af1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b425466d8855e78a2ad7040ca539f9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3e416f37ff91bbe60c6d459aa243744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81904d0c1517640b1d3953b7a497e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509e318ab89681c5493ac1f2d6244d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d0b5956877312653b22bc9296a5fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932f5948d4f599ea39dde3b46609419748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c7862d352797a4f86b87e7bc2837749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5977749539aaccbaaaec8a2fc9c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03df7a8d300322e05734d5168a9d43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b8be9f33164242e7d131276477788752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9439db001d67e694f98870af8a64232753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d4874fc813b9dd0252f6e9daad9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac790f7eed8bf93e7189f580090d742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c88ec581397dc306c228f8bde6ef23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d128c9fa62867aae979bd37c73cc6824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a28a5f78409a53f3c43c263047ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdb00cdd03a36506ba7f642ea08ff26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a6ba33e98ce853fef0c2b8f1f1f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143fa44d5b319b4addb555464684dea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a353d1989b4f95c23612531df26159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f66ab5a25a7e48cf45ee89c78769010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2057a493086098ec5e5c298a41d7cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373ffd5bb4b1bb182b0e6edfc8b409312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01154d10f80cdef2fe22c07169bad0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555566ae376cba19b18db2e4252f30bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288a6441eabb86e53f10a3e83cdd3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055efc52eac488dc846442c9e5a20c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a00c72c7e152cdd3b519e786eb5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c8514e39a412b953f55b68d819db218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43cd8bbff132bbf48bb32c4ca822a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6db23abb3a31f9e5e00af959350320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22b533cabdd498788138d02ea2ad8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124c7160bbcd162a7ca911684d5a8bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11628d3a4fe706d153e89a39199c600723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba9b439443de8ac6ac14ef3fb3103824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf0a9006c7607302e6bd51ac5f448725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502a6dfe41cb25a0eb91639beceeda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aaf8cc3003fb239c7dd36ddf1717a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9a1f96d307bf01cf0e119dd7498f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff5efa0b044b5a440f80100ff8af929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cabd1e1d9680cc50a34eb6f3ec4a3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0109f0dbf0c4f6320ffcc3ca157f3da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de76686f55bdbcae7b6954d9fdecd8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb46002a5623f18cded6ced7e308d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392169be908f0b900ef9bbf36893e8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca04786976a15b23161e511181c6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e1ca6a671d47960ce2ced2b8dae736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39aef465b9bf4da3446baca10b1d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fff35395f395403b05399ec1e2a7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13087a14e16251bc2b99af724fe0120139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9e6b7bac71d4b245f9d89c3be940940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cc149e7f25e51c3bda4dfea0a378a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2719b5d5ef02d14d963a79ef0e2e56c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3253d7be3c3f52d5a1742d951bc8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b8bee39b1fa64c32815bbc1843e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc148cbc56629c707a0d5919e415b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed5b34707670a789838a866f5aec3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03267a8f7db751d8a9d49a4443bf3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c1702c2f6e37830ac640782a7a84f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557219cea2a7b70f72e769e272dce86749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b0a820c967e90bac59bc5b8eb3e3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8b9b30e9c94b52ae118173cb4891f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930573271333c2cb8f3f8eea10b4fb0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499f5bc4bef7159c05b47fdff57f5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c656e8f1b787661eba964d071f192854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817336d1bd0d87059631064b8f4feb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74572a93dc456b6e46a06fc9723e049956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa243b4d149e2ffa09d3d098290c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf43e5d5d8133b0164161fd48d4b6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4770c5fcdd256d175f0cf53785dd7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ae117d20e5b99c5b9e7a3aa18fcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22729f6b9ce7b9b57931a04db2de7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd49ae3b8836e83829db9c2c0cbe4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65778ba5fb0dcdfec5a3c4667ce0e3f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8992fd11fbeab66a767813aba638c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819adca4f68fed18a6f985c81540aed165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cbeab0a2e009a0ce8fe9bdb01c4ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aabb9637bb6c20c6dcac589a63b07d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73256a866f30403c51b0787698e0b8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590540f555ee1c3d9fb7abec4bc8881569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9b2ef5d6193331b2ae51c8fec67bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b87625d464cdcda21e5ebce2925471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca4c690d42fcb45fae41dea81b3ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e47da2feea24bea4cf0a3b89ccb5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5bf3413360522021244fb5a69e17b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3972cbe3ed8292a171af74e8f099575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e1c0e02ca1b59b9af990b5612c7c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2425c663c0037012071d9d8d4b710b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b485e7bd71dfcf58be6af0d413ddd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555965d4a18d0213a3ab294de13e17c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9b7d7e1b9faffa7999731ec135b1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9f03422e2215292c20381c7d33f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f647272cd4e241b1c0765cfb25500e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8aac2db9907970bf936932a1a159c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf288cda5f7a8b7398ad8530a876cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847110f63c239f36021ee51d13f1bc0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9044bf128251c05c50182fa0e111d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda1b2c028cf3398162b3eff2cf052a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a8ca9d4b7b5b6522fbca385c3b1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d87a1770b5abde789150b54cf6dfd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b62ff7503d981ebeacbe58e9164c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1e00042383c574e52b42fa075eb6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d9587ab3909fd5d2cca658eaed6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc67f06f481eee00608fa66b29d400c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc6044047c2dad4b157497b0789ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146c6c00cb5860c90bcf274919aa03595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597bc3764800d4a18b0ecd27cf5799096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c62a351d43817bc4a71502d5b61cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f339d7dfb412fe53cbaefd76ecd72798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb541115d65f882274470e2a3ba5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0bfac2d171465412411c1c0922b36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11620df51f8acd3256a8161805b502c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda897219578059999c040f54325116e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e53a4403d05f69c8c51eb69389d56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f25ab393ae6aca1ee34cd3ab0665f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b97f4a0c233f79d9ee843ce6fed5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf307caf24391f853e4df2b0cc301e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f6312c25bfd00a143077b3107dd15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32703239201ee26a2321a5a4233c0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d655e0c4213272b46e7e9b47d8bcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e21b917a94ecdc947ad92aa9939a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d40ce92b67443a8d7fd2bce87f54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355332b5e931e0eea568977a5b28cc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea73a853c808f41e755fbb2e79807e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d08808a86fcb145e4d21afab13f8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababe3f8279450d58def4fcdf1a3318f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539637262967820ba51924718096c858116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5f157fb22855ef546027f362ff639117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6d9e70f0e73802a32cc23b44de44c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10927bc0ffbddcd25bd5bfa6671774b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5a7512bfd3683e2fac0424f40f3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7a8cb003b281a41e082dc7f098f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacecc97f58c26241012bf7f7bde3cf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1c10c04938b04bf609546c81e106123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad2d44181bb24661aa725dbec2a38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d42a1ff7d5af5dabcb21b07aa25a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe8c0dccbedab477f339a68718f040126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4854021fae9281decb72ed5f584fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c436cfe8b939b69401a9a64986bbe1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b551a4c8fa18602c775e98e08ba307129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8cbf1411fdc3903663096f3d32e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80eaa968cb3b198f7d8167bcf294cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77566d0e53a114d329848e05f1ab4655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a94f678f519339edf34b3659d48c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b421f22c4d48b34d7e90d7bfb11fc94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe69227757e91769f9997227d3046c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4ea586b83691b07a205a4dd3c549136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918bc3333b2af8d945ea32fff0ac6d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffda60639d11682fc9135d4384ef0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b0deb559ac6e45de81d6f130b0c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa2f00cedb83aaf5c5d432afea0b1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac47337cb496cef51bfe2eb5d70048141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0137c59b09af4f4c9d68b7f411911142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d764d8c00f27007a4004a46047fe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143cd3a5f97c6232cbaa210d28d5ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e3621c59366e0c9c6b86555e557e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46025f46a336c194bd65605fd80d16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8aae1ae5deec04a15ae49bab2b9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefedfbf158c8c3a0a405a0a2e81fd07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815bba037bca3b4d1b24430df562219149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5289087c589e9da0882b385f71040e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6abb421a603e30e90063573c31695d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8573c117c70ffaec3355f87b4495152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bfc297603a4ca140b928a138fea94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f198efbf758e31b77898011faffe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d93893e4f36ba13b6cdf2ea1f5abd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa2e127c49e39554f7567e4c29aa5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4450bbab343bc3ec74c5633f7547748157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5197f9c4692633f007fdc9a3b68b09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283f58b6662dec5de1d6279d8ec974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7231f61eef7c1dc465a5b8c57719f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ceea59471bea06c285cf3c27638c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18276356c83a7253816f435d37f10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352da531275e8072cbefdcd342301947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e28c288bc08614ea57eb6af4cec185164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b687d18c5112940f5b255341ed3582165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b5eb30c6d932edefb241f4f47ea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612789a81ea28819e1118d40e137356167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56840a346e12bd85981d453f5ec295168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255cc7e145efbb6939c7231b67b640169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345b57883455aac3fcc61c32deb0608170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08726a25da37c31512df4e8e9f334e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16172e6a3757154f66c3ead2a9bdd1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de3a1367d2207d3a8c85f6ff800e0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab54bd6eb937482930e905d34886a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73098d942bbe1eec6aa2e02993f27450175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266be93bc57261fd24b3d7368eb8f4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decca344ba45486cbd08a151e78b7f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2739eae0c8174f3c5a247f408d78a29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605de5009055cc6bbfb5a46f239d20d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0ba5f93583db3e656b6dbc2914ced180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde4ad2c438de666b7b9bfc298c41f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaca515fac14c921df9c51f8e9ced4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f643eedceff28694c31746ed39a18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bfe03badddf1ee36fe1ff18655b8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a22a6a15e7f8c3d6599349027391185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05575679e7acf35bfe4e3e4bd82fb4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651146ed94de411c597a9b27789d6c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a2a6a7b56cb72c53c741172b0cbd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3c0234f7b4702314ca30be1b0938189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257310004fada9bc43acf6c93f445957190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22b6c7e8a7107fefe42201c2c28fc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c979c9ee83ae227a51a07517db0708192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0397aba3a43187d92fe76f2b480c1d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4dd271d481fdab2bf7948ea43894194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad303e27d6c01ce6d485d36a0a7e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70cda63a7e38fa1eb780d73631d528196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3bd5e6748586ff82ce9580e1ac12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09581df9c60aa3cec30740000d61917c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25052ef9a2ab2286037de93f7327e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92a7bb04b8b7bf69e9c976872ce7b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631900b8ffd2578f28960409c2ba26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f48f7e00e3e01985943179b69db86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6957e3fac0643005a7d65298564f15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3809169e639db9eb0a47c05c4622cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e619c1d131af1ef68ce66ed01a4970205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5127c9416bdf397b5252a8edc60f99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17539849a296e6848582aa30c8a63f83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98feebd10ee6818007501a3cbd513a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9114a7dbbe618794cef134a530a9423209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af4beae04cd300fd1eb5fc5ac8fc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762882360ca0dd7ca5afc1706dc5a65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86102a9ef0840fb879c88552f6b2ae0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbbed2b53b4fa1161cfb4bf06efd70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4aa3fc3effd61c0078bfd71bbbcc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbee74c1dd3f49f74ee60e611adcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d7cc41b16ffe3688fdce7a56dd76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ed1d90f8eca6ca8d3ea296071467217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050376e7d2ee55076ae9d4069d9cb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4197f6ef48f3f61719561a3e142b01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d621b8627a7066e7eb164e8e14b7b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95da44b2b02e8b08075e5f16aa7ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6195ec39b3efe8a9ca5f4d437f48e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b46d56010a640c862f58bf1d31ad6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d7e342920686f5f36ab754831de8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d635d22d0e8d4e452cf6f23dd8c7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631938ae1802144ad63ceacd417b9e69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd02a6727510402a66aadee66e9de6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d045f2b93f15b62c543c210febaa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78650939ccdf03e8c33b2b65b7b366f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4686f1f2ca08a9e580d9f663fb1af05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883906aad0cf3bebda934d3c76ed9a15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e659ce6a66231547bd794745ca167232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9662f171ba00e78771db2f3e64b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd9eb3b8738934c3956b661a76182234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc1337b00a37e73727d233f0fd1422235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa370e9a85850b0a7d4d40f441e6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ad067b8f1965e817193a59f4222a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303784262c254f35654690885470984238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95eec975809f3536f12b0cd60e7288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c855eea6da1d9b7ea21233ca1a50f71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0f613b36f2daca5dc6ffe1385beba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef111ad0af2453cd5cec48b04ec0a38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a654f4b47ec4003a4b0f6b77a173243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab3ea09f853aa204fdc0ad51ff36e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2ab71467bf6f487976c8d8cf94284245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eccfb32b116d8da9fc645fe5f66b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409550a2e4dfff6757f0925b2c03cf80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136c7ebc20e31dfe709b5724bf3627248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477aef36e1cb462e4e9937f833bf23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d150a86428e3ff41c14a374e7df9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef70ca62955af21c385a2afab3a428251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933a2e8ac5d0981b51f114d2d390f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c491f01294fe63ac4e2e5941eb0ff9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc97a79b0c4c003ccec2856de255ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1a9cc770cfea67458cb9a99b6201255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea482b3f15a4a2c559a9ff2c6f51e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a8843af8e4c974a267dc5ca08c4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a6bd95cc617339c593061bc57e66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a5cb511c3b47c8ec2f00f713ea748259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdacd8145d57ddf60ecf5757f2162e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571b99b951797016f608dcb263fb0ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff018a3a8ea8a7f74a2bbb199d4448b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a55ac47c6c27ca84fd4c7cdd7658263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc52b64cc05ac075b2100afbf45976a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7132817bae2b0dbab056039a31f1c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d66cf4c8a346dc4812e5442b0b4074266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20070af990b79d6ddc5b9774a09c3c9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7304f2f07e1b6ce128ae61f1c4275ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dabbef4bbe88d3f3f23e6bb8dd92df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc8156b3e809b21398d9af39ab522d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb07cbf472cd504f7f9e603cd715ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9cc5cf1ef492a8151648e2b9613e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b387d9423b85718e25c057f55f276273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9050016a5952f1d18e11b407f66c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd60db6fe364084bb90f5990534db1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db2686b6e445f6eac7cbb2331355a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d500b83b12ccd296aad90b71f206277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484458c563c420a06e1e1a307094a09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d8966f4dd061d6c67599f5a4d7c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a045208c13b6965f5144589087aea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b366cd56fdc119b0c9548a19842d7fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927640e0fd00bc6f187eb431f0c1b0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262d3f33ca97222b632191fc3512f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20967de112a6a5c9edd187d48cc4fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a07f058d3449ff23519a696cb72c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512a7f2d786c1eb53e5c3be2651d141286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba1bbbe9f7d7759c5620170dd8c53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d698fd0428a8ed5df8eec2c6fb1d4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b41e6b1ef064a8c021310eee1040fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef894b5a3cfe8ff3cdc41e292721f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f253bd10203785bf11a98206683c00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec0fd361175c88da77ed6cc99e759292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092740d9ddf3c6366f183842eea20863293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a3f273611b1739ad287125c6f917294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa84d4cedbe29104390fb55cc82728295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe6e356081a0f24b050fbf584b5faa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176ba1af98b022edc39e389652823c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80fb7e5329fa186c91c5815a1e4950298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba8142b4e5adc6bc3fbf54ea90594b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e8d2105fffeb8995a90f69e2ede48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe846a648bae8b3df238f15fcb20bdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a056e46a089ff783851def1d74402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe0b15e93aacd22f4b2c2d030e8415303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b46f73375270b3fc6dddf038309de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810da3768d654365cf048175d6a135c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00a354bcb9296b908e156114c52a99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60815c21ae7de1db3f35ff86e36159b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ebe869bced6c438dcca3fc123708308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f3444a59491427045278bbca7e1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c8fa5e15f741d24dfe6ee752461e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50dd068fbbfd74a586a1dbba661c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703490e751c4e088a9e7d10c50dac084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2934b166d5f2c0e1a27c850dad7b53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911cb1e44fe7e21c8a68ad0314c5495314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b73fc6c9c0d361b704093fd247ff4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ef8bb238be582c370d44150a3575f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73633b7f411b5920e575e071bdecbd17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cfc1717505477fe3082f6c8f99308318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db2912ff93ae1ae5d9e3a9881a5692319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db5dd57345a00c9f50cc783afdcb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d16c4b0a6be4d886bf6bf23664f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060c2806089db1e19ec625f77dd8cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c031aa0982f27359660dc1b32bb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81399f7d1e1bf9376927507da6cf8a10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3725d082aad87c0bf726d0447bfc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f797c5f04d83b184e4e3c670e586c8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a562cd85baa0657ce7d5fc93a7e2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c637858ba0bcb09f6d2c7e220d12d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4da12207b4ee5ffa247a2a85f6a796329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c60e68f546902fb98d404833869e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129ff28935312c1cad19dec25b9571331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e806e307cd72b81ba98c348406fc32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5a961b7afc4231c119c33fb2f6124333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c79ffc42dc699364ad8df46f7baa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8379fadfa10321372ad9a72e92b43d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f3736a58042c64d5fb419a9b091e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a10cc55bf6b1e28915b23d79af7e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5aab06e0af6ce7d07cafda2052ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e320dc20f56c0100fa43a6f372064e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a79e4fdae0c9581904eefad9049c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31478b2d0c17a21f58eefd54a212d38f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f276e4b46b17494586d2f978be8542342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d227ac358ac130815659ffec04407f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd472f9c216b1a668c8c4ca175f70e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed109b62b321ba8c8f2e6da979159f93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ef8727d4e00557db65be9131701e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c3bae5d224324706fffa32379952b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd916a9cc7e84c83678832ef0bfb6c2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a24cb1a74565ac2042ff1ac6d4c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8558bdb658e9fee804069aead7b69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f8b829a3e370480a206312999bc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfe04958b34da7d675546d3f0705a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7d005c26bdbbeae66c329b46112c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c716bceb8805dd1bf0d79b68f015a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97179d3dbbddf32390fa8c9cc955e551355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0aa9f4910d3769500a706ca60d43a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944622ebab24bab485bb169dcc3dae6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0582b87bb0a6bba2e233ce284486e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c878ffb665305b51601f57d9785ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13b616c1b2656ba9f0227c02172b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9272acb6e5645e49b4bce4ab7b22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ef45180d8b4582642fc268f4219e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c01ca76210975b5dae4d3ab69c8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308a57bc05ddda9f067241ac10362c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867c8dd4956ed155b52c2a0fa33ded3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a7342b4a7839dbffd1d78c683d895366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92605867ecff0738564cd09f48752367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8e94a477b7bc389f61874a77a4cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786514b1b3b99c453f3d7a5310316523369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1608e64301efbcff28a52f5a7c963370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffa37d198fb636b6abfb27bfe08721371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c91a658c2aa475eab6291f23b9511372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba613f1c1ad8c31df9d697ca58ba9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074094f012402170e0395a52787b9b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622006611f795a1480b85180d1f4d0c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd48621d67722603ac5d4a0f40702376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e76d940bf899ed7634fc28bfe96fe6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499faf663d423cb86f58fcecb685710378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6608affc5686e7bdbfc234987b1a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3003a2af1157aa1bac16bf056f2a52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a804d9526945b8c3ff992709a8cbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc78e1f67fc5d1c4dd880dc9aed83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26242c112fdc3260750491bc8715435383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa3d73a72fa368b5068fbcd1883b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f2b06d72c9740e502ff0f2ece1a66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376631caf52922bd0cba08c23fb702a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736708de690b17b76894dc18f7388b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd8a6180c1007b364359aadff8229a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc761a594d9e77a4fa01a1c002fc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3717a8400297b891b08d98c750526390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54716d4274156244476bc2beab7e984391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476145608bdfce4858370aaaeaae4a59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66736a0b0662b22788048933dae6f457393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b5875bc6902939c8807db6ea80968394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b1ac03dc6f5b91701a4401860048e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094022e88b95a5d0bfbbca6b5c83f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c040371437feebaeca5fff6ec68411397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6663297b7a74749f35a1d2b71138d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84899f1b1d6eb5901b364c8d91dcd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe3499792c0018b595ece5f82b0685400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da81bccec7e1b545d1f133b36f5119401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2aeabf9e0b5c4f24b6204e70a9f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d998204e3ac22dbd1f1fd11838d4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fec25a87ea6e8e94757250cc3bd11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c0c74e7d2b0895e419aff49eba4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef4308289822361523c8c4d4c0462406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508c62078e969e21749385dd06b2fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21cddd39884d1de504eef8b35f9483408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5685245d836ac172c294efbeb9e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68beef0028ab8ab4e5ef4f5dd5a8b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78357baa5295568200d12e423159b47a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeea67572b58a26b938b5086134947412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139a51be0906b580aab5633ecebfdc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dbd3afd20c335115211aabf11bfb3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd79a376d81e56a6e25384c710a24b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c44338cfe6a51d617022dea29c90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7114c4b3df27cb482502e5638eff5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730caeb143d069f78fb08c70dc8347418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133d86d859762af28704d81904cf145419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba57137040fb68c0f9e13409ac972f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b60ec20d1fa869046e47f8e431864c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1aa3a62d00fb76fd902adb800cb10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a06b4de89097d7c00a88b648d6300423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190666006f54bf7087caa5be0adbc00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf710dd9a5035955d2803c76c2ee4d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df84eea138204230acda25b9494364426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e3d7fcce0b82e861804d75e0681fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e811f7b34430aeea9add8b6a929242428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bae74d7a502d6b6ab64945c272f14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4ba2628dad3858882979ee0d2bed9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580e6b47cb108d5e8cbfe6951a72e43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072338100b655f5429cdb847bda31f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d32e077d5275cd61abf9a3c2c6a6bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b238fea08f3252ec09e53dbbbf6704434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077b9ead0fb0fa4c523cda0068e1e38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25777dc84f7d3765629de4821571777c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f02423f53a1d55c970fe7aa8917c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a95b81542a9f77590f5d9459c12b28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad09e8ea801ac9a7630fceab7065f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14365fd2b3ac6e235298fb828dcb356d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec381fa3035583926969ce4a6d95c342441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929cfe99418173873cb9bdb7f0f40a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92e18ccb80baa15c264d221e71def6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df55f325bc71e94665ac7591091ecdd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002706ce883c48ff0fdf14d43b2b1fff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b294526aeb3a28bc99b33a4e95f85b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cdf3a5c592f41c1b1b0ad9d04d3f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8ecf17c7f74f59b303cc98bc839ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd516c57e283b55e93567a85311351449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca650235886a94739ced0a427cd16d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4893bfc23592065db1308a519f2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53861c08b996324bc4bf9a5f2df5cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cae1223cf8eb0f2701745c06d75e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2d3c0e74d2cb3a1ecd26f5ebec0cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ede5bc8e2d9e974a1dbb1c017b04b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf09f6a65dc7b3ddb25702e8a2ee88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1644ca008810b32ba41d2d2b343f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65b6017b4da69d3d95a70a0f9cefb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed01bc3efd72a27d10d96c15b91247c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d8e123d717dd9a0a511e989acb84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db577d3b332ef7cc6b6fb986c534f040461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc4caeef7bc0e0543c9845597ab2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c5b7ed43ad721121570065a15b6b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e9a7dde74c76db7de36b60b5f9a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec3811d79a9e8ec7ab9980bb823f62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c680e8426ad8bc755c349fda220b9f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd83ee328923c434fb0b5db28c3fa21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ef39b4ef02dde2c9d1fab9755c99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ae2a5164b66292080c87cac17659469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552911ca25efa79cde5fb3a9940e5af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c6e601662c001487ab238badbe57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea969ece575f44e47c1e85caac42c37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c08dd1637f2e12b5ce1cfd7bc83843473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16254ed69d6c49eaee1ff89dbb3c8c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be8214b351ec019db3ceaed6732cd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ae0105651ea1593b16e83efc4989476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414749d9b0fae0ab802e68739f4ebc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f45be54d5130ce0678ddabec4c6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc289793b028b26515d2c3879e0804f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354ba04947c9c0bcd2fbac8f4a89f3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87b2cdbe5481d7ca05a03b84d5286a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784979a7fa30cc7dfaa724d57a9f1722482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5254cb133669676b695f5f44df5f58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e829a913d17fb023b1dfd45f3c150484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a507ebc087d7beda800a54e97943485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db4c9a9cd15a71d22dae95f535cdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0395560bfbe47cf178c55b31f53681487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7490cfaa43ae08b64e68292f9bdcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f4a95254797b05c28d60a860fab5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89821c2c54d02b5d890db4c11c3d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2db343fdf177dd364a64c9c892c152491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a83a30a9e9643b027d0b750a47846492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f96bdc23f2e87a51cd87e22eff00d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da282baadf5cd6a1e25041dcb5c9d81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b83d62898a502b055375d8356517495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fbc89831067e3e5cb5756b4233f13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332401178eca16cf4e37d15f1feeaa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340303a521becb1681c9fa91d3bd1d60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2e0f599923b99da33cd6101edc5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa8fd20080acee8f3165ba6e3476b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3e38593ed761746a00928ce310b44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5306119dc68e865c5d2831b094ec1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c5f152fae859e4a63cb38a28ae5b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4f7ae24e35d3bb1424792038a638504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276353f51f7025c6023853a4ff45097505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed123020b43f2b652e27bdf72d369506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420bdeb86251553575cbc5fe22ebea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d7bd839223b1846beaaaaa85081a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ebcdeb9584852bb4bfe3b8635a556509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3660b28b3bf743ba2acf188a8d2ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06b5707d0a1ea62a158618c536e40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab6517fe2138188e586f5b49b6614512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80632e02806a8214e6aad154aa6bbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912494f89fa1824c049e4ec9096b72ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662062ca85997d2da6c2587b4acb9401515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427445f340f331a4b8335d521f1526516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261974ffc5bdf394fe4e5754fccc75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef7389899b0f02b7bce6cce162642518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725f179db66de89944b9eaeec46e49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901483e9faa45166156e7cbce848824d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800673cdbfc2cc7bf4c3ac49158a663521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a28d4e700197e41634120e193fb88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37d31d15ae9ce08b59d84a8c7a8a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3248587dec2736e37ae2fd070478255524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb981afcbfe70f74a1253b2451ae998525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a42a1719460c6064342fb18ad89f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da93f844eec4ef24f0634366fc51c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb4aa42e5843794d2f9001fa3d0967528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b03ea7b1f0e38c64ccb7923421959529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d3ec4332c653b199660651b0e278530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d301415f98623bdc2526416321c77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e968bc5decd45e1fad1836427c4c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425a0f632548f1d8934bbca1432bf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95812f104d2070132b043df4379633534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ecfab11cf24ca8e7dd59f810fbc45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2a3aa9fcfa1fb5139369ed9098936536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9721f5b7bc8aadc231007d81819732537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab9741077e4cee04ed9b056f79c2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a73d9850daada8aa3636593256693b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2461838471f08197671136e8f805f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474694c6c62fe60911bec0d88b501169541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623bc263a5b55aa8b8f18061ab68eaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f97dc8c690873f44c11a58681b393543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269e78c4e5a4c06a6933ec12ffb469544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46917fa70e08c445e105ff0f2cd5a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe43428f699f6edb16bd7c26b50157546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f29c2e51d56fa6d5facafade21e9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eec022ac4a93745e5c8561b9fdb7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c30b875e6e782cc3cd35fce21b66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dec3e0891efd812bf8d566e19026f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caee5c53333a67b9eff91ec662f9a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945fbd64212f455b37d4dba585f4c42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a4d66a4eeab939873ae0aa1e985ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e0fc89ec5b07071913ba86878159554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f230a69d7dce59a1ce80f788c994c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799bd0d2c9baf2c0c65e8fecbd31277556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99c6c56f8eec04955d7204bfe0fbf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3c705b9d4e5189606df560528081558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa662825bf70c11f751b69093c68f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc731d04cb37933d2f4b5f0774efb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6fe59f3d01431b9365d19ebb03d6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b8a06e126e8627ebcb7a12fd3303562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d01232f67153aa804afbdfe426d12e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe02522d2e63d0a93c33652fc1821c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9185d51efeba1c80528b4d4b536321565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9be00257deba8304b69b18f1af8e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65936188b909d93b9dee58a26ec5b6c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69b82b5123c28be32927e4f25f7848568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c012b5b739631abadabde70dcc9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d464eaaab910a36d4e16a6199dd06ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d2454be52a2843b83e538e68bd60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435bbf49d1b064029f4448a8f801e68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104197889ba6673f8bef4a0712c660ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985b8c1189da7eb593a5a4a7f17fba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09585349c43a73112bfa9c9eccbb1740575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340cee949fdd58ed2053124bf619447576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7000390b158ce64c6a87e85aebf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4230c0579af1fdac675a7b75b1ed57a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196357940d4b26d3baa57a096fe8cbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fb3be6d1897a6eaa789bf57a8f89b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e765f836df9247e038a5d51570e5a43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b140106a6acbb2db66295bd8d94c32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e38bcf0545b72b2c6cfd50430edbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61251b292262f71f5df59d1306b00ea8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e924e848f247a1ffbfc7982e2fab1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c438ea3b7a08e7b1d456832b89a944586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d993ca562bd9ad4c81ad844bffe493587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633b803523fd6269a795bac9967455a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a668485cdc3e47ab34fdb124d534fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c938bf24a6a533c47b3b12a38fbd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de1306144cb6e2b79fee22cd166a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053385a87c5a98678541290ae59d5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b535dd09dca3f1927ecc53394dc306593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57766b43db346ea126129f01ebc842f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b4d40558175b6edb0736c35f85925595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deeea6868ee751e9ae077cb2647f1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21e9ac07de43557e0440d3d8030d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80424bfe8e77985db15a8f38e28479a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8d748b816234bc0bbdc8079bf9437599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c43267f2ceee2c072218adbb1776600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876f4a2883d52f93b43f7beb8437752601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196302ddfc6578c52ecda79c396dde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6acfb370d8ad7e192a92b970e7d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcfbb1ae4b7618e9a600896d8d1bee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36717f90221b0a7230f3ab03f77a185b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686916503b0f0d08d3d2e25da5ed44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac7fddceacb74f8af90886b552d61c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed843a16260e60e86dfdae5e007ced608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fdabebcfcadd1f6b23a87657cfefb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a2243c5746ff8e365657abff6bdb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f309ea2d574470a3c75e592b44de9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b27b7b8ca222503e368dfa1e96f11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc130906d097a65327a9ad7326d60824613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb563072c3cb852d85a617a81e7bc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c6c2aa315145f7b0417ddc037fdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc640018789b625e3d54d9288c853616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7470b55494ace74b95c45d2a4d1936617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979f791ca8b74e776a4bd632f9daf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac286e7f6140a85a5c45181cc20c0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbda84bac51279ae7d588e07610cae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c091a804c8c2409d726b1e3f707086621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0584fc2706c022c2c77ec73d4683f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9613810d6262fcc89f815af5e0ee3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd770b6d147a2fab4990f3fbd5aae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b30e9e2386e06583da8192ea4d3898625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2aeff034a2f310652ba198b9ca824626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858062bfa994dff983aadbb6ecb815627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db320882a58714d0d95b75ec50ebe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66315d30994d109df409d836fc7d9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5425f257f309c3c1e2aa52c6975e83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b5d1df1da3416d4e061de1a8e8c8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d1294de86d3df476bdad300a1c433632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349845c1de46f66c0b0641562f3365ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8769ae3e8dfbc4be770179e172fdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5eba4b96f847849e979e79028f686635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123388c23123e6fb96060eccd987fe9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6c7bf2727afbb71dfa1c5889d4780637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bf62b81ed78c7859d3f6d49419e0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca04e9186ccd55634c24078fca48d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bffa1f67554a0f4e7637668d1bf40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674542c6bff5c24e3cce6c189f136e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd467a13b3bd3587a2fdd3246a628f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c15b5d00d6e261123564d8536975643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9bbcc7412b713f7aab0cf7c8159be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9233d8d51e781405f80b711de4df754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f55c5d78988aced10ecda3ec93a987646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667b6e9c598cd831dca10045ab734fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0fdb38aba210d0d7be870198e0a5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f0e84666bf0c3294e8867ac04e62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738da963b3f6e6afc5f726b1b917c143650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e79ad8842e40dc8c602d8a6042093651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf595dc472d1ca075aa0e53576cbe0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84247e434727a530d37639213a231c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4b3a3009cc2eb342fbaf2e112658e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973af81bb8a03f8da8924e27472b3fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40e850be0921cde1e97d13d8e7b53e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8596d8573d42870a7d40ba09caaf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef276e55d04286084ddd71956b7af7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db49785722eecb18b487317160df23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d027cfb966368d241fde3fea017a28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585abb249719aa27510e1db7233ca9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05496a8789aa424d07d2bbd6f6aaefce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3741ec2332385149457e57b8cc574d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689afd9e0a8e085564bb250cc7fbff5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d10e1e93a609b955083970ceca7e3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54948142be4117969952c1b2ba29be7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5670daecb70a55eca2ed1e58fffe34e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4a4d5a6da5bd2cd25c9204174350668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ec527ca21f7700c688aab0dc234c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f67ba1758746246b3cabcf0e23fa9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d355a0a88cfeb4ef7d908ec0c5ab3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231ee0c2c1f8fdd2cc1a89faac0d95d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d8c888170300d97c607019bab1f90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff63b2ef704d2d9c4f055841cc5cb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59398f2a3044e2c3da0dd3dcab4489c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267d0d13c2e96e8392375e829677866676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745dde77e7863977afbd727b9966271677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf84affc8d7e97fefe342cfd46ee7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018c81083b2590a4d79c4edc88a05bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39da17be71b213ccaf2ed402d4337680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55523a12bdb1821057515e3a1666d156681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5119291feb4683f053cf818d5771ff4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9f2760962f9cf0b3a8e645d5459e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69cf62cd27bd51dbb7aab9bae38963684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04881eb17b3fd00317089ab4f36a64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba3e12f33f189f688ee29335c0598686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2ca7fbf5270af4c8be38a4a5aed6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b4b06c202ba2b61fbd1ec5e472a76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a098587e0ce102f4d51f266a3848689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d45ad083f7550d8aa39516eb3e431690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d27a046090a35f12a9d2b8cea23f69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf01f2779983eff065164e68f296b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0ccc1ded0f03514ac4dc2e2530a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b4769123a29d0d6a80d8d3563460694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a2a16dcb76bdd95d1d543bd29907695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba661325cf68bcc7534498f34cfb191696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34571f7f0f05004e156358bfcb7e6bf9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7fdbcb86276b1e46cb6bfe62dd98a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef5bd30f4548273d48791c00cdceaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b763bfc70bb3c3c7fbb3c799366c31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8958b7e79bad896836b06449328b31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef66a996f4b407969f362f1423c780702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b975fcb45078dcba763b68d572eb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873243f99de4242215b9898efe7c663d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be7eaa70cfa83062c2425e0286322a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97450aca961687159ad386031b1526706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c16885fe73e7348d73c0b6d0d9d4f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e3e668e11a3c30c3960feb1961788708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85215c7f86599153cd596f1b7c631c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35488ad0a7cc2053402b3afdd271177710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431cb73ba60c2cecd0e9219dcdd66af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff6df7bfe4f0515d06a89688acdeca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de947b2235dba9412a0e1b9ba03bd5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c6dc8009c5e6d457c32cbb59bbfe7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f116d89296c10cda5ec6f8e72ecc60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00e24dc7165160fdd6cf3e01c22cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6343b62381fedea7e337931144ca4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cd868580c58b37d51cccda1af28c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c8b14f941880c885c5af3e03fb5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeca6b67a313da3fad55f0ad2de54f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aabfeb0ae8c3240793824a1965340721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db0ab060829ec4057233c57ac1d6af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d066ab0f28d6f0f74ca3eab0f88930723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b8d26027641d30a94aac00f8bd9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ea5136bd0ee439ef4afcb07938e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94117c5d6bcf2d62891eed803aecd4c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89666b429168d54d2a21aa50ba9c4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc3df768c35598fba498713e35ffb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504278d31b19a68f8bb0d4bcd5080ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b06f0648a39d5806e3f9a75d1cc654730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd59906c600b3213fc452ccc1f86c2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba422dcadb9c17cf7715f649c41d4a0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6399c0f7d3597cf787cfd0c1ccf89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674a727d23f7bf10b0015ec75c838f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d2321972d04dd6da0d0778a9d37e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695900c5a10a56743518f7a9cb389fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72cd7c48efa6cbdf610a4cff009cbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8105b180c71fe1270e32d01b9dc26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335019807c317385eab93873f987015739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561b50c0b686edc87f7f5dc07cd462740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f16dd7f0ab188e4e3d78da2f06668741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3fb6c350358b52f80c3a3b10cc83f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e4f4474340a742ca281c2976be5c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a020c8da47abd9470430ac2eb060dc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f5df457f78095ee4267216e41b95f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1e8789d429ea58db37330aa55286746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ee2cdf9f5a0a2797c23edf1fddff6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644165c8b2f1266697151e9a611f8ec6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1096ebe4da58c5212e628c8f0fffa5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9028fffd40facbff65a82097bbb80a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbee3f066e1fd1c0c0484a598adf4fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f18817ba9b87d86f924ed7fd3f5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341069201d0a297c610e7002ae0e3c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3410b83b191cfa2e05af980c4a444754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf96b175901fc57465f198b1e524f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7177c02a43db869573fda9a174a9d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b710589a166b2d1aacd22d250d97b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>