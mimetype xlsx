--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac578c22d7674f07f96dbeee91dadeca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1879bac00d79512a4c64a4c6660e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b183b1b3389073d72bfc4f5fb9696c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfcadd6ccd2079e9604aae7a229f694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259b4758cadaf0ffa177aa032c632925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee652fad7b7cb194edc2360ceb6ec26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd26c9db8a0a10bdc18bca70c784cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca13a27e1fe2d85c2482d7ebc86bc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced110f9a1569c67a3d17cef1a898169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec912a03daa56b1e73a467008ffc7c2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0040456b540490684d7687211673011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb22d4add099a8d215edfc904753f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ff87d8e72f2700c9b35b99827157a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b38ffe1d21042795195097004691d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e9310e672934c5da562c9d9eaa4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1b779e969619c414cd320237b21f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6934cbea6229a72023f4b47e3977717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dd0d16b9dda1f41c246f7f95efbb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24fad03ae3e80525f1748aaa4d268619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4552c46712272aba7977e0355034eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965266fb1ef5a9c4064a9b43299dc8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61cd66a0809a5751260fd223c1a9b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7729f38ccb0fff45ba68dfdd3cb3f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351cc7aa2b510fd94ee5cc2931e359224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074da23dd4da614fcdcc4b6cf9180f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c11b5eeca39a359f48b3c9db90ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456862bc3d819bf0c5249459a1a75d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06d1f1040c26e2de12bcb5b1712d6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54e29c32a84c4f7645fb528c9883bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2b7c994af42153112c33f00e7b29330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc53746bb6ab89af537fd79b6f6c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf0d0bf7a520d6484dba6c456b8fcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11dd5e51f7e27ad80b8de01c425a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d1d9c9201ebb6dbffe9cd193031c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490dec0f93984550681950de137e0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a111c9aa640cd2195cbba91ba66fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816713e619b5d203efcf502ef72a73b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d53ec317c39e41a79a180ad1870538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a4c5cd46bc45ea121f2ace17d24139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f523921daf63da872df24a95d366de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fc01a09415203aa276494a41aba1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0524b60de03abf052487337c147e0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02415705d659018dc0b5309188b0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037d0ee724a0b752e83f9bbdfde927944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b93d88b78208aafd6f0f62d8a11f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0dc803890eb3f15462dcbe33881a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf02b09191e466a7bf94dd61d2cf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688aedde741674adfed34a7e952fae748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8e3fb68eb56bc16f8b44c24aee6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5835c255790863682d9c607028522750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db420f7d05236007fd4a789ce1bae0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b385bf064026bcb66f3bbd0b36d8a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dabc1005bbeb5bb05c4547ef005e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2323ff1603827a8e427ef5ccdc604a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ebe291cd774726974dc97b698cc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016402ba8d173055aa1193139cdfe856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86053ec605722d392328b408d0122a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ec9e2b1ecdc3fdeb6b416e5814dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef286f218d69e609ae70d5ced0136259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50165a79fee557dd8549b789232fb2b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a8fbf7ca3c562270ad45f4eccd9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dabdb98887e55b835fb5a46f44a0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546660969ce99b1c293857ce837bc94163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc031af6ca2e578761e35eb8af9162464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e3b4babe437ffd70a22b654f6f0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46481ba8fda94e13ea235f072b12a0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60221baddf5279039abb074a8433c7f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047c792ed569e3f2e7d4bd28c8836db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802ccb7b23679a153b1185e7fb9f26069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a7024ab78e52373e7f29d4153d85270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ad6a64700531f46ac3dbc3a9438c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e719d134ae80453dde4cda6a254089972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3560a9cc07e14ed0f240abeafff7c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607c7e5b13b09933f5b9b46c96847774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b5d08100dc87f3cced7ce4beed5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce75627b676a3ce7d7ed54b1b8d5e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aae6938be37cd93a57cbd31443a0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238ddc166adac83c1a9ec88560688678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31786ac8cfbec9a23a00f9d74c131179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12890596bcf80708d19bfc43d3f0c7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45dddb13ba986d02c2d651aab2edc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d33a88a8ad75f346fbab72dd2822282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f87335e560535c373f64b5549c8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b2f6dcf1356039cec49fc14f1dadd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ffac4c31046c45a8fbd461ab938b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a405c912930bddca30e40a037f7926186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14aaa89d9e94910556f42c9bbe9c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e35affd4f6944827065f0b55375cf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dd61c95b69abfc11116026441914889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947b74bb1325f3a5058aa5f2c81a23a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e210e242cf47f6521743518b885091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ee1daa8c9cd1d2aa060948ce0c9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314301f7e4f97ccd34bb23993d315993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82f0bea692fff0b7e826e3b102a3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20dac53a104e5dd1368cfa8fe7fc4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5aa0db03c5a48d5c1f7b4bdb5d5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff158e8a787f39d2f6f944b74a2609fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743ca13fd32196d9b781d7e3195b58698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef2a9260e2d78322f90542803fd0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244c0bc97ddf76f8f439b6cde4dfae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27708b4fb783f83a127c71663894b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfdbe225d1cf8684cc6b73a9b80c34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae36aa5618b24ebe6b2d69c510cca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f375f9adb5e10acc5ecf65354ebe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05578edc7e3817e098b4a0a1ab1cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3b264b6e5f73adf4f89d439e3aa62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00a18228f64fb84a4539a0f2c70e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae5a7a0c7a96ce6882ebf92e95c96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324134bc2e8e2d7982f5a2371a2ab96d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498961009641749b1f373509b2c2c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed811bf9b0081a71db38bc4c32dd3f87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfee675dbfeb968da22072ab5b5272d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804fecebfcf919a78461810d1f978d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcb6b24d4cc0a7a9c99ee7a1986f09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed060ad0fbd618d263fd88a271504e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01444df916351ad8b73906dd753e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a0dac00930f1ae8ad75fdf22ec4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c84c9f05356a08506071c7aa6d49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa62fc115344fc925c9b630105194ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e85b7a37a42fe285555627b6d480c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568db2d642fbac7f55a20ddfefa5ca6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4944b9fc26696b88ded6473de905e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba464ee85de7ce689b5c3c02ee5923c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc7a19e6c17acc1ce8a02fd21702e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc0498e89962d5f50e874f4955759125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfcbcdfd1fa98638d81b81d848b4a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939833b99f6b9541f9629c0e3b84ff86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ad2c5af336f32bacf66909cf8895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5eb0805aee130e1e17bb0b9b51f59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e01af028831735abfb6641210e0afd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f33f0f4f8fa8f0d6b3bb174f6b380131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1d684cc993b14b388b69246af87d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8522d13df5b837f2162326a47ae929133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc41a575a0d03918d99ce687e31e28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdecc436183e2cf5465e69330bba3d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbe2293a5632ec5353ce0fa38249ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c50a97ca6a396a05421b0e5fd8a6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6520e3a4c74687fc0c6932c5fda5f80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17584972b760ecdaa3be73ebafc4cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619db719add10f35a2d918b98f0cb3ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c4cdebc8d4318750e271146473731141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba43c38ea9dbb9bd312b7583990654b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7649365ef07b9e7e3b780a7f023663143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f0d46c7f9725bde59b027c226b91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64859ee904278c04a412fc5a9f032145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc3bea2f49cb8cc9e4131b9b81969146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836097459fdfa599f7eb0b9e272b4853147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141690d208438b426806d3d76c0a8b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfabc2dfa533f129e7176802c3ab36f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974779ad09e0035d122fe16b8bcb2c1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217502df5ade0531205cded93544df8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319fd946806d26ddfd854f6f78246d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6906efcf4f637c5cc9750b4a2f92697153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0fdddefbe420764fdf612884be50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d69bcc8cb6fcbbf2ab73aff202fd06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc19d526d52000624dd1d859eaa7dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c98b63e0561ffd34858fce04f18d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a5fe0398fbfe73905c0f13adab937158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fbceb6e64a5c5da243a801f5300ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4cae02e114d129d6695309db9a22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76054013814c3d8cd690bcf0746f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf3e675810a6b84edbcaee160f1e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6583cb6aca364a2089d0a0020046b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20046931b08142d40677546596cd12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2591a84bb247d22957ed0eb234797165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018fddadd529a7aa89e6f4e142e0b56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e44e338db07d767911257aa500d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df0350183817bbe31e807340da93c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0f804d6021e4f0b804d38bd598f8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c3c6fa17a560941a8ad79d824c1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca049a7e0fe8c746bc83aad2e467733171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c6194efd24424a90f03669b844407172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c664abcb450a011b10faa364d932a6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288a6a768e882ed638293f4837e2d49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d13380083771c36396e9228bbb9880175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d056443b227ff772e6aafbffb710c4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213c0740495b1cc06d75795bc95e9f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cfc5a0f93033e95047bf60cde6291178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503c68814216cb7eadf70d44769fdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3980b0475b6752ee10c7879615bf88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd133be868a6664043bbfe6e4be73dd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507edcafed3922f6ed6570f652e8284182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf83d981e1dc329873087ceb0c42f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e576832ced6f34f7fa7ed43729910184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3534bd11c03a4702e00b5c22bc0f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf8424c88f4c1f02d2dc3170dfc1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2cc0ad940bf0b4632b147a76507cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d582d81339f75dd522a4eb03328d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ba02387ef5398602957e57a28e47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305d06b8a2d6f93e1eb93c1bdbe852b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1a3583c8b94b8a86c71bd3b80431191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6440b2675d7b4863d0fe6cf9b1fb785192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df77f5690366e382c8727d875353edc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c1e002ec9976c1d12df1fd7512bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97970edf2219161fbac9aa5421348c30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66bff3394ce48dc73a09a4f32040e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62aa3b0dda595531010f9069f8cb5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eed99b089346a7d6693fbe1552bd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62027588f22ffa340b4a6f4b5f17c72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705ec7ff0881d97fab52ea9ea53aa81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f4417d36eca4198fd6e70a7b23e17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1242f68f70e8b76ddebfa3b6a25c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b6c111e6073bc3c9b14c924411c7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221a83c4b2c15eb8ce200a5e5e46ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fcb3ba425a143ebeed8b7efdc39b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143f7acf1a8a0f90f5f811768c912dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006535736893cc4698b974ee4faa5471207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b48f66ae841db1448a62c7bf4f78d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f09dc6b5590c3e4d78cd3cbb71da2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a68f3cc3b66541df434e908814eaa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe79ab4aaa5790d275a9df147bbeb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dec98bdee8c0b49bff0739964c6ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa20410fa07e5740a41315c3ac1a9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5ee99802200e35d987d369bc6f329214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887df07b7a0fedc57dc5a18571835b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04feb87f02d5493d11ed8e6435bfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ef3ff05e1021a9c02d302d93f14c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b4810caea9613b48d70c6181fd673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149e0b3b5150b8b192dcbf98005f768219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2a0c79253e9fb11eeebd4f04ed1b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb95f6c90894ffe44aaad107da202a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6b4e468ed253b614e16127e4c8c83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757355df16c5ff060de678f613bdc4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829725603eb7d6405817cd47fe7d663224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a9e7b5fa4608cfd3d6fbd0b4a3f75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a2cf91a689c15f1fa528667d7672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e145dde320c90d18aad56bcef05983227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e74276c231b3a789c83818c24f36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef9d7e2d90ab0a6c335ea97821313229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a45d885260710d18fa53d219b9c04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c121b6f478a4a154452987432d72384231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cb7286e3d7ff669e7635722cfe992232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e73acc14e81decac57912a96217f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e2ce45e818120c590f8cf11d9a565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d6043a669118be3991e368076702235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80ab41721331550b9acd3dedde6d06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2f4fe984bbede2d6fe76e8642e24a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc847dbd27aca3675c8f917412edb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763accba699b07ff77e99cba1abe6e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe424286126f482d69a495fbe8eb148240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e63a71a02c5b01088226ea88af06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c07efe23580279ba88e42b609a618242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645866563838ed19a0c20359ff1bc9f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d59be94de2f50dbfaa025173297566244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581dec073e22bc6ad9f4acb87d2fc31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2492b60696ff4f419465f75e12b9497246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c3da55d316fcad706e5ce55f2d1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95029132e31b72badf3dec28a9383c30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097efdec26342e02b160fd8cf18ae7c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c1f7531cbd10ff95c0c30df2ef2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb367363a6d77a635b2cd2fbdeeb56d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75909c64da5a771ca20c613571baf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2a29745cd4af56f0dfccc091b99d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f35790061c9d24a0d8c03c3bd61650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11ba9727121a115a0d060e7adcda5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338ba0c2217fc5eec7ac0af1a3e2df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cdd8e1a128b3406d9ea629c906530257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba75a2fc566be7cbe971f840ff4f33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb8523643e59c7947848273ed7b57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df533be2878d4d405c3bc150630003c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d6adfe398c469727d22a7f731dd03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a9f9628092bd698810cd2a54b76b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc1a6e3a64eff6e9d99cf9cbfc4e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3bb640d4bddc6c892a2b61aeb3a50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff90eceba520d631f4ef8a00e8d31ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf518f0b7f0befce24db2c4e66af46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f245a8c945d5be016669a120b050744267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b06dae0e1fb4061cff4d52d006659268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500ca6b611743bebd998ec463694061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919821d8cc0900a52926ee60a13591270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960258cde7b14b09b2f4b43ac977655271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cb4052fb4b5bab20a7c074869c398272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee853310db1bf848159bfbc64f5dd0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790f8c6c6fa207d372d1ea48fb5685274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2713fa595fadaf2e1367776ff7821f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06a67f2c6f02c877b20c43dbddee8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249501f3818bb6a0004f16be58ef1fd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecad56e6e7d2fee56957dd9970b5bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34983e03cad5303df20f2d9060155f27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92702c364e9d483ebcc97649a29314280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307beffba2f62452bc0c0fd1c6c595281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e8bd67a04b7690092a35eb7b6e2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28563eef9ba029094629ad5c835e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93042a2a3f335861efb4eb337a52b33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aaefc33839ea531fba906b534a061285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11228aec0a59e0172d664f0c5319bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9a2df53b28f5b6c89e1cb7c8989e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd946d893bb2f3d243715b314c857c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9910236a1f1a66bce73421d27bd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaba3686573d8a790f57ad10f16c37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d31dc38e429932e7e35250cea119291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d68c3e85206d8f511a52630f8bbe4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9112e85595e6edaeb7b1235e72ec46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636967872d831f93f5d8ad6936fcfbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da935ade64aa544e826291247f1de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326493ef51d8e5c340c9330ba32b2f8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e070799d6321beac09a7d598a066eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea333ab19e5894d30a05027b8fd10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110091908daf461c9bb4b86c5eae239299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23abd8bd0f5102448759ec82f5744f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9fb403fd6d2bf6711524cfd4d9d6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fbd1246cfe059970315b7165cd73c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e65c8b3f96735296ad38ae7a19547303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c387b088f71308ce3feef0238b5fef8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eb4b7edaae1cb5080cfa7bf1dd02e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138aa956f5c6e5c02eb313168e84af6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc645f1cfd6f00fd2b75abfeece0bc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753d4c84afb7decc516f5401c1380c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b96deee4d6aa7fc17230a8e98755d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da225337bbe2cb6a29c4ac7da78fbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd21f44aa2162de45c12bb08d15244311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1641e7b0fc51981227f5445efe24d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a0a031d3bc8fd86157d1d252ceb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e05c81d34993abe4ac4f3e93b4d59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea09e62e0df558c8e1df1165f88305315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488431d4e44f9e301a454c5c363a0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed489c32a59b2740adcb9ee239c87e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe711bd368163a30acf3bd45a1e42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a526f3d045aace0f13425bf8cd336319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34dceb6b7f2c25feb3faa17e1d061320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a39c1fcbe81f1b386787dc4d63ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ff906dcc743f6b19cb142a45555c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac0534672b51537d68be622cbd5f33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe33e9b344607e167a83c273fdec17d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739ce7cd773bb1a06cb6316ab91f6d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9268989e626703c462e1a1a634888326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ab94f7562f52e22caf0dad9db5ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07653f2d2e67da77d265e435f2cd65f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d541b34f471c5558aa335913979710e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ed98db87dfc48a3da7af16f3fa8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23dafa2dc1e3c4b89107e7521e80a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26cea06ac9b97635ef26b40889d3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b99fcd28fe21acd91ddb61aab8f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cef0535d608fe647d0658fb5f8e2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26313824bac924f4f20047621e36cd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b858e6ace02f20d59ce4b778269b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748845ffe84eeae86a5c6a63050c59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a7016d5719bd809bc2f941879c366338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaabba889d8b6970df6a89b78bb263339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce17ef802b1deadcee0cf0c51dcd659340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8edee761e145fec6063e7b3bbfeeef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166057499859393a63bdfafbf62d626342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf926870ba6a5b35e8b81f81ae1bb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337b4e54a374ec7a6c4e18135c3d2c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69381faca166d6d5a2f8ab2dac9975345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61799e1c074905486910a7b16a5f227346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23c4b63633157b36c9423472cfea0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65645502120e7403251337302bbb08e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabff7f012c32f69040e451b862b5bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065b75722a50377f30d31c33e4c4357350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194a766eb8f3454846f8533e2723e51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bcc6c66f7d93abb08ec32bdff9940352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f8aee5b20dba2257238467a6bb41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dc3485079cf28b1c6af6f60f5c53b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1b2b1ca7151fabc670e0523245dcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35acdf30ca545e0aed3c7665e25a58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e13f4da005f0f2e3d993839b09c4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3796c4341a8509d6a2f778edd0841358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd720c15afb8b1e82a41f2ca61d3ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90cd603ae6434d394022bceaaa888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515801e014ee76843ba2d5e8809ba2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751399c79e0c75512c6441b2f79120bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106a6cfe29a915b19791cbdd016966363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954735ed55916abf81e815ce3ba60eab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc4a136864d885f583c365b3d00a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e707d01a0c3dfdc676863fa7ced518366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9876710c099020947878979fe6b57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7fc8d8f1043dde912738ff3b871ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82af4bfe4afb9a70a548aa22dab274369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab18975b1eb642d5144e7ba8440e545370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daad4a4cadf408e326befb2873f10f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7218443f6c7eae7ffb249b4f0b463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64c3ed97728933b7a1a419d266faa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79c875eee7799bcb75c86b436c00d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0507d238869d516f7cb840c0af399375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974a4d8b6eb5bb8b472454d595ed66c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930bedcca1c4f9f9974a6f37a585362377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5afdad3cb35b04cd36509f9614c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44bb0500d0d03facbf3d6463649ca1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9e6ede4881719a4227c6c5c12ecd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35acafcceba5d6d534f0146b1863f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c856177cbc01b706d8541eaa33543db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae998bef0239d898dc0deffb7a93dc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897b1f29457f3a86d61bf61db0d667b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f80d593c094ce6536d79706c11f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f44556e05924063506dfe637aa24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e83e43a8518ebe47c73bf57da9365387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae973389a8a199acce537f66fc48b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e554a8deb00a92d5b2a9367f0f3c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc57e55b676dfe86d97490e0fc11974390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c1ff02188785f75d558f08950f3eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abdde11d65b5046067053e45f84d1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5838ebab0bf0a07aaf7db995e9f70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1318ca7e413ddab79bd1a1df376807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55798ef1bf7e225aa36320c5b9cbd0fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e3394d440f3868b73d1eaf8cd9ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8929984f29f462efb7c4b37ca5ee6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4908ddceed5474303d9249cc2f09ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e802f767439426e3cd856351b386399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458d2fd1ac04e6624d7aa18f3937b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941d54026830eb172b5b9592209256401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30d737861426f329f9365dd09a716402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee5788e71a5a279d719a97255cbca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645c2378401b84f3c6fd015b9b0d256404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d622f0615876e8881956471002135405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d2660d4bb960bdfba77fe0b97d9e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d4abcf8861434256f520e27deb47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af6c8a6703fbc8cdd3d5f8edd9bbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25766661aee19acc72e821f98147a764409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2050ad498eb69291f41ad5bf759536410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4effb24f27648fb30b0995489ba0aef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213d2812fa8e571c0de645d3ef83a52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6c88a2cf555cdd126be26fd841ce6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7524eb2ea0d7bf7fd617693ad8d356414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792caeab41b71516c786e0dcbf6c5bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b65278d64527b72c30e5bed77980416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13fc2c4829e83297d030d4725c12d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf23da4fb96dc0980e2daadcb4b71a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b780fb6d40ef7cb2a256130dfc263419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1689bae2b8954200afd460f141bcb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b27540ea8d41dc60659b93ec0a832b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45cb05d5071d6f87063aa6ad5efb0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ea3cf5c3e95bb6c5c82c07562a236423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ee632067834be89f0da8b5016bb08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abebcb19edf294ffd53216314b25ed8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d1546b62eb5f1b1a0fd7c9754c60a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a669765f0c4c44f10093dc4b6fc812a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0801deff46147b128099e214c61ef2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9591a77e6564645e89d35316c14e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e304539a39fe1708ceb2d16ab67be8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1b89e4a70dfc13b0659931ab365ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f73b1cee00ee4fedf81d3407eff4af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99b29b55c5cd71799b3ff67434fe7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5db3a57a14766c054eef25811b4ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd8952b2c66bc6b4b2195d9b3a20c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e50ca0220c28fd24840469224a4703436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64637a53362391e8d83a416f224dd67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ffc79a654d22a85857158ed0ae57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28d4e2609f6926513c37401aa09d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4ce567e4d14bbe1e25371eacefdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163b27fb63241df64320137abe3c94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753d41ad30a71019e9690ed33e642e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e86ecd040677292136ca0366150565443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f846f582192a9a69727685947c745444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb5d6a84fd8af9cd99d5e6aa80787445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c8fe1a572300b9f397e22c0b372a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9459c363459b8fc4e0b6d685434a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5efba90c68a69a5381319fba34d332448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175fee36126d8df3293a23983ec6e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86718f08c90fecaf8e6258224b0cc5d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9778f105f7e4688247c1f53ff5842451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4755b98d46c82d5d7ba520cbc57c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f454568cbb6d4e6dfd1797fde704a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248f0427ef41b88511609ef67907465454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded1ade5e21dc27388f2af05b9567c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d294fb87144f959411c1c5c516951456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4cc7b0128c20c2708b387cb6a1c77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717b948407b0e67cfef2aa89427768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9ebaeb7f80d4ba942c104f9e416e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4d7d85edc03b013d80969da6121ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f30a01797d87f26f3870fbbc0c69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8017fa950b83a1237eb0b4cbf8b7a73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6f749ae2eb465ddec8663a1c51245463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c000c7edc15ee95c398640aae63d91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87186d49b8a7648049481961767105d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352ca9446f7494243fb4e8645bd7c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec62dca78003acb2448ac6317ebc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcada16b00e3e9c7677d499e76bd421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14f4b5d8bba3e635401ed3f559bbbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40542c97be1a83c962ea5484dba682470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67773b80532f01e9ae6aa0a2406aad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1f4e298c24d9440b795742ea5380472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb241f4a0aaf082ea32d1d0e06417473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c4e0859742b3931c8ae906cac29c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff47cc727e8f6662d099b0b9a57533a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cce2fc18acf70b1080ec7d094760a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f34121f87d6a17ead48a6852ba3df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487a01dffcc2d6be40c83d95f14537478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec6d488718d00f42e9017a84a53774479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3158e379adfc6feec4f34c79572952480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a4c4f77e166ec876535e30f0b66b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6715b4d07901e43f2967af5cbdff21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc73a96b10cdd2e14f5c3e8299eea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e73462d0649273ad4e9382a70a0ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a35c6ed4422efd08018678fc89e4f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd92b89111bbce956cc552d1e09d17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d809df6253ce1bf228da9c16579ea4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40304e3b465d0cd9216d49ff533c04e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b6ee5a9cdc9dec4510a233107748e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e1afb7504b61223c523e9535943e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0afcd2dfe7fdae6a130f714604465491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb75fd7eda95a06a19729385c89d2b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634e57f4c60247bf94c30a6d3a871a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e089599402f8e2bc2efc39171f51376494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d41de25acae8a97954488276cbd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819fa087f7e601a20a1e4b0559db109496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd9b7e24b9e833a315dc16f46a071b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961222c7897431a168b74fbc4a3a3e06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6a44a4baf6687245f9f558d3f1626499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac867911dd772508f6622d6413221dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd44f2ff782fad16dc5cf814ee8acf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f0254c1fedc2e26b75301cea695b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962832e789808054cb1c9788a2d7be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c2fdd5a7e9019af7de43c5f7aac25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e8bacf8fd0f19ff2d9c72cf2dd595505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9a4909cefda5d6085ff608e28c4db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b17e994551c7f338ad71ad9d9a1ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1c2db1220c4f900d7e50f0e23dbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf02f4032c0e847a4dad930d371929509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36035f3136700cde1937d3d85a04a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf9de3a2148bb4d24aba23c12dde8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67fa57fecc1803511f51d50520eec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e3b869922d736ebede02d24f3198513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eb2d6234bef01908c541a2f08d039514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920600afe3a46b802b217c96ac8e548515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc86d1f97ebda50d25bd1aaff88644516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95825cd9f624b670bafb3b97749e73d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e225698d951501bdc2b4f0881bad79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223769a2c909c820a284d3ffba26c207519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529dcefffa0181e749107f89d91e79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f689103d5c25ab91aa3750d274c7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216d1ca0a57e1cbcd11a3c65bb6033522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e572d2ab4517153fd5afc12a81fe2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a15c6663b2660e703ece58c5fb9a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c68a81ec257d48eb41f9bb6b3b94b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e294457ebd3b9ed8b32947fd38899526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a20ae94f0bd2a8b98fbba1ef60317527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840990a9150eea71dbfb2c420935631528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a36ec246c08b597f85d3d833343c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e681ccdc7c81234e5fdd023f133876d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ae823c6ff7888fe80ceb1e9bc71a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf3a11d384bb0c7cbf0e70c002f3b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaea1aa98ea837c9967659070a46ef5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba261e4b18421341b9e03f8d96a50848534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf080d855c09325a83d70ceb9cdc6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978423a80664c0a059c0b3d1e5f11d8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c6fbacb8af54fb1152f1c8dd09b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eeb78cccca6c1b68f3986dd632b60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09be44b38f4bf2a049f70cd56f641c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a0b2020e519ba0b893344b9039266540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f017548cdc0c33c1bc7ebb57c2e96b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0e64a6095ae7d9aa6cee87a761244542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e532823e254506b77067d4618431543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72eaf23a7c4e3cec81cdd8d46b842d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa2c413d3e9e6465010c813fb5580545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a4e618f8c0422b90f7894ca32d346546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07481ed696b29fe13ee99f3b74a674547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7de46326815319fb9a2b87cb84b3ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfdd1cb80624ae6b554c2dc3a8c0b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca0eed887e43df5bca16a8c225b78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7448b93b15925f04c7b18da5020b6b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536538a64b5a42d063740d38ce75e01d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f60df89ea776edc0caefdc825e261553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07625474a8e5ac66624db84ba35785b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f27204b6193d4fe7392425ae15ff7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336efbed182026069be0920292375b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f442fcce5f9acbac21226857f4b8c6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1708ddbc897be8e83a2dac44af464ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555e402743e13b26cc743eead33940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6cc3f97b57bcb92c636a1c136559560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ca95ae857f4886114bcce0b6da9d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689b030283e9320b5b1f6aaa14e2efd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f87f6ae418cee7b83e74f24be6fb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ce0ff3be69f4df06f1517615e391564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be7c8a38f71458d768e0988a0aaaca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c52c796f9939bc300f9cd080072d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a2649bbb47a6d497728f0d4b7e7ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad48e9bf01609832109d6601b5ab55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f22ed544a2a0088139230f6ad224c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3542c26aa465f367bb1b11f3118756570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49759b7707865a29db12b1ebe005e087571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dff1f2f442263aa77754a7bf5c967572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b22fd48c685339c4a363030c8a471573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c3c72011027a7b9d29d9c873b046574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e45b631a44ebdee2021fc1e68889575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37513872e413c549626f55ebe2f0f30b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd79cad6156f16453d651ce0a04a03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5310d599077fb6bf27e0c9cc5b84b15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf5bbce5e45f8e141cbcffb33e25a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4421ef72dfef2a0671dacef8d17b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab1bde70bcb618199d4404bda046f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912371b0bdf19a90b82c08e4b1b69486582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18445d1aab0cf6cf5cb34135ac1f328583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827921efa6c668e6d4b21336718c7dc1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0eabf7fde414059e44f94421561c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd8716a2fef2769e6f6a03353a7b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789396df17b1aab86a01454824b61798587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb23b03f33b38c5c3a4894581c0de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdaa7bd3016f508555034968e1d86d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69621b59903c99d0afffc8122430f1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d074cfb621e6018dc865f732e60f36f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a7d3036463c9981ba966ff13bb3c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5956ff0f15ad6d016d8352cb4d0f20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e4c10221ab7cfc647ddd6526df666594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18cac77f887d964741318490c5dc5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85142455a2a1d50f57f93e0c8262ee13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce660e53c043b48cb9fcb420ae5d547597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d4eee79d6ee327bb550ca5fb4037598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38b040fd8803e73ba63b838e95efa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5dfefdb5aee789e82f059582731b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b02fc6427babb181f8907b74d958601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777b06467cf81e425de29631e3ceeab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a909f23c8bb2ed69ba8075c2b8fbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ed1f1a854df3fdf1c7875cc69f5da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc7e21ec53323749c81c2aa213f02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66200adf695708350c1a32e394c4d97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac104314cafcea4801fc22c13f321f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb97015e0c4b1e26e63e1e81a5fc05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a701811e1249d821e600339e907a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccafc288aeef8b1cb056cb9bcc1ce17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3419bbb25aff596daa9d2dbf9b311611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d750d48dfe43c0743dc3217c03a63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64d8081c27afaa4206237211c9e7ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb828eaa1ff425dc5d5bdc1575ca95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07123ed89bfcfb27e3ca351b944ada49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef502aefdac13e33f80fce9126038417616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35aff806f6e1f640bd222927551e58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482aedb2206059157673924e785eba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a5abc330452db1f24adedef84baa5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ce6a810076b1c4eaaa25c1b68efe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a785c574347c9f6d622931746b610ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656fb31079469e917fb19343f1cfd11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63626dfda69c2f487ec9639d28fbc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdb31ba5d5c257035a60723bdb6004624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea001484cb23f827c0f1927622b436625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c394939db8987a5c597d9eca0f4fe8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b6b9f4df2f66c8ba6ea636d5595fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2687516ab498bc5a3c4a7bd65bfd43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bd6978b30283d2926ee58ba67575629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762d5220034a1bc84241b2e6b2db293630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fef2c28e907302cfd61c865b39794631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66348c4152612789a09bc1404977562632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b0e6ee73b982ff6b6d55b9348db1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6cb2eedfa206d83caff0b7c5ff0f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2062ee4a1187354fe14a008d3b74e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a4a7aac48dfa4a1b860a7a4fdab18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b19434a0a4f6d6cd7a2b9cb7110791637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303174fc6004ebb3269192adf1e7e9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b087de3d4e50e43271fcc24a67e197639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afea19f023f374c4375c7a08c43864640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0520c9185386896faec54e17d237641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e76e3e7485e69563b6261e4961df3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81ff1b420075d5e1c4fb092ea3228f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd3c25d82e8c92f0da7846813a35e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94313102a3bcde8b9d12fad40f395db6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2040feca6c1721797d57ecbfd79c93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154453f680bab33329b92bed6f1481c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3748dcfc90b80b79eca20c5259e83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ecfe7fb959844b7b599f7ef048a9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88bbea160ba11244c022592466d544650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d2d0af69112a153144af0b009b69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814cec87c6b3eba599522e8f12bda8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b816185b5499cf3cff2f538edab140653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8366527cd62dd19a04987cba49cdec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6086e8556d95a364853fbae5fd29a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcc012df93167ce94893ef0897b23c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496de1f8254eeb93679c1096343c385657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a46f47891521e6368d525fda22a8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef8b115a44717a29749f211edc954b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855b2ac79341f95b4b63b6aff41928660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989642a829cdd8b7a3f34c89d3477fb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d43633fe2f7247bc9997cea2e2e86d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1098565f0bb52f2adca697fc145d139663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa01e64ad1e4b911b0ab00c477c088e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb5e10382e6dd2aa12cb2f983a9382665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829ee09601a7528301af6cbbe40ee3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a8671df79dc7372b22047e99afe5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88123a841cf44ee8f805e971ff8264d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d5e8d2a86bde647e8e950aaa5b68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518efbfd9fe7870d8f6b8534f42c8860670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fef62b3645d5446b9406746c3a415671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880483fd9a19fbd59b0a45cc7f19bfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aae9b127f72189585627f6d192977673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47052a2769fe74b05f6b29f11d67fe9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf85d9defdf876ee0793fd08da507f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275f8e12549b637044b64eac1f0797676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f9382f81b4f06cefb8ed395bfda4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa18b78bda605a54febe005f620db3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417d659aecbc62beec3ed96b8b8951679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807a06a867a4a507d9bb5b3945a8ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307cc5ce04a1da4a80349df7d6d9fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad0059b627c3a23ef95e18f376c2ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab60c63fa9631f842cd6572205c97e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6389f6e00519433b83bfba021cbaab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec021ecb69893b3246b0d374232757e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6061b214345512e27dd08f7d73dc95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a6d665f222166c549b79a460fb217687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa10a8df731f48c975229e927b43f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9337483872ee329ea42587ec18e05d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696721ce25e3656ddf603511feebe2f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843958657bd7534331434497985fc81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd390078c0cdfbffde046560496cd90c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e36cb255111c02d1bfad23f61f9e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fbf5fc5fdd2fbb65445f612eda1ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d5aaaebcbcdd4cd26eefc4b6e252695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b466eb25b48b9e49b8dbdef34b139696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac8e474c2a03921180771fe76f0bbc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c4dca5e906b8d2c5940975bb93c82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464ec5e4bf98e5e9235c2becdcd8d07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2977c2e14e697f55ee5889c039486e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06844f7fdcbc22383520c22d90ff69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70b4280dd032e8a304d5db8dafd5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9afe9f4674f38a35ec0cf2885ff8e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcd3df4ad114dcbc0472aa9c96ffd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa063bec1f2fdc5aad4ff429c8876659705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b605cb51caf443e2a3bc9de3dd629706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d89ecec6943553c0d495a4a9a9b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a2d5b5f2f4b5e1034c1dbcff4beb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341d3450dfc7f6c55342606f8425d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680f9c8993e831f30ae791018d2eba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9dc9c9d386cd9f8f1af8a3d3365e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd5088ee3d3d7b319bfd2bb82407a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a4357d63ac4b4cbf3ab17a6ecfe0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0fe014169b1a28db32936854007bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892848a01ade42fb04b581a12c8dd3a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c512478b0889dc35c88eb50a183991716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d0b82f83a02bfbdc8f390dfeee00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c344d986a9abe1c2bea0c565bd22a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4451351d2664bc376720e94bfdde3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb2a3c33c081a9caae0138211907d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac730402e50dacd9fd8c12e4b99c5e88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf24a27b1b650fc814413fdc29f2a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2979ba3f0ba835821cf820fbc56c23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b2c8f2d0fe78a8f0c47a432a3e939724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b8bbc9e0ecabcdca4b7090c927886725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1443aab378360c4191164e1e419c743726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5803603d0a11da773da1ea1525621f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b1353a0d0494244691e761d0a4f6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999dd50ca840d98318ae62201475f0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96522ef01cc16703df1f56c3fd9099ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8a4f45994121de4b99dbf74aa8cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a37cf218bba86394986e8239f131732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198293bfebfb291b6454e02262a1dddc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcde81523af3efd9ef23429215f1f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8a54271d11bc5d6e9e28a87763912735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a60a80c16685c8d6c2b370203aba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491278ec0fb16747daacddcb8ce74ace737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298bdb3e82f459597cedcb7fb8f95a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee606690943b5342d853ea396af98c54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97772f27a0dd0d4ebb9336b530761740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c51376184942126afbfb7fffddbd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f89fea8c9bf8e4b80a7d24d990c0e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53a293515774dbcb725a1b37a5264743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fec17a3848fdb3f64d8a03ad642f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f192570db03368ce572e811949001b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf165bb8e53a2a08fbdc2359a99e18e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178718085341f32fc602e1c96b9a36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f541fd4cfd49224345c5adffe082748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fd50fe0f8c37af148ae4727914b79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2802db6b13cd45ce97f46cff9d956b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8458a402606ed2afca37185e28b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca6e2151d76b21423e5655d5aebc74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574bf36055334964f33656a9799b898753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e1f66b2c7ed8cc0d7057ec5298d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68bf21dcb693385c4334bd17c72d422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d842310f50a6a7f589dcadc02667213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225826d0405b1c74bf19ebc1e953cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971918394d3f1f621548b31fe36c63b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5001acd8890224730dbc55084ed8106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e708b599c2e879ee5f3707016b1d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c6b9e4ab24fdf9efed79064f7a5168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61813ee76ec204f0dad09ece4d11ff1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a53ef21039d719af99473de9f1d71110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6892b8e51f83a16f0c45df351773b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aaf16ab12da79984e6927730ba47f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713037b10287bf0b5342d5b98047a3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7047f1b0509b11775bd0350fb244f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d312cbfe49b8fee64ee56dc82d822915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7f4821bcd7379d5406b78bc7bc8c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7701e3a306deb1b9dc23799246aff1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391127df50c11464f6ec9de5043c316f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4044b3a75f9fe99cce5f1585c176f3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f342c2f382740c7335ea8e6e2ba020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b20fb8a4b2ec0a7164a3c429a9b3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf45448b29d5d060c86f17a3914a7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef47f652c71b64419a1d91bd099d5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bd7ace47cc9b5969b632dcdbe371924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14052d1c620071d43e0449fe2fd52c3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea139fc603165c33540c5eb1d086c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa45a0c5fb8af41e5138d0bc18e3d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afb662a80acc4b5d5a535d1dd82fe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aaebb27f6a7741d5687576f950ed829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f1755f5b08ef9b2f8b1be2d1c0ab130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3265ce63c85e70d8f3c338c51571a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09b6f6de4f0d013b452b2b35fce30232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504271a546e2c38aa7b048e5accb1f9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4670908f70aee3320df6289acd78334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020eeefcde4d919ff0c268b9455138f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ad5d80db876d13e0b4bb260962d4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb1541c08f7eb53546cf4b5b5f095b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd37f4dbdc691397ac472861b5a20c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba836ec10f86c4a7b4f301eb7f616039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d606ae7100277a1fc950b9a40989840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033bdad8b2452451b748d2785a18d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b31fb8bd09f4f7e8fabc7889685842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29804d2a09513b3316ad1a1b49146c1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cb3ce6d2585dcb0836ecec175290444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058b68f33e9fa9166c24692b6151cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee27766628016e5232270448026ae1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a70b922d724f517182a39fd72295947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e38dc2bbb94d8092b29b409772cdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d56e46422c72bef8df90a79820ed049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2592fd95b39861e6470d72f2709650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b71be89cd78b7db5affc3538526f1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0a15f169e5c38172287afeb8512352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed837aa9b069db1bf25799d2d8296553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e17ab6cfdd75581665d557228b24054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940814f2a30a94e2d092dc5d17b265eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a57b2b74f37b580f378c60bdced8e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1e3cc5f764a6dcefd47760718efea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb16200038fdddf297977d6edd41ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e9241c8a5ea95c39d0e4d1266ee1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa2d7b89fac0b15fc5fcde3a473a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f72ada63b09b423a08b24c44ab481e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa980cfd1f4e27af12b84405500a7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5cc9e3f0207a884edf54ac86ac0cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0723d9335a27b6929f076f61e3d2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3208e9d69e9c1d7dd4c10de576faed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee5c226b7410a1d33b28a757a566e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b87dddb451467592d7a608252255b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeed48d6f6197e12bf4f36b9a238f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd19b39c3da58241ebd1abcebb2f7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992168c6c3c06a16021db403fd49dd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afdd768904227af7220e8ff86a493671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c880b159383d8429624546b1b0e38272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71795d87bf793954a5815c24d6cb6ec873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec08614d6abb10bbcc3467f551b5fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2811e783b19dc0a0e7ba36ffda201275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd2a7b3f72b08937f241d6c09158c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80855ded109e981565c37c58cfb50d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2be1483f75249261d244d6b020f08c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5018a6a29b667bd97df567e0da5ff0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd04a7be9111c254d2b621c84a2631b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343412dca7774c730db149c3f88f2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f29e9c2ddc4848ecb132b5b55900d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ba835b2043a827dd3c535e4b662d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397313d4aeb25c68db05bf428786e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995b4343c20963537ff7373055c77f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca661003e2202877055a167ce5e1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead51d7fa9dc79170ec2e9fd204b9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3bc5444af3801d4a61f36b20cbe2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e88ac97e86dbb7cd46887e4e9fa9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0935361d5e36e962b70ced64f4088b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a7f63bfc31793c0285d359a36911c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a880a8f0138892c3b559651b8616f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bea23179e00960e28796ddc53ce9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0f72b3bf66151265afec811491f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ddf75750edad21a38d57aeb5bd2c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce92e90ede33c65d6e594537a84c7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98520e71dbb2da79cceda46cb5ad7a0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b841818b0dc58190d290c2a5fc155c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd939455e4e1ad7888bb8a2f07cb2a3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf2d2220f8ebe28641eb7eabaeb825100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed176a94dfc3a1b59c4e8c88afea24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39731aac475f9b0e9d738b9908003d6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee8143beee8a80688843b2364c529d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6195918ed66a89c10cc427b45a6fba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17525e4537016c388daf4908c14ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19527f595426b55c4a68b12e2f94dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd045b141dbc1c3a58afcb00cccafb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c73a5d5055225178160574cfc3a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c232e75d440cfacd6414a08506631109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783468da79f9393a4a3b07ece45f9482110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d892a8729548ed18dfa2fb0af678f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd6aedaec21a5092501468a74099c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b83c17675cd6aad1fef5f30e2003bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8dc0563584b47484e2dd4525dda0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dab89ea987ab721c7940770c02d99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e135c9790070bae08c24032a1aaae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fb65531542a0ecb594089483f1789117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb79594a2cb2426848937bc023bed3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c7e1720af945af883951ad0bf5c95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4479e18ff7a6adc911a2f1f8cf9525120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4dabb7dedbc22aa1b5592f69d6a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad969f7e4188821202c7eaee3cd41b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802187dab6abda6d7a237c92f89dbcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b2b905dbc1c3538730e6c56956f46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed02bc3d1f7f5db41f83e4f490d59a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7206ac3e46bf7a64d35641cd4e8a64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee800f507ec5e187ace1628d779e173127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021435b0464b72d490cc6031912d7637128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f775d3fc7a6e8ab8d7eab9a951fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4ad8b5509a2ad96bc8e4b66c4755130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c192b3638a28434e7571ae7aaf5fa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7850b8caba06708e774cfd7c13bb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1bee6f8c2690f8a056c5415ea571133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce74f7b11b7abc39ae76b4d752d40e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df54ce907261555d1e3a919ddc88377135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee61f891e9fed2023860d7b54e82a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a66af21059bf9bca774eefe8bdb7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102ade26c4849f14d3eb6aff55cb860138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b0e474c40664179aa8883ad53b19f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adbbf9cab0570a271651f4c7e08a22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a73b0244365bd1b1026be1897f225141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c9f1fa9acc33f2596e147fee15d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e536e73bc6d19e254ff62c92613d21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94fad6e097e68d09c6ceb21789f988144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ffbed17672cea7afc24c159db7d6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dbfb4204cb60b0a613917e277a79b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e18d541f3cd537b5f8aa17820af6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad6de092c4b29587c8392ceb0fada1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0693f336d4a79cf4b5e7a7033c26df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba567c8ec89852aaf57dc96ae016da90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c6d312518027e3969fe4abca2096151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42657e07f57b1d13e903603433d3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fc8194917c7a6e494072ee1cc9c16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed7f6f018ebb047b58e0627b563ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ccd479578bf1357af084ebbaedac1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20a2a41c07e4ec1632a46d272b7184156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585061ca24fd0ae26df229a1754b820c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97152fee828042fe624b1a7a744e2e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c07615e7c87ddc1681fcbbf8cecef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff17de4b3748d4b99328203e9dfce87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445ef1f695c6efe1bc78b5f1f5733e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e665ed3a5081b3c102fe57ae81d648162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b565924f344c49ae0a9fbc7f35a55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9fd6956b0baae4fb0063589fe148b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd5631658e9c349061b0e5cab43d08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc171e596b225338fe63d8d7c13654f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eaf3ed4d8ca75b3e7a9b5616670c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd4d1ad87da4875dc0155046c15e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41951f3a64bbb3edff40bf7c40ea841169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4118b619e0dae0192bac226934086170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8244bc65ef9377b252b47af82854d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81388b6ae91dad13093d372854d43e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009b908baaba72a286dbc954da3c81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63fe52792fa7274bfd5c5f1b7d1bde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7458e7bc64524bc326f94b5cc359b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fb744a9ab1c601dfdba0c73efe78c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b02bce1add6b259ccbb3d69d033a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e13e04d00d477a3e3ccc405cd683e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f290b5aaa6eb0815182eb0a1e9ff50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fdbad5aa8147d187c4d212015662a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09fb4ca4305deac942db50a9b1e24d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfecfc1445019810c42e719fbaa507182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d05b5da1d1aaa978b67d869c541d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce3cec720a7920f3b5733e3698ddc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7618a35d3006b5d5a9bf0918c2df93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cadf34a6973d46c04a82926d55756186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb259d7578e6001041cf8d6b3727ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe7a5a8bbbc1c4fd9ab16eda9d4c3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4901fec7940ecfbb1748d5284f0567189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de04b4750ad58f1a7cec33894eedb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eb9888b56885332e6ae3dad59ff98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c163a94bea924c154ca713f6ead7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa0c902aefa410dc886ddef7a1e794193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f25c8da27ac470fe51c604a1c7a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e488da467f771bcc5e4194d47821195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc120f43448206f17e5bc0d0908506e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55e4e9765fd45f42c876850b12ec4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097045af11acf525027b95eac6e5138a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd7b76e4f25b9811d885154aada7d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44d01aa690eb66b8815bdefaebb89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940c2995540963fa16df9a9886d6e3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93345e54883958f1838eda8efe0b25b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98639aeff800b7e8efc206f83f8c46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e28ac28eacf3869eaf0fdc7158d96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47a5ae92dfa28a5b84dec5fc42a40b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02ca333144f136464211d7b9ca1ba3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6d046bc3ab530ec4915cc93628154207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9e14f3e8f6bd6ae5ee9752ddd3a7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea6fae6d3c1b31590226926f371c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45159b8d8be10997967bf2ad6436b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d3e38f2a860a08058bfebf0b60579211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a8e11a7d8282e7a3bdfae1d5a455212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7447d9bdde3555b4c37bf440f7a4b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12455d4111326ccf8861ec4df94f2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aadcb186585244914ca51ab7dae8f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf20641abf2376ce1e15797f2a5052216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dd59ed8ddcfe39c73d00117c92a6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbe6fc588d658c87ef5b0ed3d4d966218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34878f3c5c1e755db324bed8c238f1be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83202e4b4e2b49033a4971f91764d714220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce30694b1462822adb26fac85f4b67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee31feda488e5912affea200938925222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e6969319a27d62d7c29a95c42ed89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce3624af087d3cdc28c07cb85bf7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3139b8bf92911f0f199b917a0c13cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40af4812309643a4cec80fb1f71c1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ef7148a612f066dfd667bc3d50f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9b0341e7118b7a4a33264afa73b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956420c6ab13746f4c5342c24cb4a26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cf7a2526aa06b5f0f9d57b3f52f2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68315db9ee14a82cd92c538ef9e499231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d8cb8f77dce29bf4edc0529468f8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f8413c89b45ed0e1e76777abdd3b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fec43aa03605b53c1fab6cce1e14ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b571a81aa713e9e3718354ca12c0111235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ba2fd44ac01fa5ff655b6384dc5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9266ef4eb6442e3502a80a449725237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adccd35fdc71e4da9989c8612627080238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c051bd2b472f57a50da7e51840d98f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061abd713aff3845b73f7688d24136d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e808e253a19011abe9ac023e33e40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f29b0840e34d90fd657d17ce5ed9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdfbd2679ab16146c96e3a33b2fcb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b7e29792377479b3fd8962a5542a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a71220870ac65ecff7fef6602f8d1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930ad065c27e6610a677cf52d615476246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461c7e8225392c84e133d536900e43f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463e8b622bf31a7c3a44a48f67c22f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417841ff2f04e48d444acfbda23fb05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd59d159ff7f7180f51df677ea9d0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21dae30e3d47ed875a1b7addaa8578251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d50a1ae23b9003f1704ffe5fc67b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef6f7f1eb4fe888d691ef01c52c93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb8758cb834157d4870fee73461aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148ad0ac88a12ab46d56e6ef4850bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cf55d07035b088fb828ad84fae881256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff28ceb7b823623f864c147e0a14c30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfafd8fca4adb590200e0d9460f251e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741d330247b747b14c7f726c4840db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127cacf64bbc9c5dc420c9cdfdb2ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc941c6db7fc5ccfdff58bf385e54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2e2b23226a0190304899697182cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7039ac67ec09bdf21906b8c90d29a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b13a841c1d4aac4c83a7945e412db3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42798cfb624505997e48e6cd1b22da4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33c1def3e0d54b1170dac00895d15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5ce02b8763113e1e78f467e9bfa5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3b491082d540701380b88310e8909268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2bee254db4cbd566af25f6579a2d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16841cc1a0332454cef78f3693c1a766270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaca38879b82097f3f38a6894b000d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332334198914f3d1f4378a180f3bb1f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a49aaabce73972ece94fea058e614273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a92ab41082fa5c3c8ab39c97e11be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151de04ae6bbb6e62765c3ac2426dfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6315f38536da1144f10176e0c06303c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4467c2a96f8307dc47a348b33c06c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deb2cbfe8c647849294c203a8ca414278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450543c8e7005101dd36b2e174f18f73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9ac7b5d3ca22fe5477533ffd15c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713ac2b5fa0cc9893e6a41adad2d4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed3d07724a93ed6537baa1d27c47fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b21e7f8282d994d3953c9ae5579b1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03285f38af72e0fafa21ac98c8a8cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f672d19a4cc1a372e4b3421c678df06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b812c0d4c1eb096beb8a83704a894286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881068278c53cbcca33252ba47391e53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e44b4e428f5a1625b98d2ca57c0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f91fe551fdcdde6de5bb4eeff8d6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef952eb5b63b0a8eb71c64662c20c4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8995902453ca2a769d6019db221a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ffe09860c279a3ccd183a12bb21d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4fb9093c3b8d44845f6f91357edc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbaf279d07835d5c5f6b892f187275294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd6317bed3035e4162d69eae605c14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35787f4ee96d2160dc5b056797473593296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9016db3dd1103d9abaf4a847ebff44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e925f8c46613ce681c24221785d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fca0e7309269d937c47502291bfbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba884fd44f23905ca0913d0ac899c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b42dabf921ca333cdb4015ea38185301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ce813a7edae0097bd2b4345b83c7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae380573ec98d674ca23d93e2875b625303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d522e0328ffcd541e231c9cb7cfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ba8aa9aa21f84e13f5fb39bf61ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f217c4790c3a4264f4ecd7407d4dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483532f16712c4be7076ee2d01957310307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee48476a18f0f9c7a4350561db572308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a00c8e6ca55e4e67296d18314e7ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79a7c9fad68e328044406037ff01e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3aa005951dc23c55a5e0e64d7e3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333263ba4932618208ecce40d8df9c14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c603436a847fea231d966b939c097e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ad00aab23cf3af8ce4cbd5e62f65e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec5158a5082ab810fe216399b7972315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85507029aa40afda5117d39ec55c26ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8895984c07628eacfe3922d70a609c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ea3d37e97d30d8d3e043582449ae8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eba918c7f50bc78215eb745399f9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fdecf8fedc651a87ab634b6043b89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72611d0c98272e9a91fe0c7169b4b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fa9ca6a916bfa82e56e3bf6dde5d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc4be6439c61b0d2cec373fd49918323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0b484517b8b5a702e8077351b27d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c812ba486c7a5add28c2a14f97fad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef35920f4ff6b2b2398e8691b54f2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aacf38e5e47315c6e58d342637b37e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7de65baa726880d7e5a98f0b7af006328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb9882060292fed08798bf05f11cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a39eb1c7439318fbaa643d848b60ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216750916360fcbac612faa9aa504489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072c857363bde9e9301dd2aab5cb8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c711ad8e6cccf23e915fa109a0130f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0671e3597912b67d8de80fd205fc34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5f934d970eacfc0624ebec2b174ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e747b03539405301c1adc14962ed2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cd9816f70d11b6c649f02d8cb530c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed82366453f497fef778ce6c699e04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d2fbcbfee0aba572e32abb564c90e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aac903f7304927a534da02964be05a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5b74558beef4cc6ce41c4b74c0c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00686fc25f14a1e5eab61d2eb52de892342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b38a11ddeaf75bde25e33a11706ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9d6aecde3c42c463898c86fcbe96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c041ac2bf632d8948d21e6e6aae4a0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96148fe215ebf31fdb9f0ca0f57310e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20ce2c22b8eec33c4432c3413e203c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c8e6ff384ddf800744a4b5299431348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c0f53e21dfba523c698a1470a6ece349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e72cd4b8f434ea103a5aa9385c30f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636764f1622221fd8a044d624fc0fd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e161e28fc4a3f152f99dde25eaaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f62bebb9f0221fb24281211632785353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b56041139ac840f2097b43de907d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce3a3ccbd31bf343eb28bb9f3a5e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aae1f3ff4b5a5b07260f696f774e21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2ea935390039b2accbedec737852357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133894a4923ab40cddfa3e95656b9419358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302af9cecf17f7ceed6b7bd524e487d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5d85a172d1ce0a7fb65d42af1ac54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d3617b052b2d6980ea83d07c01344361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e259ef141870332d63161ab8e120c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dd70f6a9c0e252ba65dae4e1b82be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb15f9be828ffaa95c58a277e4fb414364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fe92508022e3013616c100493b2a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ec83eab80f3b03faaba0549e4aaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d8dd5605a897c9ca2d653dea1c20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096b799b44734fae077963e15468629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408752e1430acd85f662d0e49dd41ea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f854be666d738e6c90a968a8d46c6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819869594356950588170e3a4020497b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962f839d5b30a32adccb24c1446d254372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9961423d4e3e1b2462d9bb588fb401373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4cf400711268d67e87f33ccafb4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf3847533dd843fdbb99919e41d1df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471621a78e977f49541e3093e87fd15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b21157fe7308f8d7fd12f5873157377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5449857aefcb8c083626bdc980157e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e12e416e32a59200e79462b3d970d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7e066b75573318ea15da76061acb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77342390461840f8f8170a2a1fec094381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5fede01ced54eda3a55ef29043dca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7c98822dabd8a04a46d67044946e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d364f17f713047115da530c180f5cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068c884a0c107f40c33f0a8bd403d75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aaf179fa6638761e4d1b9e1e82b71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea9c3ac52ec558171efcd2ffae200387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bde5c8835a9b86b050ec21122c22a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6de2d552ae01234eaf0918857421c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca70b6c6bfcead87a5c6a3beb0e366390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bfcfe3ecf35acf242e48d21190f1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b78409f9c03a0e11faa9d0e0cea07b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2cb57c1f267569c8358816f3a08e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cde07224587c7442a5e29889f20ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa125ed400c90ee9452320e9398086a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858fa26fc6142c7a7d71f07d9088a2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560bb47c79355d1a41134aa4fa32c15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac604a60f6a73531ac0b2294b90f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f443ef2150a7a3c367cf5684209c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4de266d7b2371cc43e439af555a234400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b190f844d400219fd00c9b0f4d5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dcf621422de70d61f7eb615c15cf2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316104d03cfedc84e2c10eb9a276c652403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f90e47b34f2b8f16798f92748bc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016f69e1836d3e3aca65d02f46c2bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ef3947ddd978a9caad117041bcff8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5654ad9f01c43b763d5df34f828116407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a9d8d3e6552031d152f679280b174408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58729427663fdb6a107c649de27e454409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc948ed266b0acb26d2057332fd9bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b82824e1e7b2743e17c484aa4dda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c559dc264c8a6e1b5ed20da26d359412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0efc5db19af2d56bd9bc31e91117a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c3ed86027825c7b97919b6089191414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03abf795ed608097ba2a6c42fa023f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1208334121c677a5b593226e32c2123416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5a0ad1f798bd0343d8d9604150a30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8670be180ff98398292fb4e32ab26eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade77c30ec90be786efaac78bd75a2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8610c236d79bd9dcc887ca796fb002420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d63242c9957b21e833e65060976d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8195411a11a46a49da4f27d4a659422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93456af863b83d6b139cdddfa01dbeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e9648092fec0133f8f0b91a28be59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d790667885386c90849214fffa67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2a51cb33e240c31a240835f29ce6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e588a3ac2fde88efb41c2dd7a9acf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b5a8059af0cb1242d015281c022c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c762b95b152f38e6f16d40b249924429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54799e285a6dca7c8ceb8437f959930430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b5bc797730007e4ffc02964447258431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698ec626137dce65c02557eba6bf6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eabdfc848b49893ec363b514e6b79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb6b4ad0bdbb2cab595ce521cb7eb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e2342321e67fe8c2d670d32e1dae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929331fd5738f65051edb0efcdf316a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd63bd2809ac7f4f96458f5f6e395c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929e5988ef6f5b76aac476fb35e627b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ed026baab36e1a338ab2fb1e9ecaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9c3fdc8f553af8388cfb6c1509ba7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830f12f9343a28e6fa9543404c2d9cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde622b42ff06736abf5c0062ea6df64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70593baea3d393d492a00bd4c182f19b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2ef783e08425849c578fcd3900f99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c880aa350a5495fa8f1fa9d1914c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77abfe71d88231fbdae25d68e8a841446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eec723fcce476a928a9f70f4f3572447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28c957f3d4a7ff4e38aeba65922373448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d81e8bb3f057cad5934b86b07f1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a4fb59bebacd916a4081a7be6ad37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a9fc6723f61825a50731c36f5640451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eeae045fbab51a441d3f07b5c718d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d41dae24a82d6c7f8a35e6eb56b96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539ba7a7a5a565c32ca8e83c0ff6be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586168bd162a6b9e5bdc2f183a9fb68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e744bc0ad34494cc7b5ce9b2c9aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc989ffe5af53c34b9eff662eefecb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0587b2556be7c472135e1d1e7ba4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82968f33336fe99af443d57868613459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be8dde9d7b9a20770d9d885bb2f89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5de348acd4017890272be986e481461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc90b31ebe920b770452b05c6e573a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753120ccfcd1d65a584c031d98ecbb23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254ec5b25bdd7aa4618da4873a5b5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeacc138cf4f53eb5d0215bafcf7d57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12f41e4ec69718d153e3a8935b304e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f6b4cd62f957bc81eb98a86d60a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae524b16f3b0e52e3a16711b8df78e88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbb7c40416e5f5fd296e5cf77b9e28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61028b2ae62d98d87d32151ad26ed51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a970aa6fb5d187ca33eabfeb914a1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0d9d413b23c3f3e96066ca6b8e7c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9574c796c40f202681c900cb2b8ce09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e2103effa7c5985a931b7fbfda1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeadbeacad211de21e866bd658d65b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca02ad8fff90cc9bb7440986ea65a3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adb34c1abd19683bcf52edfc2a82c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97719cb9d5ad1e2e58374457bef8c466478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1b78b50db544728f04febc5d2b1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fa6920423b20896b0b4225e70bdc4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90019cca8b970e16da8fc6ef3bc98a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d28e91861a211acaf4524fc6d2c67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792279324449c11b50dbf687389828fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa36b7159b0b7b19d54e48a6f39297484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074672879433bb6b5a03559b6a02db4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429f9332450273fdf169ebf9bd2b61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac60aeca52a77c58c1da5e177c0a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f742a3150b2676f017b70dad5295f4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b179ac10888de36fbed2b0421f2455d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3e4212918a373c9987cf738b3ce9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc8ad8a7c1fba4c1a7f48daa09de1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab51b52a7e0d4f2de3c240b260bf4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f8052464c127f9f32d006a51bda6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deba9d740574f838d2fb474b791724494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e935889289c257e9dd2039766231d64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493df82eaf269b3cfd18312ef5e4064496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38186316f1ae64cd457c0a43d1a0801497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912816a36ba1f0e053938aa7d47c979498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170db881067bd2798ecb0b9b850bd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84763636ca9bc408a300ad19f896d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f69ba4ab240756c1aabb2f5c25f7b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f7299a25b58fa39cc6f21ce5a2d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c58fbf98c3259f3f713fca17a7a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a96d5f8998a13f4e291416ac35e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c285606e06ae08186c37841c23e4377505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a6325d2388b6a1850fac9789fa2c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ae77dc9e060952b231e3c6d4c9b8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceb0ed07ca486a9f5f6098798949f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bded31b9e568b073c550a111f0109509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f434dc39de33b92d4549db8b610e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874189e2d9395ce24f9d2c9f36ee61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628037a4fd88e757760445286c6e4af9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81813f9e0c871d3444bbbc29650df761513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8ad59e6156b99f31d84f259d94a29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd504d774488e2ab86bf2521a621c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b6fd455a999ef9971dac7e63494f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba03b9493876a07324b7388f150305d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200ff6bd9e4bb6b9abd8b788f217c0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77af95bc9ff9390a1c6896a3852ab5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5bcc7ceea011798be8c3911b651d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09474ead0fff0872fe0c0e0dca6572521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a4f9e005112f7c9fa85485077eee0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246734a3069ccf0b7563616223d3d51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42fceddd6e4caa48648db60b147b9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd5035f453f9994d9b78dde504378525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf68db05da801a8c3da04519081e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288396e6df5210ae574e04eda3b6bc2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45bac7971c89b300148c575d98bf65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2bf235af963375e4808183827f620529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a61968f950545dacc9b1d6ac8f9caa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13c2c5bee0d38310536a806014f1b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e6555af0938c66a2dda5813c80c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e9753a6010a31bee87916c8255f7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2faec007fccc65cb5e4d5b258c0dce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54331454d6178cecb8f061ae9e5a78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c1a7fa8c8270083c6cc9b039d72b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ae40773e58d2a5cf9eea7e394999537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a68b2a72cea79eddb43f383f44628538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8378d098ca1bd5974069757d4bfa9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c0e1abb21564be3ec8249f23f886540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7759256c50da3610da1b220b63d271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa78fa78b0dcb3baa9a5e994da8fea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971234a5a20b68e41219f5055a52096d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07383d8e15af05d2c5be341fed267ed3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa626f7c8877fd70b0a53002c88725545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac1d49862fdf5c503fb13973a2aa42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b84d4cb89a1d212ade0dd311a69f51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d376a0a5670be03694b82a1ac924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5412091a0d0dbed302320284dda78b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceffffa3edf3ec1741cb040bf6e14c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885841a24f027b10dcb8f9d2472068551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb80021e2556fc5ff4f95efef39131d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7311e6811e741786be41104722f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43caad3db91fcc5f55002625bcfcecc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef5dc94295a606e041b4935f611ebe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a68e7011997fb79cbb9e1530ec50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329acdbabc481c36ab245212e4247d21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a86ed4f4623e2ceab2106cafc5a784558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee13af7adef32f6be36efbbe325e68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db4774772443da0b322c158b50fc46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412faa7cabd49b9cf7e5f3405c62a1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0086d57b62363d1745a41e80a0e3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5c964f54398daa71a4d95347c4c74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ce3bb980c779712f1fedcbfe03772564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cee665a436df986362c7a987dd77a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb50ed78eb13f6d7d26b4af3730ec2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860bae758e6fe4ecb329370077b80b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e19eb0a65977b99e734599e4412f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e50012096b9cb83ad0d3beab9b3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9f8cf6b3499e7e5c60743e643c55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b068b438cd4cf387b5413eccd94e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e798f6f2b6521624cd982cdc5e7f32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc15d24c489e42678acc5348d4c8c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044a4babcc2b880f896a8fb02abeade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beeda4ca471e4be74c3271d0ddf861575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f53bdeae4c57a60cd6c9a7880ca3a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cea49be4ecda5d36e576acfdf02b35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc3c3e9481bf8cf4974fbd5d06f026578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85efa96f7668d60f659bba05fe99a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774950e639140c6c63d212c35b544cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e57aebc3cc991aa564817bea4137c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edeef356a87361cc7712565840f348582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeba64326631fc26fe1c2ef3e5fd6d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e2355d8da354d678285199024e578584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265bc343c22d91f41eb91e2b7f56c57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc86ab895d5a92ae3d681c4d57ce8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b23eccd18eb6a4d1c29cda84461f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4c8b12eaf515e3bbd7ac263cb315588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e0076ffa9c010e1c0c03b5cfed41d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad13c428e098c19819e4ef3a9c7d53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0760926796e78542e1e212fb8c5921c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c6193a0f5f651768fc1873b776dfe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b225cc82c293d9264341b76c017cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d5179ecf4ef8229d978c6485b48fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabd6652d0a814d464f34c9eb25b99e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399bf5e5af911b88a1f935edb6f7ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174b6928659d5b0bd0090807a8b1e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af764ffa250e0f73f9a7aabcab550644598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea02c0cbf374a796b431b36cb9d6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d612104c9e7a0127f2990357ed19e64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55646b7428d6473e79e4956692b31a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5488dd0af4621c43bb11b383f072f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dd91eee82a320c516387dcb301796603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051954ee6b3a3883fedf5d74d6b7b1e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5cf2cebd9a1264c930ac63ffa0be9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b7d0415a04870720aa8b97b8c934e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd2a223c82b0bb8d2ba83c0b354e85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c9934b11d997c3a9b51e9118c385608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb76278b29a5f342771657789678a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb8290605ef325d7e18ff01cdbf63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518438616887d9e4e1daddcd868bdbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520032969d8cc12cae1d7540e72347e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38338513bd681afc9a3fabbcd5f5f938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106bcd6f9aca04deb97497b731abfe8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337caef68b0f81ca958e6c174b612cab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7824339a6daf1b3f1541967d33f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d22202cccffefb3c2d41ca32baf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2f127da5008d40e97cf5499b9df3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c18e4978a1c2994aa228660a32fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df38cde5df622232de0fdaade6cf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d127916e5cc4dfbf61dc52ca032890621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892348650a2fa4b2deae673ba236ff84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ba6dd686bc0156ee1f684748fa84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fafa3a8815ade936df9582e3ce1ca3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33452f5cde5a1edfea5619f2d99f6f21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c082250af13c538fcfc247590694b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74077329de3c5eeb943dd4c7839a41e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6304dfc2297f976fe501086fd596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a0acfb2d461342cf0a049bdd67e6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f4f43f2935464f9c6fee5513b05a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d165d87a3e7dc3b8e927bee8643dbcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de73d9e9f56362e89ad89cd9758213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69e001ef06002721eba28c23cb5e21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0e5227fd9f9eff79cd737a526886b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313de6648addd7788210d91f4acb5ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d0ae42fcfdd4519b2b31b10003c67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f76fdbacfdc00f9c2027293a869642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d4f610c192cdfce8a07163dc5a5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed79e7d7887843b0036e6d36693625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f549fdf4bfe4e0e6c854784782a93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b99a265be99d772786bebc4ec645b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14918fbf1ec295a21a041181a1cacb3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e12e696bd89a28147ef3b6679892643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d086d231799aa49ea9166c59952989644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110efb31195a1483d8db64be7524e0cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528020702390ca4beab3b526848c78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ad8bf924daba1667d0a2feb8e603647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6366594d2bc71ac0b6b53ab8f9a092648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e714320c14985fe6b369ce2e1876a3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd1ac409897957fdee83c7f5767451650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a959607c6e1d98019ea1440d54f8867651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250873d6421e139753f06fce189245652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5b315b0678afe7b3389f1df75ca4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325144fe9340ecd9c286f1124b8290654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bcee243398a9e16c3ef0de669c531655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f9a25673a5c4871f37046b002123656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc510aee369b4828b1e28a83979eb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8977868acebc930ce901cd0b3a9b4bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbcb8aa056a67ec3d4c040f062fbb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea438bd1be333bb2e926db4e60993ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187c82ced18378bb68ca8b4aa1b985661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15a27da7e9dd859a66676fa6b51e83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a71df2477058be84f2ba10e19f927663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d13f3d37dbc37abb4bee5d2e9b400664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8682936af20ca2108cbafbb2fa7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a6a19283e7a08ff1e4d20e70d8d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf8a392193ff040c2d9c76db681df8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed33e3df084cd788d1684e0fb470c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed51e0399334d3f3cf799f5cc70ef4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623f03fdc7da8e25a11039a1a17c728670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eacb17468df69916edad0d03754703671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adc6abaf08f119a57617f857d26104672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b008650845fb059598588d2e5aac1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e56dd385734f60689b748f828e88bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be4d6a024c760ff7b1e2b169d3123675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766189ba5e06f744ed707beb4e41bf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8d9a5a6d50c1949bb9f2d712da67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa583846673fdfe6690d81bbdb1756678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183afcdb8cb8a5f56b411366e6789efe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd94a5f0cd68875a7aa33b6dd332bfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3caca77b127d36b58d6d4cf379668681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff729fa05254adbb369b5367a36aad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be0bd75a4812e28ee3cd87088e02d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c395270f8ed2f60091d2eae8646dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc0cc003be3ab81c67b29ea51511e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cea16c2bd457dc227587ba7a3f6b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aee0b4eca2a739e235c78ad6cfc23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b08cd466045e4d1849165738561d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c1f1954250c8d31cb778916b5bb16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae262373f03991f125e92c1026d83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd894e01c47fe9cd8564c843a0e79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad722936b6c3ca9cffb7c71980d97a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928555aeaa1a8a29a463d45e5ab5f4e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be49c1f0b83cfc6ac5b76f7657ab4a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ab4eeb409e9df6cf85c0d3814b527695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106ef6f60e94546e7e9fb0fa468a02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6c540c41bcfc7cb711bfcd64edd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa50d9990499ba7d6ed70ec1cfe498698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5fca7983f85cdff7ec09d74c5473699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883021d9d88c1a95482433f14a3220bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48064f02a8d34bb7e0d7877d0ebac07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d17ed4001a4700502faf4f528ad5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc382b188a2cff26a2e7fb92b18c702703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903a9a79d2c1cc0514153d603cfe46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27350c81e7619eebeda7d6e9b7a6a26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b745cd66243a6404cf49fa730f5cb5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1e9c333339f572d7b00072321963f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece73a9a7f2b2c1e51a913887402d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7bac41193eb86d41efd1f5ac2553c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964753a4767da75722fd6e2d62782c37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168a02d2215f50b1f6e4836b6023608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7b25bb02852542f46ddde6b55987f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c2c803530344a9fff08a5bbd4d48f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acf624c30ff288fb8f01d1b60bc0cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca6bc7bef1d02ff1f5da47af54216715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9506bda5ec98df5c996788c1352fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210334150d5580b6b43c14c4518a9dca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab039d2978549ed5bd1109f657e3622c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d89e2ef56427b01073f2199538c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7a5eead3cf3f59e6acb31a6b2e3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f93e1d70ac255fa83665eca14e2984721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df9538c81cd26fdc94590800b380fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ee9ce07858b8a7698e9ab87ae23d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b6b53c88d808a2f8aaba4dddea19a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2a9ce39b07d49ba942783ba15403725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650bfb7089a7e7de914f148fae8b4d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ed690a2e05a10e276485ca3db40c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb042061c5c028597cef58dbfc934b25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ab9e23a87a9f1896c2f472490346729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bb57c0a953a2f9affa7f153f38e59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8ced647b5e5f1e069103768ac76e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b8700e18d919a256493194bea5a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a5b08df29ca2eb8a1e9418c444f9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38e8412e25b80ab38847b2ab27d2a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b065e40dcc5f421ddc52255e8a23b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb700fae04af2438ad8a7bb374b03b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7a11341c5fa675eca552c474e2bdf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa973d14486ef71a5c6e36cda05096738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b67273089ee3c01feb65209f080d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad49ea4aae38bef3b8b0b721a76862740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8c774c3cfd76e533199b9cda15fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cecbbf4b9fc25e9b20da0c255d1393742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61f8a3fdd16dfbea8e5cbc2722ac0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e47e51ef2769cfc7bb173eaa78bc8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55bded27ed783e43bc2e34b1546cef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abd1d09bd096fe5a220de46ddafa39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904377b7d1991d3e57ee7694c8e17c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0e4b86072d0b8103c344ecaf17da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286b09ae56a834472d2fcea0980253749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47933ea5438e01ce35981a1f307d77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc8ea4df937a2a255d0bb1e41cbdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77365f36435cf5b471f2c17bb16347752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee6578e1ab5bf9fccb0d340409928753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>