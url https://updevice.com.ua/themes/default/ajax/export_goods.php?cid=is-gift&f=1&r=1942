--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69757916899a9227dbe3e28a69d162fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cebe5484cb40921ba544eca4e31e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d6e55b2f9b5aa444f06caaf02b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d77f19b5889f46cf496e6325911cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c5fda98a41de4c4056b97bcb38e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b0f00e519d131abc4f3452359f0a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059402c241a38da46ed10ad6075e5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ffc01b8de6790f9c02d404f9b244d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a1e9344d010f71f35b4592cfc4e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3ee7a4c521a79aa6c4fe882ba11a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe5a99bd3c1ebfafac5121d19b2e0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6a0884d4053c818e8980714c437e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47eb7bbf1bb0b97ef62c0f7e2084b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f83fe87723ac798e1aab4bf847fc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317369ef1570098267e904cd09bb44b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33cad02098df62991b80de084dc25f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b60a89d2f5de016e7750a3f934b8ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a2205f166bea8912d9658c2cbf0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f39e16ca2bc0c812d59870daa0dab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e0245cbf8644e8fc502d20a6d17520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29685821d119a95aaa7b271ae8d7ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cacb42b17c7b12fd42fe4f1efc2d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd173bdb458f6a7b06f5987db7e2bc3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1741e1a9b9215ff3111af4f288f9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20201dc92e677b950f8655be9c4ae3dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca799654e847f24b6c4a36cc180088426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8022396d5b4767803336de57e4f9ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f39a54e1987ca70785389e54ff222d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687fe4261fd29ca994e96528387b80429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3370f1ffc89ba19105ab2b358c7706230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd0274535723e0730a67af78b533b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949abacd755048ac4f5ee53f4ef1ee932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f62b4189c3230f134b34a732385333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6431f4419c041eb0440b41b7dcf1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f3f4c145fbdf986789f115b46a6fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b0aa972ac0947c4495c96fb7b6d4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea08fb93fba8e12900a9e6cd5a7fa4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74560f8c061964be9e4969279324038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39098ea6b2f0e8126b3da85bab1ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8786131c5eb7510f57d27bb7c7cd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d765235a8fbb075586aec612cb39f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1bb457d4810b6134bebfa975c74d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a8eacc026f7bf0ac7250f9af41bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c90ce06a96634f062e69288e5ba9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321d0b9cfd1d56cb27109c1400256145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387085df02cf6ea3264d6bfe744bb58346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70129634b860973c06ea32c940b697ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d11150c330945cce6a11e94154dff748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d93d95915e6b77707e3144ff148149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace56305ebd5a29f90ff2d146ad7fea650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459012016e47b54e0ec5327dc9a387b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2191a316ce864ef97a4cf7ee909fa8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19bef8d2d39c39cad355000eb422953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f985d35b04c6e1f3ed02168db636b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fefa8ddf828f6dc91828a0e7d42d3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d51a4391c2fdb395a21261474e5b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344453e55497b285b4502c9841355d8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56671d23a1dd5d25fe0d004f829daf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bca8a68089b8515c67eb326388a7d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad913a8298a9f05d5dd5e042185d96b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0326ca1874375e0727891a13ca48ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b94d925f10038a5ea6347c73f62ec562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b42ee708d4cd9e2d683a2e743abd9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031cfb236f1ea0bf73ad7f789b4cf8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d00d0ea1f6910592cda1a14cae329d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9e517c0d9631b83c8de2b6d14bfbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dbf7c1e57b07444a3ad485aa610f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ddf5c8e75863d8e68cdb40ce2053068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509118e6449dba44fffe711d19c03fac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ac90e327dff77560a99ad066a5c8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a37ea0105e385771acc2f781904271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662291ba6dc2403206caed40e349979972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48702e901549fa4e01485b3fc4f9fc2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a060ac9ca1ff8282771e3c945b07074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce6e1672a3ae576368ed7f334d99e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787103eecd41a1729f8b4fb46e5c280e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76426cee8e81a629c3a71b41a80e3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c48d51f38fda9a639640629dc0f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1fe49cf6c1d577ce7359592fcb34f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c3a7fe943c24bb3f8d78980f0e66780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e568e7b4ca0ccdf8c5f9300cd1efdc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf0b3b005696c7ed39c43ab391c2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e11eee312a3db2a7cc2b94ab87668783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaab1f711121eb2a47aef4d832952b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc011d7c304155ea75893b1169b6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4cc96d822d41c70bd1ca02026763a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa864cc377c89e6ef1c880aed56a77987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9df95f6ca2addeff8e15148ad139888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f504164a21a6ef22fa94d20e800c22689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb707cd36fe252ede1f45d6e52751fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c8529bfebaa9d43bac86ee3e3db0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6353d33d01bec02118309f0c14cb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413243cb39bc64fb089b324d4aabbe9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f2f4b5fd65befdb0d92aa0cc5045f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3829d275c557b31436a014519ea095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd886440fdf59af02c3accbfa3b14096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e677626d9f13b4cf43a3370851a102297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcab55e94fd3b13b7f3f076f76086a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15be1f5de9b223645de2ccb455978b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be56503fa0cab1caaa635e53dc6e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7a8951c89ea811efa1f49227f388101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe7857ddfc52e66e43fd21626bd05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff664e25d40793f29a9f27cd9d9ff29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8cb6c15c0f69c03b729f680d3cf82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8527abe453b93d86a7a1c44c27ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714aabf769b1c0a4b1d1498c0e5dc85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cff08bf77d3020d13bb81197209c18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319cdee129d343faf6ba3adf2de4f59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f71135a14297e7a213eef25db3fd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c85efecafaa667bb51aaa226202d99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85128322cb8a904397879a89b90d43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9b9c47dec92a9f5bf9b244dce694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407856cd045250da29c2a385809cf3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a0ca0a98a6770fc3199173482b4d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa75ac8887fc45b76b3e058edc82c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f97d414c13b1244f1216bc962a497a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600359acf70a3890ad4ca9b7fa1d880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70e50fb8b3c8f5c03b40dffeada134118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68e5353de6f5e3e549e6bd2ff92188119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aad483213b51aa1f7b86d363b34ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ba05c5382f9ef8a3eaabc54ba6a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdbbf84fc5f08a6399ecd52e52d4a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bf4cfc0d68d382399b88e6b69801f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d6fe4d373a8932e0beac95bce2be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49828059e9d5d6cc7404f109d8a624fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c980b6f25aa71534bfb78c6fa74c84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50a9cfff352de56af0668f7301a82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f487b3830f746534c186a7e940f524128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b402cb3f3511232e9af571821fddc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded8ec47c8b21a551802ef51433396d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e04ba6992600812001490be97e5f3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46a7ccd3de8b6301d5e7f715fdff72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ef8cf70fb0dbb4e7d7523dd79366a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a54e04bbd94b3badd74fdfdae396134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dbd4aa44370ca759177e9dd132751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd696ffeaab4a34ceaa35cc83624364136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066f9fddd8053060939b47b3c167850137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9770403c286b34d7165b4b704d6cfed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d156a157f0d330a3800c9eebd885f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aac89e216aa6febec28db23d3fe79f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7553f090a971d1ef15a56f3f9eb2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b30c89a68a0a55ad9b8af762518e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1184ef17c816d40be9f74252b4e2b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36beb7d252c7ca8a1b08f84abeb03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8289e9ca4ebe3f4117f78a17b9904145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f1f4e2b7b8b62457951ce634535b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f89df6e51ce1f9dcd5458cc32c5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404948c38961e2be71906c4d6dbdcd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e6941644fb9cba2eb2237c7c8b56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355deca4f0ae81c020b16de9282aaa88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba5e17fba2b7cec4e126212b63405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409059558c18fe8adf49a5db7dad719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836848700fa02252b537949d09fbb4b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2be6b5d8864f85dec74bd4711f09c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80637b981ca0239d4201a3af02172a36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ecf0f9238496b946d1067a04ffb3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459ba1ef0d571cdb57b1555bb525d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c19d3e30f808efcf98844f587d05f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1d48ef5083619333a9151c2726f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157570ac0055473d3d89245d694a67c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a6d19852f43b95f7b1c718fcbbe16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c625aa8a792dd4faab18e4bc0457ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d5b10a8bcffad66a84dfc6deb147163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d2ae1054366f0b55040ae18a6fc99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a82da6b8497c11e94f1b41a3a64f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4aca319d9478db82c6dc5c2e9925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83be00710ca8fefde4d885b5d56a99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75cacf0656bac1c953ac590892ece1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949035e3418dd2498b494891a747ec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4fe2f6dea32eab35f73dd860d7ac1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd870be05bc7c47a71d9c98cdc4b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf951fc21e9d816ff80e8a3d13cc9b41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af32270f91f7f74845a230c1b571a16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc284f815bcd1b74137acc87da1b9578174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d7832866fba670e1bee06206912c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197d335459a46e53d5f9c4cd5bbe00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51288cd50b0f95fbe373aab7aae835be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178165e7dded0a273ecbefdcde0ec89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010c48414755506fa0d1c85fc0c3b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acbee1a6ab41b8fe2bfd4da16dcb0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c211e650df7e247c768a16e8e2e09a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735f7248909741556e91cf64801f34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb0b83cfa7179ce8f202ba11739ea9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6399e6b1d54e40ce67fbb0870c8fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200b57645b41d2c7f49dd9fffa6825185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea1a07c3c7d0f9abaa325c2cc6f925186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac59dcce77d862881ba2c6b15c827f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db66f4090891df04aae7d3380b463188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd178988c2f9476ea74c567b984a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e6b0f264dd5b89dea4fa8922550c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33497cbc2fc22b72f3fc24f3373078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8503f3eea67d027bdc46ee5c8e2b1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fbece57fd4cfe85ba5c098cbc1c80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84123758545bd6f01fea48365cc20c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed617090bc36623a78c75ffed62ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4cc49395cd76386a111f671942a29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338a1d04f4c76298a531063f87e709197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6d1ba531687c9520c4c4880b7525198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f6f78165f4f08654e6d09b8816e69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9f3a8ef3b13c4a5d6819407023aab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9c46a3e0973789fc7eea8af0f3d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d393429ab0dbf0d98e174e97a758a6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504da7df7ea79eeb977c67b69c32c21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563358d719c16500b9ffe13627efe5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eada9f054b3d6927a2a6f39126daab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada0941c953d5f1da3daa9d08f6f62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53659e8948e4d574d3487299b1aa6f9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4655c9a80ed5ade99aa12ece9158b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1bb5b08d16da9caaad52a9222d2ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c47745e47d3d8eb67ed2dc437bd54e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081160b214f6eae0a404f197fc6e4fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0c2b8fad5d728cbce58a818bfb375212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195ba4f01f1c5f11065d9524b9ec279213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524006b831ed3fd1042a72062a2b27e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26c47be6040dd1624e575446f6994215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b41a89444df3d7078edcf60728f59b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e49a241cae69e8f641ed764192ba7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf3e3b8ebe4dfb4990f0b5a2f17a6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1ba1593cf2da4f06908e4aa89bf60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b54576389221e5ed99b0aedfcf9eeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcc852b89de8de8f9dde76cc7fb755221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c683c0ff3a3341264ea87bbdb5ec0f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d00a730e06f098999b7294b0313a38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420362057ef0f848295cb039d2dd0f2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab047fca2b89595517b5b4954965fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb5f121318e315e130d219572a1233226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537cf66f1650a58fcedcb6377bcfa18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed14c9bb680a3742943247bb7327cb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d29255679695773a85bb04ee11be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c944714edc81c8b23ca5ed35e31677e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4abdf5ba4cb3b9a3877bbde64c419f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84a9b2f6e6f4cd906e1d0c4176c83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e601187c1cda455ac0b5d3aafbe2386233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65655bedc0c38a34ffb0ebd32828f84d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ca0fafe69169e3b409c9a79b79a91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb59d0d77557cfc5032f5e09a8b609236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb14dfc725b1ca5370441e9064ebcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d10f766b0dac748fea41e0399ea0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265865e4ba9809bedba60e2006ba9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f35c1474252e0c6caf6332f33e4ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5320f2f26b78461b2146dffda6a0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371bd9c241d8937bcfa0449d216d402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5424eaad28954de7b18adda7a49d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddbe4c4c591efa6f94220a55a0dd8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e53254ce6ab9a847043a4cfda0725245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35c2c21d528a53321e89e37c467af5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab1561b3e06a455f888f843b2e50b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558e34317c46bcf42660a4c81ea3940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36996688177ebe480880e7ae15b59ce5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51d019e90b9f84be870055ef31b289250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964f977031f74105f021b2b7d219af1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ca4b0884d3dba4f7e83d7c55b4f0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e9b2a4f883d05598542e53d05a5f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bcc29737445ff65a81201933c7d51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8eb803607f3b55bba99cd6fabddd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86340d08ca23a1371ba42dc4d122b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f3e1af00882ad534bc3d99630c05c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d08dff62734ba8410235fa7f5a6aa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d727bff82aa3cd92187f2af2092735259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c46417a9a7b8f1af307888fa2972b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b958b4411c74d13c537e6825d3a823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea3b97c77164dcaf526ba959184ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d6e5dac42def8526e79ed12ceed50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db7917c8c55dec4e0060ffafdb7e02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698ddd6c5b53598ee6f5f3491d8574c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d2e881fbd560e65b419486eb99e9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf473922df5ed7e9a7f9185df516c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416fc72804a18e493fc10a150081c5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6bae22633ad96621ea5002e36fd70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c36b8dc45d0a75730532d22b227405270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc50df070818e0f04c0cb7f38fe8d9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871732eaf18eb75cb18107267ab0f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f10b70b526accae2fffc09c00ee1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577de23d0a1067ea8d6d2a5ca269e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ef192f61a7a8e1830480744062311275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c035cf74109b041253cbbefefd4bfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba68f866a108cd099c3fcce811c6f30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701582ad598dbed1ee7ea81e1286a067278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b506e2548f12bd2a290ffe2232269bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a9d09b72221d3a4107a0e413de5b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c3255595ed6aa67208442f98e2a3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb7717bacd14a25979aeadafdb61c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9bf3630e88ed6930081a497d9e69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd02dd79f628684c37b70356863ec5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938941a2ab47bba2c433229ade951fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ce2b804717df5762ba76505fcb53b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f0835892770e8322f86682dc0e350287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807673b65b98c7cd135d44186d163f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c07d42570622d75671e8b1274a4499289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f40b53a4438adc039fb3faff1c270290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d5777a79fc109f4de9a51b8a2e04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349602c4a368f7e34d2b1de06888386292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe18172a6dfe6e1839ccd68fb212ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df6d6f3e60e4537ab3b25c64eaaa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239fc772bdfca19cce079c81b4cda61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf87c4a70d2d0aea1edafe38e56c1d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2d34ca864385bd4e3fead62cdcccc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2de5f4a6bbaaea00a40f111184e1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b94eef081b4f893f3001e47df51fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f3ce3b1e5e0270456bc753c1dbdbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e951bb4793cfd0fc7fbbba6dcbbf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c6afc1a15c9f915d02c07488755f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf586d0923d87ec5215ec5c606bd8e51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761d15175d2ef913fd05dbe44661d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877bf8d071fb34e6200fc6a0cf9cb03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1191c25d60522977696f8431646b7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697eff72abb0a33faae93602c775cd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b6f0d53583fce56cd56de7bd7141308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5a4c8c33d492e07cd57a2ad456b11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b926b670a37bbefe00a45cab813eae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b99c96e6e6479846716057f10ad8bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb88d0223e988336ad2e8e074de50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51634432f3e8a865284d55813721c70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422af3eafca10c3f17e113025d0c191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb35ab7e1aa8516ad04e0236e2ef0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fd9e46af699131e7a7d6035da1480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ad58fe0c397b22adc9fca6638bfee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59990316a108ec78471b29c2b43f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29fab3616f768a6481523ba22e3f12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d1959c6038ab1435bb5a39b5b843320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a6b23a8f7167445638de69f47ad2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f21d5d9a0e80c378aab57c4fc456a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107b414f4a999996a7e8309d8729eb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb3d463bd1c30300b44a122b14af1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e098b4b80cd11eb18c55bd48c38e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820cbe9a81553e29acc5baf8600fda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d17a18a323556e73b1a7f696e91f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672890501ca3a62f4c7d33ab57fbcbf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62335b2ec53be520b5f2e7bfac7714ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25b498a408b223d8bc232e61035050330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc3f8f4edeba8de9d1e73a555a227331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5374ba37b7f2e838c1bb3f35e7a12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3317330e26f5a89135fc8836a87b15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a9697043c1811e53481f99163a31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905f477a35b27a31585df0bb4c3e71f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f931b88affbbc95a19d8c6e4c609f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d323007687a1a90cf17b8f670c7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e6b305b684fbfb319aae0b6595428338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822cc3f517cd6979849c267574383d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42781ac8d6d814e06b9696eadb0169340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff82fdcb662ee749d7f88825c38d40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123ecafa4095d60957106e18099f9b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c5d0ad33cfcc22453da195a5d7a23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54059edd246d416c02a8e34436706344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935be30054c9efd3ac13ca908df371345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620abe37e8d95156a709258cf8084bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852683467ded988226848ed731cf1a28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495599b92f9270e084d3e0f20993007348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371f2ff5658e3cebaef09261958c29f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2a922bc9793aa845fc64dfe184f57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe0f21eb53a0ada7f41119257b2aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aafd2d89a84747ec10994058c42c39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5d8fc5380e172f31bbf1c9aa50df8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f85b367b82f86419923b1e3b4ccf4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624ccbd3b376511450da098fd31b35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6454ace46a130e4633f3d4c0764a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817618d1e52950cc8fdb3031e0dde0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9c845e9613d79cfb9668307c392f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f0fb9002cf6a5d42479b3cbf723d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210797860d73c4ecb89e706b4df74eed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d078d985fc8972b7daf8cd744a493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda67608348b3b708b5573c7ec0875362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02efafc1913c7fa016fa433c5c91cca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3996861f503926a75140bd12184055364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c2427320f0fcc7e87cd6f5420ee9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e832be79511bcfd1546291b1ce34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a090f553d10894a6e75e565c174868367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e2471ad9a953c92b74ed1d3404ee5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd29d2db9a6a340119c223a1a1fb786369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d909bef38b571de99661453ed0f8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090c10db732c35e6b61b51ec91fe32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badee8209f6190c27bc04da57b54db39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a7f06d5faa42b8eb7e4966cb4c232373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a28e1b1e6ad633947b88d1198161bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae05e2b65846cea90b7ca4f3f6b644b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe896ea42fddd5a509f7c2b2dbcb17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f046385e24e287da9e92b4f76cc8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e89936dc10e4abc6b0e96303c9b5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bec918278718de1eddd27c2bdf986379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf915392353bb93700fef78c1e41cf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f7e010f3ca608a9f2d0266cef02c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc710eeb5dbdccc00763c898f4dc15f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398509507ae096bec69b21bbeffdb4ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050bc63e19fe047a4d1e71364bde531384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe8c71176eac074513aa5fcbc3e63f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056b1f2176bcd6d4d83d869b3a0eb53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ab236d20cdc64757253e56db24db7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833242a7a8c92d1c5744c64c43ec0744388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddd8c1546b16872dc1079ea68d836a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea77d8edbbf6f6f08707fa6c25b6858390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad35f3f83e22c618040e00515f48d16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5941c91c309bda457e78813dedf203392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0048d7ea9e8ecce0891e78c16c1fd08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688994193646e5502509144b30d31bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c2f2351f816093d28d2721ca000e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a1ed69f9804b8f854631b0aaae93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15967806412bdd3ae7c170548b010cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4619b63e5bcf74307ded61ee2ab0698398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62830a2ab87f871fc0006b083cedc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f874e0694858be413227679dc578c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a43cfaff335ccf350991af23c0c2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5808e17843359022545435afd1f12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7553fbf3c21096f8e8e5cc79e748a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0689a7cf6fb1fded37db4d4093d9621404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876914cce99c547d01e9e8b4ec33970405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1300654fc5b7323a9b9741965b855ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890e950af14d9295211e735b4ba2ee0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7f34e3fcf18b66ea7210f448e691408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac618b2e73913876c718ecc9bded7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d511b10c7cfec55bb196a4b136ccc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7d86504b066ab8cb6cd79554de9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe366e052b46595c1c7d1b1c755fd94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3679d5b017d6a7d5637ca468bf7d0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba040d0a68849d82b914d3e3b32725414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b0473610db971f1bbd5f9e312af46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76367275f47352cba4121e55f1db0566416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19032e6d35ab83c3f8ccc0b75fa3c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1801786d6f4c0518fd06b759e12463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b278fa87bf4ef59b130488bf5a7a810419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d1796afdcb2a57b4a6a1bf4da416c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef251b401356315270300c5e4b9f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573baf3d21259fd190f4841cb735d3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebff9315dbbb9b21fd4296478c75d2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f1a49e6c2c684e6446e6e11520cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4058ca976c7a676e2333c0cb055ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a82995dc1da9d7d6bf297ce6df48f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23279adce886b1dd0668fbc57b4951a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414ed1ef3217da92c54647f57002e23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbac74f620bb913d375992411e06de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8e9bc01806e8722e5ca722ce44e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f4df187c8ac2b6a6e352de67690e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0635fc0fbd041f7dd5ecf32c41d4ddc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6493dc9824fbd947947581beb5f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fcd739d7f34956a629ea4fea8259434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac3c6cc33a20391aed3c9331ebe13c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af7840652a012d74770a3a7fa622ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d218ee473ea60626842099c89eecb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b353c4206d0bdc9775fe8a23af15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd568b931604bd6dce4df4e61673b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ea088efa6aa7c1910814a535c7edf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc0ae231af2edebae3b3e6cef86cd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43cd8a39731dda53503416727a641442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d75f280b887543e333fabe4640b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b7d022c6af30a95de535acc7e535444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5338abe71cd70bb6997b7697f19eff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac50e80a3e532d9387755b3558b2a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f251e6737d1751020eb12cec24d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107a2a7f0697085e533df8e5ad382f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed4292aad21d28e66267d0dc8ed1e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec86bb6c2ed2a02db417209783b75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e68fbd7013f642d98548b1052ba0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8499ca41f2567858c7b20f3a05023452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170d83545e5c2703a1aab05673f24b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc21b25f00d6581c77392b4c73ba6be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff547fbf01b8445bb6bacb580e7ae77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669879aec6671845f188680d798970e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b216b36483247d9d76cfece643a609c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17615a90fea0c30ba1b7eab299fc3434458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbae85d6752530bfe638b8846cc51b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf6895d0361e95d9555554883fdc91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e81f1e47c62d4ac6181f6daa64907461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004210d1cde542df285560313b9bfa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ecc533702d91bd1e979c9a0a44b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd922f71638bf39ad72b51adf7575ef2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510b4bdc41b948ebacab21c864e48f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d7b5e69528e02946123e96375445466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779fab5c58d1ef27c2fa0f4bee05558467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c10124603233299424551e668d56e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070263b0a86bb43c0d5b11c2337f4c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1182d0726837148729d3149480b65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4547adb7c653b30c92a283375a82dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f60b103957b1a1aaa30d154f9701472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65f481bfdbd97e8c30cc13f39a0754473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4c122d8e28eb5abfa015be4f6962474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919511a5ca77b35499ed48dcb0aac7e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25775326f317955064b9f17ba5a9b509476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442444304c1ef3b0b193ff80469e234477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c042110c690a0bc34b196e4be6cbe7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f38f1c008f810f624247c9564d6b07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849142c96911efc4820e2a86d74a76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866bcf6462b9fb57c4e61ff6d81a3c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa32a67e707bf53c80986b47dc3c5a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ced50cb12c1b2fcd87c63ab5df36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b72fac87b9338c839ec5ed8be5efe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730384b7ab27ef386af44a75d985e81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd58a7cd2f7db51625e0c145f44596d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969043baed122ad548aeeedef650c8cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c675bbfd644d55ee9f8763eba8ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7990532bbd07b4153a87a4caf80fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4def72e4fc328bfb4cec67fca45d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fea0475e34f4bfd1e7a0404c1fb74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef9212819c9b5604e4bc85f2eb2840492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb70a3356dc67796bf46b523d49184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e858753cae6289f18289d9f9e54b72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd2e57f6d2cf021f1cf2d9f6ec8b17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be87abc4062c0b9241b270a79df7664496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f6980ec95652b96f10b299bf9de02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055249c7383c84fd879a6c924a339b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579454e02bf6fe5aa27e4a1904af8d45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d321acf5d38b4f5abdc76dd888dcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457d0f0ef755677b2e54f9fce604c06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54792c729f853a0a21f9138203c5527502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1e00f3a7aefdd69191f579385baa2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0356af1b5f0fbf4ae4913077618d2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9d8dcadff00f2cd51af995e99e62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b8647e492276420902770bd2ca86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541392d3618ead0520facabba623dcf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd449e7be9162401103092e61c4af696508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17ed2f6d1c320974352d68af85b95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519afc9f4b29610bbfca8cd02c7ebc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cd1c443e561fa6533fd57b69632b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbfc240dbca19e8972508b35ba2a9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f7523f25ea2e09732680a4e4ffde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede62a03202be1539dc1c024641d3ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0cdf38742e9841d92dbd1bc614be8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada9537fc0d8fa417d32587ffbf2e7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f005c12c9fc3e8f5f176b44883a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a298254fb882b3e3274a9e3ae671b21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56687dbcdf2d290d47239934b007fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa06a265beed449ab0cd038a9dc020520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d03cd609beb33515a00330de5f458521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc5f75a401e208f82ed8f4db61976522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd23d48739413bf15db70071ec9ff0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cde1e2230b7503f7f638e033e8369f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6766fba58336217f78ecee5621feda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452e3cf050c51e16d9c9db45d908767526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a415a76e6d904dbd05a0794e5134d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5025faa8ec1ff2a2bc97da5158f3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d88c5471163011f8f92185a2f37b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300489069463c258e8b74b6b48ddf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b01f647bd91e53025167b16c200b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1abd6d715770a78e0aa08810b2bcda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc738811ebc64aa118ee978cdc8d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e688956da9ff73128fb7be2577ffa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63e88cb3f8ee08c8179909959e5f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978455cd33fddf03fc07b0e81d802fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1dcd328fb325fd9f01fb0710789ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4bbb5ec9d062e362db9ab5d602cf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94224536b823e95f2a6e1953813527539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064982a25ecc1e98e0622c3fb0469504540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bae50721a093fc9c912519dd671bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d033e0692614ec66c289a8627ea1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e20cf110de03577a36b430812485d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f5c59e369fd2cfa520416a3574c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff9adb771f138320418514e349ed03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2402b6c61e988542e7c350ccb88da9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245f26b454ee3facddff9bace8e3640547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141098b40c0ed4791df9e2db4ad5c77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0ee56eaec16d465feb9d8665bc051549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1786b3b84d176d6bdc3135c3dcc78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c1d95befc3e03a601f0af4226696551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697fa7e06b2296a19ea0f8ad00877f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42b7686c41e83c57dcbab84e746a80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a737e6a45c0deb74e4976415d507e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f946ad887f119768af7f2b8d6be72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4f07d60b046e9a80d62451950c478556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035015cbfd0b375c2b9a17575cf89ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9de8f73dc032a0e03f5739a066565558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8186e91287c8c017724fe013e0d27b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bda5612fca3c837f0cf08d883ecfd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e5cd4111cbda512d0eb7fa6b048d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a8ac206f7df52fe6d6440157b824562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb36cf98917cb7caa21bd561112915a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a787e128272433d46889b0abc77f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9422a957e40cacb5319ca6a11bbd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d947d7b6f66ff979f2e2dbb5e84f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c59e4d67a13b5e8381175d04e28f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3feeb5f7c16a7868c380025ff79f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e9f98511ebbb0783409b2b1edf58e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ed3da509d045dbfc248c897a334c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65485811ace0e36eef296c8bc788d55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60568d7fad4bdc4fe6c5abcfb7189a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89da118c6600c41f5ddeb3c52d0bdb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ce184a783bb6879aeb3b287b90075574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb88e71d40d6cfa3e10b1a7c862150a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7a5854110df31b7b5e339bb6367f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb0a3296bf724cb136b9133c095b9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbffab0dbbabb3f3095cf403df67196578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb918dc89db5667e21250b47e57923a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3f40459ac898eb26577bf1884565580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23d43fcd8352997b93bc5b3f1c61df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff91c0ac3b9b659cfad47d23deaf529582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c1bcc31b1c39db866f8dd4f88ad7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6d6869df5670ab1fea36d08b77b79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33b080647263d122da608291c81dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0821913ffbd60ad29e254a6ccc7e2f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f5c71d78ec1a4ae31e56ea9c02efc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace56855cfc84515ae8a0076faa0e3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c65a282b312dbd545b78fd814174589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf92a6bc5b507981fc62ca062f2e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad461c100a488cf1f1a2c5ad0c1c72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c33d8ad9d36c0c7f8d89cfd9549be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635551c38b63e5802d69ae89fac2add7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44b75b7de8c2754030d4751abbebe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c93ac284f25cb82a2c13e3e4fc17f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a3f7a2d59d16266af3be0f97811b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8798519bd2d5e2ba45b6d68670322da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da3824be1fdd1941bb172a81997a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb34d8c0a86fc8d9c3873c6c80166ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf90c5a28d57ad0ddcad7407f4b0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27329a7f1f722a2605415561b82f7cc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3989e792fc92d993ab97c1b2a661cce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a8cc1b7e9df9ceda6f9b35eb22ddd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ceb058c2478642c9f13722090ea19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126232e05919cd9f6a37f827b87937a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675804d8df3c0299c73e211e7e75ec6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63b377ca75ad6838021c2073d2d9d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be884d3ce198c3109914ab918007ce7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824a59d5a9e3797a57575d8fb1150a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53d14131b23f2e9fe732879ab9134b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f63a73a327900cf8904b7aae13f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5048e724f691601a7501088bf9688612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204be7a72947ee1993f81f64edfd67e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c08d3427a94bd8ead3f898bc39160614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60846bcd4db2024e443d4516e84657c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2135b87a2d579132f8a5b1b83fd8aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d396921e6f362b82e2d7c88aba20eb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883c48ba8f66520dd8384367945d98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd62962b66d723a6008f465dbe0657d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58bb0a131ff659e77047d6969ccb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5eafd854a73788906200517b5304621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573a0a9949d95898c34f2c669f75e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124e84780f5609fcefb49833fabeaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4edf9b67c4ef05f59827fca428a9ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cedc06697859a474cbe34a6dc7cfd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a9bf062d4d30860df03481fbace0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7d9981a9441986f5b88548abc8b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53173f688485f6de023c5e26d5d8c1de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9f777a7935dbd8913dfeb14051ccd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33307ebe14f3523c525e1b226e72ca53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339803c62a1e127944804ac1b4294ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6cd73228b588d9a9fd02aec047ea3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5441adb876c4ea199982208269b2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532774b0458b339dea0dce5806a5b5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12c7290eb31c80d5deb701fd23ddd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883032f4d43d30e180da66f2c2dec016636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670bfe8ff1772b11574c05017791b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499b3e3cdf48357e3596bb4a15fd4a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a21de97d21efe98046e219db7f0b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b339fa051604443f41730683812cd88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57457435e606c8f072d38f51b4237065641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186326499ea2598fa9557d77762c22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f92dd9fc1165eb09978d9efe479635643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a703ad07a6a43f50d85502339b7dfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e5a28ff80e7430843e802dbd80e47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cafae5c8c95efbd236142a8cf643ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6abc9c73150747a2ea021fad0077c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d814fac464da41856246b8723563470648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860267b4eaf8332065f67ef1036de1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4e197a9ea1b6b2a52596531b6a688650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e0d27b72cdb02ee5924714fae9b3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ba24ff21a295ad2837e4be3f600b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38835d96e303ee4680dcd9db2fc55c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30d4c520093e09b80f28e22bfb461c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a54d3a6c8904449b692494c673276655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe200af723c79ff8ecc6cb76f115e30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1136ab69f1619f8e633cdc25348b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a4c3b7f5e4cbe864c4d316c79d6b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5796e56ac962af7c222b84c52a24b3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a6e26e9e0f8929c09051b02fe195660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a45ebb479da0ce2667b42b3c441ffd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a45527e0aad4eb92e9ff647668701662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df1224ebf0007879faecd6da4e8bfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d3bac34c00a1cd8a58fc93ffbe6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9b8f0d34415a23db4c125c8e8597b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77949e64971ee6fddad0cff0a104aa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1465db3990ee333cb30038b561c2bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b3dfd9438ef8d92920b32e84c3b8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ff85f8129580cd97bf7f19bbca274669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd53e7ecf8d9a0256de1e638a1cb97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8cb694d35803d4c587f7b385e4128671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f956450e4a49ba8deb8098ae9cba15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885ca587247f8f21add7469b71b8d04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c42140ff7e74ce9a3f9af68a9c00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398167872a9d704c52e60efb597b46a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642ec05ec56a78cb1c9ec5565b480a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a7543d998fa9d4f7f6dee5918541677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c85773d2f4918ab61de075fdcf06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d091d34431685aae0123b88b6c463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698541c3afe76a01eee6f4366ca0a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda62465ffd5da900f633b6cecad8bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a5a484a833b20bb13ae82db77356682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6828e9bc3fc33b694b7974b75e8a0da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e1ba903dccf2369598d8f8536fb29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071ea15f4a539cccc35c20f0344a54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a8e7a1f2b883255f817233a401a4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb491df82c4938e4de7ea0a0252b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84af98d72d893ed82a3a9c750dfb65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5f767d980c2d42178941938c9c3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682079531a1b4edb6d4863bb637810aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed140a8390c71f6f5475722399fbaf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e529a85adbe4be9eac630f9a4c237e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad595fba99deaf0017e736556acf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4636171bafd1d9f69bc9b6729ee9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632ff67b8d5846d331286c81b590226695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24058629aedd770bb02e97ea5b730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c4f8c3f34d67b03571d6202fd8fe2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1a8f9c48635ac2e7a23568e48392b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7c205d7a5a416fa65955bdb705fa8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8071d0eccc41008220933d52d33eb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229f607ebae20eac8c493a6ad4b535701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd910b8c2e77ea337148c2782cdc3aad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06a58c8ba326e6e8de74c6f2d55d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2d11bec3a2c8d70b7082ec5656402704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b691ff88a0a0d35399b87b67d1210705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47e68867b105c9af17e95f23b07fa7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9be0d8f0b488c72adb78551b4dc16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c946e32712fa61dec8a35e84561da0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44b8c0cdfe53fc3f3b89df303d753709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208edfc1a2f5c8c521c8955d3cc6e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cee775cc3da926274ead896e9c5e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d11871d31f5f908f820e2417d02fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1cbbdee0b5f55fb902225f51a383713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac8758ae3e778b3c7c7d873f083792714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7894d72a053dd0fc94f01f0db75bb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad86ef8a6cac9d0d2f8d1419a5d4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694e7663be5dcd263c7b5cc8ea7af7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7516d5027107c07e29709eea48b444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010a6c377b365349b574c5da7f0299e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f75990bc0c8b9c0e72a547f9c1dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c2f0a20ec74092575394c9aa1e1ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8090fe615742ae6979a8a8ce0b822722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8ff5e35e6941f52f395ef01a77a20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d47c4b2e055c0dc22bf520ee46ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2362cc047a89b8ddb0f91f53e4584725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22a4bbbcb57a0a40f4d3b86d0d8e33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32972735565132a2721c47b86922eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771103e55a0c600fe798fabc21bcbdc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041242ee409053a8cb4a94b8f36e60f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f141d5349c4ac3af608122b4b6cd92d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ffb52c6e58df5c5ca79d24435bf18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b59d36dd1e84c1d6a01a6f98301fc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96635ca259de710bd3518869882819fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa64b6881e847da5ae9cc984ccd1ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc397679f6e39708e38406fa778e848735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d7400e556e55dbea72e440676ef6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a9fd821acda79b2f4320056c8b55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e96bdd36888158feef144de67209738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e59de231185e54ca123824e296c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a5a61db96e2f356c60646938db844740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a2a61e5e01c8048ced47f464cad2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc42809755dc91201a32c719b7b1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc287c1206f57119e9247bf9333baaed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82688e489cc3874755dc1eb91f0d22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce27f0ca17219e1bc79b32f3516be1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d60f5a19ad508fcdb381d31d8fc28d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51974d7d63b397f88e99bfefa7f71c65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed91ae75740cdbb012b31cd3b8ba3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6ed672f83ba006f869da06105ccc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373056b0d12376945070dc98e7806b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae31c91788c0a512ea17b23425490f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a1da88deafa62d3553c7a84053eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32adf50e37205199d37a149d99ca383753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63f91bda8107dcd45001aa39cf34d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4286c778325dad3b143977940b0df99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9624883b372610891288493590f762756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eceb5d108947e3706fcc305fe37ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba1668c32bb8c86d027720c06c707758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d30928fe3cf7384ec9e1edba017c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404359c25c2c55479dd3b630af36dc9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c02d6c51f23ce124fd4585e94e32842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f622987d9267119f0cdc9641eb953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aec90b0a3e9a03d47311ef65245cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6831fdd1cd8e925af6747b031105a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02256e9f5682507cca8bca4b3d8fc0546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baeb41ec67ed6af189c982230dbbc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea042072d8db93538e98963a38933e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab066c8f5d7bd21a23631db8bef6ec39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f138d64105aa444947a732cbb0688310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a05b5f11b73f69bd54df2a80fcd2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985613920efdfb050f6a61fcef631712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487f9fb1471c9896e8633fefb531d1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776084d56677913e8b58e65185ae03314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec48940164e039e7e7d11ded1b4b6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bd72b75f60535b0f8bc8b1ceeed9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b2195f83313da67f3cee732f5e6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010baa5bece51ccf0bfcfb770854a93718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527dc8cd994c4f64edd40a52adc258519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db1e7b7c76b476e886807060013b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe79991605bea7fa7d25a1b0c0694221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83627483301760f1a0eed13a54bbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4afdce8f576e9513f022d704c0ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04362d42d67314b9b36e1bbcb45586a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662104652ece314b3ddf7e6ecf16f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7631f16d6f6ffbf3206698395f168526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31c9dc865c0b2803a7ee130e24ee3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc25bb327cc94b29dc2db7c802fe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1644245ba54e7596f81ca9895f965c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5282c183c6b6bd8c6f02a593cba722730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba264927daf3162182137b0af1fbcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3f9f654f26a935e9f7c3ce5867df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f596b1d1d4771bd2aaa3f7a4ead033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd960d2d96d25fca3c392279327fe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ef25abcb0e3a736b7a0e2f8c1a96535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04674c8cab8ad49d2e633c6b434e513e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7bc3138a9eb963c9c1a6e7d17b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327566f9900ed76a1ec488c175b23e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2b20ca59056881ca80c93481495af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa0e94aecfa41578df11fb83b131a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d2b814afd619e13101721ef10d2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29743495bd771e6f18909fd9d85880242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ae3bd1a8d6c914663b40c516665f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d1008365139dc0a055f4e61d2ab7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06ef1bcb48c3ea31f2550047f0566945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bce5723da801a15299a579c95f5c8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3159d69aa233327d43cdabf25c6a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda1812184f055f222f60ae1ceb94c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa64f5c5f89ed4149d5b957890a12fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8d85c4c3a21a69d0452070b4e1c0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2964f05e1cba8d7898ef1065187ffe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4400baee1220d316e410da0425571f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779298f8d92f61dc49c8ad4715c85a1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06354f827931085e1301d969f9bfaa9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39214eb87be6ba7860e1447357eee6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f1ce839586c9a280478635e05617856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b74f468f47cc91c0657f6f75a3a8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c911484b0b2f363c9a8f1c4ecaf03c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c0c69b3b4d0baa3d4ad08674f82b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8a914fdab27053d44a3b3353d907760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36943b2f376a0318ada2536c90e59b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469486be13cf9e9ae15410246aa9022662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bbb52d2fbd156c3248724b1d619c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6777f0f87e5abffecca291be0dd8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84d66cc906d463bc445065e0dbd9fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a307d210c156fb835448891031ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05538a43d550cf641aa4ff09dda30467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ce19899604097fe1d372e4ab86e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094616405417c88b018cd1dbb8769e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251217fee70b8fbfcf2d216cb176f49b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606986097be2796535215cfb607abc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae5bfefbd388d8eb122bbf5ce9966172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36d72ac48846f44e5b5582b6111e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d752f728944f281091b1ccb5b05c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce79ef23815e3b146312c766e7b5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4be91c548fe65f3b4c348a33a65c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b00da580db03355fac917f833f8a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc42722b8859a2b0e36919f0242c8e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f87c478bf7fddfb094979edb566879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01740fea0a2f255654a726c3d351d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947b8e31d6063fb47bbf01592ae56ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c941df3cde2cc426e813d26a9840582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb02a1a16dc9b2349ec1dd65b6b70183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb20e9f60207fdcef685c361dcdebb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520cb4a0d1180a60dfdec3a09b9abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ec99ca49b7d01be2888b20e5f0a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ff030b4d546c240dd5ccb296843f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184c8ce8c2f9b30a91d6a33944c55b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4ada0aa35182947b52efd38c7d4f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ffd5d98b810692636ad01e18e79ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8eb91a8837e14760ec8f577070d3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11357f7cf4e667a86f85fddcbbc3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9e981b1091310d78bbc4bc7c2244093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce65ae628b731c6196ffbe503dd645494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3781b6ace1e7a386d1e3e48e3e57295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425a8008cd3e40e5b54da882d3ed1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017680fdb4072023e3f59b15e63159297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcc54730ae8b14cf0ac81a47e310cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74e1a549fa8c9cdebe2dbdd57098499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8c4255c64072ae395c57e6d1fb4a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7f2aa1dbe8d08889dc4ddaeeeb3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca340322669a912e58ca75dd821b9b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf28cb0d9addcc51a53d761006a70c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc5530ba97ee9dccfe5a23d4cf084104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb7aabddec1717a36e29bd832f74e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b35840635d01d56fff3b5eb33c8a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370b2b8a1c51bc0c3a9cd5a4fe3fa86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85dc04c798f38575b5780f49024ad6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3da0616435842f590f75b27766b7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87783ebb96bd6b393b54aab17751d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bf72c4af94ea8f8b4f3c0005be11d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2308c4d5a7fff278622fd50c8f88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae820c6ceafb0b2c80460a29ad7c33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b64218f137960de40d1e5a4b47017d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b154d64baf20ed719ccb14d3f6114115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617448072cf5100e2ec48a763ac988e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43a4c501f77c92652608fa35e84883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597a739fb4fc5890b1742fb56176c53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d3fe49e269cd79e5f6479024df4e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3a55f9973d89c3a8000fab8c7d1ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54fea7c09455f51263796913e1e724121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6134eb9a60a57589d1cc5e2f05432122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772cbe5834359dc5a0bcf453acfb104123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beddddf5ce4b6d7225eaaba4049a54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb39c6864346c87722d0a9bab6d2e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eccecbf5240e680d26524521abf16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095806e2202f78fba6dd5a52aed745d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c18afe75b107a1a40e9823caec0df3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f884108771b11a8b0d4c3485694e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bc7810a02fb1eb6a6fe3b1696ed56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04ffdc8bc54ded25e6592ba7bce1cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dfa737fb06768d0753526aea4e917132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ada725a74cba77752bf92b1f850ff5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02646f54107a926813217ec3dd5037f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649f11698b354b56af76220c321320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395724811a4a5ca5c86957ec5423a33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8c098d622e84eca2fd1824cd0ee70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584d1fcecb4e9ec6c67b245747079b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa779140cc40c04d7822abae1e771139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287e22c2a033e81fefee9830ad0c291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d721672f1298c0ea79c9e958f6ae6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615bd02cb01bd09a99274c64991e9f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d736936761f9019e1a60fa052f217ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c98e2df74b4319fbdc06fa9decce3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904e3fdacfee3aefbe9d6f07eaff715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6cb427305e421fad0cb9c3021d2f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1b3f89bf375b82178f5ed78d011b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a27191b2df1e923f177aaaf0deb7d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed3b5b962b0bc7aaef7690bed7a438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c995fdae3ff963c8bd307151dcc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09464e318879f51fe095815e5e176c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8c0ce25fd98eff985f3062036f70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b4989af830485401d6d896f0415d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00488b57631a6b3fef74023659ab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bec967cc5cb42d6cf7df36b8db6e5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c27aaf7721a643fec914ecf15870156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa08223de5eb378361768297653483157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c594b91785d849728d4fa2c72db6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829baf1dee9b96e4a67943bc06e863b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b79f2173bffeb8fb8d99ee213aca6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cdb616d60c75cee5202952d01af1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b6c43fef5baf76098592fde0b59f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23828a683d5a266e603b8cd7fceb76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0587d2eab4b0dc4f5765f194e0bed6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd0509f045ff3dc5f344abd9f46224165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01fab43c972c6a959e893e4a8c680166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04221a3d7c367dbac6b5f6d36e86227b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c44deb2014ffd64be32e187abb4bf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac82fedfecfd51322d9a99670b55b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c7cffc3c2707067eb1b76d2e711f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef43c20b103fedbb717e275047644f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca986d30355b2d044a3fbe02235fd8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ae831e608061a963e179d7e046583173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4b50c79c8698108806dbb52e88be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4e47cbfacb430e577727d35a14f40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec129f884b0bea4d87c252dd58a69e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37229d9ca7b6baea51c3453f9f014f16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091b3de290e051628830df26f93abca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874f5363d49c08080b9aa1f4aa2b1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e133b5bba5d6826517dc4204e890a34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36227531291db77c8ca5bc1a36fed5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc976aec47e6ffcc8b8dd5d95bcf2da1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaa1d4ecd18c87d48eb0c2b1a075f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24a96cc7f921be337f8fa266f17d3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417565ef5e29fcf274c0269f8e4a42d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ccad54d57620af6cf5d47e7bab47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594feb7b8a9ec3b154dca392276bdbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f8b070601b03fc0b38b9a3a0d96a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a3c92195b28bb1e1038e1a1905c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4fb3a1b0ad6ef9c0030990e0b71be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf1abf0705319eb1a005ab6a52bc05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a85085d5fa1df1e208b367a5ed722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddcbef7a8becd39ece4cd100c44d92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ee3e51ee3842f9c9c042c7c5e9e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe5b07199b8b69d0a73f56830b818195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bc089d654ec4f2b1007c092ba6ff3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f46e3e189749d80f4f7d1d424cedc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df81ac0f013568723767ae49b6f694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fe16b0e75cad2a7d347e5bcf0431e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae7425778615efb5d701b6c1a6caf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0e7c6dc4bdb60f858dda609f6781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e2970d9a770200c9ac62c445f9c81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283b97e443cb97f958718eb4e9912e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4962aa71ab635f13dcdf3d67dba4f2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819e5b51a4803fe648932f8fb1d02e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ea7923a1c3dd10f11d637bc2020e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128567278c6ff378bf097cc09a836cad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294240ed886c36591809a9b3d37719208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ff7e3281aec9405bb6b74b450d5de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7bf639a108bdcc4bbd14b38f7a003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdc47cc27fd7c39bd8dbf6ee3822ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc87eb35dfa70422d5e03ecc265af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f8336a80639e666a510430616a18a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff8a65bc14894ec329fd50aa49f92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fa6ae2e83311319844e62e1861c2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671baaac43eb4604c387df16b700be4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadf223afddf2f64e8e868c2c7fde2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ab55278b4f9ebba597aeea8c5bc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159d6db1b5e37c74ef838206dc14cf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1918491ff6d459cb357ecc587adf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07ddbc766ac115b2f9ee5fc6e7e51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c77b1a16edd4dff1ec805821d6228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f74280a52ebbfcacca5b4bab3d03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51e2418d0c9987bd90472b04911992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e745729a42e3f3d362c5ecdbd2f1be7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dee55e94270004e3a7a4749970c554226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b316017a5b6a2369aad91826476a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc416b1d2d70b5d78d3bf15f6b2e6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dee776292c701e8caf131864ccdb8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b8dc7065740d523d59a9ab577cad1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77295b891678ef2dc909ee0e0be5d608231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcad84f38d574aba61e295af913415a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ad6cddec372039d83d2b8652e72d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4893abace99b10b175eed8bdb6458234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc811fb338f06ef3ecc6e273f76e70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea12bc875ae499caad8eac3e04aec0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749cce8bd0f24944430cb6aec0da05d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbec5668ed0c30570cd5ee0da13e4e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e404e6c570ffe7b4612250f92afee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59866d207d882be863c5b974f0407032240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548cb2d58e13c824610fcb2d63d02b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dccd614343e60962b23d2d4c2ab46e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a6cc8601fff85abb428c928525ceb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542d0c724c27c79f0f149f63b82ea3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd3cb09c124bcc4219455677f408b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64593b8a3696fe32c69b275062556d98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15085ab3c4df921fa8cd4221c56b8222247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d55b2f4ad07b068bf925ee34a6e26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8305a518f4850eb299e70c4fbd4db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab25cbda05e87fad28a4799375f18c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cbbd036888042690affb0a6de3d65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33163ceea5439355d1a4fc7c7dd0cf37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c701f99f863c2509bc9ddfc34d74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a8fe4261e71a59f4a6bf59531ea1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538905729ccd7adb46b0e2554ba739d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4f742ddb2995f29d029b5bb958bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7595d7ed3fd8884c75819d1976fd46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00741d01a80a15ef55bbcb93a4454c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec73af46550257c0bc14d2caffde2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054defd476e3e819ce8abb5fca7782260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255c1efbc8382c9e17b35b57c3d69de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01093fcc1f13143f70ca0aa92f7ddb94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7a435ab41a755a4b9258256e3e85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca971669373d4257393e638b04dbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209464541f37a357cdc8b72d59ce7169265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27eeb7cc3420d41877b45631853079266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb768cba21e3a0ade03a6a1c8a88a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecbb03fbaa44fdca3d7ef90116c5a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df5ee37291c1ec285ecb08f913070e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b001694e2607c838e6d00cbc8ef08b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84e6e0a64833221ef79f3cdd703668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f050f340cf510e9b039ac631f154272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72398640511c766c9b0a6b36f2db3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabd378517b4aae8c73f8d65c986b98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722da7d39424904ae474f2416503922275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2cba672f0ec5135013a7977fa0e51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1c939aca905aa5a2a3b9ce6f04af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746b307a939a17b2c23d03a31b02eff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346645669db9f151be14e321f6c48c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29159a375b33bf26c2b5321673716420280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a581956fc8a284e61fcc946deda64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da76495089536a52abd7bb7d1705f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019e9cf3a7ff1e9099f9cd1f96d9741283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954e2c322979712fc2bece77d60690284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c32070118ba508506599e2fb6905e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dc5f2db0ddf61881ef1221c46050e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b9ef3b436b5119c66efb925daeef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881b701862bf77a2272f34626dc5be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6573b8293cc1e9bec176ed25842fac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124d67e5d144252d19e5a07a5521b5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7549f0865594c01cd837fd85720430291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222b6bc59d5adbba3498ea96f7968bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524e611f68ab767decce4940c513d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96387493279a8ea33b0c6bd54c38a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcffcc6c469c602c595dfc92e149629295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29ae91456cfb0a0c5a9035a8eab3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6117ad954c2b8420e420dedc6646d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0deb4ca919bbb10107633562cad5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5989b1b56d2a31c003fb091959d2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9bbde875c8468205a8629233a5ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80ed39931ca9785fd31fddde68742301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bedc66e4036e826363ee11e6afea95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061264d768e48e7ce16731fbe5e4049303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08183fbc8eefa865b060fa10344c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d992cc3542c047bc62fc894f7fb2f46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0600cb6bcde81e872b8ff8e233b9fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641557ef862ec2e04345d7e29f6b17c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaade8213fc239f55cb6f441f37166f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3848529032e3410f21494405cd71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae26e3b711630d29abf9d4205a6b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388eb6d3f90663ce7823df753b2351c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5293cdcff1077351131f370407d6bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15001f277997b0d4d6050344a9f227f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1991355d8cbf0131fd95ec8a0fe8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2bda149883d9131624f30f34085df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac891930505d33e4c89eef115ecc22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f35157bbed2a3f1e3cbbf8b93e538d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b32123bf6c3009989c7327f76f74b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a3c68f2be5e4dfa0269a5c9fe95c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b82c74db091749427b7f7d8ae0dc30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51299989ec87d1437be78c02e36ac7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df202866e663e3d4f7cb0057fa8c82e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722212c54cd611e2e337b22965601a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e39432b23fde35e2cac50fedb98c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65664680d1fc706053fbb87e9b18e08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4157fea1339f9c763594c93581b34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd213ba49d06bd216a0c9dce2ba2b9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0207fa15eaba83c24e962349812b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec318f1fb77d7a3fbe627bbe89cdb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806ad65eb42561535c1267c489f63ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00516f5b355107250f66901f28165c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21f11e525995b8191d77c18c64d08d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff53d6fece289125dee4d0a8bf05c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5a43cad21f8385b5ff0e1e54265a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d482fd76a9a9ed7d98ab832aa3f06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c3c0eb062b6aec5c8d72e96571b13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e94587dcefb4a48a2e3869e1605c89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b81dff9ef26dac53e629048162250d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78abe08aeddc8342179ccd2a56da84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc44ff70f6ca46bb628cc82fe30bdd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f90939c86222f7c9c2af5a329e3bb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2edf56b568812a20387f137c1aaa9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dbcb19a66da90f571ae42d4a8ad9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a6a181160816600564d888a15038b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d671b910b42b77395d26f2c79cc312345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294518836c92747073b8b4759bcac0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56163c76117672423d447a18c69b3e0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d88691715ad363fcaae323b923f2ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9b1cd3cb20aa1b63062416aa39ee1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c8548896c9c3b5ef63a3ee987e41f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6001ee2aa25460fa0f9edd48518f26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50707909ecfa2aa25a7a219092e738352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f398f7dfcc48726b15efaed015aa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86d611e65af0a9a40dfeb8f081d36f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a83d6726c9e1edce304dc1bd7078df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5642daddc8ced0c341f0854e6562f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d145c2d35ee08d4a0bdcd107bfa634357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b454acb5086b5144a30bdc0227221358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988a9c935def92a4bf503c921bbaf96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eabfefe9c7c3139600a4fe1e32257f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f8a1ca9fd891ee320afa97801a9d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93163f97891299c03b3656003b21b33a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168ee90abe74aa4315016ab739bd2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf00a258fcbea8efadbf1a1df238646364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1349ceb54e151d80abe803747de19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bbb3a48c238564c0138c805c03890366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b87d97f13e905c8d59b658c4521d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574fa4642e78cac471c49f04e00a62f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870026ef002171c4c6ce227904ca13c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b7536a54a5f58c76d7ad3f5a2924c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855973a92e2a2d3b25b0f576a875998371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9fbc68471ff39f8c18f4474cf32fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428cc31427006a5fcbfadb15f8a87ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b00ed8950694fd0ad1a4a4d49093374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea195336f693a5f42f13f90fceee3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b84b5aebf33175fe1db37c16e05f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23003c9315cab0f51ab9b9fc4f22715377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecfe70ec83f934bf8cd038e241b46d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d666bad1718aacd19f509d0d9201379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f5e1637a919f3017c2c569894102380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b362e3cdc0eb4303d341380503bd73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048252fea932bd5d1106b6501e44c36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9579dbdafb165ea256febe798c1056383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dee09665c6a0ee920e695576d11fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b885680565329bcb8528ea97b387c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f9e84e6b2ec6a3b046d662f7d4bd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347ce33b228ec656080964cf1a68bfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df0138d14781083ae88e64841fce8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0761a0ffc09b6b2777033653b1a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c614af4b70a432593439de7eb7b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fa98e1b82787747aa004f45eef5f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484f7ca48c7991a902dbcdc0bc2070392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697123f58a9bd67fa15d05acd22f0725393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b12fc500d0c9daf48f2b13987d5f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c258396939883ad5fdbf94b8d0427b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db15993046ab68f76c33873f18d0c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20f37db0e8a1b807c092b936b867bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a19978720b6212b56c46462383b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0f7fe13b38c4ab04d106c1519d73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7eeb2c6d286073569273fd63f872400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ae31f671e9681b9b4fb75835920d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1da0150ce19fcfc0d2fb0791627b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab0f14404d92dd13d582c81211a70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e0d94795bba77e77c425b12e14de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7aefa2cd11752a226a7c3cffe63a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceea3280030f9d589b20ebf348c4bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21d2b5b2c4f54149ce9f123529948e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd58be1efa04a44c4f400ec21adc5d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca74e2267dd63e49f23ba768915727409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38590bfc18a2a13ddf8fccb2bc02c6fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c4976170fe8afccd433032c374904411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59f6938244f32fca59b93fbba4e30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7169a1b7a7d0fb6bb6686f513ef01b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cbc0bc5993fd6847e858a68209859414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8276dd36f365e5d5cb9ef476214e7c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416023ab68bfc7fc937ddcb5fbb0f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adea75bcf210b02399d53571d8f10cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b1039e9d11c265fca218813168d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85c54c4d3966d120ad14d99cc010b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac78c44119e1af2c9f15f7b4719f0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf151c610f3f281b406ec33475a017421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01039028f0ca075c4b246fde2ea0620422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5210dfaba19e20b0768bdffcdd686423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015eea17aa6070829efb6f0e7c072bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ff85e6e38ba640c9a079d9f60e24f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f35e5fcc2f845d562d9ee31ff64ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be7361bfda641929c797906d75bad7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218777ec97a8656729f717212cd8975428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f272a315fd9f989132f0ccc8f477429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019434f27296212420b1af9410a72320430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef993e88c6ed0fd9fa01ec1bfc3857431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616079746ea29fcc7ceb8637b298d05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b2a3b05dd56fbd0bdd5a849c1ff3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8bf02bfe6ac61b6961d70416b96e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce36d2b37121b3b06bba4c7012c43d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7dbf963badb7cd8be27400b59342a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3339b299b49b1982c953c8b6dd6820437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc9bc7391fd9e57e66685780a1d9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3952a2d9b068e0852e970e407801e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ceea75fb061fdf3083b8ab9a01724440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef135ab24307c42f1be1d35e7de896441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c93ff23e6e7790afb848da2eb2ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b62aab6dbdc07fa2f7ca9e8eb7f24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc9e75e54009cd8aabf61c390ed35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592774db097e83faffefe9bd9ce9ec40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec0a063798144c625223978cf708e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff34c737b8e630efdb14ba5fee6fa12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c697e6bfcf1e29faae2a571ccd76b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8dc57e4c17ef3ccd6899b70ff08cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849086f6118438fab3af3a049fc0a016450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a31d18d95b6f5d434f9cfb312b1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae155e8dc2f80666186ffc6b036b14d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada3c6004bda1be10f999c97d236dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b290b8e7887918eb6f2ef4c18074c98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26663650b607a7d5f6ed98f9ac5b3901455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7de7d3593a48fef925a05e58afba6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3baa400260aea123aa26e22e3439a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e33fe898a77b0d496547b6fb0e12d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af1e745fffe0e0f309dd4416439af6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d02745601ad1cfce30c422e534b7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb3bee1f3cda41f7a1707b219592f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13863de3be5d110075cf38c292f8af9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94706b2fe965b422b0d92ddab17f04cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1978a3c359d432f938310ab1c132a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae1773d5c354ffe74dc50ee7369cf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b1872e63f1bf014996039c36ee471466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cbcc471a7f5583d5ea4699b1012df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b359f0312bf7e4f74efbf2ade4e48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bacf2c085f943f178cde38e8884cce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282933669aecd6f72e8a49ca1d10907470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453536cde38fe73f27bfb218735d2cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf6c85a641e40cf91e5301fe6f2ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317bd3919e7e7ea4bbc720a35ef3669473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b209073ad1cc1f1bd2895bd0b9e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100feb80c6b26cd0b0e16254416771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5259ffa8e00badabcbcd292e9836476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28fe461d386e5e43a55b3157a8ee8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400dd718e67654aeb708b3a4332cfe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eea26100e8cd12c5e513169ec172c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769b75f1d8c7a326e35de5267f3cc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fce443ee9b84dce95b24b496f30e93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c37ee7f5428d39b8327fdb044856d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba5e15cad420fb90270b9b48f73a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707007234670895f90c50b68e838f686484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a756e148d2e177b3611a48eab0808485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ad065642d2e345ac30d4091ea2fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d9748a0fa2fd0a01ef75a1b99902487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eefa23a269f64d2852b198c39200a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef1825c4d21e722e6b5875e272c37f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f744c18b1ccb59904ba8f656730afaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628899a41a92459938a28c4c81b5526491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac805fe36b4424a3d290277f066a85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b784403aaa7dbcbc6eff2219ba6bf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f7ecb23fa543a41acaff1a00f861f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e43bbcca255a58ad5b6e64ecf6ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd1b1d8c7bd90ecaa98c4868b5f61e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002292190b7c6dc8e5fcd8571b1ebd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04f9de66eb23c596f3423b38757650498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c88efad002c2a4a8326d065c75ad6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aea6faadeea7b54be42d9c661ebf5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8477537e54982995d838c54c91b3740501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4013f3179897baeb45eee84b0b632502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968af240eee125d67b78ad58aa909ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1009ae525e8b35fc26f4358117c68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4768efbb2530e504b6d00b0c3cd0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9cc96efa4d332f0ed7b547da5f0bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151eead40a88f7eb084e46d6d8ac092507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17faeaa8a85ebcc632821c1338cd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cf7cb7feffcf9f26583a6cdabc640509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254248b3fc2bca0456be3c1db7724341510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab6502cd701fce3f7048a2a53bd956511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a680507ac0a8b6b30eb33f4e2e37a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf051e8ad89e9feb02c539492454cc79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1fc8f3263f823bad1f6afaa448da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a0f1405b7386d6446bc458473ac1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc81b9185cbd099ad71edf90566f41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f84483da7085714a996c3c89be1e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a3f3d4632350cd3661540e7a44760518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b500158235250d6a7a74773a2eeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de7d56e211d522999a47cab7767c8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a66ff915cad8b7c63c5f7f20245dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d829bb0f892cffe16eaf0bb76e02a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461919fca5a0b6a4e1b8a9bb7a1f856523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a72caf490888cc7c3c5eac01a40d33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df4c6eb35eceab8de15b212246d42b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643a5dad078cc70bd773ded6d904b69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120342b621f05db77268d8a5f516fd7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796f90118fcc6293d82c2067691e8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7cc084925a250222ae2ae3b1ed7d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065961035c5a7448e125f921c1aa63d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75667c7df99c0878b30fabc05320f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e477fd3953693552c2e58950a02053532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b3a1312b38e5e1c2f7170d5837eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fe2dfa42f2288307c932c80b0604b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66710da1cfb79779d2fa80de9fd45d71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4824b04be340a6f51b383c7571153d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be52a0bdeeccb057df38c6b021fd10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36169c284e364a99557b30c724ef8ba2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad2719c5e5109c57dc7fcf69038595539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a0e816fa7790ac973f426839a4a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f286f50f0dca72b091753fd3e4329541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f21f27edba92a8774c87de74cb1bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae69a31de761e54e070f1fd6b88bb56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe034d3d5901452bc1ca30f7bfc71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8de8e8f32a84af53149c0c570c32ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9039de4f2f7fb0a2ed1fc356a11d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdd01818a1ce61b59de4a27e940c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981053db3c239ecbbfdd0ee8f7d10a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68dc4697631d9a7a0d3c0bf614cee8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a87b6f05fa99ecb841bda2b81af3c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16083f4ea310850288796003f98f89d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b811161d49996b31184b6c723724552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854c71f1e958da8b2f3aadb3357686553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362356c099fb91e174c66a8cf1724e80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105d60759c86e793735f60dc6e048d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f2b7990d95c0968b9000f73002017556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c20a8a5d0efb924efceea317678bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251ea0e88e6e459f34149bd63b9519558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e17bcbb849ba5255f0b47833a59e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c9e68ae1a4c354d156875bc6ec081560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76b861fd848dd5aa53746654a531ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d2b8c4076fa4f53ba36e37949bf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e3ac9484de68be398fc839a1d86af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d7a4714c68eebe4b52e59b1000a75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f181706ce562868d7e04f9071bf50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3433e292d6aeb44cd2e5a2b8cd3a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c741784c1aca33896005815648a757b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d8f753a32990ddefad8d0bafe0415568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e29192ed5feb0ed9a85ee24ad3fa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707025df3a17d0cde62b9964217ac08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152b2dfb6344a191fd09478e24a263f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a893493aedfebc08ea43cbd1183b6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf37a3c127e0a1e6ce3d23898318369573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9884c811167cdddf72009e04073d41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a05e1a88827c2a94285d8fee45868575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8e10ef38fd1a4d60d6469e6222ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59633f5342a7fd2136cb6a9c09fa20f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e70b1e08aec8c7c7f1b701de4eabaf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857fc4dcf40f428e8f30e36f4143e8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef30901e7e0a2e796dc1f9ddc006e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e9362df2a4a0c8d124f151f0acc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fe797062e4762574fc55b79b8d3d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677ff515c409e999672ae5cb0564f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b156c8cff55bc4a7148df33971783584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda68b5521303a3acf140db7d099d34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fefbfc7a123414a04bd59196cac90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dda67fc2bf58ac6dec96a75e78476587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18716fbbac797e6ddd1b5cb5944cbfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7baf9606ec2303d90eaeb9fd7150589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581b847afdaca13c00c73cd1f80c4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b352a46a976fa37ea3df0350732d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146cb7f5e7e50b5d4319e7dbe97b95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c5fdd3d46797bd61abeed1c91681593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a3d2f60bd5e476e251b6e99f9297594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a9ae64094ba65bd8c64a4be753c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500c545369c9268acc55478a440d9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d167a0c888dc2920886c9ae44a60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be26929893dd757c9515a891350cde8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bfaa715b97b893885361e569f8e2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef99f31bf17d8ea66b4f4cdfd216f5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbdb58d354c30d97ec9cdd8fb9959c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121ecf35c0c54697329b5e02b836930602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c441f32c622b270259970bab2f2f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe59f5497aebc41c65d236b4af8d5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309dda698f834a7f305201ff28bb3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744c14075dabb98419ab47546cb9b8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771550e5e324c1897cb1fbc2abc3f5fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc80be2c0074f90d9bd5cdc3976c66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2545429042c3fd06f3fdc270bc0b899609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8fb83cb79145464f9bced9ab7e199610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f596c6644fc59f59e33e8fa51c33da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54043b2e20c8f66a64d0101b4aea9b8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ab79b8e3f586dd29fa6ff2bcd5c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271225139930f42ca2787ec96c6a4a41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1e00f14cc720098f97ee2784f000615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e300f951e12455289b4a78c684eb12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e09efe21a866fe6896e43f4578241617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f671703578d7836839005155df1cbe6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a923eb225129e14d990988e32b2e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015b29f1ab3ffc98736bc41855cc2e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5a8db9fd15e13cf19f65f196e62c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0b315df8123bb23182d476a66571c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfe5c24f4487f02fe58c073d626ed2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760db2ffecffe4b1cb0e7850440706fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0a723401d08bb8f43c08a0ff29e4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f15d46c66ceb67f55c87b89977b845626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3485f360c24bd759acf844c72dfd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cdab159164343aa79ed4a229e347f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94eec731f4bb1f14bd637e7f21e1d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4c2533cd45d2010ed54766346db78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673963ee8f1c0fa7d5cfef6feb8cbffb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369deb064e8ce4bb52cd5f8e196f8d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa485ac8f1beb94abcdcc63519aaae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbb6c7602b9b664f3a4f0e06729d2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d779636d7501130df1960ab910be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e7aa9fed4ac422a5f72ec48f31a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b039f73eea030ea4f119d267dc2df6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435bec6fd1e3fcd0287af57c5c2539c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79aeb5a3c246ed2a67959ff408c58f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420eac76084dc328eb5e5492c25d005640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54708dfcfc7b90d00be922b10ce153ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fa41601f272b8565b0479806c26fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c5b5207852cb48cfc5ffab03e9365643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9dbc82076580dc0acf2ca55d58c0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad0e77b33d724647d995aa204e9661645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52887e87a4967e254b9928d7777e95fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7827cc7d90130682b6b275e72beac7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb9965ec1db3916e6d758a60f0598648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1ce7b96f31d0f5fe43a22c34e3d3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1260895b984f8af65b8ce9ff48270650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24c6cfb4da8bc06a731866d9b519e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814929371a50ca6b0441e717127e00e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ecc54fc8939a6066723770ab97c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842057f80c0c1a87fb85c5235e25a56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d5a123f2f5813a7e8e8b7d807e9f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e787cee311ac03b8cb0dd8fdac85b9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a9a8369c1fb13cf5d00c104f4746657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8feee9636347232ada14ee1738504d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d7634581852b3c39985d0d3aa04c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e6ca1c60ee3e12021e5d666d198c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb31c3f6e70ae93e00308e0fd4703b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06146316b3ef7544ee07be9d529e47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18472e3582bb457da51ab116473fcce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e1abc5a105d958f2828e384b80344664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929b0c04424c8c83c6d5096ad123b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb5e3a370f42ef34b18e986d490d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c3a0f4838e2a41133696bec09df9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358a6c9ebe6c1cc76cb61bdf87d8b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11766c4eb2e6060f8432b9a008c96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb999dbff18e29ef175c3cc23dc9402670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc855bf38e0f40dec800a8ed3e570b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a779e2a2129bf5a1e17f9d349cba57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9068f791a525919e727890ae8bb295673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ec656d7a2e25ecea9def25077a76f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512631f58e7a46f738c5564e5ff17522675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737592bb37512e6e252ed3c1022993ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1029980f55b96d118b63f01d17a35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b181b65065e5a9847c2d3def6da16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37523157e19e66100a9c609930b48237679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755272e98b51a824228c065901934a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc849f148b97ca2543c31651dffc71c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b62f1e3123cd9178bf9fc3090513682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faca1ac5fdeda954b9f4494704e8efc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf20190f4ddf8e7413106c35d0a6ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2e408192983ee0e99c0921100480685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c45f7b40aa9f75d210f22cf9b04a72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e53a817f7275d7627a2b7c2cb36f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a952edf7b1e185718e29bf86915b75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261cafbe0d43ef87422dd3bffcb98c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f18db1b05c21590bb41cd058eb042690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe23b228302e0b7c47986955f6278691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e50269ff311a02f197ed17f13eb87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f04a21d1fb35f0fec4d8ccbedd0a5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79efcaafe635f3a11d314d8349f3db0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1dab1841ef8f3669ecc1a63b1e31e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fa6ab758c200471b9b61d3de5bf89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1845efa5954edb8bdc25fe4353bc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8bfa80363d6438caca619b1514327698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8373963b45ef6d34f7855abaddf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839a9fe2e3a61a79e2f69ec795441cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20366e184b44c08d33e5c1eb8b2bf22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ecd3f15c9b8ddfbbca1e16ce8544702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfeae92da54fa1ece4d460f8626db9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a82cc5488a025a90af09c6aaf9dd9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5cbaeeaa5b136a0c8fcc4cbb6001705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98da38f699691537f8a5b6483bfe6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65d27f85e834906f2ba82a0822b368707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6973d56312a1d334be24458f338a906708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258026abbc58e1f0dcaddef0e828ee2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb6e2e3b90f162fab4783c99cf1e31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6149bd67e934299815c0d8ef37a1ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0dcc223a04e667eefc64058c0cd10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554d689697c4bb0c6df14570e16186c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236073464abc5bc59331177ae339f7b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ffde662864b1f28755198dc6f5b88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0d449bb14ed59b5276915f7a83c49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce862f563784edebd0afa8e4429f32db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457061d5f36917f25308ac558480a5ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3edcdbeae9dc0d63cb4c7fd5c8a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587eb13e6dd9da460e5dc962ef3673720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8149c54920305920a5d9b4270b9a66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942087ef243ecc91f909bc6e1a4c79e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b379343bb5b47a7826a0035ebad44a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132040b6d047de4ca5731af1a0f8a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d89b407ac35326c8a5019a3f1a1b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a5964119e115e6c4931b7f8a9991726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df689b1eafb2ba992f4c55f9be1e28a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a567db89032a4780884aad091eca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c7394f77fa75481e40fc6bc6847e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa21956719464478ce0f22b66b347730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca11a65add34322b395e6edfd69d57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9978e479145886b47540db9b9fe5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df5e33897bb5336ade5b6feca2ab62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b0759cadb81813a5c073e2646035734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86b164bf7ed90f64021a4cc56f37b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bdc497189e737f9d3cd5aa6400c2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3f7219a6667648a5f23e59dea32ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd035722e6979b1b5ea9576697a2dd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b76ed156ff4afe519a18954567d4a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce190f848ad1021a118eca3630be4e0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e511e9223cd32336da07ce05e767741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d18af0762608caac13108c141fa5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49cdf3547561bdf36544f7174ad0d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32613b515fd350f7cb66a650553eea07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002c75d2b04130605fe1242b362240d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aceb7f21d63e478c4c6c7acb27e1ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadcf67d66845bc3e354903a077860d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a571b03acfeba7b9695eb93e99bfdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7e5445fae047526b58245f10333d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863eac3d9bf9b0239e8e5af973b621750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd6ce415fd6f2104c68b5cd5a7928751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a3d7bd77403ae2ea7885d10de80f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178f2ad39c455219d082ff8b2c7b21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcac320c4def63ceca0b90f989bc08b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77b429c313a1b854514c8b0fa63f36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd9d39c04f93f7d74775d444369596756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5275f65140aab0b2bc0ee67b94f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b680568394f82e8ef5f62c384ce8d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd6ca1e7f9fb1ec91665753b3a46b7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>