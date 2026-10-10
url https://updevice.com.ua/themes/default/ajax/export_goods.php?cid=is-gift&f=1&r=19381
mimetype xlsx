--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d6af94430bfe4c48884254a4d3921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04059a123a7366bf22f25ac9f6fcb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d16106f948caf5b1fcd3c60f7294e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c09233bd5c11ad391519e27cbd9a0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cecd766771db2ef04e5c458970e9735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da6323651e1c466dda4d701a6a4f196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d081c34ea073d4aa1b1312c62f0030d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dabb5c18d7b6f599f69696daaa46998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575db592097a9a841ef4eb95eca73cd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11ab10cbcb242882e43cbec1d310b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d56bc034d24bce60b0ccf3162540a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53dd633684c267be26ed94159e3b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a94a77bcec0f9179b8411f75012f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358759a1f01fb17bb3c58793de171d2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5fbe3ebc78052abbbc4c1071e94ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7f3ef7ccfea38bd0cd9bb9cd04dca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d9ae5616d118fcf36b4e19c60717e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09591829d28d31bb615f889f17f3d2fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de786a04221eae0ec121e655aa13e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e599ce2a65853e2896a53846f4af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee87384ccf5c8bedca52d5be376727e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e70173d58399f5c0d011f596c3d60e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2385152164decf5bbed3469f615d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65e2c39a1eef52b77d14ed796061be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c99bab030b848e839b37852bb910b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec48b3b3a82cb446a01b51c36e658c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a886dab3fc36e99339efa02366fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65fb5ea2481c60a5b4805848fd7c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf98f0e9082e646e68373e7061af3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d21c40e2f68d7fcc9b842f677b1c8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220aadd2ea96687a9cf1085cc4a484e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98e090d3336ef4e6e30302e7eebee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7152e394320e6138c5245b33b9cbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544019a0c14b0ddedded2ea2c3ff86a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b8a3086822f55ce06dca48fb10ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e521dc4d7796c0866abd2cd647597e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cea8ed94f11843d60f75e2fb02b4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8310cbfb93002b07dc5abf90edda038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6112a43f44f012b58b8366ea43fc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e14326f7398dd3dcbd4fb2dd6daa6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1078937f05526956d06cbf026148941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32ee2c76348733c146db15fed149442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a7f7c27ece276d27fb4d1701851e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5eaea7e671b6f16f07910eae79ae644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee47a71ab9b11a4e4bffc1d8affdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8ff95acf1147c3037bc6f299e710a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda07fb7e7cd1b7da12e50f0e04083d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555532cde4bcc91132f2592097ccb8ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abd2d6f15d15da7a9e8ec1a27d80d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fdecf1f5816ef4c72683f66a8dbde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60c5afd3b11a5f865174dd36d928751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4defa25142a5f9acc52391637b4fda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78bb3f0cc87430c04172e3d76daf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af90599a91f90bf19f768887e68fca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe899ac45293ae120dadc6a0bbda01755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4495dde4fbc5c11b28b1ca5af558a9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09e99790377dabfa68b4f3a989fbec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43675b9f4098dc792519cfc1f9df5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b98a6dbbe789da7454d5f14f01fd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9047a5bf2ac5f20a1d788833b08075f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3459c3e53928be56a4d05beff60c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35843a2cf126fce98761efb970c29b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891c4c0e3ec0ede3a5f7ca16040eae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77e06c4f6f4db788545080d466e18764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de675b28ce3bdee1f1e2680b333c06665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469067f150504ac8686469f0f5a0636d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882c6cb496425bc042872c7bc235dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0168d6c4115699533cf0b504e7249d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3a4beb2374a5b61a925c68a05ddf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad736b7df00288e5b24daa20ccb90570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d909fd3aa854d44d8c81fcf351961d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f0800cc18f64a2feed40c70ce9b6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a8fd0d1e4db3467f7a7e5729a898373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf03e53b662b9b10ae74ead575e4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d031f476826736f20ee307e1f79abf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae235d9663b956e9833e0a49ae9a8d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4638b0bfab5460334fc759ebe6b97077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea25c62801ff4be246a7031560b4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78d4fb316fb282497ff08b234c7c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37231544ab6d6bc3a1d149594bd2492580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05409584a107bc14f6ae8d5916dd7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65955e028fb460e617f844117f0d99482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e108182891c5699d56685bb5897b91383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2e755ea6524df7acffad65555118184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf98cbfc8e2e0ed56627329ee67bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6745ddfe3f5223069006c506ef0f1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99076eee48a6a7fbe5f3f6d6e9c1b7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5383805ee7f1020e67aa8757ae45b5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151869056b16ad279b432f515dc7ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffc5a4b25c4a73c9ce41df76fd7c7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ca3ad676da74b6aa5b2c0d2130e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b33c1920c548ab33df0a5a1fe76d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b7cb44aa3efe9795dc1e54132e78393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e6fcfe5d2bddaed508e1dd8f8a21894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee810e000f11be24447e63da7ad53ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f42c3bdfbec47d4341e92dec64e5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b359973f14378924b850021e43c7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b6dfe6049d73c0dad6fe2d1126adc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6e8c301ec9ef6c8d5cf90e342416899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ceea85498ae2cf083b7a1a846e267100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768fa981cfd147d9a1f1cb3eb2f9a9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be78fcd1a5d5c83158972e8e5dc19d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254b8310fe51afe19a9ac962c21594d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c848fd8f3961d111424650b0975d13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4fc6ace188dbf0c8c7e75708833ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a244c8453a4f6576cf430ff5d9913106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1c308437e02741d1e0207aec98540107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115321157663b192cd01c319ebfe51fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589104725dc564f6075cd4dbaaf4b17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ec5a460cf7549bb59c9b2e084658110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2f6a774386db666a2c5127e92870e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa48e64b4deb4ca347000610efec397112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc431ed1c26e817050e4b4028262ec6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3a5f358470d4fef29486ba5109fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6cdb4f3c4678e04165a5dd0eeeed6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa5b5569069002a89eed4b5868492116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45990821f5b6baf47fa8185ba855c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f44e579b4a161c482e4b63589ef43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad114bd67fac076944a2e82a7447b75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6192aa645c28775e1b512fe6757e67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ada00be53f1beb55e3a07ec751ca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172731b0ec0593b46b5d7cd94f671860122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aa2081fe25dead1b18bfd8a77927c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d347c0f8b185fcf8ea6b6504da58b5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93006e36d59bbe78fd8a89dc3ebd0408125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c68663720d131dda40d1e4928eeb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd9efbed1299f509ac41e5d322c9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91acb884cc134ec329ec74a8ff64fa0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb03690fec2d829a2472b45c40654f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17f791298f13ddd7bd02631e97506d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3871f83e1aeb51d01f16e42706133e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb2e2ee3bdca225e8abae01d5ed8b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700292aafe7c97abb112b78d4113bcd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d572bf4586a7cd411ab5956ed4888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a33fe79c863709e7f6b2b09d41f076135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecf482f1e2106e9511d991a76d37d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be17e77c4044f4a81725ff36631650137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cb8cfa86cbccfb5f7057be84029b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1dc8679ffa2146411ce565b08716139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2e27c2933d85302a585c5f0de9873140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf87720e89025b4dbe46dd6f394ac00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab64cb413cb1abbf7716c7b3ddf75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264a5f0979408c1aec08ce050e566aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ccb98df29365328419959466f92a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc607aa800f2ab8037c1dbbd659815eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94dbb86020ca45eada7cc656b5a2f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326d011ef3cf8fe5fabb00768df8f32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e12feb5b6d54fdef042ff4835c58f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844f7bdab3863f3d6017a43fd36f1c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e48de49ed7ca8325547ac0f7b0004150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0965c5af70731f572a7f24d4349e22e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a97b3c9125fe5c51321d1c7764c25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052dd44a291c2a07b0af202dd896bc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e53137f0810443eba18bedfb967c45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a50ffa64a596505683686b7700c587155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34fec8683df9a9c24787f6b6f3b21e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb556e364bbd7be52adbee5ef0cab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce79e6219161bfdff9e9839aa8fce68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c424c28604f7a9a17e87b04b22bc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab138be4f7778534324fa8c0aef3c00b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa2b627b67d9c03f02681a6e56887161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15f962436a313a601ebec0527acc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a714da4e95106968305af814e6398163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec012425fc27f604701a1058552923164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a901c51575272c78c4ca94145995b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71173187eb8da2a754e0b16bc564c61c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bc4d41c5edd5d0a5c76ee911e00fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179f0736118fc9266600745727abcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faac721fc86bcc57ec9b2963f1b978169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa79e33c53c2ededa6878bc79fd06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68ad937662411c47e7625974f90da4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b07503f2e3f605599850098a85c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6c78dd8ef37bd8945929a42b9e92a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f346149736228fc15bdb89877eda94e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f2c1d25974fd65033b4f3297022e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c80707f845811da72d6359ac2c74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf3884b87c5355dfefb71875eaa44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c26c81f8e23cad5f5e20f4a113e1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221e4fc340a89e45f5c9ab730a0ffb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9073bca30884e4a40da8ff329f58e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742ed7e616e3e3f8dbb0698acea8db3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38f02f67fa094c7d18b827edf70f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433951f876c0bd5a1739e213e7607da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b413ff83d8ee1621badef36a85d3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732aaceaf34db8ff58831135ddb270a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bfde3c198cda5e0576fb3d298b04a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee75bdbc62ba1c1b5827aedc6d3e100187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c844476e39af05d0eee17f6af9c0d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dadea269d782edcda70496e018b04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffab0d4adfc576766c80c6cc41699c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e529c79f201a04494a297a8fa2bdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95279fb85653ac5d28ee48d63a81233192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c1ebc53c31ddf281861a28a3baae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b8ad757c84e9f261124bbf488213194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9866fabc9d6f70c88c38406613be49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666551301b1c7cc25637a85b7a19032d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e4c4d661c44681aaaebc6eac96a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6719cded376fa1db18a98d1c8353e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad87de0398b90582f5a8376d74987199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04a82084bbacff7e693271ec36c4d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce00c731e8fada33d56fc65c2e287f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901f21ce0572cb6f6825ab9e4b3cc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4957b97eff9e5568d9ea856eab4a48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe6dc16b4179bb3c6d91946f5603c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a88b59e03eefbd11948f188b365f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20f95b4ffa60a04b4cae7ae0d38d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc9d8ac2689cefeb188dcf16471f63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3cb27e72859f4f39354614cc39611208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12104a1147a89fe6e3689b8eb2235ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d007e30e2d76cc483772fe38f4f4d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aebc49443bd75996fce11cca369ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cf9542f2a2122ddb134f8033c0487212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd23365c78a079e816baeaa0555b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9247759709acf489145fea402936b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce308d76dddad7a3a9f2f8862af81c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faae1377253ac4e516e91301d5d16c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ccf9fe27a3d470120d076a4e20be9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a197b6aede2c7c2e89ff5233d50064218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916626b253c697d9797e3acc1d7d5d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934207c5b35f7ed0ec869a897ec4a5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dfcac70dadaf0a3ce3bee5d03dc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be1941fcce9174512950cadc081f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e71b2075c352fcbdfb3c0e43f08297223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592f68cac7befca3484b219e73d125224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bd66c7e967448dc95e465de404529225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edc4ef5a0ac40072adcdf9fe9c2672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080567615ee3b9546019b17e6bc8f5e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f02d985e2eca9f446348f9c74bb46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469673c095d7a8600561fe0d1d6cd12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fff6d06ec3a91a6cb5e00a4014bd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8ff59807b745da80d9e677f728e6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9a853714f74d31bf9c2075793358232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b86c4bd678f73e5c4fc193211ce46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bbdc7ade8ec962e8eba3ebe912da4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8af32c4c059aedcf3d5b8a1706447235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeda30996a65208f6c8904e70ed71e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb1c8d2375d4d3004b6bc3044676da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc1a528afa1e2cfeec31cb9d9962b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bbfdaff3da481a122a8f065b545a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc465327fb094398d314a1c4bc9af41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1490e937d34e9da950c4b6fac5482241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80207b1eacc364b7f4ef9bf935c9b17c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9822d7d00a66635035944b575316f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceacf7db72221ea1e9964c5b5382099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989cd6dc728bb200d8e4a0cd1471070245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741179f3d59795dfb863ff3d3eb9b569246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05123769bcad7b4da8a2aa42d0ed4f13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a3962ff92fd4f958b13f10834380b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43e931912e77afae8e1c521ebd36fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8feecec56c767832f33f89eac1a3b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc202a30d917045e62eda4f578995251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d95e61d43effbc52132b4ef2edfde8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad5a7350bc95ab83b4ee7a3f7c8de9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a288ef1bc4039b87a59fea1debe1bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f633742d17214737e87b7b087e228255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7829460dc2566d8fd458f588871046256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8167d085187f2f9989957af41fafd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a880aada5e8670594705a7487d9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc751d10404053dfea61ee0252785a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aba2aa394260afef2f199b42c71520260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77eb36e6df7bbaf9cb30d17be28a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ba8415c7e04021939d37f11ed2b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11e4718d04e3ee851ff13f99fc817263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e928936812dece18bd7f1240100ced264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee91c218f57302cf106a4916e96ccd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7fdd75e6642cc10a34b13a0445b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d07681732bd1c2b6a525261bbb4a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a46e91a31c0f580dba6ebf345293d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035f15c4884642f85a0f21030fdf96b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a4c2017d97899a7c055a20efb8180270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096ad020dcd8664ed8ad6613d0c2c34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a2a4409a03362104e3bbc843d14b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a25f8489648057437df754dcee079273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1326a0b17924af459ef993c25bfe2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4b3d866a5a5294f33a93e79121d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f18b14e25c334d9fd79f11050bb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4a85b42a9e925d9c7c4098d31f8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbdb6fb96546b8ff8e84e04e395c81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc445410808c6c473b413585fcca599279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74aff52b53b4fa72b3819a23763ef7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c6b887c1dd0d502c8491b02c919d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923312fa70e48805b1351326840360b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4209342e13de357a61a8bf1792d06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6c0d0093e17b3371f9562179257af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b36f5defb1c4437b279f14718b9d3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a31a6f5da8d5ba5b50da0fca56ec64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16063b5c26f005ea69a8d04c3bc855287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8abc9a4a7e7f083629be31b25778d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ddbcf1505599d5e2b0257f8cf12d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cdd0e1c474b6d722093a9aa986dc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13894dff434e81d7c7568a5c33424ebb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca65f199c1c778b352d976efbea3ef6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa98d2fa9f74da912d05f863701cbe1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41108726ec56263e5c985b8884c72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c509d37df62cca3d439be661f07636295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4442a9b3ffa2f9a5a0ffe7c3e4c7757296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4238681c0ff41831e72e602ad79e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6db49a2934b3ff4d44303e6e9da4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ca443c927999865e83ab1edc59ebd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef65f3e65ec2047a3a3eae02a4a3574300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417267b6253e515b9c9663e1e306cd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ebf138a9e6c8bf9809cb08bbc11cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed203b0daa0c3c7a78db42ccb65b92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f45787a925c531254c7da30651e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3d959cd8840e05871d3f09715287305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf67b1b1cec49204772647d5ecf78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb3e8b06a5efd5c5fc0b47f9cbfd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e997ab1adb1c4da1f26d93971ba6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f729145f7334185b45e5d18753e942309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50aa589bcfe7b69951c8058c6f3e0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fdff902473a199b2bee90b053916311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ffaf7c407a84ce3ebe039a2bc75ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25feeab1814c1af012d4e707ab8ba82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907863d47d8926a198e50c0cceb7f3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6538296a465b9a46941b0c1d7de11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f1a74c82baa7fce9c8ea1923f4a55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a188cf1694deb54a0a9e0d69a63a09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72329e8dc7ccc556db9264802571c95c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd6169147d39e65bb83a43ebc46f1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068c5f70995ff4ac38a720256747729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aaa106ebc21ea8958936718c9c149321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca024f5d4798129415bd76bece5e80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba00c867bc58c52bf2afd5e22589893323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756ff16d637c0fd9d2dc304f67d3cd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5a09bbb86550117688758b0e24c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea17171c38e8186a005c0b6865407326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c57c4ab8bdc0ae326a514450e903e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad65018b9cad3a4ef0253fee25290d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5672ea7b2c54f1fe76a5c6b483d00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ef40f36369eecc704ded475113d06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e80f5118e8ae84ef6345c9ccd59684331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8e92f14573849908d6009d9db08d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fbe9427127a42cf9f9b781708713a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da57adc23920877d44481fe6cfc7fdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3697b83c5e5a33d487988e4ef4a5776335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f12771504bf08ef1c1d45aae32664336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35390d7b059bdc2237f3936732339b4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e24f2039b7afc167f0780ed466812338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a6cbd8af0730ae3b1fd739510ae3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ad4abe635eec26587644ad2f962f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566e7246bae1d6f9785d9a57665dc01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f6d0f213326f934331bc78e16c479342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62070a09d99e58bba618c277eca5e9c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16931c8bddc07e599272b5202a76f89e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d2e3b55d71c71f3241bc8f4cf76fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea22ab529e9236da8bb8ea0fc133e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b2d43b5d07b335a685aab60718e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7ed3400b5c78e32374f463c2c0c31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea81c3488d3eca98f1fe3d7c35d0ef8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55260173aee9f0f2ecffc7ea6cb626350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c12435d9711b6fd02b7ea50e0c286351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed137e02b84135d75c1f422a0ce139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f47253a4d1ef5d36bad2e9812156353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a636e1f9cd1a5b2269f933a12db9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda40cbd244f286c045ff88c45d80c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662553e05d8b1a5561099bad3626ffc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7fc1e95a937f843e830e08cb483b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1413da2e97c11ed5fbd6d8f911aced6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632013638468c2237237297236b81e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1f851589ca6f92da305017eccf098360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73f28677f79c12edaf4f4ab9e3761361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0e1d0cf5a5dc855e04b9cd17a7d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774aeaca0bfb22951eb5ff52ebff82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cbe6db5612b624b7e6e62d1a6f65d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fb02a4002e0abfa5c3741bf22999365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8045404e732f44987d00536d9ddb21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c236ebf88a4c014186033b459573dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84719c3ffe59d71250605e7b8e3eb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed765c228fed5d3edf346432984d04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229ea21a7620e076e6dac6ac0d6adeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09c587cf5dd9da965d6ad315f9c60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df52abfab8944fe06c73e3084abbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458fc23b172e9f7fa578194a5d58823373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a0d0f0e203ab590b7edf91be4bed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879894c5b2173c179927ea8ddc2d8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb78ebb39be9c2a6f71f2dd4ebc10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021de56f2b7ea8bfebb849679b91afc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ae15733f9ec1041a6b5a7b312a87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc69c76916ccfa0051a989626047c2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6701fe33ea9b32c49a48bf1aae62d63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136be57ca1f0dae170aada525ce843381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2255073383132e2b3208ba4b6cd97b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f79219416962dc52b4df15c8b0286b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52ef0573687bb57ac010e1b187b356384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e485e377dd9e22f31ef7219b6184a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f1849755cf1f8a03d91aa8f9d23f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b070f36dd0b20898eaac3347a91a5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721af331db35c07b258001b1e89e3c9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfa5b8edc43bd82f1c75fb09103d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fbffb98a3cf3983990d6b9ba92358390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92899fe0ba31455926814eb5e9e179aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde265b7d4cf18ed2371d7348e62c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32b4bfd18237ba76de52376e2416d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93609f2fe76aa95d7ee3db0c9431c39d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce99304aae55c0b21f2156e999f33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed3f24387a352a78e60e41975138f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf15307d79ff403dff551c090f5b5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1d4f0675d6ebcda36de5f1dc587fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd18c3a819b7b073ca5d17fdc7de97b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08669d757145f2f1f5a031f50b3a82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914435c9386111bbaf5669d786c829d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3446cb56d982a7b00ccf664d5e2fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506209720e42f189cd0a80e3b1268c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1108aa0c77e37c35f8d96f3829e76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721b6a5f9e81cc95ae3ebcd38ef3d5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6577766ab049c10802becc4ebe926f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7078ecf34b5e31b4c34d50c515749d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbece272d4c660ef80b432826fd73ddf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcc0727a4ca7074c7b284869fedd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88627dc788acefe62e5193bebc9428410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d0b687aad5e1b0756cd81369c174411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c04e6cd01e0df7d67a70a149fa0666412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d4057c455018c791250afa35a519413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a3a412bd1dc210e767547428fa3ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee546c21ff8caf773bd91d3004550415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1443c4de5c9beabc34475bed304e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3089204696a8481504166c549ec66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822d8c1751245bf29ffddb22bf8825418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086420a351a60ba755e704342f150c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd65ff894cfebf878a76a5646e7a8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1c6e3a6deab6d437ba12b6f168cb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210223ffa4a5ba1b22cb58c3a6baa56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb4f3015282cf99f9b41b0ef0e436a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517389c98c2b9840b2084eecc7edd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec95b8c7233c8a0f599d86bd3ce01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227015e3d156343622686d5c47755c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17651a3eed49edc6b2f9f83d36104696427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a77bed3be573a57290f94fbd31aca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77161d9bea7076b914d317902892dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42212a215bd11f6274e8b2c7ea75e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc596c826ae721d4e577f0e41199cb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99757400a871700be5234ac54dae9f85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ae2ff2364b88540c6e818dcbf24d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac24c8c61692a3b589f623b8c9c556f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926bfaf500b0633145c546e1a820201435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdf76b90ed0b3f7a574217a89389fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d0339d45515dc39b3f5708948f93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6469ce8b59377abb6631e42cc8af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a761dcdcdfe5891b51cf76e9629c5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b882a6d5abd4b3489e44313cadadd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd926c9eb3353bc440b4ff9a09dd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c503cd9393497ff16868a15557fd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf58a8e272ee2d1e3ca5108781fb701443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c9767860cbd9ed8f6f01e68cc2bca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321630cfedddc67750f3e05e2995c7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff79bd8d8b30b6eddc8d7010a6af9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc14aa3d85eb067b5329eaa778d399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ae7f851585535301c73a5ebc272a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b66785d43fc6ab498b46b54a046182449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b5d0b7d45740e8183d82917fdfca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46fd93891573652409a2d7b8fe929d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069abd5a1e28f0dd5183d628d277066f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca8a45b5ab27129b104a0848d3c283453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92584bc1605dd45624d4f0f8e0d322454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5109385f8608f16aee41d4cf2bb39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aa88cfbf23740b0d467029323750a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b5c0bb703f368685424213c9e9540457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051b04eecd3f635e8e0864da4fdd953458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6074068e1234a042369de6b94bb6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d7949cd2e2229a672c013489f02f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93d1613e24c2a01155446d971f9fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad081375d4fca4756f02389c143f8ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381cbeee2fcbf7b5ad164a1a88b9ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c6bcdd6f063f79eae017a620e5063464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045c52a22507c07323297cfabf99c31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32867e38805287f9c87fe6f353d05de1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846d429030f89aadc89640336c42a54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b4aa70a55307716a928c0c2ddce5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee370192eee2d4101f49108008dbf60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5307b20557aceb8c8305579d5798470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa03545b57a11f0b0d3421fc665f382471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7a350a8d23f7c3f04ae624a5a547f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ce98b10e10e84662f847c8e0d350473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c721cefe006acde91e612cfa3139f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd03328d224283bcad1f9212305e7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180f5e449e5d0e511cb9b1f57b6e49a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e68023243aba80de727fccb3aa97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af643b6c2ef024482f02bafb5fcdc972478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967707fd57e62b2a96dc0c69dcc74c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b1809e64732d02a2968d1c2eb0c58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b610fc7d18611fb0ef71df1690dd88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420bb35746db5bdcadfaeea528096e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a520d3a98fb6ca862cf10320e376fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e1b03719be46324fbfe148717902484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8061903009e45bfcb726f3be2f354485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30103bc261119d3d6f43063a1ff1f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6bfd3910ed3075b6958d9a311dc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbdbf65cccaf9557c17a89e3df8440488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ce314d56e26f2cdd002f93c942f51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385490ed1755a37d2b3f56acfd9d2ba0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff3a526a869f0a8ac99facd277e759491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f7c6490037b850c2ebcd972e2f0cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc94b9edbc7b850786deeeb3f87460e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40fc14f19387f2c8c7fba4ad4d3c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a3d21695c18da483b3bb97198ca6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c36d239e98c2965f3d2f41a17992b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d06971c28b113e6863963e7dcc6cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e033edfa319c1fb9c041a250ec9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fd657240592aa7a5b81114d9d3a67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b57e25409bd1aa0752e2f4ad0eef6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4616fbdd6456494843b285f5c0385501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f52f5b3456fc78a9e5577cbf4797502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795da2862a6a1b2c0da451514acb4fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befa319abbdcb0ffb4b9a30f171c8fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a9daa88f7244db0a289511625785505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d55faf5ca51c5ce526d99e418b1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf05e891b3ad6e17925dbf9f6aeb31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b28932899a8ae99ee513d14db62b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724fcbef67a69902b7c91b08543ba9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576313dcb8d6127b223cb7e12bd160c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e7983ba61057e55123c76420e59b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c851f2fea5e031a5b8166d16f32565512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e424806542183958f5ac4d59137541513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4237c77062a9214cf7c118de6a326b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58a107c42eef42711eba0071b5ba44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645bd82750f658e5dab070bff8014c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6de2998348d00b4fde29da3679ae6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae74f0c25fe352630e63aec8ab645f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973379f49ccffa1e9b66014335aee7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cb12698611afa8c45cac73831c6c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e630af1e0a6ee1769ae10ef2d77ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad268432a080de955d1fe6e9c6a469f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d397017d986e473078849677770c8b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4392090170257f6f0038c875b47173524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c153e951de17f0d5baa42ac74514840525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf5474f675817c3464bf2d77853d6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4876faea9c8d4d0df5ae5411d7e13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a7f5084f03091815ea40d2d2b9949528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4302aedf61b3f60d110180ff393307529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a93d8dd2b740fb4c0bd52abcc3c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc3f594545c3c57fdc8dabe763c231531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1323c9b2c9a6d24a3f4c004c4bf6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d5f0c8d75332b70fda1551eda5a27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920b7d174b260b63ece4f6d05cd4391534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb600f3a616b673878fbe40264e24b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb47ba289494ff7b911deef328d348536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7096c76b659a418330ce8f0db55bfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9ee8531ef5ce971fe88a373f1e2f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1331b494c4f429497717522a93bd5d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249c6fb43b59c3a1f965cb61810463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d481b77e69a507f8348210b252546541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca69c0675ebc8faa354105823ddae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6470b92d04f9c04206a56229b5964f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77707f0e9c8575597b67cbf11fcf0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ce66983b48f2e5e538f222d5e003545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b279d8fe39be6e3842a711cd29cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f30c803b42a0521ad998589a0ea4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3530bc5a4c37b84825bdb62ce1f641a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419f1b60439dccbef7b9fa45167245549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16da182449279306fc4b2b49721811e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93625602dadce84040c177d4af0fe9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565303230f97a7ec9200e61b7f331e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a316b80e3a55bb348ce6c655cfb32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522c77ded51e1342d879a1e893b95b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585f34e172842f33f067d9413f7fa3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed719f35c44c839ff10d48bd8d4c8e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76219ae067ecce86d1d759572de62009557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d291232609f1e1981433d34fa020052558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336db44eae4d17c076141e3fb90649559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd6a4221b2cf80669e704923ac7689560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6048fc6eceebced5b4bf98adf7d70ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5227444554504986c10abf2b5b65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2892620283f133ddf0d13db4b82d98c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f0e1dd0f56eb0d935b578ea7ecde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abbe136dbc5073bb8e833d08cb8e9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be9c9e661db8a6750e7a07a771eb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9ea1beb47913a998931cccb01fae2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439dde205cf80a00941354ce66874f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594335ecec4ebbf7eb8ad2d1badc60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33ec6cc2d6a1362136b2b111505533570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdcfbf63ccda1cb0bbb2b63a599de3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394bb0d120ce12fc0f51bcb69fb6bc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0254850afdd449002823522816396573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48a8d212e148aebcf91cb9229f1fe5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee8ee2639161bc98bdd8f72cc75d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a908ad43e70767fe86462b79a9844a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0fcab5f181659000b9a8959244f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dfb14db7c6dcec4b6b7cb9e0406b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1c1563d16ed248c30dc9d608c8aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07e3cee7d6eb025ad57301c4b46b8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58b5d6f64819c23a9f8cb53748b5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd8075dab4a72a51a92e52024d2ee8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50166e031735012abee5f1286762289d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3699029d55d9d88dbec6a02f073e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1c6840ac4cf118f07fc9eebc2dbd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe558429e8ba0328d5082f3e894a849586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999ddf95fd54b92bdce96375fe8ee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df4eef3167e2983c8499324f6c328b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4749de74c2b1dd25a76ebae405b73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5808a264c73ba49d5c263fcadef93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9be2bcb63e2b0d2e7df9cf1368053591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505242fb3b15b59ed5d874f388625f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476c86d7a86ce0d2fd421800e1ee0e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c8e8776d01e97bd835581d004c03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b7183ac752e70b871cceb48f2f641595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848414f470032351c9287854b57583f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e954995140372749aeb73daf93450f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad0167e74f1e7bf883d9edf8b63c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87f1334383a9e91bff8e2e0fae7bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b416b55c8894885d2d966da82497600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff7bba5d66872669f4ba028f0e10f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e671a37e594024980bdb0a86397e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a701f951d15a9096e93dc9e7ebbed0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ed6b5bb25d145e53d55d07b4fccef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8c263305c66b0769d139eaeef6dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5a84d7db0d20521b5b00d670adc2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a52b9304fe135472171bf154a5ba9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ef7d95fcdef78c2cde2fdb761277d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fb80a5f936e2cf7c5ae567de79e65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e115a37e840924fa3bc364079319d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbfed172cb6efdd4504e86316a9ea6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbbb997c629b602298e879e422bcfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048f0485181be59ab46f7a351c80166613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f2c9c4d16dd3e3e643ea2b07be103614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b1a17f0045b19d563dab95c0ea00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb44ec905f7e4fdcee78457ae050ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1e527494a8b53f432c478e9386db6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76582cd5a9671ead65d2aca6f6c8860618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad674392c0faa69d1f73d29bab02d77d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689ac002e384b8198ec374f3faf2fb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc359a9a3ad2b6974b19228af893de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8fd05c319af5f53f8e9e0fca3befe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a46058104af3114c16fd5c11fbddd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24109c00b9cf2cf828f830e57c2feb08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846659dbb17c02bd12e1bc283b6da57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e02556c3d1684c2eb3d34b7451e28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10512cfa5e1befced3a3bdf72f2b1d71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521edf9366b2a1bc2704ba9de4acabd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f534e2370c9871cf1f229f47e1b66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a23d6c1f0e43587fdf4bf4cd614fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096fb62e446c211eb236924dbbebb6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c48e9b6047701646bb95fd589ac5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a54489a6e04ef1aa2904e57d5b4c15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1761f6d5e4a0015c6bc7dc2e72e183634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d253fe4b6999b9284cdec5142a76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf793b07aba5e8a29a1397b32f1ef2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3681218da7f4fe3d8e908b5d7146b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167fdaf9305b3f62881ad70466407a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf479735362206ae15c0e69b5540416639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef17acfec2657a38e95f455a645fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542463da9a30574fbed4a40e7890032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460279fc7bae1311fd2b47c62803170e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe25043cd31da69e511d0835f256a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edbdd8417f1dc5893364f11083919f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2843dc541cd8c21ab3f5e29580fb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063577e3375495a98cb370cc7a93df8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6c61c0ec80fe4f39d810bec4e0123647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec44762b6c602bdf36330a8a1c8d76e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd5e8d390ba081e3afee40e90975e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a5eb4bff15f211e17ee832fb42a7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b86edc98652550a1663cfd6c0f62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f1ae40d07413d511631efc1dc0e0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d568bda4ff90eb01663b16e5f5dd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab78fc13a410acaf84e14ef728962b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445c5fa829b0b3bd96f504a965e06dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82a79d5ef423dd2294fdb47ef210e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e46abac74f33c59226cef7e1bcef1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb117ad8fc25d44cd2d9d202b6d63ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72807acca1be12df549648d4bd89838f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced490dd97aca5c5a4cc567a21ce7e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc7ef83d8c8b9b16839450ff137cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1113d3358f99ccbb27f5e9889480d1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43725c7ff909eb556bf5e1f3eb51ab46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f163e7158a0b4f89d8b07b1f1d33d1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c297d223f07c840b74533c46aad5da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d099e9f1ab1546c186703843a750c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461194b1a0a5c1a9517dc9f7db65775667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258731b18c23c392bbc71766901ddb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205015b1a4542a5cdd5eed0cd18e60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2e6dee25105d705d813b46a667d30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74c5aef2e81aa1b28291ebcb687d1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0653f92bb297afdb7a125d54f1b23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5f353c9daa6815dae0d753f079cdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853394b06fadeb115f07a8fcc74982ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce241575e32618eab8770f16876dcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389395e292531c38d4183ce41ecdee0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7890384e8ae2c299e948b852181ab5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4886bfc5eccc875eb00f765c922a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d274bcc09eac3d4a45aa85c7ceff466679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c1d03eb6808249d1daadc99b5f56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90194efd4773f4bfce159d180e6082681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2afe6ae6d416e531e7d67a6792cc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfc898838bef13e0d98e81c471c81e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611b04434938feb7b2b5b053216b61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb6eb62a9c24e87610a1a5c13950d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5da545bbcb95831575c3b60cd5d9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ee5acc7b6b2cfee8076d94aa5c78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36a5a5183db07f914d70c7f7bd380688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122c702106d52972eabab1ca04c570c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b17eb82275e274c32b9d49ae147e54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfbf4c8691d9d00158a1deef23f2c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900ba4dcb781e8ea9ad23919beedacf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04422b3be6b0309c1474d37855ff6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574b1d7393131d3121ae8333acf919a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1029a205843d601b165abfd6f7385a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990930f0311d5009ad7ac81773c57c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df351767da9bf4593c627294afed74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b80d3c3741a68760fc4b7a942a9ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f167095fee08afa22afc59a898ed95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2481a6fff95fe31ad753b4a7cea74d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082291b0ec85d92ee186385c37a72ccf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178703276b6354e8a3abe47f4fef101d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80f6d0a06ae26d1ac0f228fcd6438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40df9d8df41710d9796b81d283d50e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68280bd716faa9d4b9da5bee2e42d13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447a1b6bee2588b5427994092175c2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d51e73cfd79980a033cf8e1f05699707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bab1cf685b81354cf45d5514d0fc85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e6ec219612dd8c9b925930115411709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823072d00428633a549a12e4ddd39c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f371060307bdb28bd57583dec2beb38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363cd51198b1829b7f3d9d8fc1740f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cedd4af6eed69d0f6f70ef6b48311f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb479df15d660e081eae0778fd1fa9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00ed6e615a4b6ece0fea65b7b28847715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae592b5c6dad76994c43b47594bff6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42c7d245f2ee76e6dede65525b2ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b85b0cd1e1043546ad2affa85c16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2059e243e44e8ee79b5485ae50339f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0a9e26f8dbe075ac0512b8e1d014f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb1a8bdea9373fdd818eb9a42ab63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5c3d2678ad666a466828a85706b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed00d927729a68198894f771e710bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1717db1f08d7999a77c27e58afbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867e0d8bbf345ccce5a3cf42f96474c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efed4c261af4fb38e6aba9aca15030726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507506668018c723bcd1301f7030427f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb357c53fbbcd80cf0f996801c0d886e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420336bffed805acb7b5a72e37c62f1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12477e0ce5b4370a7f62ffbb443fefc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532e3066a0a7c2cbb195df8b411943f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c95ed2ee903fbdb8957ee96849ffa9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e361f4cc4a80477c4967ec1338d9df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e87c51e3148d511edf6d6ef436b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492712878a9326ab4f77d15e7ff0fcd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6a54c2f052e88b0db01f2783da838736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e480ece18393d3238bf3221a9896e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d80b3c412bfe4cd3136a75c7e12aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acefb356a77d331dab6888d7c94df80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd20fb7f9e5cde3ad96f8716f80a66b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db4ad10b0c33b0ff247cb7eafc78d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b94d17bb1388ea5f7ccea9913fd6d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e210d54d736947eb4e713406138e3ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41da164d15603d0bbb2b84d2f21ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1a1fb779c84d9a65c376bdfeb48b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa083ae135a8395bde3f0e84f5850746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cccc636e2786312936f45b0a61697747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade081cce3955ff56d71e50af4736c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb422617fe4206f2bbaea189272c6cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b0897ea58681bdd753d9058b98402750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382573dccb102827e4afd70a2146e31c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdd9f26979be58e563906b2f3557b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ad33f14153ab122b586e22be192e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b4d77504d45a1b2bfea95f578061754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba1a1828ee16cf0d1c90fb0396e36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09178ffafef2d3ad9976bfed22dd13c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a980889f493f2c49cf2976a20861ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42927a5be5540851b4814ca5dbb9b424758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729971b5980c06aac866e143ad8ee353759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef3f2ecf4cedd1f74034e52a3eb70b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a148b71d1368d0931c782b9836f8e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345739fdd0bb7b7ed400643fb8d1e613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77180512794579dd0c18a70d9634244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb802cd273165476f021660c03a0455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433207b878ea4751a5bc02de89590bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743c9b966f29888e4f9b825ba5f4377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ab10199a637713a0f31755d725bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4138f798a699b06d91a45a4a8b9c7bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9872025b49f526263640c11af63d1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684323545f6a97b381b8a0c3dfb8ddce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69f9c5d586fb972bcf11f71a8352512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b44c7224a75dd05cc5b6335e11edb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db77c07dcd42296688cd95a9a844a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8d10c815c4143848a467fe3bd3ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0871bc75da3d631eac430edbc3a5d9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c4ddb17fe93db03d05b9d3f60ab617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14821a19ae02456d244e1f0dec3bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0fd779e43ca4dd313566e4818e9ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9063b6b48258af81f39e003ae3e0b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ad13d712e769841019865c63b4f1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcab3577b8fc599a9a68ccc1b9eab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94dc50ce669c519690163ada17d1b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95447aa31515d4288f8f8dd3ac9359da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee487ce5ab90c724f41b11bed3420e0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcde6916e95411ca0ac3efd75861d5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a95cddede7e22225a284a5de531d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637d5fe8a493268b07daf6fc1f721eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84364f6330c5a3641433a190ec4e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef6e3a06818633e8e8b138d76f3b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04faf76aefe534aec5647172d79e21531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bbaffbfffd55e6102c72c6d3d5d8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83bd96c3583b0de041b926df2f262633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa4f168c22fb95f10c4554b2f5be0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ec123d5e4630bbe0684151361a7a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e7c8b0a6cabcd21960663dfe241af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499f0e8bed77873c393f987b75ffce837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bafbe3ca4a9b699cabfd527e58ec338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293dd2f2e01ebad267ef879097eee2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf232c3ca902a109d5d8e4aff28ce40640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806176dfdb2e1910547ac496e68bc7f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736552e82d50dd3132d728bd73a2c7c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79d6106a8948a05be2010f5816b9f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a875a23cccffc748d05e4d852d829844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484cb1d9d5b077c2f31dbb92e0a821d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676dae51f808c81d1fcecd03da3be5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731168c96f0317695849edb0a65a4fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d70abae3709dc4458af1968e00ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70ddadda1e9e301856dd321137c24a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295bca85d5f859650c9f089860371de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0cf58f9e9f5bf19ea42318b2378651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c56170b44b61661c649299738c3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd70442e8b53184800e6e394dfac9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b08ccde8daf4800076d4935c70169554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8c629d1a10c00381b6e038eb7984255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583f273aebd857cc0fb1bd2914dfa1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c57b5fe37e0671643af7f0398eb7b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6decdecb5316d43466198d42f01d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aefa74b84454e89f6b2c4d98eabb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ec7d78f914d89afdd3b6f5cdbdac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea002a02b99404df35e4850a39262ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9dcf10b07b1f32e406168d0746c0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869887a7a6bf28793b5eba4a4fba0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d71980da290b70ab1f27cf039c8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda79798de214d18e15248e9b3704c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208372ee48b2414b515e599f45a3c60266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050887bd020236491c967e22bfd5ab4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd534c5ff24c808ad81c1b57aa10d23668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ef5bd6b9c795097e6454a44fc2c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457868a43071158aca8fa61f779c9c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88f0e10a4af8deb367cff2caeb696a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d5fd74b60175225a876ef53f56de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f9e2e5c31bc8b2b0a2f45b4adc7fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f61bed58df8303035da73bffe84bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad226f1a635de6f17bc684b3fa31f5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941eda54e26d12870a2ceb30bb4b20e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af077e11061e6ae2bb59645277c0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214e168784b67d989a290f96b11161f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032dca3077ddbfbcb152a3caa6b65d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f8d2fb1c75319e781fc1ede94cea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce19fa6ae4ebc1dbcb04980c8e203081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd354db4be137167fc01875cc15b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef310c6ca1ff524d2a01f40ff410ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb2f8cc3c6bca66fa9563feb4c1fb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704bd4add1904a4dfe968063fe6324185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6711137413caf897de5b864aeb47586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3884d866ac26927d7c2fc4645f0b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ad485606d0e295f2cc5475065196c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ea02b6cf9d157f5f07a103992c07689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e788564ac952b2c029701d26946b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a301cd733ffccfd93d8af70c42f4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f472b6fcb5e398ad91f6b0e1d308d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0cb0bd8c51acb8f0ed7965680ef5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8f82a9b4bdd1af6fc2c06e34906d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc74cb565c227e97cce95e3c371747595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb79bb96989542893fcc843a7666ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6e52aa6b96bb67c70073a5d35db297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be010678c6fa84b11a361b2ca4e52898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752183458f1a28f9d7cee649b25dda6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5a5177f3a55dd5de4129f73094f20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735bde4866935edaa8fe42d08e384e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd966ece16dc1cbf625d88efe6ccf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b02367e75cd7103c3dded3f6c1bbc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d758b7b2a1b1edec442d6485255f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730945a7cc4ef64eb1e656c1f64bd79c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5dbae5ae569a53251df53cec73ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b05876d08285cf0e220330b7144d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285baceef605f4864f759c849c477f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e191daa9e4cb6376c46bf5f5caf4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248308b2fc515b94cd677c53e629ce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd689df12cb492677c6e6d55ba39eb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073bc45696c097834dc7a34ad003e1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa07dcca0e36ae3e0ff3de9e10036f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf722d5ae99aa5bc8b2db71f0d6ae4cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b631bdae253c11363af8bc438d99d0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb1bc7ca750d861592f7f875d3bc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96932d1e9e7fd58f1b9744739bd6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ea248932df1f9dd091dfac0af9d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc8b50cbd4f0b324b20c9d5e3d87d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c383d6d0b47060d6d35562959b90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bba41804ce6268833b6b68c410bb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85f7bf1ab8fa36ea0bb96c8accc0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795479add3e1c9ab8dd2e87fe7aad0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a50dbe9bb5768ef8364cb8951818124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5d0c0c3e49bcb21186ea460d3a17e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49849b9e0f6d0744dbea3cb9e464f79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad42dff056a356f48b194964e9767127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f86464150d23d0dbef64d6fe6376d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6daa6ca9827bf38308570ecaf43891129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77925757ffe45c3f0df668db6c460091130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e0c99ea62e3edbf7f7f04c8da759b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233123de5f40a35d74869c6bb81de888132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b54d1e7a8200e0b90cc38a2fb07b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d087b653cb63809e4d4a130ebd8c5a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07814ed2809dbb2f5892577b0d7931135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa2ff1be7930da6145c42fdfabf14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af0f50afe4456751c69aa6de212dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cfdf9e25010c75dc539f0511dd755138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd64e0b8b097c63a64afbf0f90f39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c4b9652a66e417a7aec997491dbc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e63d74ceda8ffb6661c55867c2f02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef56b4e4d89679dca9ed07c7bcb669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13647c1f716775c2821e7ed509e8bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9515114ff93863a59443a277ef55d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675568204abe68a5a8649705c460f4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75161bd08417fdb24c3ed93fd922e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87fc83f7ae8cba1cbb5b58ee325ade147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e5a61b0517561fe0c5500165de39c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3303765a569acc1726c510b4b57eab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad900219482f086b4aa1a3eb51a8fc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4402303bc078db6bd4658e9d6600a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987952e8b8edf176ca1f2ba11bd898c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dc94bb86a7d60b21d49dfb3987052153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00c3c898732d1118e6f804f3ddb8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af37d34e122e22e0b4c9f9cc1026fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab6f23c62d6846f2e984ee597e7354156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25502e17480c9c8c9954c1de92f596ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f6de8fa00e6f81b142f60c5eea022158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680e138b0210d3572a0e2a8a9bf2a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8166f95872baa036b427881968bf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3a5b7bcf12dc9279f3d624cdd67cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc782905f6a0142d2ec5a5c2b44b84f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8383139ecfc17eba0def61a84e43ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ae8d75c7693a9f87058fba46774c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c4f9a30e3df6c4229d529a0027036165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c6466d8788d24869adfbcc6ccd35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3e21ebd911d95da33971a4d8e2fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c091f05f10293516a37ae379135f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018a4d9a9568155f8bc56d2a1f13d48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd7f6dad8f5f3e26faa35d09e7db54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578267977768faf97e8575edfc214c96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe1738883de75bdb813888270ae1a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60586c6e65f45fec3fd9e9b4aff53af6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c22a207d6cefa4e55f2ab9212234174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38e62a59a10ab786f0199e8e010570175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318eac33d0475149872898ec69f9a11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd86d51072eac7c294c411341a5046177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec1171c1cd0be66f5259c4f7363ae7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e601e74b27306ec87a04e5cf1aebf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9339369ed66dca5cdd4e0ceb514e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e19ce0984a45eb7e01ec415df29c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9615911d55fe1a12eb4cd49688d522d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37070d8af86df879c25d6ea1993304a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ceeb0c5616ff357108c9f1c33f3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654815e396e567cece9f99e9142ff3ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f8d1d43738e06e7c926a5047a9270186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44cbf53563167cdfbbc01d13e8d2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3a6a103f0b7889da1b99e721783cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f109890782da4a887b57601c74a30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d462c1535e0db0733197119c9148b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0638271403271ae6f5aaa80eb941bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c852e0e70ba288b5de3c6d4644bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097784447bb5ccf86e23fb9b778181a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfdc540e460d0e06b5b84a14dc07ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8234276ebaad9af3d9b360428466b26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad9d95b222733f6d044ac28faaa6e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6114f10d5d787e35978a52e6eed710197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621a06dc0fbb64cc28f0f13e6ed8caa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5765b9e4e795aad43da88e6e1178a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f62a20dac2ffcb816fe151adc0957200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37cbcf56c030983c21fae497c66a9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae144dcceb5e46377e14a532dd184c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2604e883b78a594c07cb585e5bdde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725dc62b159a7fd063845aa62ffbd6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb995a9fd48e3b98fe90b00a6960b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710245f050b2d65885dcc660649651c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe8c47ea7db9c0d35c4a8fb063b47f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840c0fbd0b38265685f33298790e34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c939d3839a86ae7028934b52df24d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c42d30850e9f9273e1c27515414285210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1ea76fb7b9d9da3b2e7fc47a5a91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ac048b17b97e63152250fdf2a778212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df319ba59ec554b08272a9b1a2a2e70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f772217d1e9f57c2122fa02a3fcec39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e2a2ae4d258108725a0fa513d318215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba186d02ecddacf75db4dac107e863a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d733636f6dfea78e79082d253cfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a08ba242d9d0dda887d9c96ae787a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dc6c74cc4ce629962bd2995cc96e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c66d231af3a1e5acf0a0bde54978220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f50654075663cbcb4bec87a41beb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533919beff17d1b0212761db332f1396222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a5f4e010b27a878b9ee26e9bd3cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f144409e01d42db8bc1b2b85eccedf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf86ee459043542f3e68fb82c5a5bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e232dba57abeb43b16cadfe23905e0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891208a4e0f9f75c9d6b5476a75bd91e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f91d09ff791b0d9d0102b4292859f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bf4f2fc08bf4046b22cf9c8a199dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd0ecacc3fea4020b747faa05cfc86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b4530db6b5e1d25754da6f4cdc973231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b28f28110c993334211ce917d347232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0300698f4672b7cd6ade9153108f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ac06f597a85817487608805fbb9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23022f9dd083e7b963e62d9e62de113235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc435e913c9781fdf8eb2f0681d5f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aa09c3f091284e9dc1df89fe4a07e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416b7f7bf33afdc3d9a88d1b6b64601238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651267c6934e0944de61b99a4934f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6b53ff6b37bbb9a0377d62a657133240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58549befc85ea6203c353db3e09a096f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44919c1aa755be359f7da3f7a975fe1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d7a74b570006852c95b435e7a6175243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699bf8d871daea1be7bd684c6d36b6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf54000e3674e9433cfcab38e8d4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b3ec065ef4c3d0570925cf810ce78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f6dda4f30d0b80fdece0a29d516c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e152b2e67ba6a1b25fdad507e442747248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbedb826b0fbabc028f1b122f379f51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87396b8aefaa7528fe5b98c21409704250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad29ba41233a250486e2bb8f9eccb58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e92b0209b5b16ef5ecd1203f6367b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11302bd3e6440d509cf6bbe2aea31ec4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a302049fe633e14bee835eb6c4f1574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498b359854851d71953a9abd3f5c410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ebaf93ce5fe93a6b315a00cc09dcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277fada8dd398029bc5123c7f2993a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f07e81abb72195688e5018403de0a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e1fc797800dfed25693fcc6943477259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea820238113ad4a8f13d1f305fc20d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13a81e81a5773e2380bce9f1200adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e74ee92c40cf83308b7552ed8f3903262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7c28c979c327c93a768168ffd732d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de20f58bc84532c0e360447671cb04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc0262ad5c66fae6fe3f01316df57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a88da03ab64b5b8369ad983f783f64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f30b4401af146deab0ce94454af610267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4900e72ba86f9f496272d424c9a55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db6311bae6f25a58c5ac5455fcf8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60137c0e9ba6a56d30a784fbcef87dbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc83ad32e52f7080c0dc68613861f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103b2cabba0302676e48223501f1810272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a837f23b7b1927e8a9c3670d1690a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76757c849bc12cf045d8acd9e319b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed227cbbef11fbdbc281cb280a698275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa738baaf78e80e0c8baf9d530bcbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ffd1c2751ed997213adbd9bf12fa3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2e155c2914a1076d660a2c5980b72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea91566eedd6a0cde37c5120e6bf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba1aa965125e9acc30af739ac6de95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6461dc0021df99b5419a49ac610ab6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55872ba82c310726a076dc03c6102651282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa05db9e1c17b3754ed5916d535603283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291ebd0b0f359cdb9445ea9076d4053284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0052dad18c85ed2f6740cbc98ece8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273786d3654d1bd288be7899d9095a7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a6886aefdaa6c60eeb9a2b1df3671287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1012e4865970d8fb50bc8270125902288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb028b2c997d899488af09fa463685289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c696364382f63a5fc8ea25fd562bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e1c73390602895162cb07156410d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c927df5ed8846baa2cc745cf39206e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913f45ac3a77eede9a004e7e4e5896293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29986edd29ceb7fb8eda5d6354715a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8582218351adda6b4cc4e0e088d7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19685a891f1d2b8a084a4de50a39ed5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa83c5778d8e2883aeaeb0ff348dc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819eaa99a64755a3db76fa53af1372c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ca043ae3afc8383a0fe5fcde84cf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222ec91a6c103935ededfff2db85aeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057365b66d232cb90a862128a3d592301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1deed6bbc2ac35af79f0c9ccfdd8da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed68611246934497ef9d826f3254ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96f215a8115eba8fca309b6d94cb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a6e4ac6e9ac2bb5e851c348682900305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5174e830fbadef90a1eb0a88f60469306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d07fa48a328c36d818440f93b89b65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3698c4b4383ce75f29ad9e1a944820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb08408fed118f1c0bc0e818122ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a217dc4bd155f99066279da5d0f8976310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1760bf372a3acb711a049ad29c208311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b3b37897362fca235736c551982c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d57aa433d479cfc582878be252472313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677840ccb3deb77c3f490d4effc24b43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12745580a83dca11e3195f2238f3da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fdb3cc7ab0345f3475bfd338bfc23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db138566f30b9b5f69b6e03aa46ef5d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027ddf83230bffa78a090951be1a11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dc4bbcfab388073e1925d017a0cac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68cd5f2ab56d0a03bdad0c7fdc8ff6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75496153d607b3b53f72541c899675321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4d68ca5771d1df945ebd35e4218d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2edce1a0ee579b7e06e7d66a3ff312323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef4f947f3919c63eea5910419de409324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23677fea8959118d6f32fec88c06e75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e006914b1ba37e1e8f1cbcd3387b627326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e09abf8a0d06badc14f6bc937005327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b44fa0dd20f0a039b94f5c79a55c80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19da7632323fceb51f18a3bc083f4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3eca05beea256ba9d993014e45d15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a81f399088bbd9feb45760990afc67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b07a9b27bdd43f09134ba32e3a5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa1753049a9743c3dcd3c0e4882547333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc4408e26c82394fdf11e5a3dc7a60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc14221e0dfffd924f577d69da423335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215c96b2a2fe9d64ed5cea648302bb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848832156013ca8fc41ea79dfc44c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d1b34d76b180c1a4ef3c0de8de6fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be2aeabd85bcf97b124de4296b6ccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ee21e8324d5856957250e909e112340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036901553cf5cf58ac359c9bf521af59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf80a637c63a10967da8787e78d756342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b277cc55aab544e24020aca093356a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e899a2318c785e4377c02ad0ecad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93211024b4f033a30ab8386f1ed282345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fa193cb35d46521d1ab349588054f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d090cc1b5c8276f3898dcd2069fab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2951993a3e8c189208202d8647867348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543205fccb26b03df1039934fd4180d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f882da148f6e4010c10faefda1d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aebbd116c99eb400e42406689fce5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43667c8c6fa02e9f6bad44d844e33dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d9aba06ab7eb623748d3f73da42b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e2603bbf9fce7f111ff896e4015d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e8e489ee9243d140d1b518ece625355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725af4efc47c8fa991db3c27399d58e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c982b701e00a013c9cd4563241bb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b9165b10725a80629e86fad28b4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f66343b9cefd07283f62acb43f132359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec012878ac32ae4f386e2a81539469d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fbe0d895ef7c5e01f0b97fded5866361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0d7242981fe7aa4634773053b4546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32131e6e575a6db4807672ecffba0b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d760bceccecb2b92ef53e9ca4891b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc71a3d3c4c32fda9d0d010a406b02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311eb5d6ae5ae5052c4cb38cad6f8db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f64e8e43b72121e9b9967ed54530367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed91e935a2dd578d773f357febade5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f2916d4002917b608182f40dde79e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882579b7186491d534a477757a4d7099370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649fe5649690a8e51c9c8794c15d806371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66e8ca7395445e310b0841533ffc42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c47fa67d2b8bf81503bfea0cb5d90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d8b732dc5a30877698e8dc97ef789374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7aa32a1d3a2637658b990c8331a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72ef1c6beae49bc71da11f92d053d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1117b5a281d9791ef3362caa76e1be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d843e1c73a1422f001799525ffec03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8995e048c9793068edf3b82d9e9b0f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb59f420e974d71c232cf79b66bcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763006d32b8988bbff1038ac3bda665381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766da82ce870287c8d263b10403df63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0305239ff2c3477d4b12188ee47c4bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c65d34f411735492bfbbc0f553dd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ad6c1186b8bfc60ff85b2099e9132385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de58ed415e742fc6b2cec79e877c968386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075f0a19073096b1be9ccde021120b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a158175dda88907a2fc0b4bc3abbc8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48cc7a5518a32363eb4c5f0e59272b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a21b41a9cd163ccb45bb2e2a98b9f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1af0efba3098f4bf950310f86ad22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb60fbe07f0439dbd8d1c5f2061005392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa238402dddc77b59fd52f685247b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1da18edc59bcc7ce5c8bda2f9d58a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4040985649b32b984169c45fd3873b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4813edd6f124c01855c5358ca1f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e2092f32d3e9a59c0e05baeaffc7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed75c5584fe1e05207b68d619bc87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3762e26a7f22cfcec0a27c9f2f6e31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d6535be8bd8114555c6352faf6178400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3479f1b7b62ffed5fa2ee311a4b02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69f65e637b7ebf6576aee0ce822124402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2cbbcd4e0fb4ac9cdad2562e85cd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd29b3ef10417cc3c90af5dced0c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefb41a6817b6e3d697afc4b73b7e53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b96c3fd7b7ffe6a2abd996962d210406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31abf73f4c1366f21a8b36ffe3db3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc45ae645f461438ef14b702079d94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8b6da6b584835593675acee69607409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ec15c6c16165536f3944347857f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa65840bc2048ba72411923de8b729411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302ad3e999a3d24c8036cc8716f0486412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0a5d39651a80578e026549fbcd15b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b3bd4198405792c48b534a56b80f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76867a72f8ad41abb814c49da55a711415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137c34cb59fc1b98ced822a1836c1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bab1ae10d13e1e80dc393baf6dcfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922886771dd81df07111bd05f1088c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849e0ebb854b06310a95753f4bd2c12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3ae8964a05abff3c208a43bc4d64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82926831a8000dcbc7867f016cc2a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34174830ecb90df5c2dc84ec561c41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749421d2cdca55eb629c83ce846094423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82e92ae4c909c2656f87d91a91561424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa01015d28711f3ae709a1213a0470425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910894d5de68913bb81d1426ecc41f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ccca4b4b3ca6492b640b904dd9281427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca2d0bc7d0c6bb963bc3298a69289428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1fe2c0ba12e658a10e905e6532511429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f679523f09e1d7beadd6a463a485430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef658536e33e64d16bd72eb116d59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5850255231337369303f6df4666754c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea78efa60bbb6bb3c2fadebcae997b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416d039bba21e1976ae5a9c0b191b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1334fb12c5d271d167a72b0a41d82eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e888a248036d77e8464e0b5b8a63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee87bf413a6cf915eadc293ca1d6e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469332497fb2594bcae5e0f452e54492438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e1c90afce29753e829221e1e92dc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f469ba855c7294d9e41bd57cc52311440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340af13cee7630d0a51ddf0b2d79452441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8064b1375bacdfeb0b0e01c82348442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2304282457d6dca8e34f5cb02fa2a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ee071fe145f6e9ed3ace8d5193d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66eadf3fa6e3c47b7d11c7be9bc096445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaa99a5dd8741d48edb29c84c4b8a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb28255f8697d1e688b27c72c8ea5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d95d0388be21572190f9d42858297b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b051c4a6775e016ab7e8732964d0ee0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d136e7b08da1c5552a2c6071f49f84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de810ccc0f3c3d56cac817a6394a07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8bd72c61cf7545e74770d777526c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513bba2c5f1b33ac3e3ecf08e0a386453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d16819b2fcd70c65319b7fccf6bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8eee4d3a092e1f2d63ec38cc44e74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f3a928a61a8484aedfcd3dea5fae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a86f23a24feca0627dd2b537f1d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218f1bebc016a7aa0e880ca234f68a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9ca6adb9bafa413bba59b3f003a1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcf6958d55903b159f7304b017e37a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9d90fb080eea25c06994aeae6a54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ce776dbd4cd4b97136e3bf74c69c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a88835c3be9cd98c77d40cfd2b163463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe39ab7f825068f924f28b0e891c5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32b2839ba885178c8bc82989a6cc60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681f64ee79e89eefc00dd0d80310b86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acfa0f553ca00c43d188e9aa39b777467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859e03d553c168294cd0b818ea43cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01877af7270b24c6c2d8b6dc9eb6ca4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a3bba80ef7b081549912c7af662aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde30d4986b098dd426603a7356403a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc770f18e61ca9f21354aafa56f73b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baa174f4972c488e434b49b19f4f47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0fbd71ee378437358db2837f5eb91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75374272823dcca2803e7a1bb16919475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d4a28e3d56012e9fd12cbfb06d7e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d942ae9fe59efe7065f81a96ed8601477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb5cee7fc04fc06cf858cd975b1841478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e322b4118aea9932016ae8473da9aa7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de9de00d50504c6a7a1f43d4169ca8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c299496344606a4b779c195f8aab3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e94df7176c08ca68b81b59a7d5e694482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa31910ad245e48fb45c6f82b0603483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67450bcac1c6d736ea7dc6a6d854a94a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316a1cf5164ca7d13ff6313fd6988f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216ee617a2f0a5eab1bbd5bd4d4391486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a61db329c73a7e02dc38cdda162b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e913692e4a6e53f1ce13d44df7be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2476d4bba4b4ef8632005b5e8c3777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810219aa2356cf93de1e28676bdbd491490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93da169d60c9e470d008149e0b1b2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb2e0bdc9a05a2eff18f665af600e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c91503962ed55144709e254dfea84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03f8fa128099cbd9bec1e63d7876a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d97c04f6ecbc44cac1bde03b7189495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c8ca38b0b5be2868427afd1f5616496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7efc5fbe801205892e8edd859f28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed131a60fb65dbfcc0fc1c4426dad487498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be247afe31d666db64fcf9e550e1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87f0096bebc2119527c0e28b262705500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d525eb1013d630e37eab4e4eabed54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93c59dded552c3e5cb3d9b4b0843c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cc83ad529f6e4077e53db89ff9bc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c65f183e165080a887318278a8e2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e721cfbfb8a04f26984873aa72110af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4553ce49e6be8fb4ad8d6cbafec71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f0ef8b127ade4412a7e967c8b406507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7323c681775546082b1dea5e7b879d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60827c28e013fe691fe39540d33c50f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b59c7b21b93c80e20e05221df333e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782dea222ed1b801d62d966f480de5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd952d74687708b080c2fcec27179ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e15adac016ee446f970137e7aad30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8d953a0b526d76b6a8d5410b93a5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bdeb6e4b1e0b47adc2553600a8001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a953e4541648142d7d9eac0493f94d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faade99028cbc9a673c43cf5334a2a5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d88f31ed1e676904686e23abf2e65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d44f14fc53b5f951f3103c219c94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadd1cd6167f5ee30acf2e4111caabc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb252958b300a5de45e32eaa1792a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb9af79f951e3816c2fd371b4ec36e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a75ba3867a3f829985d6254f75513e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab589f866efbffa93e9240dde40344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975995bfa15a741c5603530996dfff3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898e4069223dd5ec080fc5cb7977647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197b164fba8c2a7bc2f11ddb624cdbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f5aceddeb4bf7ae1eedebbb59dd93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342795f6c25f7a446c1c8c43e5a1b85c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c7752188d90cd7bf62d3ccfbc771a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795cb733594a5b3bc3df418456a792531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e34c53fedc72f7508675315735905532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adaa5c82e90a4f3890e37d904947e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92baec9013fffad0856803aefb3af6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f73b75da7ca0cb5cc5d5eda4aaac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c544c4dc835fb8f125e68e39d8c68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdab6733b5f5490ed48f0b5ba96c98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5299c01c1bbbdb89a52f9f2d74655ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb23dd73676599d3db4c6a7855359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2cadd02b498c1d44ab3c57b3ccd2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe78bf151a267ba662d23f5cd30f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d105473c0524e746de27ffe48fa5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d45c66878a3f076d7290c8dfc8abd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862299275ea1f7eb3225ff640d1b4aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969d19cc86be808b184188d61865f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f971ca53e22cdba515939558537bef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be167622353b7dff9c728adabf69e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec011cdeb35bcc3d0bc5434a00b2d18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a2787079da48e1419fcf2a2b02f37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895b8152e6956543cfd070ac8b7c2be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8837af56ee8edf09bbe891e4ecf207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559e97ea13a3ba63f19394e99ff28d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b52be8e46c84ad648ab863502e39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5c81410b39f8fe77acbd2bbb0e26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b99b8aa3f6e028ead73234e7419015555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c92dcff0c3a1a9b593913b6a685c36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca581b532636ffd7824a4ec2f9570557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb9fe5f36047076c7f86e1ebebe6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a4f19eacad19ca96b5bf3aaf509b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62ab790cf106b274b3b6e308c47971560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dafa6d95c059ab6634ca0ca4fe52c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689abf2df62785553cb42ad4b81076a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b5276b0550b15c15c438a506717f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcdcf8a42f5af810738f40803db44a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b7ba7c046129f887a34010df29acc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac02da313fd8d87ce2f63ffa1aa0664566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee3b4c1946fd49dc6200bd2e13129567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da29cd07b61478f6e881adc39ce89b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940cd4d758ca010921b3531e5640af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224acc3e7c8c7a490d170698f62d4b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce8c41c10e23ddab7e64c35356ebb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c5e87961d3cb979ef17ce0ea382f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b7dba29d078f06a6ec9d1ef5bb41a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bdf7906b11d1504000e1ae8cbf2cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c2147e22118bccdebd850efdc35e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1199f9398510a843e64afa4cd52d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba8b5a2622a81aeab42294b68984db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47be214ccb2e8cabc613b36a514c643578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8ccc69d9a025b578fd23a1bc950c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b5e6a81262c70712dbdaa9bd091e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59447302bfad6e0720bd567ae221a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9651be12f48239ccece0848b30826fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da9862991568c34fde713a1f43bbe8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70640e80e18ee3aeac26d1e651fdd2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678bf0f74778893a8ab90f3672ed79a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb545b6b0029b6578bc70f472d4c1d85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc4b82515e321bc22a8cb4bbfd486587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fb57dcf482c64d3a4833eb63bd456588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bc1590c7cbab4f57ed095c9cceb5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15de550df63ce6b81d93603e127d54a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8e664f8c8a13f4798521bf2111387591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206eecd39c78a03929616e213d7ee1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eef8bb33bdd57822fc6b5b993a15d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa8bf84cee1b6ba8d5f1be09f5d17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41312b7d6b72d9b2673f4f712f54a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96cb837dfb5ffb984bb28ab0e69abc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aebfe718d12c9c318b1878bb1f734597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb00bd3d3d3bef80767002a86b91f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4173848c5a8ada7deec366ce1d444599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402378a607ac64f92bf651045412a5ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5cb82dec0183045887f23729697fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593728aa6811c45f7f1425c2173f6e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf0f5b835be6ec0f2259189eefad2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f04df7660ebe472d38b8ce0bb9b5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a62f5d584629bbef3a8c72600faa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121f94e13d1fcc69ba5e658f3ad0f66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebfc3fe17d854f6f8ce7031a2f8e48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5cf32695aa1f2830a43e740cd527608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756346ac0b9d70319b5c1c9bd35c800b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cff280f2fa43e5db69f4f16c2d50be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b352b38c34cd3ffe5b2142cdf744611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcdbae5f5ca7eebd7211df1d6499ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724efdf17b5b1143e26ca726fd85285a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d6a80c2bd9b1bdbebca16577a0949614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fc94d7ddd8df8fb44f8a22c510581615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d39acadccbf9977a371c92d1672d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9d194e13d1f64392d7e2eff9c0c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a586c4b2a4e49189a7a1d7deb0aa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77c3d6f25df113e97e7901e6d33951619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a55e3b2f53a630144c8cbb553b5de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342625aff7efeb7aabef5bf92c71da4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31041d1496c57988cfb8a287e38d17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dc3948d2d101c2e94d1ecca7c6f40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0df1369aebc895bcf72c5d20f3743624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c741b50b529de732bfb275d62695e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe35698c7e33d8a0f36bf4a40cc7f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8c87547f5de5a7f9ae93616f2744b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7154fd3b118b1f7dea160caaadc63d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506be552d1a3860ee296019c81bf65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad558cb59aaa64648d54ad7df5d76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601c51ce2ce188ecfd9f90fe7a74234631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3e176587ed877513667f6084f9e81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338cbe364217cd476343cf07c1a193b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64c58b0fb0eb2d8c75edeea835760a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a06293cb093afb79aff56f99e52acb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c47ddc96ba4f2fc0c60a66e7ddc9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3fdff4cb1c40c7d1cb032de05139637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365baeba4ccff6ee3cc24fc730e1ad76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc50f96d0f5594c675ff4962c351bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871532b32c8d07d8dfb7a4360d6703b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dca5d3f1eb8a38a7b088cf1d62cca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e21c196b551431beb107a881c31b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c281c9cd0b93eb7e64442f4bc8f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc5dd5fea876694ec95b50dce937ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d29bd6ef397bc86098b5690fc18a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14377307ddfc423ffe8095ed3a455646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0eec791ba4817e966bffffcdd067d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e0479cbf3592b20df3ea0fb1a419648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7246cba38f615ecc0ba803c7dedb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61b6b8960912bf2bfdec3a83ee737650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e584d381c7d3a5a67b8041d532641b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba82bb1d6663eb9772050525f8dbb5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e24eae9b6a6323e0ac8b8e970144a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94729d91a64e7240282c696cd3f0610f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58103bd8f8b1e3c4c6e70eaad34573655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426391e41034e518ab58186c1b9ac4b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932c6ce9822350477f71b313d1acd46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da818d304592545072d89a80792aca03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd0f461141f6b5b46c0fcc516d20d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2617bce2dc5efee4a707588455e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801bb61997249fa03fe958079ffe1b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344dda127408593a33a81d38f696a65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363d55cf93139ba0ee18c5eabb2771663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac996e34527d09db9c6c618a7fc8e15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f6b1cd8c6600e2cdbc6a75fc6efc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd273330018dcace91480168da7edb77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c204c84f04255e7a892d129295c15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caae5ab58f797688c441f98a0493e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf84943d5a1ae41f356e08fcecabdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0bbdb98aa22ef2118be94c8ac54ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dd9ccf847fbe17f7d61400d249163671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b0748f932477049ee544b5741b3bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef39bd06d11b9727067ffaed3efd77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12f95250de53b2e662436155dbee14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f8039fb3534ee513a4818868ee80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d57bde24fd00dfcb70a6a534a2a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201d570d1743f6159bbb440f156b08e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33fbe4ee0e970b5a00137a5b609fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a089a322406db6705fe9284efed42ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed40c768c5029c8a3546a9c188045680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf94e43de5d8e150b11249d90c27b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04329b950cb954713b501243f64b0756682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aa69e6da9eaaa287a2eb566f254ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37063998fcd3abf4773f79bbbe2bdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376b261e23c4695343b85f11d5dfd66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d24856b9ea83cd8da0317b449b341686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba2bff3f958bdafec897bda445cd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d649c90f6395f04862fd75cdf3f4ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1be1dbdcba6b1420e1ed6214a3190689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7030ea60b3a034e3554fac526e4ba2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb41e7e17b802b1f072e670c05b1a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef161965f9cd8d8e15e642941752f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad2199b5ee39405ff58875a269983693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c71c800cbca40b215923761bf4ba30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fce88f7a1a598d08ce53aedf70009c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979592b28cba83aeee3853029ccf0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839485077ec6f0b96760e534d584d44b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d0d40da724f7bae7884f088e3d01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e52183d48856dfbf2e1c44995b7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e2ff988adc3cd7e35b72bf1e02734700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ca5551a64444bc79af8770da2120701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d186e63fbe62dfaffa7faf66d4203702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232ac1732eb1a60ad376fb3ac3b302d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d114d02cb6518eda82c735d824693704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe995a28d181c8f32f3a64f90ec8405f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aecfe175008d3a00400758ded0c6ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8405f1ca9696f4fbf7c81d19e50eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf47da56e5d44ff6389d09713c7d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d1628ff0654369d7606405090c9af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b50f9f506b083ae82aa2eab18e14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41561bbbef9703895aca3b6f7a62644711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b1c76971856067f74cecf9dada42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c499cabc4422e88379c28e43193f9c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390228d41f1eec9f24d7527565ac7f20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204eb8497e2ddc770fd2c55392414c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694737bc5ab300b4ea7adfa177387f91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cc516ebeadfa7511019d815db31d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5beee3fcf13308d86ffc9c4ec821c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed062df23a2a6ae88a0e2dd8dbf0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef895942b1e8b65daa4baaacd0074811720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90e9e47c92377fc78d4a42c7447ed7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720471eb0d2deefa7ea6d91663b09e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06183702bdc3666043829c72673eb729723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388adafebb3d27eff2db19d86518f31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15cbdeac56e115f8bd4ac64a22991725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced4d244d41926b9560155f8e8c9338726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa8068f97b919821ecefbd18f4f8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c6603a101a370bd340a3532eb662728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95531242b4028d1581e3384f491ea7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16788aa9a7566a86641a4abf89dc136730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0373cd31e02a665676360ffe28125731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e53d3eadd6d8d05374fbbd267d7dfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df72e768aeed846bff321469d5b577733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b60821f529999ad91d142333047057734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64127ccae736dd05b3c79e5e3d31a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab3032c1da163a21435ce8de72cf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147aa7646853b90394b7c8aeba62f3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c485814db47a019b71335d6df0d288738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c883d53dd9fd8d7ebd5845e91bbef5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3677fb42851879fbae25ec4d9ba940740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684a7957be8c834759bf41804bcea8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c1ab8409634eb7b99d52b4adf6300742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee99faad4def81206b779442006b29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3159e79984a511b6c73b635c4daeb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9012fc32ac36ef44a7d0c15b27cfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68112f5e0d85fcef48deddf6492d65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966b7527efc459a227b97f2b505b60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f32475f609dec8a8992704fb447e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a4ec83ed3d9f51e4c20865b4883fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7bc4eca92aa328ac9da1ef01b620b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1c8d1b22f07922cb5d734f73a0acc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea00214dc5e9eabe2830e77b62a8ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9b34f7a93807818a715b1855942b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58413611f3c3c78c9502a2f04ff5f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321833b1934b082d7125f46698ca45bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d72671de8191368d932205b189c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696d336e1d09e6af68434516275fc8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8dbf278fcd79f8052c24de4b4c052758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff30270fe61955e3239360dd5ec20d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>