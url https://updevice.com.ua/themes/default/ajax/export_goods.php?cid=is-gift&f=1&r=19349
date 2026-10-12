--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a891782bc3a5d822f3e6a675237d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ca22345ffba894686b09d46b39cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a18306f29627452c1ad763202ec7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d41b461e3d0f28f36a040bd4ce9e6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc84b691e1da3543ab2c2ca5b1fe1405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c9ea1d4c57e5e6d91c322e33419e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92444d1b48ff325c3d458d9a67a0fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d9dd6309019db35b8c455bb9bd36f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639fdefbbdaba91c7a904f4697f413c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cdc33c2a5e7039a36f389d40271e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb754457b66d57d5a2302a8a2ea3d28511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512eb135f74685ca3f37718f844bd2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f977d02f00d5b00c32b9efac6deaed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb3e07fe4ba36106315b6b3306d88a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766861703210a38da33ed834f6aab7ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdd0a55dc4f0bb9a8e82366d906a2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3882766e48629c8ae66499a6db130a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056bf2a2c8e065595c6796851e403be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d1e74179e163d33f74d2e6cbd25219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf44c28f3cf3e46fe2434ce7404ea920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de8f873adbdf43f6690e15c6df10dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798b27e8aa61caae1030e66d66251f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc798eef8af03cb595753caeacdbde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca43b4f01caa4c64ad03b7a45214324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce6a24528913c5ec3f123869d5e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393079ec77b6a0ba57a43fb26d09e2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c2af2b47bace4ed374ef751653c2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fdbfc869974382962b4532d69d2f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133395b3dcc4b8caa932e61f42746e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b665a6e94fc440fcd966262dc8d8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfcca5ea05337ec19d6b3c69b434fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568e863fc387e2f4d1cfa456e68e0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af9cdd5a10ca327ab5895d87a14db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b43db32bfba2ba504bb0c83f044e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedad1e8d963b4c9a89f4074a173e8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11185e38b76a7ae60efa3170f2afe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed762b53cf7e64161fb062c2ea7bfaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2484c3bba2f9e32f48e832c6a472238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273ab5ae6967560f2e6650182b0f2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ca064a001cb42fc2dee668e7ace5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7fa0dca167a661cf9509a0cbc2b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a9e183cefa74662b850b3cca05ba842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b54ccf2de8ef39eab1159158d5ab943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f323c0eb41b4093a5f637a29ff2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7789bae93e1d60e4a3c043cf3fad3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dadefc02e1ebdbe69c8211d8e599ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01dfc48edce0390163ecca5c7282147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e11083a0cabce8dde5b8a76ef2c3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c188634b678f6202820e98f4b75aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231950c5a9ba65d7e683273d6f6d447a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792069bf0f0d03cc8b74b9f230bb692651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948395694fee3c2901b831138a9eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918aeb4a9240b982d8f36c6aa5d29253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990824927835360089f9d08b8f7152454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548462dcd0c7ce46592233ecd864b9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5d6356a5bd869c6f394b39366ea6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f849df061c5f6cd19b6cf9945fb7d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2455ce000a99d38f9616d307de8fb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078c03c4cb1e622ffcb7e63da55108659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad17922bad9feb842171d8a138909bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb775ce2892a47cdab8e27e1eef584361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf368c8d3a21ab0706c2a4d3eb52eb3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0ead327dd84ef8c9b1dbc5fe372163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92509a806896c30f6ee02d164b875fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf042a21ccd168affc77a7951616a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68807f02673cc99be374c844331b3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065070f66e3c6558365332269056d7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27520fc0f01a81594cfa167ed6d82df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b923ed6768d1b8ec4a451fb0bb8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea892dcfbb794b267d5eac48530e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abf094b49249fb48aab1fd089fae1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf280153c8e0d2ca8377c34fca3cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6724ec9650769828931fb1873c396173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3918daf13b9067fc7ae67c97380774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e899a17124c43904da70d194284a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4bfdf9ee1e5c8ce7e48e8e0ddb0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bd81dfa8089d352666cf49186e0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28635f5f4fef5745964761a403f3373378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea302d6801f0e88e63af04c7ea7ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866748dd62566ae9b6fd4ffab3c463180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6522495ef2e0084258f5e4dabe60e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125500362bb6d95f1fc8294d29f776d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fb22050bfacc7ff17c63c9379213183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26fcb2633897e5f07083f2dad755c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96949b7f1c5fc33d59d6a7e5dfbf3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866124335f9e2ba172c90b97192a32986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856299e6ab2a3b2ae43605bea8cc24887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d8a8aca80f306d11bd3c10ffbc8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b36eff45e7ad8e84e3357d6603d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad6e680a03aab32a09285f3d09342890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51911934c481d63edd6e2e9a0e2bcb4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b0d4b23b4d46c5be9af9c723b0f0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b6b2a5fdfadd39f4318557cadbfcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1631884e15e524e922f092ac69c23e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2ce171f27bd82fa1e1b969083bee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d2a67059d6f6d3bc877d0b9c26c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0734e96c9c2cab288f8c68eb74291d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8433de7af75e005ead94603f28efc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e4ad941bca50abc7b25c69a5b25999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35e14761b57c3c3ea68d9f64e670d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb9af88cababd74829b3645a9fdc33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8b039217bfab8a656e9f00fe495b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71746a51a4b78b677258117132c8790103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb3e769a1a5d20402007c1e5805cc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04be2a68ec3781b244279521d7d3da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980c1490a12f9c64267b3d5b7a436e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523df967c49b5c51b8c839257c8c081107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3079857b03ed3fd37c7651da9a737c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083922f0b45e39c452357a45aa2beb1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161814581ae8d0ba27a8ddf8c4e1c0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24b49d8d1b2e2e94c53d8ef0db777111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba2e4dcfd722ecb432b962a07b7ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618b42cf69ed5f07893196f843c603a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e55da938167ad5b59072dceb040d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ae6be03407bdc306551e4f7f5c97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c93e6693ab1170acc2d6fb66cfde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267680bb57193015bcb352686d68bdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0aca2cee717c9d298c3c185be5ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d8df6352f5daebb4b85a103278bce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b26b9d09339dbd13e690efe28d2f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5127798c71f43a716eccbab6d60d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917b7967c723b6d967e5c1ebb773af7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca367948bfa29c347ea401d7db868566123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013645e378a3519c452b55399ce0be6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a62ab26666fab96430c6430ddafe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c462c1b7bb1c09e35aa4d921d66c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8b3602470b7b9557af59727d9fe6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd2afc78a4ac90e5033b3150cb7a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca63fac5f9ffa4e0ec94a29520ccb16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203ee4a73343b142eacb7d005a2c1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69206635866e60a5eb5f7acde0aaef5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cf405df4d0ad938fd809b222abc05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb20cf723e95edb527de281bff475133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df369d0a590382b15ac2fba1619a5e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86e14320db9a7d8e6ca3b9bfee76c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26124369708f9f76fe9f611292950baf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c289236b223f80957c61c8f2da9fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013c4ae06f1c3958ac0aa9cd965634138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64d9d154c763d83113b574dd0f34a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f206412baa0853c037091e94aad898140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65321062044106be3c177c3ea7e47c6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354271fbaf3130517668bd89b9719b7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525b27f79b828c9cacb13c568615a04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40bd13b1e657fa48594b0dfed0635f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884d0e65aeffec6102bc8920adc476145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f032e7c9d1f6abcfc766b5774ad7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190e511192d1925228d371f59097b49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3488c8def51ad58299ada998c972b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea334b2efe1ac683b8e75ba15297fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823341296315e310d84447a3d33c10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd852279f7facca32132bc3ad5b4e5f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e4d0b00bd7c90e2e4535752eb151152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004570d3f9e9257dd259d3b1799a6161153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909318e748c2aa80d6a87e005afe9706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab750010f701ee47215c504b818637d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4cf6ad5bf1b00532a795383a6106156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5987839167a0621527b22429793660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d351b1c9c111024dc335ae71976a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b7406172f62fa7952d64ab77427c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c9275118a4e25c288d732c82c6fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415641db91d93826fb7c251e2a209172161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b874087c4924baacafa6d1497f50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff960154b2c64f7f599c94a18b741163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff41207f586247b88d0b290def2d6fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368eda91e7e274bf8f5c32341288e7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36f44030369b7536cb789731a31ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbfb3dd4feea572f2e7038787d7aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041598049df7d7bc9a27569f11f0d822168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d21767186b07fbbb2ec2b4b90096f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932deb6d4d1b230711918104aceaa95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabf1109956237fd2344454fb7ebc6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba9c6e2714b212c08fc9b02116cb8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84267e2f7df0f6be4f5a099a67fff00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70408c637f6291c8b1ed36718e814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b99e18df4645efa0bf1787336995e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755d5ec8d2d639a7851c946aa76a2aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5f5f513142fdd2ba865f201abd463177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f23b41e9fe3d805ce2ef09759a3f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa723467a64b938c23881854e5f65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8015c34ca93fe234338e5fc98ad5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf300b5cf796c113b9eebebca3bb6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19671ced42b0373a670c8cee247923182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760119d18b551b78b27daae92ed3f5ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378fef8e93c8166f632db24f716e85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fc600b995cbdea734e863b94a25b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564453e84aa3ce03efa0989a81f20a7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ce4027617da241d0aa3ecdc05948b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea49e7e397ec58329cb1e07849df8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c0c18106880583484c4611bcf8b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538472e369112f125b11a102bfd15a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce86b1780b6d37d8b3694e23a8690191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a546bcb196ec153fd586503858df30f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b045511a2ff8a8be298f46144158e89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f691e849a97a3f261f8c246cd8254d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea23fba926be041d2228a1d3ff8e47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba2fe925b22c052f527d7b033858a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70cc37dc97944ab51f7b8dcd193963197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca830d773f3d563b4c36b44dc48b9af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66504deb194e616a6d067a99f73e02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82564191f9c89057fa19a0fba9cbc22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e5a5b1afe1090c84fa521ee0f6b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19fd97d117d303eda4a5798703c4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ada2fff56ae68281674c04e098372203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e01d2c2fd56cea5402e1981e308eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498045360faf3c43b7c648ed0e26f4d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2422735628b780be5a8fe7aefb42a0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c476988bbf9f5875b797cd0b997f02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b51c664290961198e3b685002593208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c35c348e0632d5b8bcd451bfdc48b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c7380163d20a64761a047bd7bfb60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107f601f99eb1322e416c1e1c9ee5df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68ce407c2e0b4c6398d66a6f31e1fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d6bb25cf5fc07d304838bbe4c858213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d0d0ffd1cee54cb65f0f6c9f3bdf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8765d62113289a3c78b390fdcca4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43154db274dccc64390e09d0f3a2dbc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f825d6caceb81879de85cae4fb4b969217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54717e827706193e06b243e4ddd5008218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ab40c68c2ae4cfe6224371c17b33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b35cd6a21bc59c0023eb62c561d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c5826ad04a54145a3f7203f2033bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe1424b3326230ba4ed176e88824e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23f095a098f0d4c409c66b21eedb8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101ab188eddb90644e0d630685e75c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627cf45a20eb4246dac4dfa15661302225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167a61bba6833c235045d827392af3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326e11aae0dd13374832c3d614f21e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b49a2cb3e7a50b1006d75857bf211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c7d0be7ea40fe9cafa2b0b402407229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd37805cc195af33f2fcff40551950230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b5fb532773f23cd5301651f1fdd09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f3be27948fd490e0659a4a91d1c0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a16989b8d83ce2a1c75caf546e56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d3c7532caa3462a19ced527cbf68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b364c388ea27c5b6bc9cfb98411c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4513c95938f83367ea003bce5566d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02bce99439b991888500020f71af24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2b1588cff51f19e9c6ed4ccc8f39c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e95d18790912b55a768dedfaea8f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75afa6a21451b989adb0d4a72aa1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8269d62d3f53d38751a13fcae614db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d99393f31c3960d24863a9f24222242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553b52805bc73c0b63258677534e421243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e46ea145294a6992956d1e9d29cc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2708f572638917fd53c83d1acf942245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500bbd5d04c7f0a44303171a1c8b30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda0ef46b0a7dcc63deedc35ae55d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc87b06f81572c192755d22b2247b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf3eb276857cd9b9cffe9c3f0000a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ddd223d152273278c426b87f0487250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da0646519ac8e8a313aee49475519a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64954757f8f6d1963e85f1e0fdb390d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901053d0ab74b30b9b12e351651b841253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e8c36c63acd52298bbd105e2fafc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca417205208073269a6d6c0ff4130255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b61a9541366f20a06a23b55c9fc4e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f06743f2d74ff97522cbdf2957496257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db524a3e14979509d138b064f9be87ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8857d1ef77640eb0b12c8c1ad26ffe5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63920de192bc18b993947d585f7a95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf050b13e145ba2958c08a9241ef7ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e433cd38c82ff025237acc673a2fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764f383fa19c56f325cd75ec545759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313607959e3f1c6e1db962c279fb9c25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180376b47ee73e1bcb35a31bbf8ec6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08062b633e3e06dd865c0ad5571b62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957648195a9e1f675f009e49b550f6be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6bcaef64120242d36822e30b61352268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123fce1fa19fc24fee573ecc027aba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986cab599bca958b4caeed1fdca9d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8918ca67653fcf33ad06041216a7f36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942a9f7fd530a47b65109d89e8d4fbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e74996559b272c5466fe88d2078c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005eb91915ff2bc672159da93b54865274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6fc2b0a97cf23f26ce76889f410c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d8da5a9d4e668ec418f52e9624113276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827ea46d34122a0ba9c57f21d558723277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6cab02f1e593d6ead32d9c7f782e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ccbe2aeee22ea6ebfe81da17e9a4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113fea8574dbf78543ab6a9ce8ce5aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba62afb2f11fdbd8332a5b47cbeb55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2fd67919cdce59b8db7e314883d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370dbc8cc9a4bce0608c8d2bb4eada283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119874b47e1f21c80aad999217f11367284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d956acf8163469a7b80d94720b1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d950b07a03fcf742019fd52cc20d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff9c987bb9de831628b122bee4bff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc90faf154937afcee49493c08e964288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe52d01e8d84b247c7cb9b419e2541289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded61d9e52ec286216f6a5a6f8d39e5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd6c5aa48a7ec33963ea21ca3e023291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc55de7cb5288f7dbb2d29477cba0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e4c9a4d5b2aa2a6fcda453146abbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab8d6ecd328d4a903f4b6a26af0b72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60957fc583cb18b23a746901fed76f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03bb818b7e67f206df8bda6e0d39c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa466a95aa9b06e102439fb0c68adc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c22ae39641fba71ef4cf8b90bd5f9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97f94e0cd707e3c96df75ce4cc61dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0a105b175e664377e5996a051476300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a0f417367a6fac33f939c4e4b864301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cac6e45fb50ab66bd53145ad1f790302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915c5c8026fc525df4832f16d019fbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a951e425696ce9916e5e8ed78d172e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da4b134d8da3c4b7441c72b169c577305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268bd6f030c17659aba7609fb301a57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751cb2489d5f9b529552dc4d690cbda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d589bfe2ea427fea0fd4a2c443059e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae994e89034f265f639c7dc3394141309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def0b6e6e4c47dcac0dc573bdffa07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea7b5e92b195c879c5a19302d1ce20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dad2462fb3ae7ef6ae701f4a49b22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbd536965d0cb2eae1b7a86045abba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9977600fbf707939b9df3b0acca6187314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b357c81d0773d4e3e17b7705f33aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ea05f06fa77575055ebd1bb098c01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5e98be94bfd1dbb6ea8e60289ba9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb3b69586a72c4ff3bef23d2456c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cb2ce47a04a5b147b9f0d191dc191319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a901d0ba9cabc398c44c216d89d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d3d19ce55fa3ecdebacc8aac1820321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522232c95c629a976a17c002f885aa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05317199c3cf7037b3bb6c4971363b17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824ad795b17fe61662b7cda22af91eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa7c3dd5525714aaa35aa4ee45763325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b609bc92e95f5d643ba714b50f917e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d5022144b116ad21306f7c1255678327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80f1a076f83d4343118f5cac13ef9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bac56a3765d8787ac1d49b070268d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e7fe36e65139fc02fa07556dbfa82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444cc5e295dc039286b97d19d7a99d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102981dcbbbed48ce7c00bdc86d3a2b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881feeea3a55804504f8bbcd9823f707333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cafaf0eb0712e34c05e4285bc49f0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6509c97f61fc38a4f0bc95ef748fc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5876d0ecd5e8cd6e679266c99cccbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e007f48c247056e338e63969f131337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef1322f9544b3dcc8bdfad6703f4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8b4d49106782ec6e3ebad1d3e9da4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e89b00ab4cd0682d77b89b31a99c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13673f97cd8243ff034d65325c25c74f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95067ef20a729aeaa33b916f8aa3f785342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5369517baf620b17b129fb821964343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6235d1948afd41f013b1283ec95de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097424968f4dd9bd61524025fc9bd84b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b766882b7ce8f8d3ce5ebc9b47951f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e82577c4d05ba891c6e2033bd8b0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ed451fd20e938f57427f5f0fc2f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e437daa28ce5fbdf3a1535822d118349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdadfec09a3012018824813ceda150c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af71abca1737030e9bc14930b276755351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc884d7cdc44f0da2d26e1befc22da2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7158ae026e4347701418f172c37e533353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe62b8e5b5267e6c740f6cd55fed9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a05005dca4dda44dc16ff1aa72a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e00a6d0fbc808635dfa15e4bbd68bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5ba8ac2a0cc3357c96747d9e07cd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989c5943f32e76dbab3fc392cca3b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98253ef7bc376b6add9262ae5ce38e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec164c2c3706bbd527ff2bce1f8f2c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d83b40c6517687b08c7560c9887b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebbdac826a8cc03f795ec18001c51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477b873171fb46cbc76f5acfd7d1c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b85ee0e4f4fde6c6ed692d230f4a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd3a43fe1044493ff0b4e695e3e1a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a4a26fb6c574f15e43af7bc1c1024366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8fff100db52e8b1b4840177f459d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92facba0efa699cabd7f54a09a1e927b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746df3a6bd8dc640a39e2f76c4ef402369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a84fbf999b94e5d85cf149097c438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bf37b5b46a56d883e3e6955b5f5bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f4b97b226c98ba51707c67159c120372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247377274a9835d56b3b5f681a45c6d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2adf5dade145418d10d03969409c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe3765ef6303386ddddf6d79dab624375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fae1a67bd3004c95987d1a8ee881d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d145c62eb93754d0189a72153e32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35d74ae7a840675a982e5f3334f748378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5b8a704b09629d3ad29298932bfd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3954dac67348552059dff7e2d3c3ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9187fea1aed48b25af1f3c0d3054a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4d9431671857598a442e182eb3b73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf24d20bf7052318a22c3d22a103a0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18948a69967ce1caa7a44046ca16b988384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666a3a065c46bcb620bcb29d9e4996385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93700217d02e8b969fbfc2cd356bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb38df04bde748e694caf3be9f86dee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feadea8bb4c0b946aa4c40151266999388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0165640254b61252651801e315dd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb683bcb89e43602ac822d6029fe5ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b332908a18d7dfe5e65df9bf2eb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e5aa5f528fee36d62fdcfb2621ed8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c826e311bf5b1d8864907939bbe972393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6905bd41e85534aa8346af053deac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c35c0dbd4f6252a8fdf628f29a47f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dfde6ad6df4161c973277dd4ef714396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f597617e9978a6d689dcc949a2d390397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d5f1ead38173a60d0665bedc6296f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da09ddafb484785dcc8cd4ae0456c1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776bd201c97dad581c334bddd3d1fae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e6e10d0ec4fffbd7f91c2f5caf41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eed383bbf567c1a10138589b8e22fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2091ddef7238140193345d2cd7245403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f70be985f90796186ff9c2546675404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f89a105c82dffb66823f45073a2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d781c924de404667b7853cb0f82e37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c8a2b55e6173d1f17a2178e3bb086407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca6fd72e975af71f57cd67df01672408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2895e535ff2d9639d5df592fc2c16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a03be80baf455c660954037b45d88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85586002926e091367686896fe959bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79ed5fd8619fe89a1f5225e90e6c2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab17f90ef27353c7c59235426f6b31f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa10d8cfeff8348427711181461fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd80f7edb690b65ee9501614b2cdfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d22d2dc8671dc247222b7ade90801b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dedaffa25978914d92cbc2dedcb4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fffae5e49eca83a42d8eefc254f46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5089515b359ee19a8e6f13c5b8d6ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11793a7af2342884b9b59ba693e08c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea3538865446ec025de8172934849421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3a9d9219cb7c02cfe89987283c17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32219f27c0b4fa4ace0752f99a1414423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11af18fe7f1e5c334e4329f761f8b75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a55983c887db699a3a8df35b8243425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8de324f2ffa1a794d5adf1c00d8e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e9523e45b511bb01c64ac0e9b8c17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89e8be5e34378d7090b3d8dfe12779428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36112da42bbda722e40e507189f455429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc85cfeeab0b7d72cef0d223b6001b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0124a830d527715bd4d895542f61965431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638a14123d5447012979d6791966ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f55f999f0ffc797a59a4f2b6c04f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ccf0bdf75849cf5f71e36593368b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a64781f04ff0275f94cfecc138552435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415edcc4395ea656f859169f6743da94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593efc1db1993e909c83a6fe5e2801b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe771a18aa0c1bc70db3066ecae8e9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ddf515a981692903235b7c8c5e466439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e3e3452c997a0853e261f135d221440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2b543f2789a3c90f7999e567a0e4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c0aba65e6946094ea03f16d977410442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdedc4d020ad7a936e73a4d3c93031c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b964bb7f78f23c785d53b4141494f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500d3c34232cd59b83658657b3f5ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c085b194c7cbc4b6a7bdcea2306ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36a027fd55995fa381f223707d3b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82976d79db19fe93c829167bc11d6ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeabe1df7a085514a1e6b51d81b403449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54115521cce59b7876226cb177fcd290450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f031e8a335c1030153b34c99dae337451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677bf4e8f59c32c32b8ce5230d4ce1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42df7d4c8bccc37a79e8c05f92863453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf5a20d7c82e27ad63b5d79fbaa932454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac326965f5f64e69a3142982272f52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec1150f43ad49bd9e42a885c956922456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15434b5f36f19e421fc34c26023e51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d244cbbc32f46d2506b2ae9a4413e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609813360dc2a3b2737d62610aca90c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eb040d81b7a5137f9fdef120b7c75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846533a0d19856057c978bff9ff5cea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a54a802823d7d273eaea04edf3650462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df72e2e3cfe358a8c7e9af0931ede463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690e8c992a2d6d0e16cc8fa5c6f7fa7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e391dcf8ec40c763ceaf4c31725bf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebae163ad92e77864ec1b8a5930740466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae2660b0bca6f9380a0d3bf48c3f7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bf7f4d83ee86d5488f31366d06039468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d40845658bb873e9eac29ccd23da25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614224225b6a309bbe1c3471c8906b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d7fd5cb0aa90f877fe15ef1a4e859471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942403b30988b69d488c3dbca9a27aea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a779a57525fe80c38b916d6acf58e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d451ef0383b38642d0b3bf3ddcd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08766c62c86e0c6d3a098f859d48cc5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c534ee52068bf8c42660e1ec563467476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf05b1ddc7f06123adf59def6404f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974b9f9d0a206279f9333a1163955f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0356dae673f790fed26ecd39d79d07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382a16aa70e675dcad734097a916760480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3f24cdf9782952d8cceb78011867e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba8b56dd2f7b492fd0a00025df3ec1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675289e90e1ed7117edbf80c8962a9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233bd915b358646c08c42ee306cae17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87ee3a4aac082c690a615a5771fb1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af4a1db9a4d9f81675f5d67f4afd4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00e78fc9d455de80ee9fb0a4d7357e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bee576263b31d9f9bdce3e87232ef3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7d304e4b44546b71db2e955a7b35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcc23779096770e395b9ec1cf49d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b100744e78ba30f67dbfe3eec4d88e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf45547aeb0b5558d77b683a4230999492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808f2e4ffcbccc0d045cb2e9e7ddc7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26cb2324e5014a7efe77737e8aad6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3191892dcd1acea04ba16b15f2b618495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5afa13b84b15dd7344dc07e0a1dac0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be45759b9bad2735f2703dd38c5cc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0512b9bf2b03c29f057f557ca42b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f049207fa1950a6c35a6f8570c2c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79166169af6f1d18b25de790af19e149500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ebba88886bf7ee4ae746d6a0b8242501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3341e32bdeda6efd8d8cc24fda30be2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2823df637d6a323d110718f3d6f239503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88b78a2011a73e76eb32ac8d353c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59834072c9fa90cc56fb465351db6fc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb1ccf82912f7d2c0dccc421cce0d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195e009dbb728f0fc49f5c049e60830507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9c8e3730080b6aa3fe0c3abab888508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af987cd8c2eb959838b07c8428ca267509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e8d79af060760cc63fb31a7ebfc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75c8cf67a32786d8a3b5c62c5adb44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e478a8a28adcc26f24171b66e7039512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0397d1992a42556dca4082a5d05b53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c0ecdcb28dbd4463ef1161950a5b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a150e5caca7aebd600e462da3cae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b34ac96d4f44bb0d147523051ca1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50bf6ca6c64432f4aa8a230f71954517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643f93d3956306627de2f1864caf5e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7cd46f91805e8847cb3108e9c4c7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef2d3f86be5861b3d34a8fd4a14c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0931fdc3810eeb5c53e83cf6b2532521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e547f8470f2485a65063add8bb25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e2b493af296053cd1c67375b1771523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb7c6d6bd16148f3b266ae006e32a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b947c863dba897b7e2252ab847049525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8187c80a21161456c17a5e02512b95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de86ff3682fad1fadfdbd5dca5a70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a3761d2e66c08224e85bfa0fe4b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a32ee1d1d5b3ed45e4ccb2fe53626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4cdc07de123467da4ea2de991c100530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472fef9293ee2a2e6ccc51e38eac22f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3654cedc5d0f8282ea8a218ec51938532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1463bab241a29503582fb1c72fab1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f31dc5b013156d8fc35aaa0c8f190534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae67942b688f225eaeb8119cf59e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c539d2833a0a139d8563c78043c0ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d06b323e4c0e617d28888f0e672f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9676137aa913656eaeb459d1a997fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa5535460cc05e46d1d218f0e67d91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74643fe34e4f0b512ee0adc9a6a87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408a85e9566f89905274a92cd7e8fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f44d275f56cf7dfeb5a036149a7474542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c0591c379cf9e11e39c90e06a8f8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f876e5708cc855065609e30dd0055544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567d03a77aad1cfa83a170c1389e29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d932ab0deb4dfa086ac1d80ae58e568546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd31aa5b5c638193fd8e14257700138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27280ca5c4ebd4bad64d97dc4865f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6e015db9059d3fbe0eac8c9f235a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077a24df0a2c4dd12d67ac7eb6c5a47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b114310955435fae4a4c3b5688a21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c004200e18e9940d04bf4625f7bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c240ff44307733538f53af37af06f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4315bb0d08e1517e968f386d4561554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901022e49e2285e30dbcb3eee3bf448555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d091e55271215090137524a1e97eb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a858d6f90e6a4bb84ffbb04f72152b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb042eb2fb5020848d3ee67f4b3007558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f80ff1dd74727b9eb32243e0f78b68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2813da3ac982e2519e0c86da46be4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aab1e61a5b8f4d35896bbf6ea43258561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643efcf742ff005958f8c9530cb2fbb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb54dc3f7437e045130bede5bde9eee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb709e19f22b585f35f45aa9f76399f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662752063e852a5c2ab48f3babc0df8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7313ddc43ef90301e029552824c7aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6641532c83d8b658bd9759099d9deeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643db4fee09ddf324cc626a41fc7409568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d07f7c5c05f2059231410d25610b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce564a16832d70464145dfc78b7eb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdff749d7255a9d8e824336a4636a3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1410ded8bedfb69a6ed06aad98721f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b8fdec991b5a27af50b7e8c4256c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f604ec4b1bf1adadf8e102b886c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373fa99bc33e60eefa6279ac84d6e54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd66e6fa528b168965b525e16337e50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed545b6f677f8a30cc8c1ee439bda97f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f668b54272319326b38c9ca617015b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe92babdcca314f7f5bde4f6d79ede579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7a96c5cf27e5689dcf72af7306a57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9190b8f78c1c0f2bff11b69e02298c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9632ca66761e220fa325e954d73c76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de134d58dd1a119fd58ad498487043583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a39f9a76c591a02e5ac498b3eaf41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1426b699f2335e471eb23345ee83e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a5de3d95335d1e43c536df1a86fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b9d6518f4d1cd214e1350938a0ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59f73096e9ecdb028dc750b899af34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b9976b498d5cca79cfd37511f53f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247acc6f92a8aed2348b5e0f351df47a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9ff4923a8f5ec6f24404d3e6ea48c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f4f74b81304d94c83662f41e6cac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2e8c2d05b8c7e7e1d2c0894a14df4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dea7e49dc99987128dd8e15de2b88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d9436c860769086bd97ccbae7927595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880317d5be0dfb0b4c8a9c55a4c2051596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce4912a10e8bf69aeae1eb93ab5459597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d82672ff62957ffebd78d5051a232598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbeb75d8c24a70cfb9f6355ccfcc74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895214a8e6d4fdc03295e3cdcc1281c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b4793250df1319e450400f8f69efb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac782a0099553c6395b41bea1910631602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786077751691e9c608dada967a99e22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179308a5e183ed851c4b767d51fd68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d07964409d5f9389c2fbd5fd9d3925605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a20c59061c88e102310340eb64ca0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d048fb7ebe7e889c1cbb5ac45aee6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67813600f38dc6bcfbb6e5ab21e6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7546293f14d1136088a5145eb0e0019609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e742db0c8a85e0d324faced645f62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8c85ccf193547ef0c39ad67a02d7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3ff63bebe2eab797f552325f923ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe9e6531fa7359936003b18724797613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6c11fc27eba0e285558fe73dd7f58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0bd5c9b7ac3a4c7018ee0d79cab2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1d716a8d2d8ebde856dbee9bbf40f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ed02be12d6517acd5092404a40da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d4c35d91c3333914f6f7f22f088dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d57ef7d9a21cdca5cbd8bf641cf16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a470a47f2c8fcd315c717ffedd15c54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251f04bc39e1b5666a7fbc0ebbef51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ddfce3276988a995c21679fe11d97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018091ce95e9bc01971d22025ae7c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f17fce1ff9ea974f546df3d72947a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416da50c74ed2b3db913c57c4f3e64d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe99a5f8bb3df7073eaca0da1f4f64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aee94b6e8e0026406939b74bfe0c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c3917dc79d5ae15a366b5527fa303628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d551a1b81379c42ae36c27f33705629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a13bbc984a5daa15f2017fba2f66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e9448618e03fd7de717cf6a74cc8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb40af043372c7de2b2ede9d971f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eabebbaba73145bebc677a4a48a911633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e90d21262509452dbd5f2cee1b8323634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02624ac12362ab88e7ebff72a4815d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ea0fa4413d48e4309daada0d3b8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a0f471de2d63dd516af7c0c268525637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a796a18dffafbd03a200d66cd1275638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07927dcd3bbba6d890eebde49c3011639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0702ba7f1d2402008b1b82e32fed61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e11ad69fbc9ad595c2fbb3e9f3d48f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626d0246e5ab5b1fa3878f0030f0657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8554a9989613d1ed4123f1bb05f5cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce33f339dff5fc90181a4c0451c5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85b9883fd4cb2f12e0ce18da100b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd632fa15763779bb181411a3cd0ed9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3091b91bf1b588d1ad0a5182fd8b6ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0f9d4d8565888e2b0f161eae62d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f2076879458de0ab791fb00acf7be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b6b7c1a844f60bcc86931dc164eaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef479b574ba0e870c00f099c0baf6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1420211751b036457c89a941f11f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fffe29a7acee39af7d46e3deb6ce4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0fee874dd707a2288f974a220ee81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ef0ce8474031d15d3d865956d56e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d843423b445e0e2d6928a344c6d45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366577ccbe8f59c3e2044aa0a59eaa8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570fb21c0d6ac983e02b50c38c17f4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472bbf982bc37dfc831d4ea197fac13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c18b949ba1946f8563cc46214da947660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd3e5681f986430b611e7324e00ea6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0957d8d5003a12a3134c5d5fb3e83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d42ad723f18c6b416b768737d147663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ea5e294adeaaa49a615e446e6abb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2af118e3280c596b3d478d6daf351665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c7c57a1c101f9dff9ed3dc119d172666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180100164f474426a4c6223090e7abc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e485ddf36b5171c580c153815ceb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ded9820770960672e2051d8758917669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7d63a9d927b2dd460560a49d7f45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbebe7f6f661284c97628a617790f78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f35e3aca3ce19c09b054283ed197672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadaca9a7dac7ce2dfcb19efa496bf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a8d4c2fafbdc9bae0564bce1f4c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10a44c91a74abcdb34f1e32cb3d026675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded85e184b43877a050e530d80ed9f91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e21813ef6f295be34f0554df42e8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6b431f8617fde081657cbf879c8f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9ef75272fee36549d0b52ef70a193679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f529a5804e5809a94e93e1fbc30bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5d1e17b69c0dea5a136d2a7fa2e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139754a0386597a14776bf674d7cf0ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308f21ff823171e4a3aa135f6a63fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf6cd448dbbd60d8a8308830117071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bae9de210d4ade2fd978efc62e504685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efe65251f7e04f5ad112725bf78b76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75207ee44cc168b9d854de5ed5223be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c298a78188a0313680ded4da80c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04b360cb4ccf928558fe7cf49900eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d82af84d03b00919c89574bf990f28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bd245b274eac6f6320c505602ee41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c01c741e7fe9566bbf93950af333d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def2f23a73582dd053e5871260c940e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7518ccb59e9a8212702725fdd036694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c78beac52e527c3dfe4af94502457695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478394c992ac5d564adf255588759059696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb7d181cf56037783c49d5256904ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fae6ac364b747a9d1decadc3043ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52438bc49ac372fe5eac1dd37b7e5fcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f458813f6ecd8fb9b76ef27b1ab94e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0dc9b82be82a7b41f5b8a233aaf65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af993d86035adec556872fad27b304702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea275750850f37b5a96a3a8c0748ecc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c478427b103c6b3fb426a6a20a739704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c34a1d325e4ed18008ac64b710abc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69995927b66342ec645ce1497a5673b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b969785e3ffb240076d862219155c27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c76d45a21608f3323ac1be1e39139708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067edd3ac33e101398e8af7d11b60597709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09287b3e302500e0093ed8fdb54c4934710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041a5b082e4f6a53e4d2706b0bc569711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103d45a2f33f176309165ccbb9a6858712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f870dfe79f3a9a51df949e2c546a1c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f01ba2b6c2df0794ba6cadfff184714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ab47a14e60483d03e3fdf87e8cdec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de33e3843e2335465abc831219099716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66fdb4bae1941ab169cd98b919ffd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626eb06c9360f61c864dd6d8018c33c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ac48ea8a4df86ef53ed32a02b6e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47426087ac81fd11b2bcf5537c84668720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44491fb7cc746560f49c532b37de5bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff26d2f0727cf1a74159137f7dedd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d33fdd4051ed59b0e2b84fd28cf8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39972413020fa9bb71b993d4f41ec051724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b83d240f606ac2894f2e2e8432dc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a36e44160531fcf6ea806c23b01cf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0526db5cfdc193f5d4b71308ab930727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa17aad6ba33cdaaed6e0ffae98789e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bf2990b8061eec883d38ad6ba97a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0f26366c72a690269063aeec91683730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd09961734b40e0d82278cfd7ed2c94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d75bf356f06a4df22292cbd2b81b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076534c27bd56885fb2348c215a04e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31305ca476c2c016d3a5beb380e15644734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f946b2792b913a9d848e221d4ef961735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdaab3d0957b038f3007ebad157eb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb9d0580b19025b14728e43aff762a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b93f02d8e8e9722fea1479f9984d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f93570ee3062327618fe31706a905739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9d055007d81051e45012e8bafc22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3a07443e765fd4042784ed43123a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fcefc044555711ced73bfc12129af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b476841c6775d2ecae16e49790edc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfce955bc2e972aa6d4f8e3ff52b2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c289d47fead10ee00e344714bc9f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98000ae27fda0ab7b0c03a84da476995746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10554793ea41c79ccfcfe693c379a14d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214e1acb917c41ccbf432dce0e9f6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71032c75bc303359af0739ffc731cbe7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c2166fe79bf67aa67f4649ba7e560750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0d7b9889476c34e40c5e6644e283f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca6adff36799a50ef502165744c2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b209911c4baf896da3ffc8cbc44f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6712abca0145a0657cd95438b7b0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56480fc6afea9deb215485d7fcc874755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad0ee36c062f852f926582469adfa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f3af95caf7f93e0d8d78d1491c3bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f783ee2e234597ce4242aa4577812758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6df1cd357785e86f9954a788e0be61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a303b81578213f1cd862225b452e581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9560dba03a5ec898d429dcc5c0fac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202cbc6f7b91ff283adb9ae5c09d2bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964cabd0e76ffc16c24d57e4d3362744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ae4128cfcb0910c27cfd5aa9093db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d7c43b34e209917d6955019ffcd506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179df1a67c7d7382b57256c17582de27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa83ff28d285b7f6c848a18fa68038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa23fd299ab79126efdd9cd04dbbac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d3750f6aefa2cdbd06c3a220f583210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b146960c415ce08449faf9f491308b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cf668f8bd514ef51590faab78b52912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2ea2d1fb662895c1a68a7926d0afb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd0f3e7445936ed98730d573bf180e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1635c6569b711e5d617bcd220ec037015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68f1beee4455f09e9d40c2b5396cdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc74489fb8f9acc5aa65d0253dde0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100feacaa0d86cc97cc66b23ba4dfad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb30371bf86c1fb68ea08e1a3d8f63b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb1120b754d8ca7492c3800d1640420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c199b084deada4838a52315e80f2cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3098a4cd8692c2f47ef73e8e858e5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e10eebe9cc4b66670e4af1ef518aa523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3bddee1f83421934e23d9abe6e6ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f88885f77275912e51fe8d3461dec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a0e9dff320286ff894036d0b8f42426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52a38b5d2a2e8fc12683204a6cddb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d01ab93fb85f70ce8cc1be80ad66a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba343c04ddd736d5d5c5c014718ad529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f842c5634c08d5de42ea7cd02fa43f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff777707d579938a63048f8236aa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823bb0a3d238d2683b8b236327728832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c39ff728e9d2fa87e4915071818c4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c71218479817af37b9405e308c7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7708170afee5a689a3c83363ec9c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a80cb36f3520d76fdfeb96d91926f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273965d52d59119a6360b08335b7dab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1a08964b5a7e2fe7cbf02f47f46238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad7186be53a2051104de66d0158a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce28bdc31a691d980bd0fa4d757b9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b3af5ca350a1b4b9777a8b54761df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a43703be323acb4d72499523e1c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca3b8ba252959a86d7a94fc176ddd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a4dd5a41b684cac3ef2c6467284444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a22e0d3120de3eb5a31452d40bd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3a61e19b3dbf49de6c127e3f06c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc64468dde3f5eae27115c371b79d0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649a3f499d0ec37d5c9e15306c9c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d700c8785aca64989a19398774b53749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a30781f3befe64f4e08fc8b9ddf8f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51761cbf38feb4cfc81769f37691c5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac52c1ec0bf1e185a00187195aaf7c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6318e1e394aafe5d23d183d912db853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72160f9da014ece94a4d5827c3adde054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b78325e64c67907ffdc63dabc92555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d3decae7157ee463bee44a9fb420056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e0804e251ade52a8ec29ba27af49857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923f08ab212afab0e9dbf3d5fb609e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13bbbb096469736fd129951a8a5d2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9d8f8001ac62ec3330d0a3a056d9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d3a4669beb10dbbd5cdb9f09fcbec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d84aac210799f4cfc82963b852b3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914e5693f4a6c9cb41e4a7bea80eea563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0b899c7849805c9b3bc19e3ede9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69e01f7e9ab7f0aec2dbc0e163302465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b864d0fb3c01cdd5d8ece3328343f2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b2c3edc989c89d00ef8680a98813d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97669199878af7e18330bd27d9acc4f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037c72d7664e7deb058a166d492314969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13b54c9b6b8782f317e4c9e2a0d5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f931612d85beaa8aa65bcfedbd0e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d99f77a153cbba3c30547fdd67ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd2709b35096b74e862d5aba9e18673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e56f6d2d78a4155f141e9a6f5da2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714acd8c7942426c160b84e462aa65375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5315a4b9b08a13b73f156fd5c64dc7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0b5da31f9daf01c0ade70fc1096ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d72535eba98283fa11c0f79ef6a1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c3e1d2171e0e1f42cc0d98d3150779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f9a4e3e43e8b6c478d1cf05d724db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be4aba79e9893db9232bf5585b0c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a696ffd6c5ff55ecbac2ac530c017682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0bf29b50d18e630279cf76c9614583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53557460098123422455c9dcc59b9ae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0233913bc164300af7db40bbae66d0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c404b10d0a87fe720cb5462e723c33586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7aa9a7272fe70b75f61a3c49f579a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38350737c88b44efc41113d476df6f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2d58358eece1d0618d901d914080489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9582265c535c224b7a449abc03fc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124829a8d0dae3f40237a790009494391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858bf3835ff1615dd140affeb2cd77e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f3b8c428e8758d2a761a1d7640e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ffeb69e53943139c90f44e14252294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9918c0388c05d861324d5458039f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd5135232a4ee329cee535d12943c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8b2026bb48ed229374f05b9c1f61397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a8a73974239c355629ef01377d95b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96113832470c5c40ded6dbb67e24db1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98308c5b6ce50dbf19650a5d74859a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea504e1376324a8ba4d2822706f2eda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3531938cfb25fb9fa741d537f78ef03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f41efb26226bf4ac774f7748572bb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37385912d644391f5a0e7dec4ac9a05b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7547ba2945816e09701aa85694286105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f61a3f525da46e4f20a470b7cd53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f27283d654e44927451b4f1b89557107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a153a0195cbc91d4089ea75968f51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff323185e1e76db83586a73a7a9cf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3124b60c67cf8dbe19f1df8a0a45d18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e69d6be7a306202ba0bc8fa0876d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac128480f79e6b6f481121cb36f5d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8eac2ee9792c641bf624d4546aed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f5c70fce7022b385582d346c8d6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467c2b948ff012fd34cbb36f3cbe718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c6f527a030a80eb4c098f0f78b4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ac2781678ae07e7b04e2016e0cdbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02047a78389f4c05743b0bce1d112b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182d03ea81619e29d6875692c219e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818768471dfc20dc77545c544ed42d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f32652641a1541e23c0fa72f46895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266debd8198f5b9f2bd53f521f3c019122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac325e7132aceccfcf122e2274957e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615430e1518ce4a3185c545902161cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee85a3057003532989c414c0702e2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c2f2b68b84662799b666ef790006126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceacdda3cc6ad7fb3fa217e439f3e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4422af3286368cdd5e718c0a8ff4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46931a7a6f0b5cf9c167402215a20b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc20ab17253542dee9bf89842a1e06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de57d5160a379d35148827ee85aa2b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2efebb2ac32027ada6204fddb3f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208be919c08ef1aa8776cd432512ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d31296ae477359c7e94f628a5a289134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2fa9d8cc8d07022aaadbaed26464b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed18b83f93fb6e4a11dec032c71cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e077f5707a5abfc6cad5cfc1a1e5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e439139eac433fafa6d45991fa741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d9c458aa38f8bfe9774a1700b5c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22866d6c469fd62a8cbc50dc6e625f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbab86dc7f50994906ba4c0a8d9b1a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e84e6a048ffdd62cc5c12bce181fd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d038db79511a98a53728527de04bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d04d58659935d839a194c7c81686c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c58ec6e2980b3b16ccb5ec5234adc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfb892e0b806cd3d0eede313df5e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54b15a03bf7a406741b4e6be63e2d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762088175bb693bf5546968dff2433c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dac7849de7a8bd58a1b9456d7199d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab78114bd9d988949e0e9cca7c17a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02475ea228f498b3433eb0e885c1cbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7229596b131a893da2aa80a60495152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70241dcfd8ed3b06f4c989408991e1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50374021e359961f2d4bb7a899360154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4e03cbe6bbfae903438a0eda7125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32361098af9c68682260528d8570cd3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12612a17239b4ac6307cd7c5b693e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e73f6ec443dc5663fe4cbcd04dbe7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193364bffd968a0f6c4588bf97feec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aabe9d3c4617ce0729471fd469211a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ba5e3f956cd79d816b115820442ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb303374bdf5f94dbb62cd34e34b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01316190662af78db477fe2518896e96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe91bfc382a7ac4e2e43c0e3e59b3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef7ffee7431bba927d27bae2afa5e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a6625fe1d419a41c6b8acb2730775166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095889c7c157ab963c97ceeae16c8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9aadf81a09f09a23a5b5cb02615a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e046801aaf06057e2a6a155717ea129169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a89bc990e27c95e02849c8881de3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f0a888bac0f80a2a1a1c556c8eec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc3a5c492afadcc5c3c96cfaf3a2e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01534d525ed0d0702dfeda443d5dc9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fffbad548a1ea243d923d33aae2f8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159828cc304334c3c377aa17e9d8b154175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f7097bf9cbc48b53a0e6d00673dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910883a73dae1a39282d4c827f1db01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48876e64739f528d6c225f02028d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b15f213ec218bf7c3c3c78de9e58e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b24426d65558f7e424161ad6a17fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3684989d070f6ab70e5160605fdf0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b47759b100b6d901b0db590f0694b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966926f5d80bc654a92ecf7df5afdcb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0321a1a0c23cd01a1e91429e1318880184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5199875f33802526755634c40fd323f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad13fc6ae435f304af1535a098384186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394ddbb8b0306f3f058f179893a212d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fa6f0d444df818846852c80e19aba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb6dc3d90c0b392a7f990438adb625189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8d1efebfa78ac0158151350944bef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86feb458bcbf6aff98ed504ad25d98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31192d34e15ccb52da5c2b42300586192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c9dba36333c54b1d6a7135d12dd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f2f48ba43fc030b813caeab240473194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97670c204bf37f7b26946cf74f60f3e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e435c9ea56852979856e8e55f1332c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e189cc303af79ca40ee7e0809874af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f514bb1ed09583481d306f44406a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a61493fd30515d5c1045efe0aef6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a135925e3838094baf6091341e6453200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd11f951846d260874bc1f72f396a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17266d0aea2b0a431423a918f792832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b87e47fe1fd247ef26de1624b42ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae522ce7600c0708f4f2d7d13f6c7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161ff6470afb8d385197579ded4976c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5972e637378ffaa771a4c287e00e416206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bac5ef26c8dd9225a106a9b95c2ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c14f0ff8e1b348c8d1b6fb47d8189208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3f0953d43da184b35820f15690e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947518686a360d63313b5314171b44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17def2f64c53b8ba879bfaea27db6744211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48693d10727a5482d304a5ee842457a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d994541ff59624695d9edfee363f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1092b0be528e1e3a558efd6dcdecda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ab769fba4eb046924155316ff212215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e1dfabf8eb2d4ccc15690b3591284216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da024f3664e93940f9b69dabc662f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcb96371776fcdd98f536cd88012ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc945ddf8c8f74b31988b877d591775219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ed3024a9cf3365720dbeca8db0066220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c33fe59acf6a407966750904f45ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda88b18917e16591ed6d639fbddfd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9981e0c2f4a2a73c3775d3fbd9f313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df40e3ead22730b587dd8d504a323d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe30f50b91087c2844ce23edb41c8ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc97871b4ccec6d476517e5c6f2771d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae269f2e4cd813e68ba40417185e39b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b973f892f0eda5bec9559175c075b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd98957837cf395d5bf101f563f312229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a74fc86577b5bc080b23fd9414825230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3628a88f7127227369c6e53b9adc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea6f3ee15ee1a46bc3fa7fa40a4bd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14ddbee5085b08c65697766a1a01f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1992f99a21f60deebb8dc53f5c09aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27a5797bad0c62fb271f9551e43e13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b149fa8d0b2335e900a9e0fe17a03a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c724ddee80b905f715aad960651510d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef734d55c59f0fbb78f5a46e9dc7c07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31edd5b123bc2ed92777134c6f038ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dca04855420524d82b07f516d33a34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30a4880ca93fab56d5578a401d155241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d13c85260902e45c9c9cd0b3efc27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556133b1b14635a4e328b976c03379243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e0377656017dd4aa0164de62825b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce8c149df903b07ca7ac3688ebefe0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb22b5fd28eeac6ef6479d5f3c0d836246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4900d7e31434fbeb458bd8732ab880247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da10c7172d43e4bb7de07a3683af9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77f64d3af51dc31156181d89dbcf72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8aa067bc849e457ecf9b68d522a39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e108d3028554377c22b7ef037ce6e97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e3dc05205c56bd7a7d8695bb456e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea81cb64a4704b29cac7a248306bc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f697f409df4916107e44227327ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd811ad9319cf5a80295bd42fc762e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff2a4e2e9ea0aa111f6b45203fd7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149fef09227403567f8a0a453e5b943257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a6666c0cd9844e4af1d4388f416a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd937bc909d65db9b7890eec8919dd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5fb972298ca29de31036aca3e9065260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8978673ddc9cf0d02eed7176fa286f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd49fdd3d1756d34f09654aca8b4f66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1dbe6de782bdf1bee4b79360e80a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334adc9c7a2b8fb6a2dba929b303f09e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9fb40eb2635e3130f03a73c552547265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01096936a8d5cc4b87fe5630dca93fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ce673b049562bcedb36b6204fed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae0680920931710aa04b7cf246a33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03f736995a95541ac6f69d458331b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016d29a337204d88ce3286468ab658a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c25c64fd75999882f70c33e52ea2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4a0e8fdb437c0046654acacd1762b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936900ba242717ff06c503a5d19b764273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce10bb74b48af0058e6d8f4bea966274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451876c20d7a57d5715ceaab086c904275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d65b73cbd8214a908726bfe30bf997276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815311fc04774d19eaf811ceeda291277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f90290f81799c5858f2826d3c84d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bae068104648e0062899a22763980279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c671d5735f18a44200effd12c9ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41b47bd07dac0154bea27297afdb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260b3f6456aa396aac601082110de4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795e22dd789e0aecb6e01ab7c956583283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03918cbd237dcfb445dfc6a84f942940284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01c575af2be04e93c78be6aa56b29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65294738e96ae0c5d18a769bdfbd2499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f7ba524b5282112b066d5950720b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e915ddf6578562fa9cee5ce79ef3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65ce4d7cb13c5d4a3fc8a6da2da79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec716d9626705f3a1e5b0725905455290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094daa7e91d467000b6a2e71dd5f8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fbbe769611650cbe10e576ecba517292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ecff659b741d19697f90ff92e517b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d51f08f38163f79e3c440249579f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03a95e904b26969a1befc0b16ced4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf2648bdba9193a156f9d27a3934d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0e57f62086625f01a46cc1585e5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c676841c2b85c074d032cf65c3c06d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb23b617e998c31943dcf41f325e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfd8373ead0de639eb9d91ac495fee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea7bff575a9223269b310aff81a90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe731473092d5c94a5109a3afa23c59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861b980b4d339ef555f05ceacde658303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148852ae08df35fb224799b4dbef4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef81ec30efddda1390824231785dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30e8f0e7a6218b4426016929ad286e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea0b359e50f832edfcd35ea4d2083a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcde0dc555603022b8d9df942425fb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17f39281d3f3756f91bc7adef3088309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17251671bf2d08e21a909208f170674b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ff34ada4e02390c24949f34946c0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c56fad701af2526535de8c0b507a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e405f8e1323eb1221f9d051a8435313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089264160bd748703ce584ce18462a9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff444a75d773afac012d5a7091f9d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de39a21d2f80737fa7ea4a48883794316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be5e62e3400689fe08d0d92fa9d014317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fd8b87908bbc6e02b554ce3e4ffeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1b08c45eb7905391ec1141468943d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc467dfac6bf268210505e1d89e9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489da7033a3ee3dda8ef398cfbf3fa7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f471c5c980348b8c6e51bf01aab93fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf80fb5f010a7a557a24437e397a49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a05ab34d3e75f65410b90536bfed2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bb9c047a49488d21c0df8ec7b3e9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff23bcfaded4af4af857bb7d21060326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53818a1bb9558323d3ec29aab99ee01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e850b2d106d88948ed1f0fdedcdcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab98dd786011732befecb21f78900a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8256883fb8dbeab44b15403f1ecc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83ad98b819bb2d5070f6b719c6738b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135d4bdbb3b9acbee53c22f015453bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321a103392217e5c0bdd969015dd72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8d8173b10cd2768debdb7dfc5c9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcd08b3f8a4211706e0d88ecddb9a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc71a8472398b7742109a801f74759336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377785169f1d20abf6d01d2e91e3f50c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b0c8346418c32740a37b6873c6481338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39471a9faff799a310232f518f4b095a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a4d7aa02eabec5d7d1d7b156cf41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3b9a047496d9792f76a2bd546d333341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0510232385825d95e554071b24b84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffabf95b4a1668e60d96761eb16dbab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d6807dd30ed25ef13e521d5c325db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2937f34f2b4ef7e9f9e3067fea0a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39b4a3cf3d1839928a79ceb688de5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ebb2d96785f3418fe43dfba86e96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae58b57a31ee7a31bf74ee4373b526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973633b831d4b3dddf8caf0342e5c776349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099796b40f4e76967baaf1f17d077ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798d7a8e36a01210e4516b3610063e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e362e32b8415c12e16f93100cf3518352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572015145a3e8e564170f012ca0607d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b78ba0f5ab815211817f6e10e867a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03575262a6656395da76ba7ae0ee3b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524bacb35702449272006cfd824bd5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7ec0e4e603cbf102a957d0f47d079357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b25baf6230bece836cd38410da5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d518836cacb8db9c69a136d4fbe6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943550a9b492eaec8dc91b5cfe868d10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e07f539084ef89e6f3ffd1d624e69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427400f777a2edda5b416b3b21c492362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a8273944a6db0700c2ea8b616b40d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa8e1979a1f0eeaaaaf8a07c5f14f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0187e6886140ceb3f7e6e368c4df7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b996c3d228c1c8331dc52d28def757366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec3f6896a4c4a0f34e5c21786765c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2decc94ed2a225c4181332cad8892368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709b0cd3a5a58a5910d19a1a90b928d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc33f86f2776fa2015901cd5bd1ae7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c9d97763fda9a6d6fcba7c6bb40f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e74831ab0382e55ffe215c377674372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242b03a838325784e0ceb07881a3783373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c52142bf078cd5abf6af331e7a8fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5e82ff5ac82228e0032580539a54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65e3b14a6b696a9aeb1ba08e3f4b8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149159102d055006aa0658e1b2c31c45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3a682eecbec0f91763f7c4707f76e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa8d905c69c1274c7c0b493b36fa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f38f52b2ad796c1f9e2ca87b0cc0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8d70be3f49220361a9678fafeaa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2c465e50faae07a204cc051b51e8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e47273105291522665b43de970dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1561096b15583b98db328df19107d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681f5d6e15aeae5a4cdf08734ffde65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3df0ba55d8b0da237804716a0e1e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689516f94cd87ba32910f92a8ccd244c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050400093757b12ae6f91c7b2eca1fcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721eee8bface676c8f1fc3b71f3ccd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4235c5e3f0021ad3126554206906390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5ca34b1666c6fa7a8ad600a246117391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e46594ad22d1ae15020c64ae878b6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6438790089f47bd526c345a10c74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ebbabc8f145d2c0d863d2de1234e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea86430df4ae773fac6cfb30db42c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eaefb67591385f51fc2e83285b446396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47094da37afe2ed9c5a45b9942237b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b48629f15e965febbb02f2c36a78ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e947cf8faf2ba5b31d22ef921999399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec80953af458f217051b9996b3aab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5d90557f7f56efd31f6ae80ad15b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d549c8d01d90b2fee9d5aa2cc4c61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4c55c181b299fc1f1d48a0b03ee21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b008e18e34204c6aca6df3ca4a8abe9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f61c29ebf1d50233ea38aa181c1ca7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc93f00dbec49a25364bcb5489ddc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c70621051c15cabd86f8b69b122383407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeacc2b845ecbf452332efd6ba6783408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22caff9d00ef7223d7890337ac6f96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e02341d383f0519ef42ed2fee4195410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096892324a9f3b92d5bad363013d1c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e446243fe9324307d8c4f78d1dd5d80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbd07408e4890bd780046eceff24a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c94c7c5597b0c64edd5fa07533ae81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e7fdf6a9e6788360942eebac0a80e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08398a14177b28700e124cf55432e8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0394634ce196b6d767605bb3b9b9bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae37196650732a4a1cfb5101e889f9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed2150e5555f63d63290f31b4aad8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ac1f0e1dbf0cae699c4f7d54fd08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8802fcd9c5ad9570db6f6507d0df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7882f3e19048cfa28f38011a09ec9f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475fa54e2977eefdda7e2802ef1244423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c483f7287b50d10e3c5a867353327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482d126f48a84983bb7026f356d420425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d048518db6fff5cc933b5c581fc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55609d5cb39b0aba5dde67e29870be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d617588d3ce213031c0a87f428202428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32658d41fe8723fc375ea39616b8d0ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff22d2dc8e1b8d8985327cca3884a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7263025151f708e77b729b3e1942dcb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b94b1c2e79db86599d1de05b71de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dadfc98a802ecfec9bd9a79faa2f7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a0b1a27238462d4a1779882d3a5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8dad248ce5064d8850655ff386140435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aaaa75911d3dee449be53aeee1201436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae84f820e8768b038483f28767eb3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf914a40dfc4e649b6879785c4fff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296599de46ebcb9aac1e6b5137a01be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7ceca585ea5e668447c52def5e77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf1a746a561b34181dbb8ced040d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30e901f5222fb4593f9c72d3067a94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511dbe84de55c506eed8f9f7322e330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570532ed3ed4f22e01a0b96b9e80d73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63034f07de6d58b68cbe2794e77cd16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042bf8385a131888c77acea8dec231c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf7baf4ab041a0bf433cae4704e21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512007acfa0ec03b258a3701a11dc081448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe8fea2bfa3cc872ce61da89528d54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0315deea451f8cb8f1cb943a87466450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694afc545896c6ea98c9273d24526e6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33bbd3200c09f5d9a4cd1e37ab7629452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f362d515b809551d41bf8ffa3e017453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3fef6af78da74e4e654fd05f04fb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c977bf63d601038c35a9f5114915b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38159eb255026b20d0c2fb0b6d3c7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ecd553a8a541f8efb0b102b38e035457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6cd3fa8e8c35d8c08f081ff058731458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb8bef36126ca39e092b6c7b9bffd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08296debd2db98b63219796ac588afc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af7be77fc0aa4bc66526e43bdbc28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc68863f78b42f41f78735c3374310462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08455531f1270faad0fb08102ffe18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194a31cf6ecb4fe7a1bb95cb7fd7c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a977c22fdfdb94609a25c27ab826764465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d7fe6c89551880e6e1de02c084bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a5eb6ef11af9c3f31f4ee3eddd88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6d90f2f44ddf865cff1681dfc6f5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2b73efa29f4e9a5835abd4b9a505469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b014a1f96e0d505e223863ef13478470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33f5eaf36f89474cfeca1df2f7e8c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15fd792e3583947413469b597934d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3e532371e9aa1c3f8e336326c62e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296f05a0b9e182164a58eb5c662162474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d5f28a2fdaad7ad7436974a32dc2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d337ed19f7a004b8914cdbeb805a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffbd0e2752ba59c780e1d39a7505c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b59ec53e1520ac9f3c898ec588558478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef0f2a7c8fa9231fb7638253958bbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6362825147b4a698c3c91d45466cacb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a2b38420169435034bd3c69c6cbe7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2981c808361bc5e4cd85a85519f684482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4924aeb7304cf3c7c5f64987b18df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664b6a8ac3c17c7eb728d80df312bf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39504b66715e6cdad230afac5f77fa6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55abc8599e7044c3e172f465c8ea96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e85afc4ee39d304a5b8851eb4431487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74fb9e01fa1215926524bcd922fb29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb57ba483b84be2d65e8861a47776489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9290631a859ca351eeb204534195b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be16c50ea9f398d502724bcead710491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e2a191fdcb391179561e58dbb22c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8991445efa01f99e64ada12c516e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eb606e13de8ec6404685e0c398e79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8e198016946edce8702d19df2f07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f471741a6b2a00a9bf938c9d441c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19faceafe5c8816ea9a3929da28ccfe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8013497ef711a813778dbf5116614498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f305707f916daa54af2d5a17a38f5ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282037c04dd8a9eb622ef17c84dbbe12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f39b21a462ee07b7f33e6072899c36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c1fde15b09fe13b6f74f27184c49d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0cd0313997cb36ebb1e291e0bab0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13877c4fa58a86058f634b79467708c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d056c0be4728acedf1fe2360369d28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090446eafe3b379aef2f2723aa9b3b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39792f906ea33f3e2a3fc9b3b16a92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614f3596d8d9beddfa4411b3ebd3556508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777d14ec6a76ded34070e67fdfb14a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d0fce3677942baf10f5b4ee54464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026303570137c25cbe5784674381ebc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889f7a62d9e8f91c0e2d60e6d815963512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801bb45003241f12fb785d190c90d49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea77b035d3ca00a580985f929f3a93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65ab0dd2217a1863a386bbade27a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751648e266a1907240441193ff8a746516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acd979d1239c1a3bbb59ce419717aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b0dd1ff74682eb0beb0429a6afe6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754757e0fa4b84f05c0b7e63c2192e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680e7a1537d18d9d5d30ca57f9eaeac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fb094aa379141d0e6db001f22baee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c2991b5bf38a26834176a85a8252522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059afde46f21a01713ed66e96fb381523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48df27ea7e9e829cc90d3c7170d7865524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453999a4957cf4c8a005818c8bed08ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed8b665eac89d57492c08079bd48cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4a156bcf5f79316a4a141a1fb564527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abc970c66d01bf72845aefa40bcdb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb24506060c0e56ab31735e19aa359529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd867321c46b80f5e04a22b07fef8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bdf6e65677f2e5f7bbea4b453dbe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c831237b0051b94c277876044240532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b942b6e290bb66d5dc4ec2e233b02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1fcee72683f76f98491b95278b532534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe61ba17b055280976fd2b6b8db1104535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d68518170074a9fe102574ebb1c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19864bd03035f757dddc2275476f899537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93da3641ce5d378e676577e6f4b99a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516bd227a19caf11b94c72d5b330a2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c15a561263dd9d0c3f2915bea11ee2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeffba41c44cd3de9a2e41826e3534f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0841e583f143513c972c4cfab01d75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760309c3f969412add097a3ee6fe57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d36b76be6180d540e3f0d2b8862c89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811a93da7361649afa8fe5ed752342545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d972f202425ef33157a7a7f5e2012546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231bd038fe323a7062470c644ec2a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd03343ea19344e0cff6766f6f366f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf7c6da430dd2869d6ad5479f09a84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b96e918de1b5501cb628b03f59e15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f96c8e2853c1e6c708d372ef5a91f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94319941aaab6d8f2cc659b07bb7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcbb5632c997811675461d0f2e9cee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e104b652c4dc75b1f04a765029210554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bfa0680a745fca690c764deb9e33d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58341e12dae5e852de8b1e908e85018556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b6386d89a6b89fc2f8d76d76c6edd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6832bea297b5dec0db2df3036fcf4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332c31ad0e75ff899d9db539f64f7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8025341e66edd5c5681cdcba7f0eef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563d5ff28c0b064fdb31c5f39c05a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ca73ab7d5fe97c59864b579dd27e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf70a380e4ce34f3119e0eb27177de6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6512ac84ba8e8d2cef2f570d82ebe9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f7232a4960814d559a511891f07b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324780c08e37a0a76450dfb91c2d82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f4214b130ba31eb28031fed48948c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09864e1cafbaaa602e713624aed5a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4eaa772e48336f83573e744b97da4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a8cb395dc7958f2e5e707910f7a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98b095432010d118bad16ef6401e7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ebe12a1453f3e0d32e41c9533596572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45090005e710aaebf799d431713df4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afadbcb6056c256393a12f35870bc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1caf03c3f8e25610927bede0c0458575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3b9d8217db593e720b8b2a530932576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dfc5c5d1de53fe09e14aed6a5dc29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769495d77db7b0f90fab1b29a5a92a14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5324835fd9a1672567ec62077628a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5cdaa82cf25dc7b89814f583ab41a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c8ffb00480996d3d3f71853ed7fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6071d2a2b5a82dd4f4af98d0287076b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59100ac94886ae579e9e54ff91397a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be52c55536ac0bd52500844e72a7959584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f6d0516ba0cec63d7c87ff5445506585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c2b7a9f7dd10d2b3433f18e544d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4a03efa4594bfeee062d1bda1a1ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed8d22912bc1beaf98874dcc46bcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04f6ed61e9663e6f05b00d67f41e4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00188e13d60333e7c814d5a70009d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19374967afd4472c7754b9fa1e0071b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab55c3749839025b5f38a76e02484a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5f8869f5bbd98a1766399dcb8e62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb8bb06412e0d234449d280762110b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52f5b78a8217bdc4189356715f26e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9633fcee02d7fb24eef3c23105b3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7386d4bc2adf386346e22bee4871e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c27814da3af9d5bd2ebd58131f537598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb343747a2ce0770d35585cff7061599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa784a9d0f5bf365cbe45904604b30c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d9f5b5206ed2feda51bdaa2d15a96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5417dd782ae13b5b617677740c01b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7ad5f601c848a18e86fc8b73ba738603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289d9eb1cbc5c287636aa9cf3c9fb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2fbfa7962b509ef5845887c3cd016605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1cf5d3494a3618e187c1e0e36aecc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1579b51a4d2843df34bad1adb6321607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209779e85539857b59512c8246cdafe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf200741447b33ffd2a01b965e0940609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b1f4f9557932a65bdf806c282f5c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dbadcaece55273781cf9950d24b05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016328b3d20e1c87b1fabbf06247ca4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269b2dcd5d62f8ba93569df9c0cc53c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef35f7f99f123cf55a5e4e040d8261b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad418eb5f9400c92513402730d8e00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dcbcbe0e467e213e7d4f3f242273f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d45e436d4d020939d83a45fb1ae58c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dbd52989c7942bcb734c85d88d012618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe825fefde00c02b8c0cce6e29cdc484619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6b181ec15cf3cb103e0784a4f1c07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b92fdd0e84a4e72c286c8e13c600621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa4c56e567983e99b56bc18a4d682622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde002a949298fb556dbba90567bfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988cd76aa05430b1bdce53f6af82a9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734138cb8358983775e672f69ba4da2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adb61c41bd9b46afb58d9ce76abc53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e8c250879c72f175fa9b3c4b086b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d727db3303af95a8f9205f37bf49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86078a4f2fbef0e76932c209632fb788629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8764af7faabe6cb0e140fd50178d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7464a307816d4d196e2405097e1c57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8396fdd0aa684ca8885368ce1d3677d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7f5739c5bcef53854e1018b85c87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bfe1fd2e7bb623ceb4eafe2b61636634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff6bc1bbdfd80f66e33af07cf51da2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50283626860580b8dcf82026baa247a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c58f4b5d03ff8eb3bb22c7d14d3fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e26d3e88e4a95c73249e83260a6322638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe427ac79732b2cf99afa8c6b2a8c82a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a824de30329dd094289d8cd7a6289640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5bd2d16f6451931d67cded4a2b415641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cbf2a87a37b221adceea2da30f467642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91dd9880b2e7bb3c63bd4a2b5af2a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6402353f0658073f302144c544a365644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84f4b1cdbbfa526a79054d2e8345b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb97b0105ef5ddb015c826b7baf7e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb3157693e7bc7188502cdd9f82d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4747d55f4810f40d75e945a9a8aee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1fb9166ea865d899d21e70d9e8249649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6839442e6b22b03353ad37dd57ec70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffba9f5058b2e99e320a73a1e80c37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eb71cea6337e3d6723f2d3afee74c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54958158eee6eac36c48601c91e7f621653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b7b748004dd2230562b738f765da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a99ba9d14c9828dd9e510f934ac2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f35343331e84fe5dccb0510eba56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4aa94945d1dde8fd5b1d9bd54a6e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800451672c4f53468680cdb5914c546658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f53bc3cef4960a4836d79d7f4d6e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c3ffc0a0a7eda48de5ee6799fdb0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11fed837b69b22c8e5ca6d5e903d35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305df2abdc3049f23963ffbd4443e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845cb1ffb8c137377322555b9bddb8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859430e8760af9cdfe2906d70d57c88d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb558ae10aa0f4981edc9a67195fe845665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a3aaff21b717bc5a4055c29032713666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc38f8d9351b3211012d57f987eb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11392a12ad78f912933077ee6a9087668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40058ca97c348839e704c87b356629b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80627d0fb53ba392dfc20479c708a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dd87e46cebd50afc3a3e556bc5686671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88255d64ffeb626cf302dfd5001da9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ba61e3f2217c1b1601646a65c3ded673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f89c8fe065776da472e5eed533bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f14a8971f9227ea79a1bedd7e08334675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf257928cb22e5b35cadc4cac618bd9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b3d085e1b4fc07be377062401465677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0c7f4e3965b599bc9e4bcdb563a92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a05dad633b1c739dafc8d1cf89b4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8a2f314c875a3c718fd99aa2c148680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fd9c3e4b00b5e4688d54ef55ffc49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f157958a9d027189151ae177760fce0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c461fbec21112ff434d039eb311ff89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afa0476213775caad42faf61f741bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46fc9450a415c77d736c7105800a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6dccf610a04c3c0a09e1582b6cee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eb282c4e6160940d69ee7b44e69a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f559c0c68b0749146e9c5b8bb3741a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247328469beb4d94a2b6eec633669dc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80b65196c936a93f19ef2db17a9e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3e5c13e46edc9133eb4d4bfd2344c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d0f05f72ded4312d905ce72c88d28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0b7db13a99caae1d6f032068071f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68bd378cbdeb5809321696b0c90a33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf44357738dd76cc27fbea7c8d7cb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35831246a3f577ad87bc003da7319712696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9db536ce28e2cb62dfdd87d6c83862697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8871729fd9398ba6d475e9472bbc25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10023ad3b62faee2ecad01859618f32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd76e362e8b947d266db7c8c60164e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c474ad459c68e1165e3e62bdd433b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb398b58d40f80b3cbf3b6be6f68873702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48678fa53c4419373a32397fa4ad344a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac87031bc1168ce6d0d283aa928de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206becf15c0b2f6831e27c9eb558d38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046ad119cb23ce969148ac84f23531b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea881ef881994d7852e2dc2f1fe734707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976c3e905cf9a2b33280b3bea562747708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33de2cba1c319a9314fb4f3ec934b8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06507d68fb41f7abd9f46fa2e0dad4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9d51f55b9a9980d241cc69d33babe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2ef0920fe06172bf63c69c7123bf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659deed511437d1f444fb2992a9bdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00682fc96431a16725e98b736f8c7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb4e2909e502b679bac42036c2fe4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c402f764bfd07538d11313b482aa2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284f7b9045a4bc0feed5a2558b68cf3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f042a523eecaa3772ffca2224517e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f6ea75682d3a4b27d3a567fd1f5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35622f4c106ae648eeede7d9d9d157720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637a304a164749d4f96d5e4b9fd08e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6001f043e3e4c4b3ebbb40c2c3adfc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa317c8d3ddc4794c1735e4ab965fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a2f7b9ecf2118e7dd2eba8eee9db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0b38ce44d64f2d3ed41215a462adc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b163aad2b161c5ec4f2c1377a9b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74100738a04b1d12711d1d7ff8ce27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e42cd8915c8ed69f4287d939d5228728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff8576a972f43e5455e645b5e010ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabebfd33bdfec6c6bb8ac090a8a944730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2409d307ab4258026e34804373fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31fad40b02f873a9c799a2f96fb3f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20fa07cfb758759bd96c3dd12b8b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3292b9d2a6df6508dd5ee536770df5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea294361694aad2ab29ea5908453c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95606a4b7b4d709102d15804c768296f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae832798647ca823bcf63ebddb0671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c020f50751f5c1cee91097ab8ace919738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c0e7a0e1c2ef1808652bc07e3dc57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57185fabe402ae91c6e56b8338d4746f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9dac610ab600f51d0db09924b6f1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec38f4f32ccf58dbb3f47c70e7086742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab94e964641a5c256184bbb3d629e31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763d5b0dd2f299f2c41ac8aac94a341744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d21f0cdd0cccbcd9f16fa6aa5a00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b7a01ba816e2f0b40ac57382b0bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb250c8c752e561ed5c8816974f69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fefb8463612105e8b5db36a8b8034e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a18f2071d41e13d8cf19f3edc625e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d673b6b6b05f3c0af6ed7827c88a3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a7d0206b4c59535da70dcdbe6b15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b498b91c826e308874e9eef76328e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20ff4e3ada8196fab88cb43340292753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87137db93be25d2502125ca566209a2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac9d7d1e24cb2a3739c28e9f6e61c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1b1d32d141720891b5cf18564e360756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce3b74a7cf9ab5c65d959e7ba13d10757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>