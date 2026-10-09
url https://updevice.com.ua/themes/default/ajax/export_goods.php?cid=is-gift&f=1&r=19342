--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb14ab596dee37fb7f9832b84769f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f7363975f550783ae69cca4314692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a7c732bffed014dafb1d118516c393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e73a1314bd8e96778d1359bf0d41064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34832fdc0a08ead954d5e5a0d8fb28d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695af6eb01bedb9e76e1142daaa99f766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df34e28b3b195dcce5fb8553b530b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8316ae184e2efdd6591e09fce57c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18310e338d36c85edefccb7aca23a76c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff0245115f48bb8ce8c99763cc92310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc8a2331d2979fd903e3998fc26f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93fd0ed2e99030182e4200bd4e2e8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eedd1fb6eed70be99f7f079c5a375c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db016f2cbacc2ed1b18ae08e11d88ced14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487a9f5013ec918ed1f7de3536e6a9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a134493f90f472bba1cedb7bf79d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4cfa4fb400b5b84b243b68b77c0f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa59bb3f75634d72bba7d4406c72118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629bb1e166e99be41f3d3e8d7b0334219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe88ae9b7098f0149eed477cedd00a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c037bb7c5180962d95b97c6eae2a7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31e2adb3d529cebe9b7dde3b68c8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e84667cd0b38fa9bc4c36311ba9ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e46e874cd79486f3b52a296c62934824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da150e814f1614ceebb15225a59db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e45563c18ed675d574d67f0a922d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ce9ab39abb63cd97703d604178cd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6569e5bcfbcd8732f41c315866fec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc519f8f878385fa9704fd798ec312b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e291e027d77514f1bee784ab512330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20d1827a878e72a824b524a23d656a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c2bc6098a2dbb7bab109cfef483332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163a90f7add773f5a6c27f878d5a8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711bcae418dfe85b192ab151620eb5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa5f2e34e94675d51551b34769f4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32665d918b1e67d940be34ed25063d2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c24c09ab36986ac67bdcfda6ed2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae1f324f953c32780579ef7416be7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91f518933718a7f4d89e731ceb7dfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2732af82c4f68e760d46d83b818c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6aa248ceee4913404d1760d4758ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3e8a160965ac20c8a16de74ad71df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53168eb0f1abd898cafc858dc4845cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e106f75b425ad548c98822c18fd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7865a9b78a7d9df198cd95089824745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da55ee5d07aac6e8329ebd30bde5fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d529284608f398ebae9108af54fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f84460cdf7bf5a49bf30a7dd57f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2debd7cb4327a48cb6a9cb6f3f17349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961c86d2bc6627dedbde5ea2c993af950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe8fdec2402b68769c9b772c4387ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad88a079bf8f83e01433023cd9e9dfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c55a03401809c3a63b18bbedfcc7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169f1b000e99b2f229267dd67a8e1a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9c7350578d8208cf314fcf401658b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35217b23af719c6a46170d8a4229bbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cb851930efb2922313b35db3139ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f59f784e4628c8b4cfd790b437d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871cdb61a5dcb1bd8df64c2302c64259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121cf66985cdb1bb011b9696f8dbf1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b281e1c90a298aa51a4849e946f21b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaacedc75c9863c2388a0aba435ea762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7cdb5937d17136a8db6c6f415502963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305852fcf1d93b7d1e23c8f1cf384d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e1645264fb1c9eb395f4d988fde265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd03e79c0cc8ad57e18e4eab358d6f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dc0f1cf0aae78c4143629bcc73b3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5866737db3a632d198b5104c54018768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147139341bebbdc8b47b5bd7dfd4c8e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded8b82b844071fdd5fc04a603d94d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909af2aa3aac5f13f2b0e04eb2377ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa81f0ad0876cd20b1151180977d64472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ed9d11510c8fdb227681ad539a68773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f3178ac29ee132c4b62fab4d42bd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ab401f1582cee238242de0730eae775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932435e2d7b9deb55252ff805567a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c0a8d9b5c9a1e45c329de85c1a1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240051e025bbf601d17e8d4171c9d3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff21401b19fb9ae2d553fd431727ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf054dd684a997ef7fae89d628c58c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63805e3306b63065551a7dec95e06381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104acac8aef660e35c520ff5500896c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e771a18bfb839a35c77a85f73a7ac8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30030f519c9d029fdcb48aef543dfa1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b1b044320604a2617b0959134371285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe11f3479ef31f3a5080c5de35903f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b7df1b0eb812fce6c3215bafff1b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7aa4aed9ed5e5fbd329a4671d017a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e383d15593b80c75ead1a4152487a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794cac18fe1baba85a95636cf7980b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a7e11998eba47b9d1a69980a7dfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c11fee3639bb6a4453e7fe845615592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28155182581031aa9e39cc2b0a7f500b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d03122fe1c5e3c7778df04d5c84494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a209d03c8f207ff17024805ba451adf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d5a0cb8902867e2f9c6bb95ee49896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d392ea8b538c28d15df8f289172597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b02a4a351ee46a10824df45eb0a99498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a2046549dd12fa705afb323a4722799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ec6d9a57e3c66da9636560a0353d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def939a4faf6dbba34f00176fa0a32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced638ab67847fd705b68106893e3ee1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b4be0d1752cfddc0c5de6cd05844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81ba1a75cee47f0a37a15f06437b76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170791247411cec64925f9c0b86d80c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46642d3cc40b76eef3b366f958260b3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6b8fd28684a856579442e35bb171107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fc5b478e0d871a09da2d1b3ea26c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a2ad48eda50ad96eaa0e28df152e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa5944447f0a26bd6a6ac47cbc1177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194661cf3cb058253f4cf5bb98afbe3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76069fbb1ec3aa29b9b390a92d63c747112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d99292331e859120ced3b5fa76f25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76ce47328c9ac2f6e10161dcb2f74b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae911d5db6b5abc44efb07686bee004115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847042576bec2436ef89d94b83cbb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8ef1b19d9d5db407f5dbdb1d4906117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6e608f6522c69af2b66cbd265b94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e193d640d0a5fba56ee055573839572119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a6b832ca0079227a67a137b35987120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade9f02b01c0d5725ba68a6e5e5e8d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7826963c3e1e847b372e4604482b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bed0b91eecd1686a5c00803f04e9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53e1507308cf3e8773db568e76353d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae50ef9fccbbdea23bd260f21a65077125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40b27dab38ff8fc3f65e3ae82022c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a031b2c5cb1247a0e196f8343039127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd37ebc52c2bf392982ee5b183242d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5941843f931654b408fb905641049129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e74527e27e1a8bf4e1cb1473daf273130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a4461faf19e02dcdc30bfdf551eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deaead6633393fe2d842822d296779132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8372f523dfe537ab9ac1403c359ed7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41369b14e231f835e9ca71ae0d41b2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ebfbe6ccc737c72962827a772cfb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa05dbdd8ce20f549774c05ac1e04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6299718f8ecfa8f63f190d3acf8b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d36aa95cefef59a3234cf34207823138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843774150d2aa34a31c42a8c4923f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa05eff115e682e299afcc512e5fa90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d48165f7af60071c727b90995ec24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28267fc2cc54eb6d38cf29e613f911142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6d2e1b0b7df1d3623c27612c785b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca79aa5b71ada3239916aeee74186c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bcb26a51901370a885bca35369100145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d590556abda5fb8b9b3e61bf7d65d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f6e8105751e73b6174409f3233fbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24b8e8bdbfe4a6ff4cb274b3837ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f730acba99700dddf41e887b95bebe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382abed9b09c63462baebc319d9ba145150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab61aa498e26c1bf456daedff688056151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad9681b6c67a131d0200e588617106152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d88d3c32cec104cf2adf5229d6691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c32488ecddcd30d4761f275709e02e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2507ab2741a63839c0ab018b828a325155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b73c124a90cbfe671371f6a3c35fec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5a65a2c3e459e4e7598a7fb682d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe304646932ad71287b8b09698d7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13718cb11007acb9ecb9981bb1647105159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02d33a4ea067b5a66e660347eadfb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8f8d05f7613342843d1e0bee857e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46557e4dd128e966171eaccf8a63801c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a8facd3fa99135312f9badddccd7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61cc6cb1d004eda5c3f32ee331d54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2bf995c3792a4ba63e94e80e29864165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7038c34ac7be832b88a9802dd8052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33765365f30c8b038843de9b6c5a474f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd07e77670bb45a73641b7c89315173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0167cad3677cb2782b9a3e4e515e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d6efae3a4af5ee25c171052b250cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292a36280ba3016c27fa96db2a746a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3a1ad7b026207ab24a188cc231d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a950595396c8ef7d49200f88173b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55c45d16ed1180360362a78d46e8d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c2ff5ca406568da3a06a6571e039a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d50a78e47a53b906b363f1a1b4a4d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564193ad6cd2355418d06420c0baaec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2df4a2de0e0f354b21e3e2ba7f1767178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594641f7be4766cb36daa7b790a9689179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845d412be57426682284b6daef7380180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898894effcfe5eee8a386e485d6f20b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814bd0097e2d3b7205aeeed5b63490a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872022a8f437c25f6d976626e047cba4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d409bf9d50be625ce2aa3a14df658a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf34b42318c29b51355dac4af9152d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7012d718c462a4116476eeed78ee8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bdbde4feb26e8c6df2991ee1ec312187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638793879fcf0fb32add1e2032fb90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76ed5d5261dd56e3df5fb2d405c3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cb9a22a06a2e918471ece3cb5a30d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc64c03c9f0531a813f0913ee5af378191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5885bc26007a2df6eea386c9c45f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29449655012d6f37f90591cb80bfac7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22043ba4af371af5b0dd425dab3e22a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daefb58dae328aeb66c255df2e2f021195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea69d55ea2b2a7e481f4f84635acf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354019e21cf0dde4af38ff8bad6c9d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c51c5ced7205fbec6acd1e0ff0a481198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae7ded2e15426408239099d30b8f46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ce8817def43bfb9907017404b3822200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ac41bc547931be78c11c8cab576b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7ee1e94b6727994d09eb67ab989f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e209d4a6f3bfb8fcd680b2ebf1f6790203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58f726727f9b7c957431b6992c24d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02739cf137c91e5319fb765e8c2f5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f9145855481b1d3681132072c41ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824258f44125191a56a4ee3a3cfd57db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40133547ba6fd1e595c5bedb3de0127208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1c6c5fad5bb12a4a070841fc7cd25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e551c9e23497d0cc6c03c7b6587ef2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e32d4a3d59ed61badbb2c98e6bcb61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522cff539373c2aaca9455949e570f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb10bec180ac34576374c954a7dfa3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59960bb825a29edd6b67cade19a45a36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1f81028804bedb79238c64e0b8b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca8c51c74de945511cb8a9f2c4e2cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46137d3cfa3ad65d4a4645d70302fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436072c95bc5a6aa7e96dfdf2430408218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f718c4cfc1a53e6db9ebdd65339fbea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b31b1bcb8cbf2ea5f17b67ad60f91f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46384612db30486cd90874e443c2c4e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9954ab1ad132a44c8d1e78cd5b117a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f26e16123a74464521872137ea36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656efdbf334da04301de82f4803b8847224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532a77fe6ee5369edacf402cb5bd58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f1988ffd5c89119680f28c63e1f0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1d233c9f99ec0932acda004cee9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1dd75f9ed689056b2b5eddc863b4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fce6aa45bc6ada75c0d7b8753b4f51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf98743307f9bedcff39a61b5176c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f29389fa7b988c2c3aee0a16827fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6adc78a6935e965ffaa5c1801f478d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287269afb972ac2abf93ce54959e26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba2d0d22f1983f116dcb6a1bb6609234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada372a055d7d47d9351bdf17515ded235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be971e62cd53346e62a87bcc300548a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89a944993163483bf8e6906c8f04c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5352a910d62fa2c2082ff11784ef5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf351e57f0af86c170a979ab547b11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07d03171fc21a411ddb0f9cf79dbd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74744acf65ac6db1cd5eef3bf90112ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8904cc98aee84a339a1ece8c95b60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd5007393035b505da82890e8bb09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a11cc4b10476f717cf6372551fa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d998b7f9d9dc60f03cc32a2c0d0952245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1025b35e9284cc67e2b582f693481246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc5fb2214d26ac1dcd7c1f62a773f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a04e16d5b68fff43e1d1f4b5fc377f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59a8d5cfd50828f8f5d69efe16cf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e14b4149829220f7176adf30ba697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1369eb8f1c3b8b75338fef171ea6fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30119972dbfdf65c0bb946f033b5743252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5884827ec3a73e7d488c0df43e74eb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76416fad5329df63e5c36ac9205c8c9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843a83d40911260414d2abfd172b7e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b22fc51e27a39c65c28f4a20e8aba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0159069f517a4f724413d1a34918f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf1e70761d8b46af4c0195bd2b3f71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c1e1978b08a629b39515d0461589259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135a7f25334b4b2809f65186507201260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e7ba31a4fe6679a26da19704737e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df9e60e897c44d95bf4f3dce643de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d5967236b7358e55784c2c8a03571263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f74e73790c949490bc3de5c63326264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92a15b618ec26e519b372bedf4413e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a80446de3ad2bb3a5d2041f1e6f966266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c4cbb4f8a28e917fdbdb69ffa21f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b67c3adf6e306771d1d7ad75bb809268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e294414fb4fcfd67ae12ade65eaf475269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132fd0c1a2962cf2a9bf8a4cc4e59b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374a961e7de7929b52dc7fcde6b1e6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde437ee8d0edd85914bfc923002be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b735ed8a511f5ef8870b908bcc8f2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6cd2087a7549344abbb665badbe1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090a4ac6721569bd83905f4c47b4fb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d43e18671e8d991323f1a305595b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3a7402a0847d5ed12552bcd5d758277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82511d8a87ee308129f6211ed81a788e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad21eb628a8d5de8a7bfcb8167adb9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2bffe2eadf97e1daec154743ec6bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e7c98785a75f0337658c87e4133bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14c90dc06061dc3a68b7bd4f7e545f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54018296c9da96ff9c88cf1cafde71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cc0993461230b3c2c019cc6279f96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac02f5fecc4891dbe075da3727fc8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64884be6f4ebde0d014185171a5bb694286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855634b39e4ef63a7ecd2f61352a5e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea803c96ef1c18734859337f1487d08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93942eddc56086d0bc0a429e44295ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb01ed47870d80ed3fcc6063dc500f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260a870457e77d0c249b4a5955f603291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b31e43d43139eefef0ae92a98b824292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b3b5ec0a24d949e0219f2fcfd863293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad096df283a434ceb56cea69c8e21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38077ed4d0b09f7db5e7707dc12649295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012bed020698d1c08d00acfecc50d07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e03f978a54a0d381b7802637b0a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75b48f506a37ef16db53acb7a532d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d859d2de3bc19ed664f649eb2861db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353626ca0a97f30407483c426c0b13f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a7242022a6e43e69b19cd14304e17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db30320ee94f12b4248ec94e22097302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d5affaee92495a0c72bcbc24a05f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183cff41df67a7456e4f9777bae35b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef814025d078606b6e05616c9d0a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a09b61ce4ccd4653287af72e7bbca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409a5d2b49082f3892c23fc21c40e94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399da72b841f53f382b0187bfd6b2a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248522f7ed8109555e45b5239df3bba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d24943b88d51116ec3ea411c4b18c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322361857e9b4e1675f5c2068c8b22d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b22304a78a66db069caf9e5ffe2ec7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d636d792e45a6a1d92285b36605987313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519dc49c8cf96c43bd5659672b68a74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0db1f47e8aa89173a65b5859bed3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7881745dba17e576a15c25ff9aff95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b87a88c6f1efde7c025c8e3117058317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71002e19aeb70bf32d302fd075e969318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530f7a41916b8a20a3b90ca68e1039319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9728fe21406bd33ae75fc41dfcea0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7c40b4831cd7de759844e2c7ffdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0b98fe84c577ad9ba44889239ed6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080b5a7ffc87b20abb98909fe2bcac6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d354ea221cdee9cbb5441988fdaea5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c5e20315bd3ffbdcb98a71ba5592c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dd57f95d7bf6621097a511a97ef3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7a7fb9bdbea6081c578f7e01c57f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcf844f07027b237d2bb142bc5b276328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b36d4bf62402437afd73c395a9104329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f323b27d6a732caf1be3ca8c0fde8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffb7e2a5bb25a483a1167edd16b081331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fe9ff72fa006b97cdde087dc4f960332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f05e3442a3a4231c430181fe2c7d79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f3d8dd5654e12233011a1f7fb08ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b963cf94bd914641a7c1ae79a9105335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4d02d3f5234923add00a606b08a27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208110dcc062fe5688dd64f92b69e6a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea23de0d822e26c0dbce608053884d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968d1eb817cc698e309be2cb38bec2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b99b4c9f55f8714fc35cfec6bad7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5fc2b0fe07a386a49017ff7243f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8714a791f59f5781a92325c04a421342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48e4b6640503c08727f344c189330343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c63638c16bfbaf7a5c7841a671721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec899309c1851f9870489d00f87e9a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f52106efec911879ba421904f7babc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d584c8d64a86ef5ab3fc3cfe3f3ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944331de16122f2bb333af55085be32e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac14916536d1759b5abe9b064287a36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdef5ddbece41bec2ce812ae49cf80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46478383b79b125293845ab1429c48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae8359d1d2e5eb3f23685f10dba79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec237a464dafeb0f8a820fe0323df299353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435415bdda0e1c592d968a7e9d5658f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e04d5324db96590cc173763bc406355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbaf8a238e9805b4329e62fe13a7da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78308e2a3a9abb5a98abc9030a9e3b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e857b108ddae4894d3579fc0c2ce3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae67529c5866481b03ed6016f4fa62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd2b360f192fedf5164b33b478dec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e0f8d15bcd38c2d8d212254bf97f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce167a6f70f9cb5d953dc015c59f12c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f40fce94d1c9066e5756d6bff54c93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27c75629311bc65474e268438cfbe2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae91d823605ab427e93a26ba58fc42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a389c72a1db3e4be3fd5912fb708d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6a623c675366893c37f4b5611844367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea5753fa06e37f7311805380134cd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040ca2e2aea81db6ae3eba064acac79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a305e12a2d22d2e39a09d1647a8fc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aa5edcde4a135c266a069acaf6d99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067de63f9354c0a85ec1cf0e3e891b62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb5fe61c020695c913e63827274ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca0c48ce53f437fc93a60c0a8b8b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983cea70f19d46a5c5d50f37ee795be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b7e88043b4a61f57630492d76f23e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc43a0d480be796eb9ffe7994b2737377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d988be212554a351989bb9219dc71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe46e2fb6b02cee2884293edf529e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabce8c2c0d3367138289bdc0353a012380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd8642acd89260694b951102dd5fc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610abf3ac8b4d2d7965d3ec48dc77ef1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0aa82a67d1d6af6bc0e28ec3bca1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35448d44d90e10e6dea33e5e566c996384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447677b4afa28f35440979527693770c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808588c3b1d91ee3f04fb3a78102d826386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8beb2d5e795c6ec650417d4355a30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2378efc2a640ef9e023670df1f79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b98f416e406f934bfe0d62729c65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d2ac4c8409e345becfa74307dcca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6025694f7a5d303961e760c494df2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbd4d79f070d2decd4ef8b2d4006ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ae2e2a93d157f0a9b8f2ee305e00e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5886d7a3618456433c5504bd546755b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe351b0b7daececd41867acfa6b92d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f222f0522ab4d12bdc2c1452a36ae42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8427e73095915f115b1eac70e142f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2a24aa9f3e2881b6877ef5bf3c150398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89451cc007885fe15730cf84f34d358d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494f8a07b7f6285fc3e48ad5638d8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ba2a99eeb176fa3dd41ea7836445f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abaf4f7c813d5ce80736884cb4e128402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2adb5b463d401fd763e28af64d3bca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f303b3d927d7be9486ffb201c2c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1655dbf4cd1718b721f3f558e910405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861a37da53f66717a734e02495bff46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a819953f3afa19d310650b765a0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaf6107e812f9c8e464e8f3f06273c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed23daf4d71489e99e3f7dabac5b24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4fbaf55fe2c2d19027ea8b2c69a4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a647d6ff3b22489558dc5387a1359e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3639e075e5881e2668e02e014b57e05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f4477482363f64088abfb67f338d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee5a8a44610ef7945250ec4afba636414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086400237a43aa78cd08351c243db7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d2ff40fc1c43bca39a789e10f9d27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8da00a8f891726a0d86c7fd8c4122417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5011651aab964649f1c6bd7078ac7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c616a1036e7304dca6b22ee42bc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d2f0f7a85cdd76355b04e22157ae4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886acc614e75eb27dd311f9153d651f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29524737c204b1389293172192300c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a498620f5ec8016a358093cfca0aeef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf41e848590a9330fe8f74f7a6ea5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271653114d52368de14c855116c2582c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e3c6153a1cdf9405a64c8212108e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bacdc1d3eb7a1250884d7c850ac708427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9734b38b83c06aeb635c531219999428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e1e4ace424c07a926c5a5513d1688429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66d758fb38916a4596e99122c3ab9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe87629a5dc40b80faad5d5ac3b1f52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234db10bd113cb8f733b6076491b6a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f06f59ab4b67a898fab0aadc106cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7850d4740e61746963a40bc74c163c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a5ea15bab3b27dec1d4aa12195d35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f070ab5df740b6fbe86a367f8c8bb51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49566711e76f5b597e95b76f2ce4a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bbc5da945daea6d7849937f1c41fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79608cfd50b42faa7375a5df0fd088439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7ec9f56fbdd0e2f0f2765ca83357b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a258e106cbf290b16824f1dd102318441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f00c174b2480d460afbfb03ef868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900c6072e418237a8ccb8546cadff7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2d9cf4954585239692e963cc4747444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1142a3427992931f5abbe1862e24f0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c3835922ad7075188a92b6d6e5db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac6ceb31873b1eb1c79c0d7ebba7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e49b40f6e3aa2437af2d9c01f30247448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48d8f99fa915e8079c7d50e42343d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10857ca307340da64ccf1751c5258c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff781fb40a5d734abebbf3a8e2464451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705d2cc47c48f6e71280023fe415157452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95b58be074f0668130632235466a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c0e57c39023657ac679177a2ada3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb31f6faf5b83ff08eabe8a925b00f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a97252173e5649f5f27744c1c3ba5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82a639fbdfe692d714a014a425bf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b7e0fc12bc913b2bdebf26c07ca30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe51a2de263094cf56133a3c30e3803459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeedfb37d667aa8cecbed6512445af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab24c52a7b294994f4c75b9d6db0d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68336e67164648fb0c48d0254d194461462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b567e5abf2da08687c78a92772da8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b91a0919319cf9f59660a32fb10ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb5dab166568a6bfd4a1deebbde493465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d67dfd2f8eed51f2479b254474a64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbb4dbda0a5d45e3abb43ec85e6f44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea2f4d61e7a9b02ec393c651ddc74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5e289464a076f1bce6f926dd38224469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a217b0991345a6d68deda1a37d56a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129d064a2e25a376d15add06fd51e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cef88ef23aac7365888e97a9aba2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125070c086c55401b0123aa3424ddcd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677a4c5c8c09126a4bd5a1d165c1d43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c5204ebc831e802ca944675c62fed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdad91f2acd7b1247884a72c1eeaff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd0fb2bdb457414ff6b16eb3be062477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cca908285f86e726f487c8ca7dd724478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc1b840cf48a3fa1d5ec2ea1b49ebf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defa9cae94835065ad288babff92370480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51cb4fd70b41273852a9ee2d5e1739481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba0f99c6b7f07b628b985e37294e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a7cb4abffc0cc427cc30e67d380a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d8b22744002c7fce957d4b93d2e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551d4db0203745eadb0c8e49f674952485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5daa08b19237738b78434c0fd4cf5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9105e9d6336d8a5729a75feebefd3a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171fc159e459b66fed2c497df238e27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b22f3c5510e2fae54b08367bbc0b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639b6fdbec1a05152ab29c9ef84d422490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9920aea3e921f6ff5c99ad1c7622491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4214494883ba85d4f679e0ff2b888e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be399c5c24355e9671d1a9b47cf23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052df41f2078cfdd951bdb6957e921b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa382bd49742bfb07248eb77bcd27c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515dcf11412c77ae147f9a8b81b168496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4afab369c0a23000500e76c1201410497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3800054be6bf420478b943546f79ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d6e4ac1bb3ff00dda099084958710499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef18bdcf0aad7c7726e711f5984faf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc9c096f7535f50e9d25b10f88d00a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39568f6ddcfb727789af3ab26f63a7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ced38b271f0c2dcaf95688406d39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e090d209397a8858088f015f878e89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e56d301e05882446552f784dccda6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6682f4e07623424945b144a77aa51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294cdecb46684d4a0e5a43ba1d07e42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c840e697c731733741de00e1a9a2a0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0067d77569c244b71820284c69896509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b1071a7c2156ecfcd3347a2454c76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041dd3ca6e46e10cb7a908ce69c0746511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2546e82bc4381d19486a0db86fa96e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4728895fe1fa51003dff50f861907513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e6ee711d56d9b5314fa8e292da5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf4c517168c102561893fb84bb3c8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d59436db2b9cae26c24957739d821516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed5ed791b4004531a379df65c864b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149de679b85e092f6a1910b421729f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81841bf82b66a51bbf16dd091ea0cf57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4655f2087738ff185c61bde98bac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757841331968f21ac6882c5cf8c63c49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5063c139d81008cee842fe34fac8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04bd1368aa9c93292ee6497a0baaa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213933139d5a1393814da28601d14ba4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b0cb1baf93cd80c8ef64d2f64f2f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfc4533443d712c056a85ac9665cb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c477af9a891713c326ed34c1bc27f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62db1a03346097203c2fb43e1243c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c647099272500bb71898cc8b2b0fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d84e42eaa706e0d7e120319715918a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9207326f6eff3022a1263f653e00af1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e5ebd891b7f1ddfd444f9b652df51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68aa87e28b76793a78ce381e442450533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b07542d96c8b91de306a6a47a094d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce70fac85127929aa6c27aa3d99ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1fe25b5ed219c04b88bea3b26f28d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7952a9a94e9d9c70b0326acc730ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb641aafcd86154a72a9329e5db60e65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf40cb9d6bfa4a50f5b564fba9a3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ede0806bd71ae6946fbf5b157ae01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c6c21dc10324a78c216416dfd1dbe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f29ab20cd4cd70c99c9921c49b9b8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f7408bcba1f999c465b1d30383cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7d290d8e34862c7d643626e2cd88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52829ec3503ce7b12a30ab0dd7a086545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e5f45194a1e9c553558096458473546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cfbc0675651abfb4ee2d0e02a669b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c380ce6e1b9f7c113050524f072fc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae33cc18c34ed05bd9d4cca703748d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94156c224fff45f9a849daf51d517e5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c5e4668f6bf73c37be569f86b6b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366aa277739c5b85f71f48ea596ef76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edd1c81c4a26c4cf9dc3bd2212dad2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4316794c94f9f02a2a76f7433d1c337554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac288948d72433e962af11e555d66ed0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a957ac47a6111a84cae48afd8add556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce072d57f2d6f71dcf72e75630546fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be5f8d494c0447a0041e5c522d80c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682fd59961dd4e8da213a616beafaad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79bdd6400693b5cb098bf35e331519560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882046aa4212f0571fc0b999362994561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254841c4beebe4a36c00de324487c713562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00656719a4985c2fe7f7fbb30533df03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f15aef4e881e67bebd2f3e1fa4812564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63a4e96f359eab96a18a1782aaa616565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff930d82ca741be4ea68b544818fcc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ac01cb2d2b2dff8fb31ede5406eb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f169020cc889c97fe2480af8fc86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017af8c2d313604defcc6ff527b8726569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296575401dff1237d685b54d49dc70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4704b7cd8645705799213555e9fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c22ae21f70a10f08693e5551dd45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9913e357260a5d26590b80ef1790e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0004aa9dc4facde58792eaca5be96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf27193ae4aedd5af95e0f1c1fb6ff5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f782ea18d34c73ff94cf23545c55d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460838ff6c3ce9f2965f0f53229243e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52926e09e860ff3931c05ebc815d9a36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1523c3b4f00fdce2b5de54fc5fe1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed72a0238957a1c84ab1046251b063580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3135111b6c56f332ecdc9b457090d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3ab6f1ce3777ea72721f1ad9a2c32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141c0f2fab8c279534d8a4d5b049711583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b50c6689a355c2397a1a3faa3215584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7609e71f8c3e36b40c730d0a0e7e86e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fd316c719e7f00642a0fefcb2d660586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d13f9492ad218694a44f1c2ad815e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986e19cfde2760a80b7d0624acfa45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e178ecbc6facbb051649f4e35d4ffb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04c0d685fe66d08306e3ff79a4225b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0064b59361119d7e589b39eacbd7aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff38cd8c16f10c8e6b91f44062799e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d29d10a2bdcbb437c1b6bd4ccc7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd34eaaca59198917b6c827e26ddb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301631a0a766e6f2a5dc89b0d00d5536595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427bdd6e79c30819142ba339154a97c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f3172c9e801728583c37dba826fb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e3016320a809a71035127bb2fe18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd94a38bc3581776ff2782615a2552599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d42f1cbb65806e8de31fbeda954a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9edc5af667817ea9484c9cdbaa0f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cae3e07adbbd30d640245517e086b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467401f8a63116d792840a9598360f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca08802d2b8ff27aeaaba2b29a928e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c9486f2a2e2c511c4a3ca57ad446605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97f7a9daa5567202f4f0ff0fec0301606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212236794e46dbcf7a7c9960517f5ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07062bb6e760a36272966d2f00a742c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bfeceacae57ddff166c31b109601b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f9ac0e5dc7f1e769bddc7bac7e9f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c540784086786bf78658a028a0dc94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf809d27b91bd3742bb508ecdaa1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f2913cd4817622f8a4cb52d9039c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a70b1bda3a570003de91b8f4738239614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f257f1b6cbcd63b7a9b5ee36e351f4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5087f4ddc253edfdf594c8c7c87dba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb37f81b8c9a07d340a751bebd00cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713ffd0ad9c3abd3d355c6dc999e5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a21ab3892f1d0098639457fe71fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f3b08246f373aa5201c595401496620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb322594061456df8c9be44ff246831621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84653b671eab57d500a5f63558a9c9dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14256c2a8352dac578ff158b5f319abb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed920f9ec41698ef7ec02e86ae06010624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4865ed29c2447cbe11f6cefd5446625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a53349ef196d62a71af7ad523ad7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7eb74bf2c4dfd014dea2c95f801fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab110ef7b8c89a0dc3af5616fdd5a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816c276cd2dd15330ed2e913a5e634629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97b103be6a011aa5e3e7c92df17bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e0692bdb0287074c48b16c74f377631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9a16bf6314b391f4542b98f567c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448e3cd6101110403b70bd11a06464f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f4082ca059ec2fc325482880ba12a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de367fff46afa41bd0f515673651b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107968427939c048f80882c13b84d09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bffd16f4fab40e04994fdfc5f142b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513735bb36712e98fd9706bc0f0006638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986444a3dea792bf06cdda3d80ca1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb369be764d0edcfc18d9e641473b058640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0d48a5460b6dbe07c4d2e28d750f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb80c02e8036e8ceeb40e66f11678f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdcaca92c5976aea8e9464879bd2ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63de155b6204599f56dee2e566ec5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf05b49085f6966bd580b4da226d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b188a08ea9a8580b5a030b5973ee684646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78bf34f155b4915a4823c1c505ddf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f91da4d1bdba9bb9dfb812ed286e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e66a434b0015ddd84027be01e9e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab9135d54a14e5cfe992e4cbef52d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31198c8f259dfbe8dbacf728c3cfc0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cdd68bd3b5652a2a26e5afda911aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab24e6a49167881b454a813797052653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b34bcb339c3915c1f81526227c0de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ef39b03336a444178a8469b49f65e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa3d137260ca87cacebcd5e6fb15fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd902af91faa8cf96b71d1c9bb91b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d37c27eac53a245c83724a2f6208f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229e5a29511b449f8d23d5b2a938d10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d5884942f171e64dfa4f96bcc8a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bc0e8be7b082fae757067fca5082a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af51f9476e414730187b2fd3598a5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74219fb3afa72c55d4a5c4f9774bb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89869d46f47b1aee84527fe1338aae99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954bf1fbdb9eb6def5c7254f773766665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5b9b326f0646b52e004a0d48944df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ad89c197e07a10391637e06e8452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705648503a507e02a93efed69fab78fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629cf84af64238f121761413ace04e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb78ad8457c38f01bc926c7262bb901670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00647a4f81a0ebdc8fa501e3f6241c6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3926f19fa49e4a43033b1271462d59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe46f14a1800ccdc7bb54387976056673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fba99d387a29a77ecc784b53f0414674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9995444a50551b61360d52cd19fd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c4c5a240db90fca524e0eedcd1fde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925b60596c769cdf995f916f51912f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42459871913821461eaa0137c926661678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49180b3a2ad960c18f453b9cb87ff4e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbf09603c318547cc6a6c6f6e60049680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd05e170c59ddde0d2754d138ae03f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8af374d6f7a3dc8dbdba255980931682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf77e19300db54fb51b4e86aa78640c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208690e2756e58867783b2e503f28d84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5efc1e4e75f835beb2019e72c48b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c2cad8e13499fea5645e58ecbf6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772212dc79fca7fc9d012f133f1f721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dbbdb2b7c66b8c472737a8b71e5ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dafb46f897d2068f861020d28d64f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7195f62850dbc7dcfd5a2ac7088f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a7735039b05f64e58959065f98da1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81f86f5f16c3ba4bcfcd960bfb9760692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c93fd714f2c44ce5c0daf488eb193693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e1478d2480cf9c092c1277292f5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08800eb736f18c1ddd697ef33d88c43e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e292039aa224128749211ef05320696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98918ef1ccd7381975320ebd14b46a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764da4e9cb4235b0252678366022512d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb87d15f475296724b0d86437c345699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc7fc380f52d09e57b873113fb920700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdea2f6cd238d31cb3a8847e28b94fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9916b83c902bc1c7d53cea42eb2957e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f69856baa0ff52456ad0964a49dc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e44d6da0f512d6eab89d722223b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08757b7cab649af4aec7d46ef2ba2f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d56f0cdc98c8f4b1fbc7cd65cd1eea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4edde8d6b1d9ec79f41d13988f57c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f04c7e679ac346d619d176627d4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b5ce7c8b47f81377455d300922a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48028664ee8b471bb03947626ef87a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c7be78e7956e9527c74a439b66b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7ca4d93e67c3ea7c4b9494cfa47a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141ef226da475b11806e3e7fa92e001713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cc197dc510529ec4044a94cb7b4ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05df9da93f381cdf80ababf401ad80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e773be24ac9cb1d9449939e7292270716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cf47d9addd30194574f3e1a5ee766717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e84f1021a770827bbbc7a6b8cf7caa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034f682b577fabcb781a40896ff0c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda64bb79fffdce32a3a97af9e40a51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b022566199420a099fb18266558d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcbfb71ba8c8e9cfedcae2421442fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79a72023adafc10b5c1beb5542b18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aae9d521f271bf00a76f24b5353b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4bd78f3ca47ff97af9d26314bb048725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d190755c15f4b239aacbdf4f9893ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8932ebfa813be54bcb3453c485f9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36096207feddfcc155e1acfefd19eef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5859963c83c4c5ffe897435e963fec3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0fa25df1b9ec50b34a2e5adc1b9c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e8b2d2a315d1e7457ec334b295434731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce8e776c7a503fe98a2a655cf9a507732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4cbdb3881ce41d4684003e7e66f19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161901e372cd2c94e0144c982bd8b01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397adda9b32e713151cc98cbe6e417735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7ce9fade6ec275c0ce2d25c1878c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1775203cd7bc939c05a48f68a002b60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab6f3904fd6ac983d62a6a60ebc16f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f087ddda6be505ea9e00e055fac2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8edaf73e650790a2d8bd43283e4eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a7c0e7bc670cad3afffb80603bc26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d04fb5f6a44fe6eda7d9448b5192d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456fa31b6621369ed26497406dcc5af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c923cbb2257ee5974200427eaced54c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98fa820dace99061c3806e8eb6bcb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad93b00aee8370e9f7856d03abddf06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975cdc89dee8c3c4ea4f3d9addc3e00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa6039a97bf51d3a50349ac1cd2286748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094e2483fa494bea8564efb046a68a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd4ec4c10d1a98b01386ba2fd3246b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb064322bb8fcd44aee54fe451d2c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af832e1b014d25e694ef62057b590752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b265ebb7a4b2fd473ea59ca8b314753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14820df650ac64df0ef8b8de4b3e8e81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e437d8549924e512b85439bb25f04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151683b209968d5aa10e321a1a8ae25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a0e8b4ce6ede8d070e437302fa819757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d7da3550098a5a9c461fd9eaf463758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a13a9068d4b3ea8ab59a45c3015830759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54150c6746ce4a3ea1d488e9e9fe28b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6915d55fa67bbcb9c90530b680892c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22880b4bed5a75580c33c87dca3584ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7387f2ef6ed05e93b6393db7aaf954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886b7ea73139fb88c111c42a7a742e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198a82e931efea36f9e84708a8f6276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd585504a1116db851a3aa52b86867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d54e596ffd7ec51dda20b4491c3068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dcfc3159cbe996face6f31d6b44a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1755f5614f4ebf37d110faf9d52128710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de17d515f9495b031a5f0187f91a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724583170ad15ff9c77ec19fdd01ce1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef83a7196bd73242ef7e757f8efdcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ab53922ce6d5a202dc1e21ba22bc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165170fe7b3ffb1dc0eaccd00f0835a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ecc1d6d63c9da8fdc64bdd04fb7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e8bfcb98ea3c987105930f8e4801017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d02054052285f2927b6fbe680fa4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d5dbceb83a9e174c25712f9fea91319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1007bd33ced0f2fbcd208efce032a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75c024aebe0dda51b5278124c90c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796985851a1ad3f91435a4f925a3a6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441bdf2a5a5317910f5757bd0f7a1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e096cc6b9f95a680ec759e1b017dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268cafe53a691817c191a2f7a5b37325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a3b40d016b17f88b3c61baab77d7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877204449c66e5845f4a33bcac9a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57cb0c8b81e486bd951fbbb1ebe9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a840aa56bb86d20bb5ee0b1f04f3d8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80961f57e377086db3adc6127a9ed330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa93c36b0a8b46ad813369b2a480531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141f32ba84eb345309e1952a765508732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672ba4d628c79cf461500b3f01b56d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22492591521b16000d75f27db222926634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35303ca9d50f29cea8e1e26c645377f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a275fc995ca5a6f777c14e22cb0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633efa2829b99af919797e31b64040537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0707c5054408f61b7e770432bad0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47c50cd85aed59ec676c15e28707739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2f9f92d2d5ae9fb1925d36b97c26c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13e3bc7fd842ac10c0ba6fd945fe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f073ecf437696e8c55e4c53961ce3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4bb58097256d1f0778a4436740e1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960deacbc9ed66724fb8f8253fcce1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820262d36fc705ba0b58bdac851a4e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c10f8f099adb6609941a2c68148a7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eb5e87effda62dc3cd07142b4bd9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430227fb2be3b113d3d51dc672bea2d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3ba1423345e4a48f63a212db2c56549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485480fa88431e1f65fcc1d9bf3878ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c330b7b11c335c340ad243e55e1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae214aace149c24b1822759793e833052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea0258fca60fb1b4713f7a9b7910d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5bc71786e2fe1961b7a3679ec14dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8431584d161fe67d7382561d849a6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83377a74f3c77d04104bb8c8e82b0c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdc503d94fbab5864aacce005b38c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4bec855b943b3e76ecb14b7fdbe258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f077904ac64965385582e157aecb15759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02918426b5ff990d3770dd41a21b7d4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c882d32f7445f40ab2d21d39c414b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667deaf5f78d45af834c0f8ddbfd3d8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f638e313ec1a847773d4c948162963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c90e2e2342d0e7f7990df899459f4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e62056e37cb53e620fc0586baf89a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aaf12d7ebd23e52abe2943512321666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6f10143a7c9e8b88fc7a3c1ea94e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa889daba73d58c18e35290b69812b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73216b2f0646935101f9eadb2fdf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb06e074b6a0a1a5a855ab5cbe480070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ae6a395de6cd69556aa368454630171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2870590207947444a3b1a78e902cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32995d4ae9ad5b37986ddbf25f564273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b315b5a94efd2350d4f69f04c74ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d62f2422fe44516ce160f427448a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bf19e53abf803c3d57017e81f9ca176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f840b441eb3ac5af383b049ca504f5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd305cb615ecc35e52073613a0ac7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2c573d3d92b8874275a06e45fda2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366e59e2dc87550b3182485d7aa671e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eee1f7806e0a53a759b9b457a9a2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61d56f95745af49d273c8b629681f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905d6e7ee94657793bbdf4a421ec5bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5113c268e990d7eb0527140b9139184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a05eff2f025b09a01eec9d208f5c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9de82f146b7a93943841a3086d4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f66571937892ab09307621997f61b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992aea0c927865d33c4421c13455ae888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7feb0280da567ffa491cf152c1aa2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a1b42bab6ff864ac4cc1ca815546e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39362417a3822058b6f6d4515b872be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd46497fe7d197d353bd34341ee7e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fadb740edad3372c6227a1d1c274a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b8d319c47a2cfc254263a0028c6ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b8a94a457b08a693b683f2ba0979195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5caf17782d2dc50de95c092b63c7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae58f5a9e0cb74f759fea6fd24659797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bc6098c7a389abfb73f96000ddff698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b77bb7d8c123b1322325599664b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4732ae797463f956f3b81bba221ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae22b74d0dda35d1d92e6ae0229b493101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376970b1216a1a33e516fde3a729532b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954a55309cf85aedcc8850d7d1c23be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b96b8847bdf636bebaca31797584fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344282a4090cb038fffb26b2132bd23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8790df6813474873ef2493b78a87f59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f1af0103a17be066a191ab8387a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37bda5406b727a97ee9bcc62ad0293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275d9bc2322867c8aa47a78d7ca34a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369b7508f1a28bffce53ee1bb5606b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45940fc35a9a460deceadebf8d349a43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08249ae000caf537bdb8be8fae19d95c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4376ee1e556129399cb50fd2e19af6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612759b1bee6d51ad54715bd87dd859114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc5176689ffd7f605c1c1ca7139913115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ee58e95010b1ba0b270e7849efe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3983bf03abf4ae4855085cee830c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb04439b20ccce2174c09c1e18d336118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae1e3de7efef01911bf41e4c1037f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b6613327151a820e6b05eb7abb79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ffa2cf67c5b40e7d54f5a1ddd7159121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5921b750f49abe0bdbb8a1a729c30b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be72175358a87a9257c943298f4b5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c543af713ceb31aa1588112d1517d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6a63520e3427482684d53927253e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ad5b4c52062523c5cba86fbfc6d91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe665d2811c924e1f0d736a8a7a8f24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445ff7ae47c734ac52e954f5d28a079128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7364c4e11394725e1c055ed8b5e8de5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd793263a4ddd2e08f42f07303515cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04871f19327a8ed4a38c8f729112ef6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f45ba893dc5bbbfe179f35488636a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd362aefa35e9a6825c740aedc60c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c5318cbfe5d20678b3979bbcddd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc31b22458e594c9f8106f3ccc31c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be000d80eda7c9e5e6ceddb69e899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c5a71961b5dd0d2f12f759f21fd0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191ce49bc0cc5a359d3833d963ed5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6bf38c31edd63e8bc98aa8ab2e21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a2556277ff5e7463f63ea19744c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229fbc78270a9417091f474bdc73b7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745813790ad0c6f918301944af8b5e9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935a18ee4a4f672b70a86c3d11fab0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93c83770081c686316afdc900b77b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beffcb05fe68ebfe9ceafab6d62bc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740894889f64606b3e636d1ed73e84d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c91eff329b9d4411f9d90d3221248147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171355ae42d2e08084a42dbd846d3f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f311a50a38798478796d3156e4da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dd5a371eae1c3a59501cc8daca792150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3469f572e4a4abc476de9d42b12db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4448c895b7add3caa8b2f37dc70287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc24e09d8276b2c93f0f9f05e80c20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c0a3492d281a87dfbead1195bc2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36b4da6e64fc9df526d37ed3166d82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46dccca3739dcbafb1aca096915d45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cd68b37fcb8c20be08731776cf006157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71355b2d0d4614b614949984989f76b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec47b0d70c1806187d7ed50d591d344159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beefe493d8fddaaaeeef39da461ac2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd87a9d87c22589f59faff46e93e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808b3ba1765f6412fef991b23e86908162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a7eedc6d235c6f3d987a0e397cf73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01bda997140576272df1d1899d6d48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91071a94f2178edc3a051c1b3e16a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd262a39cda29e8520983287f7b7f40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b49223a77e3164997d6c24c966a533167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98424a1c47f453a262c0705f1a0e66e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08108698eb127c7d3541b9547323455169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871cdc1d1b962b3ecfb082e586dfebe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29fd09f6d1ff3d5b6b49d3d4454d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb3989dee0936a71921cbe7b3594f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922292a049fa39c333055943522ba362173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c57dfc086bb4094b342abf539e4e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172d1792bb67b9ec4d193b5790d4dc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255cc649a88b66cae3114ec9cc003d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e71f271592fb566b52dc8048c39b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56247a4ba62b1b76021a0537d0a97e48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9dcf06db6b3213054bd9722fdc42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ca6c7f2f213800c778ee0f6f3d7db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9b58c33eabf160aa6c12420c347f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1ff5a594aafd8b316629734261b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049c5659c6663c2076ffbc0731bcfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222d268457f2b4b50ba42ff9c674aa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bca0ed34c83b72d4f487b42f8424b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e621421eac6a581965ae999044b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103c7a199be3790504c38b97df22c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1258b8fb501528268377e5143b50353188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07d543d2a2f325932e1c4e8ba0d6a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed249b1a4d1684a3b825748d65ae60d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c6ed8c8edc7e2db220295d760ffea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253d0d364ccb96cf661ab468ceeb46c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce9bb6b527216d34bbd981d3b7b7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad90fa4815c9aadc32f659f23ed09a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c4408a47a22f4ade2592d576eedcc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e61b8a6b8931c9c8a8b72cae3f8fb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c082116a5b5b8360b6355b83e776098197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db0ab0ea8250e240fc1396b2c34fa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950680b67580e655546d94e96d876a30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12af4b9bcd3294abffa6a844705708f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbce519a91aed7c5945ff13f55aba6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db47a02311f305e8071684b0457f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d21f3659a185aa668b3f676ec0c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f970441ef1af88c9ae488be8e90c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40686522d7abedd45b7edbcaef6d827205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bbf345abf1ff6ea434bfb4156d61d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490568caa98f8326f4685d8ed9a440b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a089dc8717467326070601f5796ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64521fe1184532fae1490798fea941209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8fc74894fec880c154b956e50b559210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceac0d80952e59f42c1f2e51436521211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569b746b85f1bd327b5fbe7072108b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fd6b787312324d6ad26b9fe3cd257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418904c1ce72526822a5429e0cd8790b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e21ce31675957c425d0a82fc238bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789246fefa6d8f594f4294dca7e5bb1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3afe1997c5811afc31a1ec095dc856217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c109aa17946f36caa4c3daebfad20f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0f1989a8328eec925d414efeb455219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37162605e6658dbe14867e4208ff93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b09f109a9ada09b240becb4b2ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54057b637d79ed89a9eddb4ae5f738222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3203f67d0fc4443b7fd40a8e4bba3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bac5d25690fee6c10c779221d41145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491534f9362f6b84ab0bcc379b7cdbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02cb8254d1116d35a3a80c4707e46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bde1acc14e50bb2132bfffc62c689b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6efc2fd1303994a8ac60b256ea1d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ffb0a3b5975ea357bacfa47152518229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755cc5808a2e081cd12d34dc422987a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b330b16e4e2ac5ba140a88eaf3e8f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54607ce35b9919b6bd8daf05672394232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7868e2f32b45b77820935f59eee43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541a30205f774e121a2e061c7b250cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086850abbbcbaaaf0b8886697002a3fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9c11985ccfdffef8c150c4681942b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bde9e3919205fe835f72f5b733593237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b085b2c98ad78d8d30c074543f1b89d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00fe8923106d6698749ec4676e260239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def071300483e3c577ce9664c25c904a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d12eaaa84199d01cc6e8a97145ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b514270ba44b19c019a54aef1f6869c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3df25a41ee6d08860dba1ba8227d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13932fb2632f2cdca78ec98d22f0c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5d020a1d3dd87cac5e61158f2c083245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84099b5eed60ba70f8d94c21ecced11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb54c6ff9cdaabe6c8d15f8eb1b6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1329fe7a049c266e90c0437f4d8fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744740adcd05bbf8466e327fb1693ff4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc2aa68b6a0ee642288927684d873e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c248a9e5247aa581e98c1ad1b902251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd99998c85482c9ddcb2d456478138252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b00cb75c464d3f39d665d8f0144b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a1c32ee6c2dfd8e5a82f5c8e10260254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976823262eea5f95b7121ded71c9c708255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4d129f0d82cf55a8c7ccfd5e0ebe2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215271e330851c1be719b21d39371e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632506429eff3ead9c1efc719abebcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c091d500911460436e991d68340de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ff6b1c83039d1c5f42b57a1386a07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb85a15acda92e7599cd6f5e85ff0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a7fcc086c6e6a8022fd98c7391ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98972e5a927fd4491fbddffcb3273b29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e251bb6c840a1154631d103d5fdff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383981907bab2c69e7ebee48cccae7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040d0b476095533a8db9a007bdf14d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c04a2f0631a1018b498f3123178f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff0b61de59b4c91e5e26837b9b6390268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfffa97b88b4aa20a1de7a85b1ddce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cebd72aca8f71e724380e873e86312270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece071475eb50675adf5a8524211d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb16ec0fb3bfe39baf577b3247ce672272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31842817c0df72734068cbc544dddd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c690e6a8aece6248dab63357b0d40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143212e3d4af69bd3fc57c6eff9e33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083a9f84bcba56f27440ea66c443e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa5a3bc08fe49bb37d92da9bd0bfd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4932591f9d456268e92d6e7b409c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde50a1d4392f6ce023652463d6b6db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d27d013b8c52a8e7d8a688e091c81c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a852a568d602eb167bb3480f61ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d9acf4990e9dfdad669d7bacfa8d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a5cd660a600d12f2e3a0e1908e4b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f93516b73ffa623507dd937a701ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac686f1601615dc8605e97b4a19723d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dd6d81dc328af79a6dfd5e5076afc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27676eb2714cb3f7add95196853d3e87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d80ed1104351e36d0b27d779bdb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e79da10b5d7fbf220dc69bc276419289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74233bb64f55d61c7f794c72be0cafe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf81a75197a302fafca22309fe9bdef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa277d7c6a355cc4cda909e4896ae1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8439b3b0acb17be16289318b525bcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54527e810fa2de33a1ec115ad8bfedb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a12780608e4df0c36b47bdf7637d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616826f2387e955198895a563960a822296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df2a63b56af1644dbbd79f6cdc371e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5870bae091dff6b918c3cfb2514ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77a9146a498e27cf293121f8061137299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d0976d7ae4c56f799ee76fca22a05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316bb8094f847784fdc7e408981aef6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf9f1f174c1c8b8a06dc2d3cfec5b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209b2563efed8907f53ddc9e5168a64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe55851ad7fc620158ac88e6222c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647ab31a182b23acf65e569447e3e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54701e4bae1d4a9c4a0b5cc2762345e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f01c08647ef8b2c74575143c63ec5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6cfed80f92f8e162d63c7c179056308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed511c9cdeae2e9b805ae650f9e3e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247ec076f30cf89d035917387c6d0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179057908e0730d7d1d16c98afb4c5aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af665eede1c94207559e8b2e721d55a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a062c395a195c7afc1b1b843e8d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682c25240e3969c7666343f9b5fa3ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922a533401213381f86bc6b2e894d1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58db81b1c5eac9a95742a8e0cb4df4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b025ac760aed0390b62a7a4c0640b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9756889f74533941431e8d81333fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa289a5adf91b30f093f82d4ea6bb01a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7d89b0fe9d535e85a632db704c310320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3aa9d3ab564151f9cf3de4d2cc13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db8ae18614de40d3ca933c3728413a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc27a6b29787f139fff6bb1b9739f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141527ca6c9e6205a27cb82df76f318324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7db3caf988465e3470087de93a633325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474f6655c8c51cacd0ea6fbd73b2516326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b0db8bbe065ffa6e8081b9ed896a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c8d67ad95c6edc57b1505f5c3bb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf75505c8b8fefa7bb2af30e5df4df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b9d6c666a18573245beba65b5d786330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf30f6ceaca119a18fe0eacee6175c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b484187cbf680b99e9f5f2393f61fe4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b381d460f17a708275c6894ea1b20f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d3da18e818905a27d9e0dfc4ff6f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adad34dac8596095a7e4b5a362cdb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b7bbc2f0ad2b86b1223f52b07545c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d353843f16af7362c16f5324f6cd94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cedbf69a055547adee7be00784fb10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a66009423248a2dd9a5fe14d2bca06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239476c625e1b92646327c81c0892557340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aa72986068398c695484db951d251341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034c57ebb36edb02c3942ae79277f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f4ac5df8790d924d861df45ad42f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d493fe2814982e47f043429a9a2df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e620ff163ca843a6f3ea19ac0aeb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c0ca8df798b5124539fbbe97038d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44218e3ca3ad292d47a2ec9b207fb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d985f324d49f546323724fb04ae63e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd6346f014bdb64b0a404635ac371349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590efd9b69c1124fd5b2e8c129dfab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f48b6cf5bb1faa3e5fd352d05811a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c700833ad9e6f7b47565e48dc08f43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001264593bc52783b528802c0b18f277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e70ce00991345e91b402f848c42f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a633cb11e1a36e6606fb1e58c358690355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5926820340164a57a7c214532fc0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2d3e475690a913c344b9c333bb36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc43a1f044696250fb7cb3cab964a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6e8c9ce4fc9c2de8449bc528535d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e663e48f0b134ee3c37708f455b2ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351483e8dc940c4bf18a9fa2d3087194361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a140f5b9ef96e60b5ea7e4b0cde4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7216d3ce4da8166e958e042cbe62e9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a0258451cec0220a27d46475560b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799f1599f405728884c2c7e10d3b1b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07284a3beffc45fff08248217fc76a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bce5c0a78262c7d188d3f40c8ac59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d410d81585b835d3318332b105f131a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002492e7df1a8aa43f380b9be07a88c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb939b520ca669944b2ad2876eeb8b72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ed06bbd02fbe4eb08572053e60e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1e37658ef0cef746a0b51cd2e0e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5b5467eafb88b0b839e60563451c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5c35ec2cdcd754be2d69cff412f37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01c9a007eececafafc23731e6e3e55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695abd6f76e7e681dd27cfc475bf3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef93e86898490e27d3bc45e0e25a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c3b92f09511683f5f99dc32700b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d14d15944dda71d327aaa271de431a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a833f7e49f7752c3b8e8369c6cd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfdb46779543b188c2444526421b2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfba4438a0758407087bc068d7c8c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7523a02c13b3bc814d06ea1a7fa77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05197fc0772dfa53540cd225f6a02c0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcca58066cb34d75a8092a07ca1d233385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20aa3b86436a8bf7ea13d96f485b6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b1390542a80a0a6f54a92b5b6b00a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7d40d8501efa2005351b4658e4f01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0795f992f63fe98cc76445ee5df1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f36a6d43d037266f34fec4fd997019390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41d7cecd319acea90f0ec240ccfe3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19899ea60b34ab15dc23c701b7d69666392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549353bb6cf8180ebd364687ca8ed338393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a8b2a22c630fa05f6453fcaa665c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb678a4e4e6e572110685da6586c69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53505d99cf7ee148203f3c58a361e4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcc42401684c1798038e12d0b1f1bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918d47e817ed1a35ae39108c524ed2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f6f730f9627938500fed51d47a5da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5807e1050e4bf5829c5081d37a020e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb7b723a97fd52ec70333f74a2188401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce80d2ca49ab452ba657313892716f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad854421ea7d938cc0ce3ddec8f47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992bc629819910f9780920a935af132404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618a77e28bd5dbd462abffeb3a8aa15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb10b9c43569a41ba2763a58a8f90a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a261ba41caf49a3ddadff5eacc6fad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214801ef47aabfafbd1149f47232747408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09455c145b8a35b38220a59c50c6331409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab587cdc78b0de5497f2b70db73e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07284b42384c740c3bb424d013940e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7218af03cb517c733f91b8676e39dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1b9654b21af01e52031e4219d4337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e212532a7c9b76eaa05277ebfd69690414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0e006a2c98427bbe651be7fd91bac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feffd3a1028a6cde88d1733d55d71f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a00f17bec458c1c347b30a7fff278b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256bdc33901c4218cb7679fabb2c2d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8aa4961bd3012526668b6b448a3b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9c6c4e04907da63f9d2f0f095cb4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e93a176b53804d7d372def4ffc9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a580b97f61976d648f8e0ca92b12625422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393f535840d728c54331b0c82768e4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608525a52f0c5b5aea4512a2477acea0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fca4a41d0a25756799048d84b11c6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff29df20d88f76b996f7a763199bbcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1bd9a31a4c16b89a0ff22ea02ee3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623eb39b9483f28fa783ee2aaf5e46d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8bb71d348c065f69a46d65327edda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc6f142cbf8b391fdd616a2674a531430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314aefb42d4f2648adba529a9a9bc78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3edce8685182ebf0fe470bed87604b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825994567ec1704f31912beac917194433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb60213373b5d9a14c80f596891ff3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132bc91f88c99b1a6db65115dcb3e27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cba269025606cd7313b6a2145a91ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff27317782c8cb42b529d2c9d8f43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569df468ce43fcf349458c9b71b9fd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee17e8a34cb56af452ec4026c32f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e2b33499faf6ca2fc125b529f1955440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78009271d96da0693cdd39adf51197441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a36727705a3b525ceec97bc6b8f4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f53581e72c03a00888774ba3065b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b4288d3f4236d0fb1cc546c43e1b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bed272949b213546587bb8a56be10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b3c1a0e54aafc26434c634ae81c4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2292df26cfa8bca91f1768ea1e03e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f66f8b80fe37d4786f1c605891bfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a00aae8517cadc81d7dc0e3739b4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d972961fe5bfcfd8eb2194749667a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b5de945aca77adf7ffd24e8c3486c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2f04626a39f3df5997de555422a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887ed59f67615791a36e11de9a8928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc81f15419a54ce06d31c1983d22f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec526728c1b0c1d5676d22a62303c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda9b7132a1163b1424a1a51b71941a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cccff0634f8a179ef97ead5d14905457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665eae88d31e097c8ec71876140045f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63691bb1ce9314a7542bb4a8c686d67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c9b2bfe7a5fd539381e6d9e2aae3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2e82445676b81912347a3c82b5cce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9341a31ec91d56ff9c780293d647462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242ad0c64fc724c16754c60a609a12f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef52adb94aad8b35b7b25ba861e18a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd262b56c0393ce4a61d09f5d318398465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a6ef53d6cc0163a49cdc8c05de17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fbaf0d7416502b4c462bd3a938d93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14235ce0177ae814151f4f7812b639468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1f33ec879581170100fc9b987d69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d16e17bed293c037bf71666c251c91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282dcb585794ec729bf90df7a48bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda981a6d1ec685652c9921400c5d6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24771229de4e62b364720cf7c8b0f15f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46fb44ca2d83c9a100456e68802c26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da05fffd0e36e0d353b8f6476ad82e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf8ad3bf336588baf813163c4d148f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a216e20866e0de5d5f09524eb61dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70020b501e5215129c387ed320cc531478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb171334a8222b61a68ae7dc0b46cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41fa92ad9d486bfd8632b404141aec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c7179b7651456d6fd942f6c32a28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7e2f7f0b2c577679b3a74baeaca2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da14e81724e4d550accb1bedee074483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b720e288ca999bc5946ba709f05cb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1d57c5d3e855bd38fbf8a6a8c1f3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5b3af920f0642e39bac46596453b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55bbbc02b886eebb7248b241633f04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e643c68c6d0cb2b6ef9ea8a7004cb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d63f9f7fcd22d3ebcec81c102434a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513868366092e54a8cfe2e1a49b786c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d238bfd929e052a33932042f6b5fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84ae02aba8145fc3aaf4bcc925b85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c5e569558a42a64d810282538279e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ff17b0b4b6a500c9cfd621219813494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b0197b5f915c85cbac3cf850a910495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa566b91599b321c7323ee895ad8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea4396b2968fe4276dc40cc3a6cbc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307011b245e0640f0daa0dc11823ee6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b566cb16bbbb2f21b1e4e1e773f28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e806eda8d321d026076ba9f2bc506500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20ae4bdc8a571ebdefeea3ab1df283501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd25b155067565b6f32bbccbf718135502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609585350b51339ee8b3fd04b622692503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce0677ebb660e83636dcaa9f994e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316df40bd8bb37728f44c044490724d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e076801ec72c7e9194be9fcd5fe0b91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0facb125bbc95ed1b836dab982b8dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e8a9ceb7b0d29e2cb7cf194715d15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f5eb41496495e62c3e4aff348f66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59db7d0c392313640dd1260812bd5a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d0a0a4a7dee88d7069a6af02c11f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570c114dbb347eb3bb3698792ffc4aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c56f82a5e4ad756614564f9b56aec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052da23358a3717ee31e3f4f9d153b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ced8d01451c6e4fbdea1a54761c1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25859b4e06f40a824eac8ff9fc1836bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204284d50e23b2643b54b994cef3e370517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6ffe2bc839b1440184c434b36c12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac01d0abb7bdb1e23a988d5a02c755519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92897e6aa0b445949c4dc5e2650269c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1661767ef090bea09e50668830c949521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9209eeaf6ce37c29998b1942ba3a79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6cb1e5b6ed083a9bb7983081f6e90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901fe439b42201f5a6c44c8b8b01e22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254612deff0f28fc9fed7a2fc5edbfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62372bef4cb98e71413367a109888582526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256caf5e4821c4b55f38ec6b82d82188527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc9070727c12ec34fed408cc0a82f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc233afeede4fb43ce31e1c1b1c6b830529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d399c1fe8d228830d8794895121909530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c0cc997b54e402334f5dd7211f0f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc28e55beda9de4e3f3851291c5631d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af48b141a1d349d232a0ba5b67f8c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbf3d0eb627ffa20e6640dc0137284534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d0e1359b69345096d8a707c720af2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c91d346f9ad7de4833ef4d8b808e13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea44222a59d46ebb79bbc5e103cdfcf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b8b2027704d2a5c7bb2b321c736f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528096bf4e459eaadd1ddd1ca95aaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccd2a49d9816f7b93785077fe941ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb677ddefdf685d26155dbd61d50891541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc75650412005a4686194f7a411833542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bcb4831f3ae851bb5a731e5839fcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1b8669f4da4407ad8c7fc063331a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e4e96fcbb372571cb5f71e8aaa856545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7765187b1f8852b080999a2fd7d195546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f4a3a92796ec5ad55cfb12c1d1d5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd1cfc3b1f791c4921dafb17429e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e1a2c0644d052914f21deffcfb05f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9afd96d0b1e2cec9eb485d7094764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d8fc06c1a7ef1a10f78ca8d825afb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232b33346c59f33219856ed225f716552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336aba1d5b003c72ba4009de640b803553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968797cd62daff22bac9bcdd66b76991554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fde0b536215ebdeb11d008230f4f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbfef5e144a8b4f8d60989556ea1ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2da72d3f2921a99fa9d3ed5dd8405557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf914dabbbcbe32812a7d40df71fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e9953f8cd90292e4cf93df837fff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be619b06496bd63b6556ef70f7d4fc3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0881b0efe53facb2a80678ffbb823e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319cda25120fc00f7ec0c02828e4508562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdd1bd8f10bfe39b840c6c1efde00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1058519c89d815351311913812ffd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746e667c9442fcdb642d96d5bbdbb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9bd1106ccfed1746743ddc1ee2638566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc9ae1ff40ef9e6a69e4c385546a35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757988f8b3a23fbf0c4b810c66456dc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb32eeb834ba03a38e417a52f699f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb010325b195e3618767b0ac82b93d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74414cea40c15bd9d47b7b632977466b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee2a04d60e1b6a60b54525b7f45490572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9d88f85e635bddbba35f33e147e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385432a2f76f2b5a029a0331844d2eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b8068594433c5693be34f0c09035575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e5bbd5fc6b15277aab5122098d3cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496070760bc6586529df3daa10af054577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9004ce34a17b22c021bb358b26825c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f38c0ae27365a6bf39e862226e308579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c555e858272c3b91a79cef794f573580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd11930e299bb9ecba52b6b2f418529581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0de5e620e2d88a3a1e46daf2247fa4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c98f4f9d0f0a35be6f9c12578bdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055812a809bbc44757da921c7c8dc17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a0b5445671ba5827643f24b9bb211585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511bcd0a99911ae004549b1e5319f25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca1a45c7a65a8afe0f0c088818385587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e80d8d5fdff3840d30e801c28eee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b703ad0358d3aee9af6c579df45aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bffb5deaa490d1d0019ac257bd1c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6c69d9d0bfa277023bb6004d9cb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff582f2ad6d8e4e5cc1de2b0b10eb70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff72e885ef362d226e71b896587701593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a055b5600bf49d1bd7d875bb7b1d2a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614e31aee7381b1a4e2fd7d4cc9891595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6d0e453fcd77560b825a8268526b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef23831a00210a5e6259f9bba7c78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dedb98a80dc43084e2482c5bc2e60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0c90e9b2f6ad93fdf75f9f8f3a04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b94c38e5092b254e627dd039cb832600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb76c282c48349da38e76c9708b2b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf52dfe8d2378021ceb7004d3995bd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6730ffb578f3d656df1f0cfb6eaeec3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f6a8b47402dedcae85d2b931008d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9115eec6b0b2369511cf26481fd50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5d9d5ea02133367731f8ed706b57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785cd04736328e5e3097764e94f9b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b9ce2c147e60aa3770432306d635608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4360bdb44c23a6abc7a04ecf93d1c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299ca9095522687bf37705f27f84bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f482e95c8f896f4e584093be79fb6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6b8a73f6a5a1af3b53a60648f90a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154418536f40e0264ce104e2ae0073f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c061c39b783e6fe816edc47bc39c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea69590098c1afe993846fee5977c51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c9907daa7459d793cd29c357e37c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ca9a5599ec6582408a0a9c82b175617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c725b1dc92b26728f389fe2f132d757618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3654166b6250c9cee0f572f8812ce7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b3fca95834f7f41e342cb3167fac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd0f5f5f0e84f8974ec5aafe9bb689621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d026e261705a721d36a1629025412622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f938285782b69882c008ccd482ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91284c0aabf428819a58fafe723879624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622d52a3dab648a0aafa4a2a67903a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a56a0e439e6841d398a83de198e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20529b33c6955506fdc623a38b40b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c06e9c2c48d73d57277c91a3d391628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057429bd1a6af4007106617e8fda53e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474393e2ccdae67f530f5b02901cdcdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77277bf0f16f7d7c7c2e0b86f46c4bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041320c15f6b31f0019086170ec61f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a73fc360359901343c4b07756bca4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d963a11105bd0c4c923b6a05f4472f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc3e10ae03abbc3a3853b4ab3f704635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f434c2e11d5f765a667f76697a635636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdb76d258cf1476bde9f46a5b5cb69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db598eb6ece2a5d3284fe2ef5dd2ab4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb83b7fa924ebe7b4c271c43a4cd6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bb8ed3c8413e1c3eac7ab18fd68f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9f24df381de04a39d5039f3d480f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36071c0cd52034d485c2437bd2dedce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6496d83cbdcc83ce6de006f9f4b09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617faf70619696fa34500599d2437d1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485f87cfb259d2958de07b165eb2a29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f32557e671ead823b5a06e0d75c8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc883620f55a3fc997768ef42bbc5e8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe3ed687340d227f9be42146514a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ce29d4fb58940d48c3a83a005907649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dc6922ebcacc1faab5b600aae8c2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e42eabff5d73035d7585853ccdd85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989754dcd3d8e8339f0a98f2131fb5df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f4ae999e64ec6c4cf989d1b36ea58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f6d27b5aed7c12bc092b77d7dcaf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8507bf4a60c618836dd286c9d89b0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378d9a1062b23f68e4c0ff5dca7024656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff51cb27e0646410c6ff466e644e0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c53885dc1d41c5de153ff8e6cd259c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02e0786a97f889231776b33e448c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470a63c074ebb7bdc2f9bbf9cb472a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e6602e0fd473c9f32627b74e8e30c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa12b789eb79c8235c59d1705edbe76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c5e788b0e2e940c688430d2b68a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f7b1708a7aa5ed5e654373fc737b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db135ca996bbfded9223f074415ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905485a0231e61a0db48039722951e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3004cd8d7d4b7536764bebb05c84ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46dcb184019b015a60fd51abd5e027668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b7eb4db8f40ee079051bbb8f2ddd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17debde231d8067c9cc1c84d870cbe81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556f21ca3a7ab9175e2823348dbd4ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871207b667ea80ffaa8766b6bbb7d5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6139a5dc509853a93b559ae92329658673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb1f4544dee17e4bce2bdbad36ceb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23c5077dd78da4ba94b89ef97ee2e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70bf3bfc7831ed7875fa8d5b14a86e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b453f9e77c70d3a546c3b8dfaf7e3d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a0ceea4aaafdce28a8cfaba933bd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1282d08bbf80d03f3cb98853ef14cfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b6c9351af1c5f778035ed333fe67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424ead8e8168d75d4a1c00baf5cffeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb3cb44a898b94c87edc40fb3b096c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb9d75f86a223432f0a592a98a2d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb13a0538d339c4c7a19701da27b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dfc8ace219448f930b54a493b01aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ecec36812b5a07631ec7a8ff595fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa29e023555ed3c43bc52048804fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec3ec166650355f89c7eea0e4546db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231e8cc8dfc51a14d6be09f2f90f6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a08ba1b069697cf30c5c7a20869d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd605f6a2dff28efc62aca106d6f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac50249bb1cfaa2a2309bb8e9e3f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8882dd809ed49da4a67a865a19926693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873895efce13a9d9603a67542555a17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643be9e9d4ec8688aaf92e4265633db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c673fdcf0bc9ada22daea82aede39e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7a748e2845832043c69a8c1a98026697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517767df8b10d0be04e32c878aabc95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb4738e4f09e0a125ab233b3c5ea7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb79cebac668366cfaa1ffb3aab6d7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc7be7659df6cb674b6aabef57003a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e58e0ab499eb7fc5fab19d0fe9f98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b8daba9fbe5cd021c72b7eb90d45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3156ba166addcf32a192089c5816fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48958e34cb1356b93c4ab05c02ced99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db686ab5c97b496f4c8358594fff61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c931dc9cf245aff4836c3c677bf0fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559bfbb62c0580337ab4e749eb5581708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087013517a3d8f2659b8884e36c9214709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50757bc1ec57097a4247e6e81daa47e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825ede29a0724a1fc3d8c31ace4a02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9cfb26ece52be2d96073267a3f8c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d00f513240d8f973a93b36091a61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b05656129ef8beeb4a180117a18abe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6538615a926a098ac1333b3967f249715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8bcfa9bc32294cee243d4528165d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592de0564085631e87e322de4db614717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f6c4ba244d2aab5c0f3c3f95a3928718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f4e0419e6d8f5bcec2a27d4f41dcb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f089996ef506192bbbc46d3b8c055720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cfcec991ce7f31407fcf5859898e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416459440423299b350fb85837f33a7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4a85834ad1668c6d04cadf1adf1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a201a2dd0e65e5473cfd3d1aac6de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f2bcd9f62dfe73c10bc8634ca6dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839431095ba3b4fae35c7da91cd155b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a637460447683e0d6942ee37f4d664727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e834a5e2e9ba94011efe1cb6c50865728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd90b24b4a34d9be84f047c7a1a29a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5350d9dd48a5c9a9e7084e92c8eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b011f26d29e650080fc96fce7f7053731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46b4506bc3b5003efca1366a63388e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc80447f9f17df7c18505e3dc9954e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6340a6268715fd930d04c0d31f1cb3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b2fcaa98355ebd3e32071a316dde5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085325259e77645d6d3a91f910b27a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60033eec52e7a0513f2681234a5d5ffa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1f08334725cb304b11e14ec006329738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70b0d83a3dea8ac69e73d6110b91fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea7aeb8014759c408259826b7dab84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017ac89351a94c855512d5505e657c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a903d87da45e35318c39f3b846f9471742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19d7e4a332127bc1afefbf9806a737743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d5770826558c76b9170f377bfff5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003159f93b185bca6d18204c1fe2fade745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927eccb2291a8978e9fec8c0d2cde7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2407267bfb521af0fc480d703c37e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c588f8707578f74cb22c8ca743327748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db8e71b280fc24dd16bc0d07750802749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec4149527b6417afd3547c70afd55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefb79bc0a9392bd77cea409f0bda08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfee077230a92fb674b22fb9e952b2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b240888af2c94febbbd35c566c87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689f866bdf300e93c74acab27582fba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa4fc7b3ce5c79ba18290c3621160755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadc75a2122a1fcd8f41f2371407e41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b0239d80a0248dab16c3786b1152757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6853592e57713fe27fbcbde899f728758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de8f2dbe19d9db9d40617ca551858759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>