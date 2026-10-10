--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97daad2a3168ccf879aa90e06dc04a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b9bd7ce44d161f00614967252ae442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c251ebe89fdaddac76d7b82e225f1623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b09410f2af6424542cd58dfdab1d7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c33a1b81b386c1533e257b32caad55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2bf126824d01333befab5eac6c816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9e38665d32515dcaef797c0ca70087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693487fccc2d0a3330b85a0c7baa6de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe16989442a1081e32d59bf12a2b7f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb7151d23aedc077fdd38c7a21f6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aa529980a69c233535ab88919144b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d09f22ff9ab06a2717dbd6d88fdb6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2090eecc2c7530ff8676db6161652113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b3db6f22990dfa6e03f1a5f31a8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc784a8ff89e13f7ad77140738f181115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce717fb78383ed9cbf61dc532fea52b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240568b71db892c22581fa4af20e1bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6641b41dbd64d04f40e5b3846e6062b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd634fce8ecff326c3e709b25902819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81f5641ea79b7bb5a66f96974b86320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6f4559608b091cc89e045e84533ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71691360d5a3eda6e7284ea7a4cd3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386422335a3f51e7312af1534ba4155b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465d2ddebcdcd1666c91bb161acb3f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab1057ccfeb8df60f4fc73f9fe89b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f85a24a38a7640389085e1a7bf5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1caf66cc51ecea91750463b07245ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a21dd19a591f2d9c566cdd120e95328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46193b2d6f5b707eb5b490774c148adf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae45a90bde3b030e4948d15b04e0a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c502bd9825526d65cd9d81630c2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667c96d551503bebe5295552b2dfcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848629e7a4bd71dead895d32982dc97f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b9ef703a781ce5afb7731ed7723e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb3f0de691963df365591f2261383835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b8028e495cc511fedbefc739df9dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2549ed017b8a04bff40f98f89d8b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968cb9a8768ba77e3073f4cd7a4c46238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd52bffeaa5c9c0c8eb84d9f7dab5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da9e914154f17579319e15de0ff91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1484e14397efd064559586f160e5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a7993a6fd13c5c310975f0948b2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079876ed33999d22d30f5e75afe81743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20369ba52b8c7e00c5263ef65f957744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1ebbfbb25cbcced88b104fd9e83245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f613fe74a4e7629bc7a7a0ff0990446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab87d06fba20a89d3cf95049de16147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc36792baebf5567317c478b6bd13b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2376e87e6f80a5d5c39d876a8cdce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44444425183629c8f706bc624e981eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc40f37a0bc9e5f891b55c8eeca0b7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706988e631b70c8de35d7cd5aa555da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066496fc63116a18e327bd24ca397d2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf681e3957d1f157591e432a2cf3f50854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317680ce820721d10ce5067a580b4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52140ad89cfdf69421b03335441d89656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f5a36939cad7e937dfcbf2684b4b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae5b77d3bc153ead9b2849fde7fed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5cf2d5f893be473a8140225088d4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79250d6b029169180bee507c6764c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251195bfd8de7fbfa00f5316cb653e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f965d82e44bd770dda74bfc7640c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542389d7e5be7b71da0932f4a615b28c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b763c7875b099a7633733356b1a244e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bf0634378efedcca8e7876e41e96b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18df684a608dc249583f458e6cfb5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a86b6e872004dfec1e237639eb45967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de59f931b2ddfeb992f94985ccfc9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8349ad3501ab6fdc295c28a8205b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1855664303fb882e0ab114dc28c5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c310321839f97a0d9592af8afd90571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbf08c2d3df68fb12a5bc1a5fbe65072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45258ffe021d089f318ec9b8be0ab5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f7d28092e63c9126dc91a59e180d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521863b06f24371f95a7d24b056cadec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cee35fed0c314b9ca0feef5a2496276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bc15a7320fc3427dabf8384894a1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9876ced404cde834c82f826d8819dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f46281d9f7e0ebe9ddfc9a3f42f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff697a328d3da3bead44053e87640980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8c9b2f2f9e5844c3e5687e8123ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c24d1fdde6f7b13164e37c3f033a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adb2775cbcee39da11ace3ba41058983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13646be86df9e5c965b4cd95269ff79284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984cc05718ca7a97caf4f626f0a6e5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5647b7056d09a4487948c74ceb69086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b70471be88e0f538f4470321f8357187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317949ffe8fe285226e442e37c1b9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddcf1a9cff9d43be5908c3f4b8301d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aab2ef51c1547e92c5dfea4c1a13fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849798fc37230580ecdc151b598a71e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118adae95ad4f428cf5db068da22a0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772fd07a3e346cd2a398d099fa58c7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7844e0dbf2f516bcdc2e499bca9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49ab07cc5a0a4e296a6f6f732cbe2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846097348a22c47698ffb6ec6bd862296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1f49f320b877f2e9d591c62d38df797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa901f1e8a99dc7d79fc764534409c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3fac93d1458f5fae1c369fee69f0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f019a2711e83299b670b9143c2b0785100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb762a8ea302bd0815317488f3be3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74832f31f62e28eaac2bd11fe3a81735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29a1594722663132ca3f2128c9818103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fddbeb090145dd35e96595febcc705104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfcc04d5d3c352787677c03ac55c1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf0e1efc47f74255f5d44f7df9cd4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf546581d9a0dadf53ca6d2563b3f3d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3150532cc20300e99721236cf070ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89941168f9edb4da7947dd6685b5b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260e0c7ab3d0d978cb831546d27a1ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb353421ef0a79d3b3a367d68140f1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380630f7386f7e32ced459c4af0ae27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a233fdb2fa6f57ed6611fcce92f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916a0eda0b756ff856e0dd4fb7a7e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8369b71646014b5403db2f6e70c07a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632da39338d9ec8ac1aa1e091bd6faa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fcffae21eda716901df70d9845dfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b7161e3343a095b43f607acd09701118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e91ffcb5a2796f6f514ed10ae257a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc98934785c3bfce6b222fd7be1442120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0657312fc9569fb0b9d7e426abf56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8027b91ac8159459dc31f80000e5b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef50790a22fc8c0de78c55d22b6eda5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95db49235149c227fcc06aaf6d47ab9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009388ae401eadc2e7991b8f8b3503125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd423c72b7fb5b000cbbabb1cd75725126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ce7bfe104cec08ac30e48d548438127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401229c61a3fde3bebfddf543450c367128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9de4047376ae9204dd6a8dd022409129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feb9f97cbe67c3fe845579186c4bda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376631c42bd9e041dfe6b6ac7093f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba2cebb352a906e2aa7c30259506f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600667308fcee62b2b80956d8464a45c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be20d4cd08b0c39b2b544eebc64f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdadda8dd4540cd1b936a7001ddfb4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f27d2de2df2fbddc7f21ee785e0af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004c2e69b6e33b112632ce9f5dc11cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83238c6b27c8855363d7383fa5431f54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad544e048c1bdcf6170cf836e0d986139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51b40404608cc53a44c52470836eee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe7d6556efd80ddad375cf607109c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d42c5fb33037dd1c7d259a628384f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579d3cd6c986ae93de2f9165ae4124143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b887308545b35d4a4b1798699da4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747328f88bbbaef8eb869758f680b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720a1477e84bdbb00081c4c3c0f0fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ab9cf74ae4ed049edcb76634dfe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a068deff869819f208cd534163f104148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe386e83668eb85b30e9b2d6c6162a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904c3fe9f30a55f1e60731272fdf0cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93146d260b9bf6b039baa2e392a635151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20e7f2d7f07aa9f94499c5efa32176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635ca75098228fdc4530dc7ee1880d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb3235664ff15bfbe0e9848c89ea0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9607ffaea02dd129d9405e76e2abae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d992da758020a14836ed5845060a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d6c26e40fa3ba1daf6ea055ea0ec8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d6318c8c9fb4fa2f1b92933ffdac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c890a969594316bb22e3942c24dda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb1f71265d6821c2d0c398985a350160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a2ce48eec87367c0ca63a296bd13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454c01ae3e2288db559b3cfeedfdee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58c3d215407fd49738ba1e9f25fbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0da82b0b7f84798a5c6df319608ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6760f3fd5f5e0b1225b4ab5580c8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ffc2185d9753b9209b20d8f729dcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838c703604cd7ce4b82d50dd6c38a42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ede007f632a3312d9c0c6790ae10a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606ab1c480e322ebec3f0ee773c4069169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f610e52d9f4a9761007aee90540e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6caa50ce1ca1455a966b8c38b714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7b4677b4c6481a0b8387574c5df6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948b12f359dcd8995f21af889e40676173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f53685e92f48a7b94eee5f303a813174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ed397044cfd899f45d4241668964175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d533f35bdce3d165dac038bb2128b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bda66951cef0581afdf5d1e44946c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620d878937e5f641024a3f560e35cbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec9393404b7f4f7621283e19cd3aa0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07820ebe0709dc74f7fd6120e72b0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a53c870edd402a0d4f9df1be81ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb2b5c0762d873c464e2f362e6820e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194da43061f44d7e7f389eb5b7910a7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65e03e4cac6cbb556e4368db0f174184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4239d110b39ece2035e52f00d5851f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f93f2388209656c85e44bce5b98f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f419aca17cb97dfa2a95668c7b19d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393740b5594c1af21b9bc4c60fbb8010188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f88b78c095f2f348b8c23154a9741189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9058766cda1a9df1daed39c1178f85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45759f7cf8dc454efd989da5b1be1c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805341eaf4c4511acf4ec2ea56e9f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f90b6c47f6ed5a20d6b019ea969f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94935d255e1a8ec85ca87106cbc31a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bbaff2d916f5f9654d7fe0935d37c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1db36866a92828eab07c75ee13c2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75349627a4dd635e9b1c69a12d0f291197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f49c0d398a4503b738e5240d9cb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a9ce01e71ebf53cab2a8ed33106e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8ce41e37c99bc99242b01f92fbd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b8756461030ce63b9736767d2d049201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf87cfae34aaad56d1d40afd02095202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7de85f0e3a912c13364681b237d2f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31fa5ad60b2b8d0e1dcc345c37233204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7c6db889944d9686d814c96fbfeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037246ed4ec3429e47e513daae61b061206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af933c7620c288c4b7c870b8410f47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e54b2caf3bc52b735ff1e4bd9f09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b98d239689922ee4739b3906668d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdedb9306f5b98591fb005966c3e2b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f472802b238b20bd63dc8c3db5fd10f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7e3e6f2dcbad0fae77738869fd48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13101904fa9ad7274904cec734dfa9c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac23038625ce1f693a606b64643e2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb65f79cf23651837708c84bcfd69d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8829520d37202e1b15f5e625955e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9ea6712df9be1c51cdc32095043e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a3e721e6661ec4af597ff5409cb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa714a9d15023115ab693397e7a86b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f96eea8e1e4ea9fe97c77a2e20ee3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f74873d21c8531d47660d18c059db5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f4517600f8a1312588cabc0cd95eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b157bbb80c3fed7db288f8f06c54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5a44bc738673f839e070b7de9514b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00c123d417e94c169b6860c99a99b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4271702bf768ee0ae09c1ab6763b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5bd668c5761404add1edabecb3b38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fa0c9e7cfbd13a9d0723d04ffcd4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37195db0db89343620d98a861c45fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a1ab440472d2d4ddddf3916c73e2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca2ebdd429d940e9e986c15c799090231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d52fcd546cf7938dc5d84102b8eb09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714820755186800d0fbe887dee26531233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d15bc5aad11f09d091a49b82a500234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874918f1da1bca97e6f6e4038a5035235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468b64781d804009410ceb0eedb746c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9fc908a0629e9cfde4dbc1ccdb6ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e193a80af55ddc5e745a229751e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfd0a302b28e404678fa6c1ad79fdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b39815404142c5a4a30635cf06da89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c046eb1f9f4bdb83084d0f99857a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74527f6ee0321e191ac299f0a1b7643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638fe5d42f9bda39a2732d8086655bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e3296c303ec95c7fa88755c6b9f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e2647237073c051e68abfd0d3317245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd4f042335ec0ccc873751a2bb4ec7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c09f94968889396975234638498fa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4790dade9c7272c2dc8d3776492c9cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cbd1fd00880eeb9b071e78da3e4af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d04e30641ea8afa78124bd1d67ac0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a1f220f3f9d1e281cfa3dd619606251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be3d7f9a62ea06ac65b28acd01f84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e51b72dc2140784c0a2db603278ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822429efffe376a5ed9b294ecb1a049f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db9d38239c66636c462d9c9a297840255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2bbb4ac9409b0a42c1e70881241e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c494986cdc206ba5979549a3df234257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d230cf10322d88700480e4deae28b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e7fb04ed516df6e73de7ec942db3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb3743b31856f16d2eb501d09449fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9676a188d66d93e82c40c5b0ff265261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f161ff33fa328c4520f5f0e4488934262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38b591904a32d1b579258fe48a3207263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc454da950de1295d56399068417e5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5570218d7d3ce49c2dc5478181590265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b08de9d2bcaa66358e0b59ade43089266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29bcb8af7d931b67a6aa24c6bca75b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1841a827a204a2416e52375f0472009268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d11d84ac81dd56481e58b0f30dd5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f02e4a7c86e02f1ac28bdd1698d117270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b07a59bf6a5f2c954e65ccd405fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c83a013d421544b424687bc8793972272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6ce0f3e3c32b8c42a2ddffd4cf2b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372a1a4165dc9d0c4f7f60d831f70be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600937d71dbfb46ecfac52f3fd7e8fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ba7e1455e51719c927cb79952ff8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d87c83c7b546fb1173cd748c878f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3fd510092f91b4c6ac00b9e6ceffe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0993da0abc9b92fc64b66684d8ffd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f17a83175bdfac2b6558a0f6953a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ebdb72da9f36e826f93916eb2ce6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e60748895e577609e401bd02ed2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936350e7c2cdbb9fc15b77dabdea131283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0b7f1b38bdc07a2a5f2acf793433284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c7709df337de9fd232bed293ca7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376193d32347e89ba9dd5b664e82655f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1b1ff452e2107397ce239c4d2519287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe60cdd003eb205299b5023589d12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1fee5dea301457a8f0787c7c3e878289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c141244ec1c1e48164782b5e0f64cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea13f194f98fc4554da6fccfb2498e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758025bc1c3cec9102c59637c0b3130292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6437fc73747274daa2bb4c8de4af2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed441ef74242ace3b726c9b1211feeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c0f0718307955fe6331fd48164693295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388661f2f5b507e39959bacd0f6bba2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058300a395bcec9dda6919f34e7289297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f93d6a8b09a083e2a169c4f6c679298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db43112da7b12b2e413b0718f1834299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea47fd6a1983d5b9cd3d829c70ac83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15652c00de5e726daa13ab27e54f247301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8028a10a73e695612f012da7c8aeac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a0e2cbe5f9b1f6c7f7cff78ab137303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb34421edcc14e025968ffe43a5315e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7431b6c182ef29c90e90c64de152305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cfa49b72488c9a741d37b07cff529306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315bb69324b578a58c8d49d8f4f583307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f792a4d7c95949dfe984b4bbc949f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b28838856b860dac7b01606a60c088309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668417819046b2c64503bcb6449cd2f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05c1392baaf884e4beff6a0e88471f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc35b47d11c174f654713d81c2fbb52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9e2bf9f2471ad2e824933ba4c4e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f352df7d9ee30e3c4d0e739bc49f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad817af41949c9146ac3c783b1bf89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ed6ec125d21c71ebec3b0b2cdb22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1b066d0fe7c992cb34c349108bbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af867fb75f13782a77799feffcfc8fef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4df4f5d28d5a3054fa06af68977dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80294d53f77025386269c14c32a2e14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cff049c931cf8fda6e653039ee6e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f618b0bc1cd4ac6b77353887a712db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6edae51c9f2c3e3d61d82fbb31dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387db37da78b374aea4cc4623b8873f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574166ee97646fd1546bd0534f4e03c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bfe66794238093b6ca0a0bbfa7397326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d76c73018b22a5676651c477ef4db9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f5d264c295a1412e1ca7563603c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd450ce4699fabc25f7274a4b40ed6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e04ff7b68b453fda328463439d2af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1859152b1872e7b9090a88ff36898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e380485c174342d452f0562ff07c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436792d82a7f0c3ba0e1aedb1e53810d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab5458d726c210b5cb0330fed9ad19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf037609c001f9a98eaf54dbb0ffc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ad3ae594f91b560ce7b4442c8ea3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2dd59b96cb95c826e13dbb705c2d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391620f535ced7d667b730e9ece990338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53aa0bde994524ef7d8fe56aea6e1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b214f6c6e32e8a19087bca9932595340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00725d0b66a6ef3c3af7e61d88ece341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348fba7a57b64788f2a1f1d2cfc7fcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d32c5e9ae3de3880d3b7572b0c27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d968c4d2723ebed3b57f945f70a2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b180a66ef42778b47ad982cd782b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb05c2e687de5d65f56e1df1f1363d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203eddfa4a99436a8dbaeeacd1b6cd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ba1891eb461f35891d48f6677c9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c4b38a94c0d6a449ad28803efdd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d091b9f6782060dfd2c64c62c8c17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ab7ee9d42eab2816f2b544480397e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db546a9e2c7c0e808ab374ee133d1ef2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c4727a025a1c230f05034848a356f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01314c422d2daa65764c2592ba64eb07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f9ffc904accf800211d48e0a42567355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ecf370b768f23330ba2e5de6de40a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a327ffeb7f96866a8dad600fec8dbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5b558dc9e0181077c364ed4314d32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f75e5b0e34845aceee246d4108e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7566725a41b4cc88595ccf67111a8fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1933895f6eef10455c2a3a4f36bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f5e7b9a2a84384e4549ace635d72b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356c502dd9ecb8c7ec8cf92bea97f2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b348b1abb6b026d91b0c3cbd8293364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f5cd0de684b489f516deff75bf77c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda25f852b7f1e3ed8eb56668089f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096be9a9eb41e4cf894afc211208614f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce23b963cc2c3dc518acea3ed6c828b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418c696fb011e0b82495f569bc7d8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffad895499a5e4596fe6d88beec25d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2c9cf97bb0ddf0306bfafa44bf9cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573acc8053e7b6060729dffbac0f7cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f3d57e001e47b60db40d0af6b1130373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e95147c6604f28f9b908687970ef82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275769e5493b14d49bd801b70bb8cca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a03821ecd76a80d0744751415a7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942ca1a35b87ec5e97432c0771bb6bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb67da7ff6e735cfd9ef573907469b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff5acb188bc97a142d13ebb1d5e97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697a8121de6dbea6bba2e32601e399380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aed6f5fbd26dace3746a7b275adbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449940991f42a56c4d34a087980fa9c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056ff2b2daa52261d5e470020ac009383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbb6b6aa3486b92af1cf4f6085c3ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c1ace2de846d0e379a0bf60917a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ecef2f230bfc0400a3748914e0b2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98742d7d48adce54e74622692ec707387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd64e783750663cb5c304f9ec82e11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7a31758137120c59bba9cb32b843c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe6d48fd9b22b8b6a18423462f8c38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c25733640e6bb0c6e9e338550b72a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1586bd848e94e00a54787cb751f33b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12401114687cc26eb4512851d51721e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1f7000db0119719d8353d92fae47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69e996bc6bb70150c37ab033c3869f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c1f255288f1b77af0b36b543a195396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3e6c3b63d28615541b147bd136113397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc9e151d31d2dba95141dc260e0099398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78196ab1bd9beedc73bd0e703001d2d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ad0e90b8f3cdbd5ce9247e6694200400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1451713d5f3ba23ef61a3763b1f30d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b372288c6116a35d64be6f2c8b98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23460456305069d393b8fcc60fbf5b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d558a609ba443ec982f932143193a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc30487ba2b0f552ebebad2b9f4d12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ec30d6e9396a3b8e95e64e6f54fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3af1f9b5da324e16112e6d0f0e426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822dced7796cc6f679c1b0fc960c4dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022bdf84e453cf8a453b47e6b5dc65f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3fbbc7d47271532a31ed91b7df1a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b4c720f4b33e79ee15e09ca8710bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13780c2ca84347598e55f0fdbd0b2c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa98eb65790c8a768d8c9654840f53c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d3d6430b134d1c705f0658b1a424d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892e8e42960e4cf76704bd3dcabb35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48afce5b268b1153de7647e4e5b4e7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3068b9cb33487596a082be77639e32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89cf18d3e6a0901a10f3a28907daf7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25ba916494c7284790f0f8f726a16e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749040510eddb630432333b73254191420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afead89e2041ab2a699d00fe1b4dc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa684ad193f9a9c1e40166f163c847422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4040b2d5537bcb1e3acd33b53a50fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f14c3c9bc0c942279dbce7bee70673424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2f073b9a2ac151830dd6a70dbb7ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59ca1b6c347dd0a5858dae10f6bbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc440609bf59af1187af833a8ec7892427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569487379347d126fc06de3c4914046428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d530e78848264b2ae0bfe3465914429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647b36b9db7021ba3d02f79111dda8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f539104035e5326da65c10f713fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479062b1d86c046ff4b89a671082ed8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e16814d93b577b828c5d506527d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d638b2d7ee5c5c8b1483bc195d58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea92fab1d6732c7da01186b9297a0b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb07a25451e1930c900ae482b9b3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615e97b9f9796a3817dd43994db133437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa22183ccb218ae3867ce597958ce8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89853ab909f194fcbcb912a2b67d28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9843264373cf6e0b6c6d685644250440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6257779d67f75978e0d98ecc4b827e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bf5bdb672bae051b7f79981dc5a02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b052a08aa88b21da74a944864976830443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c54d7cbd3b0e81ac5345d30b6c067444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc88caef0e747140351c95fc6186005445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1584101c9013859464e89376755ece446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef1c744d296473d639c3237ac11f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863a3ccaeb80e4a05db3d8b8df0ca0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df344a65ddce4faa901587239eb2a842449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2674cca2c776a52197ac239daa3cd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47a88e6d40a3aa772315257d81fe65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fe5000fe34d0bb0908f41af80e309452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d9a5fef7e1692678b6a1a4cce8324453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff840c03d4a2226e0cc75ddefcec0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474414b432fb395362bd2f1f5e6ff8c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb4008ecb97341f97ee54ae68fd42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586dc6cdee23f41e21af311f96854eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8e6561808da370f99f35a7531d82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996ee990151709d532933b38a5b0f13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9322102ff28a3e53ff8f3bdd0e1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f538bcd41be18ff29b3d24a2a3a19f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42c3c1ab3790583a3d144a9e06f651462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0fa125119ca7b864c454d8e5d4ac0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b84021ada82190cef4f273f666116464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4593b1150cc3ad5bbd0fea6dbed37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd1ef22c9f0d109f3f6fd822b31a0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db025ab5c803c65530ff818ff60b6be6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f62d4c96c209d627472461180519468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e8197000834804e18ee3a5f63f344469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776be819870c170d7f4443fbd39a483470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaec61cd934f45c5f929ea5f2cc80fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d1cadb0fd7f8e3095c04d6451e6a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d52abd627dbc0a8298f1823eb3d13d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49d554ad6ccc1f4312366f78ee043474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf61f2e286d62856aef0a357465e5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f21bfc1c14346423e95eca9f1a84cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e58f410b35efae0c7d1cd057c74a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a87454b8fa780f39f41fe45859b20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece9efe199dab9f5c212f2e96b78fbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0460b7bd6e38aef5fbfa3c2afc6d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c6536f7f8a80428685310ca1c1f33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801635b5fca146c8baa621242d586eb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152475a9bf70664aee21215e8d51860483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15961007540843827aee1075ce571c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ef2b94fa81bcddd8b6acfb77be0f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af210877a8d589d804a4f5fd882a50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7df3e924b8944baa1717164c30490487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e1df47923ab2ae52dea6d5a56a7a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e78e3183b550c9457226d63e917c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487de75122569a5efeece399e44960c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f6578a3dae07e8cfeefa277d8e79b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd98874821b6d37963014562d4da465492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22e9fff18a7a82797963ec2352688f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f34ea3148fb6b51dc458705b1c3945494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9648a90f216983ac0c97ac8422ae316495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262837011b0fd550b1a3ad9e308794496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b8d375c6d7b7fc8b384146f12b854497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4012aa51c8a9fa251df52c20e216b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f52957fb330678c21b9ccba3ba98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176d9c4f70e3fc1c23df23167517f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218692e4a22e426fa50ff0e6944f12b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89728f1f73f9899b9028817a2dc605a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee209d130f5ec1703d0212eee55e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa1b14ca8456869d6ce058297e913504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b0019762c4ba9c450a1fa4569c07b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e12fc1f57a953a95a01533a287ec4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364ab88a68b7062f82c1f69806e08e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50656b93eda750b323b943f67c38d93f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e590cfd4a2a6a9f50c96e1d4e08a6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc14bd010daebf5df0e79ed8e46191510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda6569b88d15a1a2b6e4ad8acfbdbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e471e0e760eacb203c2aef709736a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c7f2292ca9106081754d29fccbe13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe96ebba3decf6ae3de449120652b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fe31cfeab0df554881fdbf9ca6d66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416b4a1a21a1e135ba313947c7ce31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4f44bcf7145a251dd9da92239d70e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2bfb33c08e6a63da7f67b1151b7e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d8e82fca706ba39e520c63b86621519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313106842a2b547a06e634730100b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21f807350dd5a17436ac8c11af11c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b0adc5d799a2f1f373cdeff716871522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e48b025e95f79fccdd68bdafbb034523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec46692ebcdf7e4d010269f18ac9011524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58254929fc74c394f891a8ed9fade0aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22cfbd6f0fe98cb8ea54a0d64390a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c3f570be8ee8167d35e6e9258d29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d1fa5001ac7b3ae32d4e5b85a985528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73621d98782a5c6c5754b9fdc5e0f980529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959bd510cd0e5fa294aa3134439359b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a10db5344e5a80016b7b7fbf37d49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c1e921d953b076d785ddf05e5712a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0e5edaeac198f3e425aa59989d2b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e798c58584387e4015180299cee89c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c6a2a4dd39156b10c31026f4633b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdcb9e59b9b3795da977e357711d54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea019b284b6332fa472e751c38dc7d6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58785851ff708211a5a3845d1a1115b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e9b3e0718d5758ed75d922b7e757b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892772ce7993134a79e65dcfb4600667540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75e011aa42e1e2ab5996c30cc860fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f28ebd466b29c1829ba33223454257542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0e0e04b37737b45b5dc1f2db8a54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30dd615c4e3329e60f211264270d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff042efa0619fde360970a365b60d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac8f28f8ea21cc8f140d6fda2f6f08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdee196ec806c26f78aaa83ac6fa56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c0e8dd8628f995b247eb9c00cf16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023ff82f68baa42af1f785f19e0aa6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750991aa33fae55ef190b5317eb310ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f2df365bd130cbc6eaab950f99ead551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae30a9b5dc40991b259f0c2331065f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9c3720f967fb590b54a93510aaf2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f6ccc3b1b33309df8c7edb9762e7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c0ce05567489f4a34b3b5eecdb7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b65698f1199afcc90c86b4ca531194556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c1db8c7e4b1dcd35ebfe95966cf28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf160d59eb92178ba501532dc7a69ac6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890aa6913b968a2c0a654dd0d12ce43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ce0b56c5c59d7039610b80e616798560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da72717d8b955d634d1f89125401ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd497442cd23565915fc5f2e6e4e621562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468ae56d70933d6c691e7375b00192d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26492d3294befac671ddef8f83698e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480137a0df272d5b71dbdc54b23580ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6652ded00dd2ec86f0dfc614a77d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f849b716921a889281dfca1daa6880a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694043a67d4e58e8b184225e7e95fec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87cd91f5da0065996d8825d3cf68f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be37bd70956c2380520756768c8de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782706783227c2c730ff7682ef086304571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214191b81206bf5e793f2635186c353572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15433f6a924d9cbf37e37e07fa3a18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7588f76f238f22b8e624ec973ba3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01048234b77f09e99d61f5c0cb63c1c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3708de04afdd6a3cdc7af4d9a3d97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310283b0ee419dc66776e21e711b840577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c80e20e8d5e3443078392c81e32a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26b37aa9bcbd9c58ffcf2a7acbc90b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666f869b8c8c558c6abf61af633494d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c48ea04959aa9b5c44cca3137c4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e64301d83c6edc5a6b00df10c060fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f311d9cf269c2d8305a07a2740a24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b9586862f14e42bb3de78f942a8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed1e57529239c25754273eaea5726585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56011a52280996a8bc0e44b56e3840586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85046c0b8567c07ab665686c15bfce3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b2fb56f44b491060747c368b07ef4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6270b1c65fa2639776f59f302a289b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ca73a840ee8496d335f4bbdecb343590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a94ec2f6e0e2a57bfb5ef1c7d2f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf99cdaf6bb21600a7c128fbbf7b2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2bb5dec24a42810189085fffd9f12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952735d227240763bac5a9013824db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddbc846bee689627bb66306eb41f27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bcdd3a00b882d3251c7518dfca87e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5861a3de8905a25ab3652095cde7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619d7af02885a8249c9d4dab272b4d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739828bae7b5ea9f8dc614b55e21e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea9ec4e7b238930ff6fba6188d2921600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150ac9f103b0536a216711c68db1f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440314d4088767156fc9d4c75a86f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22637ee5fa0a34376783467db56034b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1731b6fd34934afbd042212c86ec8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5dbea4073f06c8aba257c71dcf0b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb0830574508ffc041ecfe8fd62aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2aa847b9c1547fde3f9f8b5c15ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e343ee44ddbae2165abdf11872b614608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2576a132a13ed0c75fdcfa56a413c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da3aba783d8c5f249f6e89ef7386c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b9fe5affbf45ced760d388cdba41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90505a54c11c478354b49a612cc82699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a7eee9a0d6e55861a0cf98e1ac70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ea8436a7b4766035b68ef34a0979614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cac8a03b644a87abeacd421061cfb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64d717fb0fc73fbbd33ff8dfddeb5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf39014781f3ec418e5df48237ca9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e4f304355ecd02bc10264b360a2c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90cce249db35b9f4800e572e0cdc1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5668e5204f5060670a5b1d863e56d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180260fd8dcb5241dec3b95918114445621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e29075cd79c35f7769e581ad30db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8fb781ae8b61d0ccad5a3885bbec9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deff0dcc750f10a96e51c466372237624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7cd229faa6f6e51b9837e25dac8ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacaf141452415407433127c4aa4ffc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa21145d0f47c8ccd8494ff62cfde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0dafdc4039f87f4d9360be9c062ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24a493d00d74e4671655bf44f8a1b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159afabf96b2203d8fbc4654a26de956630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0333c7b6bd954d10247b2a67ab75cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6999b9f3443588ec2f028e0ab258632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d2e60e4fd9b5754d68d28fc790be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf489f10610bfb8287e2bfe3e9f3f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b72979e89ab1725ebad1062a1d9652635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91533a46448fae5ef1bd6a94861954c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c7c001cbd58bfd8dd56977a053b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353bbb54d9828ce1c8497c5115079d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b315ade5320b97fdd6834cd3fd71730639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ab71216b244509f0a94594e36f89e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290bca37c53b1ac94b35494e73635b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59aac24886b88313baa495d42a0349642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274151fcb1dadd61e3d7a365cf47ac88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af16fed17778dd4c59dd336bb7f6a59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc469e9e5801acca9281480a4c3176645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa9eeae0d6d573d04a423bcdaa9a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9fa2d60d4ec77b77cfff4d45fff1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce9e93d8ab383c5d95578e5368ff27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844748bcb15ef71b81bff56c420f183649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de802fa226ff0eff5d5725755a74cfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51010c93ede35781a7a168419074c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdae25610f6636e99f8c7a318106b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed1d45d312a117f80975d55182bd54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e66ef19f04bde59d5e60057004e8b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469ca3f95ab86e8047e421302cbc42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c651c58ebff33d2bcd2b99dc549ab0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936740b78cd02d3452964233a9df493657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665148e4ef831d1d7a3d620746f6f64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1299f8df9975f08b9b75fa9ca28c8d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f44df4ce91f4556bf6ef691307240660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c1dd19de0261fcc4dc5233a93f25d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b0646a8bb85de704c6bceb6efc236662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8a126e044ecf18b10fbbab0c8647b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9cf939688231bcd8ee5b027811d0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c4d26dae9684ea507d33a17c9cef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04530dd29ff8a64db04f73a5b6948666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc1165308484bca0e8e38fa90c942667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7d1621dc7abdefbed2bc5bfdf0157668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb4dd468b5bd51a838bdb381fcb65b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878251e28252f4c805d9c8128f9aa8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45322fa5ff8425360f2c26acdff70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945830354607f2c93c0012eb78f1945672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b71a708643e6b7b6772fea89c76a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60b51f922f194562956c020f65a873674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd7136a23bd2d2ab240bcbaadf9b75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8b300935832aa9342071d98e3d0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22621d5d708647d9eda0566e1eaf72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29403726c584124677120ac815f485678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493380565e48dfa71a19f1ee086fe049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706ea552fc9ad95ee0580b1f7f6780b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae5a76249add9ba52e558cad154df6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d6a0e7d323a8aad75b3220cc4314682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f25ed47076b2f0584d43e134cc9eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9aeb1de86252c2076b8a130461f5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587561ae8db25c12524ffdef199ec3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e297f45ce67a4064d45550589a0a1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2801b36342637c5e6dfb8a3aba0f51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec190728125f3692fd83014f44fbc316688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758e9ba7990b07119ef2946599c731b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1291dc74a0e148300dfbadfdc3343690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d7b6aa73b1b8405c55ae9866c788691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a4a2744a3850fe2b8073640cb780692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c86529889af2a82f45f250da958f65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d66dd512e3c8f6465aaa352a5251b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133d1cd01b8b377c35581c670d3c77e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e82da1a02d63c60ac4be333cdfde6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bef832b2619269b712a5fd4914190697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe810784729c38d66292742d5e229aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc08a7056177d7f8391f165b37969699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617e2eb3e6e7063c24645af0440dea0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37a6d128113d52d293341462b5ed9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971e8ce9aee97b9df230d4532340663702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6f3ad1eced320ec3996cb070f830703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399db8df5eda96bcba68d52453b71b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf54decbb49598dec934f644b98778705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc73969d2ce6f90c609979f7e6ce4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5abedf53019113b5da4e9bfb3dd8c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec37da88df1a6b2d774540577122181708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd735e36b0cd9cb897b534ef4bc9edb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698230701fded62c3f23cd4bfd78e9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538d83917390d1af006c4e98f8ff0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a1c37e0c8c49ac9e55b746f995b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c0d547d8bf28b39b8fa479a38a857713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a7a981589720ec7e588698835b49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1c9131c48de1270ab5660048d4f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2821e022cc964e0b903b60ec588e48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a655d621a6fa90d1bbbda9ff6dc968717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72099dbde2890c509d9451c8339baeaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2350ead978cb5e0e213631de6ed9de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c205888adf5ad8e9d6f9169f4f20a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffdf738421ee441bc3f6671383a6e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28815463f79d0dfdb53e51663d49e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6aaa949229e1864d74b866e0deb48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf2ac6907ef47206b16ea4f2da6ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132a59363818da39def67aa714956f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979d8b66a1b7ebb9033789b2eb41f2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4998074f2ef70b407c66147102a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf5df90fbb5304931a78f3f7908390728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bed9db8af575908bdd398046ef84ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd8245f41a0d3cfbbc5856662e01ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d519618759a0f747bc4a9f6c9ff38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951c7d73741c28af426ddc2f14147f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd4434d15b1b7af33f652626a639f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c443aac6ac6b6e8fc7adc95857c6ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c32abfcf0ca31ae5e16fac9dffc55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a991f08bd8b4a8fbba4394336f6334736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e45a7efc841f89d476d8159726ba83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802eff084e1eb2cad39a555ebee9841738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789248408e40090211645fc4ab4076a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1d248ad608729315b8a66d59b5bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd4d0464b9ca6f94e51b5dfb5407c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b1dbfe6615ab0e7e9240e0896f77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851deeb3e6f46c3f0d22a0a75709933f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5b4a14c33df3e3a65f5958cfc9e2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155276fe135e306b10bff6048db046db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee250ba438aba11c33517eb40f425d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b41702baccb6f1294af64ff9dd2fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0a207d2f690563d477a0a070fc66e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19986b8f42c0b7046e919b7eb551edb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45a75066db63ace7411527cd97cf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca99f119457ab302f52e9f752c5e8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1bc88289b2e94913bf643917538da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7096b7389b713f3ec35d406d80632753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201e40b7ee47927154dc54b4dd8afa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a1c034ea1f10afa190da0a2d484a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759df37af26938cf2423f97bbd701f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02471356dde0e263860920db2708b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899569f40a0d0c80c2267bd66eb3bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cc97271a4332b3a9140f899282e31759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69648baebc86e3f3de2a99b9276da61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ac7d65a1f93bcf4882dffc871d6562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5684ad233766feb109f5579fa7c472c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993a3c97e1ddd022d7815bcfd9820254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff38be8f74573485cb41a9d10d66e955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6628157eb3b73191332e13fd212ac06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037d542c30b5cb94c7a84e54e66a787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd704e6a63e9c0e798c2f7e5d3e2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8532ed251b5754c69b6416900745c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73782b6c3b14f6b133beb53699b1e52810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a97d56c097be359a0ed69e7b616111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c348eade13cca5cc86156ffa1311e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc22a2c68e8ded808186859181177ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936d4a0a650cad12a8c49a30abefc4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd734ada352e4dc5a63445820072669015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d5d4b67ea61e2aa3754795f903d4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9b7c6914888a69662b632db60e38817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8da1139c344a32fd4d40c56f9655418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d77c1cdc42bb8247bf776c0d682d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e379b71b90a6498c0c0598cd1861ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2151a49573f4ebc50f60debdec6b1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7ff5bb7f93e9e06952894fd19b1d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34c1ee1f9ac422e809ec9b4617f7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e684292a46d7938499d6518e05a49d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f2af027c1e8ddbd350323b68e24525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1ade06aa4a515ca86ece7b04c74a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f004c039ed3c5095c2f50ba186721427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2645ad14b1cf4c4290fe5d8497ad2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bf67faf28702f85ebdfe0b5b04ced29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08327f5822b76831ab1e863414f0c5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64e3ac3361c6ae51d4c2d04d677ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca153fc21bc4c10f6839da63d5b4c60732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bdbecd6a897aa2e532aaf6e4f432433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e47659532d0127643bac9c27bc4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812ca7584ab046c2a8d58953472f66b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86957d7d90d3c6dc5b3b0f0c53d15f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70da6c1891f58ddf1f6dd87b5084a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683a547c58a9dffba3d01b822ecbbea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1947674b5e0195c20803bb1d49db639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576768278b05d771cf094024482d98fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a9889e35ad81024ae8b0e56a9227b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8471d818733b48b94e2ac0119133e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58167395716ac0c7c158f667e3c778143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed62e07b710587c1e58057c2272fac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec7c13f25279c9880fd4cc60611fd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6770d159568b5326f25ceddb969b81846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fd68a08da3af719ac30a4ff1f95db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7985851a0a22ee3d85f05710854748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58497aa1163524b16b43f60ec2edd05b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1e608fd5a9706bb507866b4cd2c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494d60fe7d5114815b4680e60dabda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2145c00283ff40c005e07896f7a0c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4acf961dfa7c850fcf9afb3f8edb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5918947fd4a392c817db6b652c10754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfda94e8cb376363f399a421fea8ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c3d368ddff90ac8ad043c36d9acc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e1f4215a69df37017b63b32d0fa657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d541f95a5e05a3bcf2a0b86d1bad9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73356510a19aa94a76304d53956baa059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d5c6d54149c4414e77ebecf41d34160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3283fadcd2a9a26263a5d75ed0bbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dfb643e16923d99ff6781e8fc0a9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9435f6676507383b94cc32bbf11963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd10eb87339bbd7d004c1053eb3d9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a8bc75a78c53ab525e8a951c9fc7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c28c329013f6bedc70da2f07b2ee166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f649d62ed34c6fe4ee96a310f9d8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210b3e486e47e08dc965f118d526d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984830a236f1e0753de8f81708430f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b61c9437096632169b464e9f3cd3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c09a9f36e4410eed491563d1e8e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b05d3a8528c7099d8c2c4b2297522f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ab90a95b858a779093a93711b32a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b60b0d2338f8d2021b9540af0353774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34e5bec1c26c2f779268f6b250e5b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ea7edd7e9752699f7941adfcb34376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88776709e9ae6154b0964fe4ff485177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f2cae07bf53b2e6b762fea1eceaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62342a9c2c4ba5102ad344f1eefa6ba279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6c3afb4ed6a3281ba10072c49272980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef6b40124e41e83b054411d1fc7dac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145d0b6f293bcdd6255be40724e8f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1e20782a7f4c6574b3b0f16a0fac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52399bc1a093c881c1609004038933584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426c532d58c3c1bdb629132772477eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214573c12e1bf4d6438787cd5d4507f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae80b6ed0dd8f3c75ff918de06328f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6b6621d7145c38352e4c47f6851b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ff8a465f1ed501a1f52a31956a0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f917942a42efd7acb9425ed3475d1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ea505a648dea67bbb7fd86ed85ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d8fec3bfb38475894f6516698e6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c18eb0ce4e7434fb25ad8cfbdfc4d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533078a4c17f6b278f78173f9f785d5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dfa5cd7685410ce6bef172f23d4ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc103ebecb9f43867450e5208f0868796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d763da5afa89f9b0543ebba1be142997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd16aed5ba5f1f537dc0f7ac999e7c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0719dfccbd7faffc74f179dcb7c1a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128be6ea6d9377a2f54787660744058100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086de1e3daa7c448fc3d0fbcf34a674101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bce48000d4a5286ad975ed2a5da92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085189c5ff2da1ccc6aca424495c988103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763790093137b203f9d8075e32c4a0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7166e3a8aab2aa34875aa9a2b56f7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c675a413b3789725ebd3fca19c820c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38a14e87167eaddf9735b8dc01f30b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e54e5e16935ab04ef1991ec7461d05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9a4183f73fdb6e1557c357445a506109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9572fcb212f172ebea1bb337bf3db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa038c2a23f2b1f1a2bb738ac051db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be631b444b85d8e7ab2802b94861e1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7a2d62f9158df1115b44b13631587113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a82e19a8591d0f0941f6d6373262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1e3c308a2f879e4ea84bd7db0bda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e1ca5eb2d5697f72c26db94933ce8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c1516165b096d2b735da34c55eaa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85d6251e593117de4d20a99ff4ecc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0abadab5114a37f1258d021636c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe74f2b72d3b52a1fb5e6af35e042e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb57b12bbe272b3d7fa777580b59f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07eadf02ee1abac4ce301b095cb31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000728ec511d352bb75ba70ee8529cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f39833c02762b33782b63ecf1b31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa21f18ba3f7f0c3de9d26986bec6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e73d8f0be4e44faee2555a01052cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392cb28a5f5115723f5d3851e6ee20f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3832321b9f02dcf9cdd5fc160a8e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799b98387f9312bf80b26b0ca4c5fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa2f883e96a3ac258df910667ee95a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f64292cfe95a544ffce26afd8018131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184edf57fffb4fcc352c6e47dc7a06f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322169fb24cb4291cc861fa1b592bbc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd77a6450ba96d3c4ee33d8a665ea22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c904ba3950decdc20247cad6fdd92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84b5b69731347f1fc15f73fe2f023136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9689aadbe0199b976d5104808558137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5153be9e15fd6fed0fff396eea2a19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134027270bb873db0cf8f813052cd1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9223a9713e9a1d17807242a8128d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba889bb94798f6b17271c8c3e2e90d41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b8c97febcadd3b4abc1ef1809f77c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b8a6bb5d808334fef1a85d55aa072143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be294021a1be2c28ae0152aa308385f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4e65b43a750e8ba81c99a701d3134145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ee95b2d40a4f8136316ea01ad486146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feeb92318645585adb57cde3d4becc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f97abaee9995cda249613554f155d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0141b6d260d6de266a41428ac4b34d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8bc5c8a81349ff3e3b332be1783e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7ebb99b9ee21395433ee7077e1dfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe3768154e5ab03e2831aea147328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72eb48dd6b08dd263252cbdb65319f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40daf4668a27548ea21622bb242877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ee151c4ca74fd7696b973599c214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322a60187861966790039a9efb334f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e39f6b628016dda0552ce96d9592d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3750a8a0ad58611cd9d57e821c3f26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34bb8178a10f36640d4db1bc983fa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f642a24d1a77868c6cb8175362861a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75cd1f266a1d548decebede0ba37cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609da1e4df0ff2ae273e01647f9e660e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d2d2fb23d6cdf55fcd40248c0404e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b705a034265170258ddcb4c5278ea11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281fa045d03ef8b4f5e0d3fb97e4d68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138a65ac45da392ebf2abff6c7e7aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c0635a87bd3b10123b71d9790c19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a48bdc9882957bc1b1e9afeb57cdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd453858c9d87302959863fa9f10509169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b046a178d99545aafdb02dea1b66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038fcd7ec19cd057502549e6741bbf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7888182131ea148b75e6e2b96d9d98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f5201b7d7f5d1ce692479b7d7f48b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393358dcf39b227cac3e41420d34397174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d986e67c56574e020bbf45ad1945f08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974bf3bfc4506e928ee92706d3c32ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40549c4f2f03cccbb5e9bae5b5e3c0f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed5abca34c14efdd90201e201de48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e04f8d189ead49609b2bbe389aaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c5faafb159bb3d3747e8b628a780180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27574c7edfbe743ed12c6d2d5273259a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081589b8c31f974949d365ef9a3ec671182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c99b0d5bad6dbc20a06bd9d8c9c44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da321b0a489da5fe73ebe5bc9c0a701184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce4fd2386c6662d568216e17b113f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cafd618f41822025c53806e2c6654186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b667faff368ec27940c02473a491ee6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c599b6c1a54b0d305cdda820376fba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f571e3c48442bb2c0d70e6dda86c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220892d123f855f672a33b1b32dac66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ea177619b21377bf52f17475235af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd6d2b4c63a925d405c6e914a532e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f090156a07f535a9745f462714035193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db294c12b2dc32ea813b9e113ebcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbcef064042fb3a7db590881bbace0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc969b05c8f037b6bbfc2ff83061da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8029c20956a9417fc6109cc01eea7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62b1c8a4dc97e74bf2cf33b7fcaa47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992aa910ac5653535b6a3dcf692251f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda8f7350465667816885feea80add9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c444e99d12a8ad30031952aae470f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ac5628b301518775c5fd4c63efe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5b4576eb3783d0a2493231cc2bc89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5db1a9d2f53fa3491b6dd89f35a50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1ba95045e6530e59c14e4e283683f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298fa2b5c9abc4a504fe85d900ad7df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b8551a8711fcdf2e689a1e749b907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce98ca390799129b8fbbea1a52120e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c4862cce1557818c4b7f3a6ad2f32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc0e48298b1e65126459e237868095210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a14ebf5760993b6ec0f4038c99f3d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946849e1f43e0cf125d209335625ef78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4feeb4d9100ac3bc03ffe94c1369a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3eb5b491ff933c848ce6cc9aa5ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e3940298e8e823a1d4375ba1070c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46677c495309ed4b95d0124f7ec247216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55d2bf9aa6cafc04acf6982c16c2ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c3fcf031fcd72c6dc9d7ef17f9ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090a8e0ffac9048f5ee61cf8efed35d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45b5c2035a1f65d923846f46d6d84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78ec839ef52a263ecdd4188e3000ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e7c2be9408eff9936f9ea024cdd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a92333172571e1e7032991931948223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2f0ef6b821fcd0aabc259966313c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f12f521410419414ea61e09a10340225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac7c1f01164d88cf27c56bbba29fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fa89ab6e68b64ab61f1fa22e45af1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614168e9f2013f35ee06c3964091a59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc7f81bd86ad9edde9ac9b1eeb4eb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345f171395d5ed142f1de32d6782f10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a1fc225a762ae4f260ea548c52a41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c6b6bc8ad8377a8cc54f0f4fe575232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f34b55c91cc43ea3c5b9e31b806fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dde0f236404079acf6f51a56f33ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be3bd2a290375f310d7c895708d1cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076981d8b3176471be0d91bc73925f2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b53d9a5ad42066af51b762e3893a58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77a9b1f32ccc8c7c485974072f2c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e776761e416e8a88a591acd606ceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d4614b7cccdc66a333a7280e53476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38e5ffd54490797a7dbe3e8c5a2872241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c77b7dcf27435f37b828209cfc1c3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c119a690a4749f6c4351d1a1a64589243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb189a808065ac12363938086bf9bbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb714035dc6fcfbcbfb93c29816d17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb8b7295af196839295efc3da8d4ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8db4584605600d7154afe0cbb7f9aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9f4669041ffd0f8dd1e59780876d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982da6c76db6dd36f1eba68fd9d06fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ccc4cf9e80e585e566266c5bed7cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b17986a66de7608559440097a4536251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b6a13374d58587b71d15cd5448a99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaa271b384fee99b1e2073f97d8c08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de05e5f415b05cc27919f557b96d85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec5b039725fd93cb0e9e383a131f1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442859e50edbacfdf25bc266584e4217256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0b9c32921989f64a249b4e8050b30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88531a9bba74d3af853a937ee26f7a35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75800b3231ce638d11a7c9f2364a21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c040579d28662a53af9a7c538e96bf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc726cc34ffa0ca62c4862233c7d8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33985915079bf68dd8bf7bc129eee9f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf594539f855fa8bd7abfac718e8d2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acfa7e5ef023f93c886ad5e60740ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a781703e4c3ba009f61e5ce016a45a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d6c312885b755a746216f95bcdbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d1209de7314f64f1668543e9b5a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a454a910de121ed30c5f733199214268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0516ee868666876860076ef3f2a4c45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82963f5bd98b93070fa57dd156ffef8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974dd137c2587cc3444e9d962d0e56a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919bea41c64e09eb5fdc4f3b2811889272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc68d28f675e38dc497ac1fc961fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bd43665280e257fce9bbe649aa18e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f3e134c26edb5bfefe59f74a4dbef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0408252dfad54f48f272505f15d51f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aef666a09c19c8f7c6fbf5612f604277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3455c7676ba8faaf9c7498067c5639b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2875ff0c447b6269c4de010e62cbfb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a424ed33b149380d77bcd80b44a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649810c3f7ebc3fab68a0a9aa170a95d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c579345c16eb69a47e2fa94a3d09d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe770a28397744dcfa4e5d40c50c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d168e2dfdd19699f1135387c47af6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cec14cfdb12033a09f87d820d53cc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d98b05d238ec734c7a18da70a9d62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a958701d618af635df96215bc337a39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288771ba8288f678ee64882761febcb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcef129d2c01fded47facb883642a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed3b5aee83a0becb55a197e4f768b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8207088d60612c5c9f304f575f098291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a35001116c7c373f33f41a25a16a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370779b828831ff6632648490aa008b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275576f8127c216f7685aef5013e14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b816e7d97f65aeed07b719a5e70eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb0a654e9e68f5b849582bf1c7e76b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ab3f976bd7459b91fefa0bb9d20b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a4b42c3c732c59146b9fc822cac77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb8e48383e957e15f784d02bc3fd40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a487dc0b5a29482838793779896f981300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23298a34e59997fd56ffd5f973064301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40603dcd1004f8be7870f3a0d96230302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553b77fe6f72b5bcdb34dce75487ca2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb66f80ff607a07cf5839bea104e25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6067ec3f795dde2adcd8aa01f164aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2ea9a8098f1127a1fbb4763856c58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f221c99b81e18ce7ef94feb1d829d52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1d720f018ee3047c2d4d128d6032e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a83f5545e27d4d666596dbc767a72e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fcff2d504752df63476803d8ea9f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005ae7b9b0142bf5c8685a37c6a654311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1929f03e04801e94b4447895b8b6713312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3591a3e91adffee9e2946a035eb8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f090fb50962e157932c93adc3a4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7648932ae9baf4c6fd5bcb233ddee2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec115031b5b43d87493dfa719768c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e53dd4795aacfe4712d2aabc513e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967651c9ee2400eac59f617eab9475318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb7943e508e50b24e79834cfe4cfb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb6ae36c3ea13ea539a0b959a0d3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2b212ade32ba2126724d1b163781321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf78c68e7aef8684f757f6094fb93a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28616094fe44e7a63b51e6fb82765a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d7aee49a30a5ba649b88533b075b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0204339790036b611546f46aafcb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704245d2a71d95ebd192fc16b967840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5020d534dcaf93ff277c31b0f7351a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd90d02215f4ea930eef39de3028c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436c58792c89439e522ccf03ad9c0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fd0581ec1ed31d7390da200ed2f64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e30b4c4c2a88414b18bd32be02e22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3deb103344e533acc109f795c265a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3e8e5c77ff2e070a0c561b9aabb06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d50f484bd1270109bd07914e6777aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c35838127c17bb23fa45400ac8e2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4db7bd01ba2297016ef11a5d78e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df57e23f1acde0aa9e09db461302c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc001e1b21d5943faa0e9f7b25a2e30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d2478731abe036ef40b7cf48a8c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c36ed1c304f88b6b2fdd6c32885b8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bd58d01d8191834c91a9f9ebabb1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef34850a080d38bd4cf34f5469be0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347aa87ff266683e4b3ca15dda7358a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef823918e07b319907fdf3eac7e394344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6a3656ad920fc68c7f947d932698c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d91961f8e839f9ad5587fb8bae664346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbd4b3dabb7a292fe73121d6f5ec0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f470e1f363ea0327fda404baea2aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605549e74f30ccfbe50ef757b2494f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4a5bc5ac52fde3731d01e0262407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a52523b22371759c391909d07afb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14a1c14d59a5ee2412f148b9ec8d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869624da5d3e0b096a3d2998940c6c2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ebfce452228da9359f852cc604bb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe145cd2a57fe51a326886753f23b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3f01575db82a38954b23cfeb2e006356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5563f560ac2a2bca9ff1d0d2d9ef47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88c0bfd1e7be5750eaa57895e6940358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0108575dc5df1257358d7cf37a200359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f6e51e191e789b9fd6a665449e5f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e857baf681542d05ad2c4d9aeef12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f55b0d1f0fba91d3f19f37bb2ad7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459aadb719d34c470b38dbbf3b0ba80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6c0d3cb3a2229719141f821c4ebf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46126e7f5cdf6d2e6217f8ce6a564ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0c34f9e7faa8d0cd667b7e4d238ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb02864302cecbd077d3e18e4b5edd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bddc551fb9de615a16b0d5239b24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561be2313468015f73e1a73b5fe0dd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f41326da08436dabb6237559695b13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58dbf42b3d88997f2ba29ac828ea3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35a887a6a165e8c65645ed6cb7c50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736451684fd0330244b0700c87d861a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1409accabbb13556d635af96c449e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2150e7201c97790e17ec7aa04c9ee50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037607b2eeb7134c80896e2cacd7d2f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bdc7141eec92e7cd2caad2d5771f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af2d4fcdb035f7eb0de9110d28ab2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ad698bdb1a6c72389539b82f5a458379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568fd491ff268511bb76ea96d4dd209380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc339dad730f6d729df4f682a7f6c221381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e178eabb44d75e64cc2c04a2a2f845382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec639b6ce1c38031b5db299e3425d86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802056350621e23197b078db6cbf9a01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730674e99869fbe40a6bb9567d0d9441385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db82ffbda9c662f4c4bf0395c1e6c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8305cf3b17c02a4cded935e6346de53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b569a1648d98d7c6efe4b2ef5b82b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208480526cb16a3e60906f061ddfbcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14050612b2c8740d24b1fe7db1239e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4f7449ab148451784230ed8d4a8fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea1b58f437098e890369dd370aa1df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987417e5c19c795bcb9ed369f4877d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc8165e25d06e10ee52377e140ce25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d2a7dd3929e0e1036b1881664dc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ca4423df5769cc3b03becd61a4170396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf51c48ab000e018eb6fa753c5e23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f43d35869cc21421177e09bdd86db7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be2855bdf7c2f57ab2865da6985f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9856aa5c93db479705f40a7e0f4795400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4be17c2a6626ad796ea5927a8829401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892845bf510515ff888c255f801318b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19ad62e5ca2184361593f72755d687403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b796d78a9fb1b1c541d220b980219d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd65a66d8c182b84d10d63ef381de9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd817c49f271fa238c15e25f09c759c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c407b1007a9bb8e6637551b76e49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1c62b23847ccfe0aa5f6d93cdd2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d7460721e47c3e8d086579bdae09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901afe8a9cea11161da2d6ff6fd677410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f39bb8303b3a1f901f22a7302f751c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f1b978561ba87666488d22158e3d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0587ac227fd5e1d6d5b16d7c2e769413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28832523029c4392d9356d3f821c695414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc80a030963e2dd6f5a618facc292d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d726de715b36fb9f8627bcf797f199416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9acbb99b693f00740e2866254517ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e10d01a33eda82bc89c616f10286d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669702cd04b4cf29e82b3ed9a32a9d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4125b814ba140c9774961c9f9ed403c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daeb687866544faaa905f20dcae163421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d10d72c6b544c85463e58e136ffec6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9301d663a5ecc52574a425a216ee1c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c2604772a4f84ed713058f4531d92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a22677f33742149c3597257246c6ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4ce21ac36cba0f3ed4c16f69e8eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a88f1fbb13e052fdc3140db0571be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16c91e4955fd7868296778bdaa5d35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e673adaf169c4e6c80383db9fda0a8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6773107b643450ed76af29acfed79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc34cbeafe1c36dc6fa2419e16d5bbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350f4e4a7ec8f6ffdc5d96143030e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58413f620d9fff40074479240a34f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f4a9232c3db84ddbe99cd80355142434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5fc9a1767ff1b9b3ae54c9ce475f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59fa56e6133263474c695d42e9463c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184d32ffe73d9a1fab516da35291a2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102ebbef2ff2c05111aad8a3262227f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0ac7700850e6bb9005a8fc57a0486439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45a080ef427abaea2da9c08c16f3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe527b61b6438f9e99161cef37d2c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdd613498131b8758348747173443442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e0f82355fb77730eb08737f5bda9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c885d566b76c67712697f642786bbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2419cf096f68fe7ee525125480afd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d1ca12e7fa4dff2572f1d528bf2d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f01f90bb280da54780bf2ddee0d0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e0cd8ce87310f3ef27cc0ab9ff4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c96212915adbf352fd102eafa4b72f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b0e230536a5b8859d9fc4bae37d31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa184abffcecbe6eb0c9e6fdc4b0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad68a1a9a4edc8e39b6187613aec01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070dd7d837c59fcdd36b228eed4e2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b68ec09c4c29646154743ce6369330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7a1462a55b33afe8c6dd0f799033455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87039fa49949c62587d2d5040a5d3e21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302a39664c5b195d51de7fabf62734f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9ea19437c8d07265ffdc31c1687c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b7d7ed1e1e048a51e408a63ebab8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe656387a47edcc8ace72be9fad0e21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf17c0c1a6a2e2e6f19f14598a82a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38b96d7bf44e8f67a9ccfb1df916eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ee8c42eb17dff7eca74b6eaf80ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b2ded79c6df8bbc7b154da7ad69c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d60b6b3317b0530c7962275c86c68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193630607948f27fd39ed43f868c6268466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcf5c70e125e2e388268749c82fdb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc48e95ba07879f82a28b3271c2c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d87d89bf6352237ea175429f30b99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94f5812060759d5060ca4b875400e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5eda9267cf7d41ca8ec6f488c9a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f39e4a2df3371ce2debd2b68e5377472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d44cddbf3c073cc8e8bfbd396ef81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ee6f779c8b53bedbcd02ae1f7666474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64042e058a4230bba89e2b8be4bea17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99100deae68d3b5728330c103e28f13d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c61829219515aca902b98781fdd98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d647c9c7ef801cc80d62c4c14b64c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5478595f42cfbbb7db660e2c18d1a09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb699947ce4ae415f3d0255ab6837f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a01ad5667d6f2226ddb286161979481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cdf3090cc9c9eab1e494cd235582d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a799e5b520b87a20395f1d60262fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f6ecf0a6273606d862a8fd11e684484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a10d41ee4a0df04d1a84eb457973c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7e23626f1b9159e783f968b9d6275486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff249d934cd74d497102f27ec4da8c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb7aeff8a3cbae1a13b623ef50210f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd2320f2fb470be8f58a98dc584b46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041719c48e5673dcf1941a47a0343270490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6ac81c4f84672dae5f0632dfc99bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8f7952f0bb513956f355e32d6d831492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf27fed9c47f1ad942790eb1030068493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0470dfc40c2d6f2f324d2909cee7d8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf868f5b6d27674a5d99f60c06b2ccf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c4e5428d07921cdbcce5659a5251d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea092b9506def462d74290092eae811497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e6716c3ebbbaa804dde140557d64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632574c2a80da510aefcbaa18fcac8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad780a19e3ea7250499be259ae02ec1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb90728337e6f4d55b06e63247a57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12670fe12758c89742077ae2d19abad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559b669500b974cbd253ed86d1d032503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640451a9a98ad0f2e27c8dbd7c379e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3690237a85932b98e4ee42c823d694505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a760f325fc2ad24423e0472cba325c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6844b7479887a4e8ea914265b6a67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a76b0602c0afc2d0410f61aca932508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bcc84b0964d14aeb2b52e3844fa8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2c13e0ac9e925af734e117731530b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e57fd80005407ea4960a1d7c08ac53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6914590acbb0fe37d77747371e1b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e4d3c56a58df5ce102ba11f6698a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ffff785bfa8237e1dbb9ea8683de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6783263c1e0d929b2a6688d01f83652515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752fd6aab43138c89423c9eacaf8882516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd7f23adff1ad6d87b393c9c1185e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b9babe1d5206a7aadb9fe177561a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ae5c038e0cd5f17459b23841c8e7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60384897feab5f8e70d83b00eed9c401520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd05515fb690c4746166a7ac572cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe219409c1fbb91455872d148a97cce8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7141fa708dcf3e630973f76d20d5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b121da7399cda2e8a217d7adce9a84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3035bd7f13af50aa828f807444e79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb999bc5f44d82dff1a32dbdd87582e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a5578a60178ce574920fcb92624d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15435a80116b0d0ca8773034b73b15f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440ce53be2f391e0884d15663d2c8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198fabc77019448e4985341a6daccda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dce63f99ca65940ef79164071472a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fdea330a8751ebeb64f1ff3d7d48f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc53eb2d29950cbe96010e2eb46e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a11f0b89f6c1fccd024dffb86a8d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b274b87bf5e1bf5034dbb01c0a3e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab2b19b85f3e0be07b817208c3559a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd54c6bb2e6861998a17949bf0445b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90ce01c6e80e72d0d2af5c9e27ff97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf4bba935eb43073c89b338d3f7ae3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc319f333daa28059d3520d0b070ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e45c790117e7cb9d98380eab06632b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b6b19a3f24b77a7f69e3c485e4a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e29c624cfb6c725424c0803a95b10c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5d35d98c4612b80903cd6f4fd6bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ddbea1b6fe4c1390888234673f3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2090b5f5daed9f13bdaf4227446a5eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed4e38e42b10b24e1b71593f65622547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362994909f827112811a6e0ebd0610c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fb05c2da8ebf2f594c1e5dc5149f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e74fd13e31f9980591561b949c88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3a3723cf6a1c87bcde63a0360e194551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422853b66486c94d87035a2989d4daa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014688c02a100e137af5a26213071678553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ff77e3d0aa8efbaec7328e4c4e0a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb21cf958453b5aafead619c92e806555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d951f536b8a308c90948de9e864876556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aac7b0946c4f4a223df23feae39985557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae26432b0bf825e29dd658b5a4a2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ac3a5ac7091de7595e2d6100f51d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c40b52ed793d0601635981662fafe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4610b2469dfde4f6f269c5b6bf62b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60feb1dea79e1bbe1ffb78067ff36be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407a652cdec2b32c5287a6dfe6f9c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fcaa05e9820043e1a5e69c079cfaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602e6f79dc3bca2e01921a9d61aa7bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e65bc9c3aa9faf65ee116292ace2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a896c2a5e1eeab49b26a58ac9a75a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74e1d937b36bdf63dc62d127cd582568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5749037a64a183433102ffadd6cc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d7f12cc028cc8f03f168cf2a5025b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524be0ac63c2c4a1acfffecdf65ee960571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f074c36d972b1545109bd348c01f1e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1c5b26eac059d33786f5c542ce260573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63845ae38d5eb84d72dc5dd3789f3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaed02c5cb02bdc0ffe4ddf4ea29e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95deb2446a457d76d286e8deb904882576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b539ac3a1c753998921f9e9d5a4eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab84258bcb60f70b499046816d4144578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851e8bceeda46aaf32012f8ebffbda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0223a6f5590e1c599abd47caa17e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b707245eada1cb8d0c82515736b81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ccf496f1094e1067dd6965573c71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f1845c8793ee50bde4475688f275583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e2f80903e544c4e5fd165ceafce47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf156b25a5bcd44672b2bd82192d89b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4895e87a8f7717f596fb1358d36469f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e1cd1e629a51459382340771baf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b22e6f459e16e0d8bc01517115a979588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044305576365e54f98ebce287dab48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c615eb51427e949f1980fc8ab03ae98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b8aa72114de323dd900b04a2ea2f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b21e25e304b904fe68e011a5c15fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845275414182b046c53626caf1c09e06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928185f94cf60ce258602d8186fcd80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b35ae44332114b2091c08c937965c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342625266ddd4a36dfbd11da0e9abffb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa172158880919417b3b2d4208fa0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb47e9077ee2d203655425fc481899598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff4e7daa565b0d88624bdaa633095599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318159c30811cd7737a235c64c186e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f5b055b27b3ecfd247da25345bf4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7c4c2dc8545fea63461b02ea9f73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cf6063f9e8ed2ec02da8892ab6038603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b7ad473d04f5c1dc99102b7ec729604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b9c8de68ac3821aa34df7659d07c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61225bd45fd299837a220f65fed2d603606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429a4b0d731eba8774cb64bb18b4e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c8145d15ed05da7ef6be5b94525f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f683d4a7ada0c8f368168b92cd06ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3b63baa4565239ffddcfb1acbbfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2f07a3427daaafa775c149a6b9732611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72491fcc3d374bc92d85c835a930e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937323a74b74352fff8984d02ad32505613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c52d9a9a9a5b5d910067bdbe6aee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f9982fb5b765d324247aca057bbf8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea871199d908cce74ad75e16b762ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c9d3c31717a544970e02657d4c99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a649570730cc12dc5709a0773580385618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27eececac30a111ef75cee9cb794df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b48ebc2c96403282f3ec435d4ec55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e01ca7b3eccc6d8e1ee84fe678a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90f3f02a455a7338e4fb02590580be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72058d4008ed214068bc566288fbb106623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f587f5f558bde53295253d5477b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55540b96a53e4f348d47a099a467c539625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3117159a79f45415293de58bf96bfda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed0f885614d3e141ebdaec45af2928627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd7efd0c287cfac470b77d0306f88c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf26135d3cd64a4e914ed3dd800f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a7ea706ff3c47c6d795160a02bf41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090c4c0fd3046ab8deb2d43d267d53c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443578d1c71380a85a6ec7e3309ab332632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf7d4ebb32ce755ebe4f97ec029677633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232dbaf0a8bc8d38ce8f83bfa2a589c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb9b325ba12c84b8ec67427279751635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948779459d28edda0bcc5a655c46d88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d7aa645644ea1acb4fdd747c281b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973cb6f51d1d22a048874c67cf9f08a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76b26d9866d0ba813dbc44d54b8b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b039f7154424f2e087a60c6670ee9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baab9a5464d9c06fb7f68d90c648db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b9c0dbab1ede5e6ae99301eb684df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b14d848f50537aa974abae4677f1f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfdeb753750dc43e7ce5506e950f02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b39ca0cb7f5fdd8ca1df2d41d25fbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfebe69f52e21d796de54de929c315b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0b2583aa2d32d394c29dd99cb571647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b410b3bc5336a40727bfa71ac5ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d89797adf0d2f62f304a2d2c1d13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150c20281f02fd33f733ba0f324e766650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947adcfe0e625c9afa2d3dac5809cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289001043744929e5b94ddbab8a0567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034eef819e4676b0cb2e0994dbd97b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c658e08286c381b8fb71619049e84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f76478afc57ac2e141a4acf5a5e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e4aa4deb95c18d43063fb13f3905656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9692a2bd7ae33aedaf667518d43fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737780f905206535c13a7af3dbf5ea27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40851ab1705a8affedc627540ad74f06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c71496dd3c19aba3304eb0d24acc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f9469430d54366db8992e6ef22b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cb4a3b5aea10c87d91571ce999508662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fe1c6d41652bda232ebfef6e883b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8aad072988e846ebb8a46f02f3792664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a699150f964b17d8be852386855c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857e61c0270e99b01d95fde0094eaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a025d125aea6b3649c6fd7d16b4be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89e6ad565a6d6e4d8667e25e8bf4b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d750b801bd65e21553a5b77e80688669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af33153e2f4dc61e3d5176fb4fbb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca8e996a1992eaefb8074f30f2f288671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497144312cc3dffc3bc463590cbdbfc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4a33c178a1a56706db67db2192f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbcbed24f268c5e20b806e15a75c66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14438d90d6ee7b37c923a71a02e07f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a09093ec8e720e10d49f39cc45e154676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809cbbfb76a9f2d81bdc036c45429ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f734c91413de7908cd43c89871b0090678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff48b773741de52495024e980296d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a788bff6f977782083b5317f9376f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d13c599888e55a296a2b296e45e45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d00e214410a6cf97b5988e67ebe8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea4430a45fb73ef33b6fcff94993a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565751edb0a6c30f3b57426f30d697a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1604a5a5d34f914dbf5fbc96c10d308685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c5ee0604147da4a3c7158cf3e4506686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3331c5190c8ab59d245cc6a7b937a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb3104b1c88571900577b114791777688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e174909ef149f87b75c77638c6b99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d9181bff55db59831e30fcae7ee90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c77ed9520036af1a0e4d55d54ac1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7d0efede8af5737a3cda6e8e5101692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a169c3ec55319fcc2e1d3029d1116693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa44199eb00a16942102b6c067671694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68344f11db254cecdb0f13b537f8ed7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc4a132a3928f94a34ea1466c75ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3910618ca9c14d1c1e42cee419a16b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69524885ca9fbcb6288aac8eca476698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7eb314a5876ff650ff3e534bd15b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fece9ab7d5940645ec6e55e44ce585d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bd1cefdfd8fae710dd48f7ff51c20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529a1fb583b90d42bf8c0f08276fffc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423ebdbe214db3e2831fc4f491b4573703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98b31e9a74c5a7bdce33113c19452704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f31887f3f4be558d479c71714a39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e14adf9e88b30eea393d41d5729e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef70af265be49be8ded3f35d7cca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c55b574b76688408dcc25491917b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d1ce80bead324adfe07a42b0bc362709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd85d9ffbbf5a4dfc2f87b806f8ff0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431afbc181e0d8f96218041160ccc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e60f5727ff517fbb2565573d79c2fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669818e161b06073e65ed498621ec4be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f702f43f8443e93e1dec376bcb9db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06291115a91b044a9cf9126caecdbe71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9258b4cfff1687088220d08ad783f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc346919a8e827231106a269bdaf853717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a8108808280b393e171f344cfbed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13b23f28dba26ccd93abc749dd3e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ca69684425a593be9b1edc4de077720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc8bb4617054ed02d258b9cf9f6c13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2cc5139cac7252a56deb2a2e3e317722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaf9f30225e63317702a02130d47de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d858a9a9aa7677f307bfd16976a05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b815e0f524f53639351656cec2e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6693e70a8315bf6604a5ac74253fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203373d044acb4237ef78f633710b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e933faa4b11b19358e7f0b87ba175728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fae985804868e53499013a68d0a08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffc658b933b6f180d48bd80fa12db6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d84fa06800e4f9794ecc42a95f671b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c58ab16490b3c05215b8faf020f297732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83355026bced0fcb5f8b7a4d97bd77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da290efb5976b652652f4c60522c793734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaf49dfd3fffd30393a870646ff2a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902c7409c37f3f510a246c1461a6bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f7552710eb18011f99a1de320583737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b90d18516c099f69cf3f95a1e3bbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad38406f53ce701688f533f8495e1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb7b958e98ad8989e8e1ee29d07bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271d9a3e77805cf24764f40b48647b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb2db34931696b7bedfee6890b67e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a7ea3c54a51eaad5caf6761c4c879743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031005983352d509dc5753fa5845e75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fe04e22b24e055ce9a3a177f436df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894e88d2c34018f9639a6f4a622bb9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02a9f35fa285914bce993837a7e0fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d41711e1f43f9da2a5a813d69e4ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1294f24b9520261f99cb312565f36e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96022338b60cb8044a2f15f05df06bc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d77a90e9f0c70be69fa79dfd57bf46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458b6b16c62b4973270baba031f5aab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b8a004c679e3ed508bf2df6ac71f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f1f0695ce97bffd00242566bbe56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeb1a1ae8390ab0a9595a675a6630b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac544715c66e1583aeeae4c369873755756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354db387f7a4250f4740147a0306ab22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2d9d219eb724c9c4b42481226b69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eab28c7b0c96676480020e1c68cc7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>