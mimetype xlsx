--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af895e5039bb90f69adbfda3be66f1801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f57b5933e5e04c73778128cb28c3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097fe102952f3f83d72f3f121d38453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb5c627be9df38f8d7f72ab2c09c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bf9f4644392c29c0c3ddee07b68ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3b0fb21861a0c5db64128035821816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d84119ca7aef87b193221a03c3723e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd600397891204da48c93bc8356349dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916003e2b48ecaf7aadc2d4a070844d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e11e8aa0cd96f78ed633359c9485cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649615c7f8ae909c7973c492663a0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970140b0f79f0d7bda05420cc8cbb7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e3b3e448635e768989a24eda67b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1fe3d8c9e040a5b29d21a76772ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f10ce50c5c2c9172cb158a08404915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c702a5c23647ed5a9b4dc8977064b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca493b865be3c1690ce9f73fccb725717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e9c9b60e9715be2ffafa93ee676e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7362a1d0957e398d08d3d13aff68719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7183306e3be650ceb07849bb0f9edb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7a3ea37d08d558d4da895e386c40d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbad22a3188e25204e3435480d268a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1721f05e8d1ced55e3be621182a9eaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa2129b2f53b398fd065db31a98bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c34a9f8eadf9bd358329504134fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd792a17529d113ea6a1ff5c1a7dae826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6356be900b88f6ddeec4ee3f33c7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf8448e217d93f8cc75ab7372918028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc234bde2b654e0508d7a632bedfff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e03932f15cbf9dd64dfb07e9349830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31524461cd167ae380390abc81fbcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711f2a41a749d7a68f227cb002d16a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e1a912d49368f97a03a7be90a6bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf9c3453d2c6e6b5f79bebee85079834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383587698836a0bf178cafef5f10e54835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c24fc6bbf0143b52ca3aad775d5d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de095282ea20763b23f79e3eae9ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596954fa6a02589ea3887187befc5df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858a50989e36d65a6dbf3cb05e85a2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af2f4fab7da3e4fa22a7376b4cfde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b27d12730e16d24de648036fe601ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cc6b633715fc4b4cad579d4f1925d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d1ed9f2cdcdb4b6c39965909badf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a79f5e19acb011fae67adcd50425a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f23b40df4988c04c0713088bc9e5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dceefee27f9fbc0cc443e6220ae9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c598a05ecc3de3b0a1a75e24dc9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a71f54603da88325321370612b8da048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0893854d591795bec22a3f15da8e55249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375233e000f5d23fa94d3ada0dfd459350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c7e61d3407db7233ccb0458c1c87851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fbcd4fd8cb2d690f711420e06495652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141b561e12cbd2a5717ae378bf850d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067304d4386cfb9ccd19e6d5b2801054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b6b09f84e7c2b4beff5f829d369e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c1d8045089ddd6f1f3cddc4e01afc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591cade7fce087055a805fd7504f71657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7ed78d9d605189a39a203a7d1a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e7e5d6e3eae9f49f9239fa14125aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b8440019c27733dca141670e2faa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa118a66c346142d42cef3652f4af2bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84326d02b4bca6de69c4c5a1bd420e4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bc8c7851b163007a26b6eb2f0afce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e7b946a66c49a1d1ec6ac43f1a7b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7109b8bfd0d807b76c8c8bed692365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5d4827d343d6520a939879daf6fcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721193bcd83b42c4e2bebdd1b9b29f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3214520df72955529f378cac8193e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e840a70d97a2808f983c318a094e4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501000f6df243f6b882c957c5ca4ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1706b8ce8ee0cd20901bc58665070f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc874d419d6e68b9d89392c20dd80372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f573a37bcb7f40f1fd01e0557d48573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8ee0bc203967ed7a9cbc09720e9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104ea3f4f99bdbcb49ea224ab1a8dce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef569904babf0e8730e12f0d318ecf176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a2e541ccc94e00ca02d9c6daa97177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb8d4d0a77095fe320f0c462c7952278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c9fff0fc48e9d9093f78c521c972679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f6397dacdd5ed0bb5b2aa38b8871080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7e18e20c7eca65d2f6c4ea25255b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeff2cee53a5a36391f29785d2e70882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c400d91bd9215868bcf0c6579b351e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b48b1d3b18d11d1b7e5933784d3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f30f6c7eb26627c86f8f8994ff53d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af52260786e1ae8b494fbc61cc95b5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf68ad65a663110e59bc7d01ebcf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0a2410af4ca58d7318a3c0c0b31e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49282a1db4213b3a54994cf07e8509b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d51afa4da4a85055e68a4d82735b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f54c1534a77dc92133d085114285591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43e692aff41d6c313da248e65b9c8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f223f2dd343a64afa4c9cfd20fc5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f6c64d67d6b75e1a9d7faa62302cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3b50686454dca2a47c70ece87d54b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891173c6c18a34765b0aa9d91fe1db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46487155ea4ad72de4473df4d40957497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf9fee709ada779702f48a6badbbf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e3d052d752a99873d4323d3fd1d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e74560e891cde536e166f1e022fde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16252d92da2c5882fe4c222b649cca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3a6bd29a1d529190e985a23988d6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b740beca15e1ea140e0895077cbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03f26ffcbea44386603b01a38f5b63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb04c02e798225e4f69638a580bc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcca6ad0054291e30607cea3b262d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c9d528e96c35ae66c05b89a6666e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481396ce849b810aa20591b19ae4b0e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51e184f98324480ce10a00c6255a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ef35b08f84bcfb318b62a64ece1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c73b5ff09ab1c9ffeb1b8be90aba50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92adeb1908007905087cdcd75f605a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155855a3f877aa79d4118025daa515113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201addcac78ab2b3d22531a75805b6f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf2f399487fc26dca83b2898c63b1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b431f3a69c8db0579bb8b8aa58814a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f901476c1cdfcfe93cfb91096d20c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea9123b45a328cb44e297694664b97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1158e15878887d34cbb6815107f9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fdbab4eb355a2b2e7148e70ba1d10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efffd9d447aa9625e0d03ed167a1cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b3a24f14fc531be1357e26473b7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd095a701a6d48dd42fb71abb91230123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50b4bcefc6ce13d0c6eebdfd460b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b53357a15ad3bc5b66871687769bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f04f8757f741052368556b5bffc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4caceab1caee62be76888933be0b11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768b4c2458a7bc0c632349ddaf2d3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078fe4c96326ce1c7842ddabbdc6370129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae6cca364f91c05b0e74303e8b8b22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570389616952b9e5dea6e7c982d0ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab138a9c95d55f3e8ccd536f86d3a16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9161127593dd2bbf94a8c53cdfa75f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e89787ee88c52a1dcc940804cf120f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ce26d32ecfe7fe24cce41fa5524c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342a87f4092d457c62277b0f355a9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4399df205177ba750b7f50873209fd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3967b74e446850b4ab5a97afef6cbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d5276a0f3424d2019ca5ec4cde13f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa9ce1ceca0745cf81c8ad84b307e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474625de40add87131ecf9f5cc50f00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e3d171beec2a09fd0f101142cef96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cddff4df59f559a534d6328f7d1c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ccebef4541eca1c6339530651deb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40428fe5e647a2a8e958d72595b98856145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bed9e95a97e301e3d7bf0890552482146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea30bd38925ad5124aa5627f6b7893147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb8dd116588d52ca24606262c1cb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fa03be285da101744593e9131aa25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb1ef9eab449156b27f60ec2e51f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e552532d4e0f882fc294f9422bdea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105f973f353ee7e3dbc898c3f97423152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504712e5fc469b091a8746007c6e6ea4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2615b8763c36d71e2863892a6f32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6dc702a1357511162cc690fa57bf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb739b1e5e51c35e224d4810316cee9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e421ba6577e48076c2556bb7bf618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98439c688b624ad8777b33a4e7f7df5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2cef03064e87c78fefd848b44c49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804b64e8f3be764f14a453704b6501e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700863a610873bd4a46825fecb8cfa05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd8eea6b33f3ec74e38c097f7a0d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1da177c09bc9f8c5c9fc75e2a822a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c11693d66e1e214ca6501c82dd9b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eb3617d8400e158473613e96faf56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387d421f60916e1a8ad910ce27d2016166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07eb1827075494ff9d3788b3de3194167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f20c41de783c6987e9cdfb574326168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6ae7af6218b6dce6d2a9b4592218169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6304c9e114d587454fa29af93975d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b253d4a084ffa8500778dceee421c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5528777b29d8ce2a746259e944b75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2d23a9c60ace077ca8be85b90c53a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94531b40c4587afbaafaa51ee6316174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477f66f15fc006a2b5123d9677903c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5320356f72231b612855c79d30892176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51514368f8dc130103e2ceb2127627c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53387cfec0f8ad00bd5260864ed48ad5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a70ab8d56f5292f4b6eca0ca27cc7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468915203ab4a0096f171102184d34f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e2f252d04b29b775ca1ef69a1d1cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d922e4fcc8393cfea1207388762ccfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc676c8c948d18edb6507d276bb485183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357171bd5c1cb726169290cc805fe608184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6be5dc6056318d7518423a179e944185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22116eb684bc47ef2400791de170a95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c9aa5f992cf876e39b5ff9d6d7e79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0c12d8bdb5bb6680f0eb558e1d8e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d946f2fe61d594bd389e5907796bc27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab73d0786d21f5a3362a4343393f28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731633ca22e67b10e2f3b61ad26e21d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ce12bf4f3549b544d9cda060bf575192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df89c7fa671de5aae7bdab8d3c2b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aed3cc6c03ae50e567db636b41eea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6547793ab6833f46bb8c4ad61f7881e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c4c4fb63ca9d0b1042aafda27384196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a886d8e0a559417809cde6cc89b913a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244006523e08ffd12f276a8bba6d3014198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d99725090a3da8d268fbe9e48ab7de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37133c8d969c74b9a668d4e54fcce54e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a77bfac5911d3c7e2107ed19944a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1025e0b956fee0365f942eb24e186202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258621e8ef25104da491d4b9b88569f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76140c74f82680d4efcba4562462382204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0041e2120d8bc24671f82a76d94be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f2e545bee3471073e1a4dc719d028206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20204dfb7809fad9d0508264b1f05f7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7916d6ed074397b02516ca245e2c28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134d9843449d9e97fe1a7d2222b22b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad6e3e9295d9448681057e6b256b78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da36c24319a14b562e43db6de239c62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d2de09881100fc2e889c50e7c61b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dac17614dcaf12c4169298c94ffef5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc9bdeca46eb73fa1941318e9d74f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f025e5a8a3aa0bfdaf8910af78750215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42453a8e5dd2be6c964c9248f5ed7971216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be18ff0a94c362293466f4b057a5a24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2408ff2e890e99d2c3a3865da8bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19368e1f9c6b090814818da77ff97857219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c8afed9cf4f6988db7d386fa046f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ba1e60696daafa24654e1d529c1a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4993098f61d9613784a8f58b6f41c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f230dacb7424aa4e8d2ee6c699b84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf671b3b6dd58e30415af2102823d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29be8bb20f4a03ef25cf4ae58dd474225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46717154f161726d94552a59314a6c33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbb04c39cf06bdf484902a133c818d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f0214fdeb33a046e9b20c37f34ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a9b778411791e0d239180625df271229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec37ebde866c7ad823a089bede48e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa7e8970c59141ccbdad1363d8fc2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99eb1b85c9d4999bb0ce445b8e481b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50984511f503459c0eecef52aa4c85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ac49c76a71dc5eb078ec88eda6c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee09a01d28b8bff5458cb81067b98e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4be99ce9b743e3ca49d5292966c5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec03db10f10c607c1f9c62d598a70fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d49a2cdacaaa4496035ec56126e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dd50c5cc95c3fe370546640c61d79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31ec1483ac1c51763540250def179f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d45313425574bb7d0559e65ac5fb4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec25ffbfc81160a480bfb0c2b2a9ce2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1bad94fb70ff03ad730e8f31776a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff19fed82cf898fcc6f7836a1ef22b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c33f035cbe9856a7ca4b8c143fc17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70bf9375ee7bfd1b1376b2e3be578246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed67b2b85923921d19fe102d2e48066247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06f5eb8c449a03715edb49c8396796248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dbad7e3851e9a50d470a694e897fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6ff438e633827434890c38b8dfc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57054b0ad0d2fed273fef97ebef22cc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a43c1e18cbaa77586e719abd91fcde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e4427dd41b1dd0a04a3831d1f6ab1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc47a486561f768aacc654adc7c531f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69165404c645e7f8d402a232472b1fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e74fe078254757d86f70ed789e89e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9c75a9d2c6a2ee97b12c84cf1d61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a060ba225eaf19f7d41fb99dac3972258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764617a84e260a9188f0eeb7f81c9e99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf39095e6279f8f65faa396fcca34e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc4895fe10aae2a4ad8cfcb73afdea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e4b50c7159a27778b4d8bf3359955262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b2d29f781c86251ba0180ffa763d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78269b24a8c406fabe229d9d5c67015c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f3d96f32eaf2accdee297f9463bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472391d468f015f749d22e33ef469844266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca019ce2239e1fcaa6f5b1f8963b5d2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6d9936047666c237400c1ecc014f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00be56cf36bbdb4dce863d6e7fb18d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dff21432ae01ca29a1c602323d1714270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce299c111a28fa0acf5e8b48ef912d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849d4e84a59d5fdd7cd867985b17e99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c9ea7686950865604034f1d007937273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200efc91747f986bb906531bfb395a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f7ccf4882466d9a4f4d16a8d8cabc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ade8ef47dce704fc49e5722f5e94e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deac335feb9472d7d12eaa07251ea6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5abe9ced7f4b6d4523991a3affd64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb0a0147163e7839e51705dff93b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b29f0125891d26384150d808b7e48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21327f1c342bfa89f0d0b1cf09878c39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4305457dbdc9e014d037602a743df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb063e8f184b3eb471afed91300a4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc67db26988267ab1592c6a4c9c1da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d1dff8012ba70ce3248cd9f6cca01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acbd3e734bd0376303736cc9c6a70a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2936d9a13fd748039ec78782a98ecc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9978e5eaa1a93e7e8b8145a5d44861288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134dcf168afbd12f607b36ac49fd152289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065a0a321314f3062781bbd62e51509290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a1917c3b8bedbf27ac5a150b659e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d503b1f331fb7c6eba9cd0d64af8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dce73113f62c273fc8dba53bf4754e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403c79844e52111959bd1455b24dfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8afd62dc477b69d2eb682c18965963295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85426cf3193f882ef5f1e0046e830e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cbfffb48522c5494e8dd5f1c36958297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8d75aa0dd3439532026d8101bfe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463be385f6b6553da4c224f17f86d7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963c82447ba6e11c660d8288f30c50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd0c570db97317572146725fada3a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de5ca202fcff611eb8f5245842a843302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed283a0fb325e063f3551a5fae6bf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3135b7607ab61094deabc84db55e0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c046388930566e441a9c99339222d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a758d4194dae8d0b353d92e093752306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad536214ddc6f0e487a79011e6b38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f0fb6595ab93e7c1fe1a932c3525308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f125637cf7af27e604a77a3635c14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0a90b9196990afed5cfb07adec99e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5069f6db4bece747ba5736e49c57087311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcadbe39d21347204fa818a112af35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d1a4b745a9e7408791f4eea4ad59c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a8b8f5d7be7d2fe3435092a31121314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d53824b93d46004437a176c97e22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd20abd013413139449b455928ec4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091884bcd93ebcd1c8d790523e6e5415317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff3164458e906fc4e7580964006ed8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736d8342ce842a98bfccc9f247b98b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4077338fde38ffe7284d37ebc3bd21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8b84f395c80a2d1c60c1287e543b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d57be601d1334dfc93232072ab5589322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9796c60076dd0e89d50ba68455ad67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ecf10ac32f51ff0ee55447bdc1e42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c53c9500950285363c8b71d702a56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280be8d7e370cf98a384c2af9359cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1035052cd13d0f228952890806bdd4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6ebe754bd2df85d9e9cc859ab33cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92e54c1aa1dfa1b1c826d75f5097b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9ee756f6b90ca42b82bd97f110720330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b57a4b864b4c3e4b956d77b70ef0e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf2b1959e076d7dac3f6931b887d74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dc8610e61462bc339676edcdca4f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cbafc57cb14f49211e1179bd1438f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d3dc5c0774999f1575de50a354e50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8917fb647942d2bba2c4ac71d2af2d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968f233816882f3b884de92d5d7ee2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8727f359ab44c1cde7fbfa564333f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f178812463ce62a9fb339f9912c027339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6efbfaf516cec1efef0631180664c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56859e96866b8bea03787b6cdec22bfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e999dc5209af4eb0d2a4f5f122b571342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c64a5d0f417f6ea2b4099c0ab3083343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a244ccb84dcf5a1714c7f43d2112c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd92f5a3a8b4a283fc1e144727917345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac68f6bc624b4d2d43e3561fa01910346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294cb2d66735b174bba7885275b3d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982209b671098704d0e319f7d031cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f0da2cb604e785a3eba3029c4ae79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a1f40e940ffd8a57d5c31011a2bcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e6436a9362adece6f88f36c16b0eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186da4c5acf99b7d084c40722450cac1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9687e698fe49d511822eef59d8517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d5a600735378789143e57acc4bd3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f565df7d76c1ab6eb4a7909879d34c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ba4748302daef2f5f4b6c94e3826e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb24e328c24a5ee58b5431be5596fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e51182d3d03558dca338e87d26b81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0aa01523f5a972252beea35ca68ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a0c256fcfcd7579fdbba63d73be8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cac0252f8d11f092277c9cadb8da5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63d87c0ec64c7838e79e435ba8743362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240863981cce16644ab91791260eb17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b5ef25a84a7d39548b5fdcc79c97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61789a8066bf1884b12d67cd028df39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0084054537e9980685a6e1450e396d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e3b17c0cb5469a73d7270c92ad86c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e4d5c191f4d5cea9e133fff4a982368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9c680922dda1fbef18bb94ec8758369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e3834fb67c334d2b889dd054f321a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8facfac4e02c23b5f46d8ade06a0386371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bb38637daa9344eda2fa41641958f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33bb8476589ee1a45cb61ae0c7a7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a143cc9cb424fb5f8fd1647302153374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c707946550943b61f522dcb7fdb425375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76398cc472d5c455c20b3bc250c3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ca9c0c45040372521d13bca49296377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2800e39eb85d43788118ccf9d422c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fae042bfcda439c4c700384099de5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c3fbd17aed1665a03b4f48e27518a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76dd402f4b5e8b7ffe793655ca46d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be98f87ac6bf5384f4f799e39d1c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c845b9f8c07f72483fca353780a39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93405a37bd13b63671eb26dbe7ad516384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6b363d8bcb123168e631be8b75517385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee619dc568f9ae2d42e363879b2406e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a888ea332618d5968de723d56ffcd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d49d082b48f7ef16c30f73e7de8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defad8c0efe3275808d7af14771afd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9621795ab437d2aa562c8fa82458946390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf9f79ac5895656b7baa0739137bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464cd9621fb3d5926d258f68a7e647d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f8f047fe6ad2aec159885c1a76557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3c644ce8b11709f6c5b6ade24c1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97245531655251614c3b8c37b1ea987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b13fc6b677d63fef9d0d0cd2dfc205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6e7d5bfaf27ecbba00571ec818ab6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705357dd6bda67d63b388f76063f98e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb77bd136f990493be860bef620eff6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff63d5c11f23b9790228ff0e343c01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b93be2bdc6c504176371fa37c02d7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b54d95ad850e21c2cea4663537d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73fb2f25c036fc0df36dad9b26ac9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55ca6bd55a286059374145b9a7fbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ecbe6b98abf51153192f5d9c57bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a577b52cdd911cbe72c39c86ebc2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d419f69bd000747fd133d8a7ef03d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e286d1ae228dd2d9d5c9edfa0e2ada5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3bb6f87cb8f03a1788c185a28487b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1312900e639e25531baea9471951410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccad2f8b009c2485305f9a52e0faba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b84bf71c9589e6eafaaf404eb8ddd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f39e43933680010fab1c665f630c36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f32a75a85c286d15b73a4e1df3e110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb956622f028709ed52c16a0eac717415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fba538c52d92d1936c60f2ad6892f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be937c8b960f0f422730b4a66a140d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c3c0d3bec08289ba904f43a31f1b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991fe13dad639b79e2f32d079d6a33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af739f4abc5fa2e3bf6a93748bb291a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c0c5cf0019d964dde9b6b18bb3e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a57e91224db5c8ba58a28874a9cff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778800c9555b0dcf18f28bed0a615b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef8cc66e8d44dfb6465fd0e192d70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4176f288d19a318820cde0b515f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332fb1253c6a8fbbd73910500f727cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5294373925cb07d5a1225ac9de61ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3209dc719929cbb7fdc1b79a70f2a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d265ff100cbc3252e61379ab9854429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4402075c0b265ca3448182b71dc3b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcfaf87efe75b11f8d7319d9044c28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709377a846b2088f3257b0526f2c2bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0518f75650deafb4fef91261ac0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dff0aac4a72c160a1b24c8e0456bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3273abeeae155e351c9240ff2c72300435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db146f4237d0b64db104259fa0da83f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f39ff9cfe8af3a814d043a3fbff1f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c88c4d5c310c14f12bb1378e4c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153244d87fec53fa530137a79f46da06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a28aefe5f75fe38bd14b7b9fee5dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172592299afa9a13b114712cfe657698441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10146bab6a7744e41042c178ab234442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce6959959524b5195ff56e52af1f95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b0438027c009583eba5b28f7a2da2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd42af6d6fd72c070484641e4b0c11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624d38fa12035d16a2ce0fd2dca99fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267a964229cbb1f264fb4c331a4711447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db972559186ae514998d72927185ec09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7754905afa2536dbf8635730ae3984449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd14f6627011bde906a97d0605065450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee36cd03a65278c18a2e7d1b1ce2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f975e8922c6821de0fd43b19fc73a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed1164bb93a64d44d0bb9f958277e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c6b86d599c4c73f03d4724e9e5494454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23368f239c35c73cb06340bb024c0a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571059c30f05e18b08af4202089b3c35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920653ecfe014d652bbdfc6a81fdc92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815ca71732a14d0cc76dda8de5d153458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d89104707906c404aeda933ea6ff9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a5d3cc8a4211195da7bd496d867b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecbb726f31e0ea0b1b2b493cbee93d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d127944a41ff5164fe320de585055462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9bf91b6ce8555e0ffe4d2ea94d6da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e97067e8a8c3d0b432b7b7afb3171464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f29846e9435aad2ab9f20c8d188419465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d5ede9d2997937799b9f80e473bec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce70a70f99b20107f5a07db7b4ca3ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4097d91af2cced04afda9973a6b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55eb3acc086e5ddb9d19f59815d81b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1b7ed361e94b0597b1e71f92466f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f2c63247597606ccdd107bc58980471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f05e1a123f243837c9f1d53fe856472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44efc3f48c699438c349385d91e2cdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3935d711aa4cddc1b7f486d312d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b3e75193aba93ea14f35225153fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a7a864c4b9a28d64b42b1f6210dc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e135f637c0c5d11ad218abb718c55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3279f82ed7625ba7ef4d8a85fe0558478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0301baf23456053eb70434dd2790ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1da6f2f72beb83bfe8bfe8ef8f980480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a8b0d06e473cd6d81ff85b2a4ce6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65558addd3bff1d7edac35f3e49c5202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d313a17bb1d05a3880d95cc422eb2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff973c2e19d2697f62247762c26232484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f00777a993c5c4a82c7d1032b376f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e657068b4e0f4bb9af176ada7a0c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e67c67fdefa2a9757485ea7c60c65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b2e20ea62ca91910fc7e41829bf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e85136105bb13ec03032b63ba8790489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6a197d83fea993f8ca32e60299ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a45d37f45198c905998a38a32334491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506fd1b031470375caf545fa45b6ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a9cf3c2d9b2ac83cb858166b523c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510696006d1669dd27e3fbe4dc6c507c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398921ae8d17c62d170d6c200b14401495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702d434aef25580f3fb66cb46c4689496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fd0736fbaf6400c1b3fc097baf1a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1eea4658a0031f676988576b5e2da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a419cf02058c62d25b94852e2a09f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2331a29ac425c4918737e33b72fd07c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0c862f34639d2f9dd8e642e237baf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45206a42fee3ab1c3d7ee61c6a732b41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95402ffa720474b9932374d03d4466503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a15bb2d25e46a817e00c7061b0c5f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2cebf640e83b27c3b75a47840f44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aba4b87610649fc10778f135fe7e8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae33013465a2af245a13d4808b098507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc167117165c901b33e0a74bf79d1346508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e99e0da8d3e447c593f00078e95a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2987b8a5624da66ef40eed84212e375510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f804d7b487ac163a9515b1ab5cd29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5287430a1d2254126520b9441cb2be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6de8711c5b6db28a701f52a07455513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287ee0012a36fcb3eabd1647664285514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07803b926c4c668c42c08557fb1f250515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a31e78c255d9c217a76e3f1a7e5ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e25641541764848d88ab8f63f345f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57689017fecb4fb96bb7e51d96ed8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f301c179060c73118edbc6fe2d03e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce125aa3b772a7a4bf2146b899e692520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd879e23ad51492a6551d819fd473ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc8cd208440c282185974a3653e52a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bec7ee9ff8ac576f2b3cb677092c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93232fe85b58502b77c8f613a275f46c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727bee6c6da360b94c665913cc77af2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81809cd778687698125847707c8b97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2b9ec49f2854883405f930dd6014527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a4b497080378ef20ba4b40b68c79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33805027bb0e32ab1a499036cd1024df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603be0669e38673df6e9ab1b5f8ec6fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a18d2f0076348473bd6b497360c8cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40016856d0b14e368c7b4a6d5ca0b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d683a6f2e9cabadce38d2f384c84ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7035f22d5d402f83067a8b7ac0f945534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d88d9c3ddb351a4e67310d14bb82d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fac45b11106fff67368e68ccb94a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4097d38602d6152c11baf1228d16730537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f75372a25d15cf20846bd8ee3ded4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f85dc9a937058c55a991581a2047d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a69801d177fa1c2bca3356760fd85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cae43723a70eb42553f6bd106aa0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07bc78b2bbcd1eee45ebd6473785b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12616c6110f2ef0fcc5b7c46bd167b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b402d6d61738ec98b2fdda9e82ea2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e1b8b2c88b385f3cede0628a35d13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffa64860707b2d8380a3a2d0ed48cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee2f5b3d657b623f24667440501b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d318723e77d71d7535eb9b1fa96e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092011544e2977da864cf99bf1a14ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872087eb71ed43a21ef6dc630c2c9772550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d87b2d0b7c4f7c7aa8a5e1a4207a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3da44c0b04fd8542e8e67e797f6ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aadab307d3a8afb39978b31ea3d37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e001ebd8f3f32fcc804e41477e1cb45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f5c2cf3e345947b344a4f7094c23c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e620db81c27ef36a0575331854954556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b31fa80b5983101e1c55031985e5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ef1cdf705be0b78d3e45575c54b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833a3a948673814b320df62cc27410559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eed939aa4b46c9656b52965a2b70d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4aa86ed6c50f1be1c0b8fca77f28e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c924b04c95c4a61792ee3bc6bc446d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4ab4af43dea0eca5c05808df344e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcc7780193dcd2f75bf197cf8c6fb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b6411c3526b31a26d022b596298b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad1a2215aecf40ff7a3d7270d35ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330df0a6e4858587183d5dafa2e147567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03885c33fedf2b116b454121c241ec45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f02d27fec5f743574b4c919b4d207569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5395114a1a639b1f6e1ac1cf5ec3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f65e0c6a16f9efe3a3f35b0999f500571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f76bdc0132f1638653ea8fe9b9f6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d92502df251ff00d26832006b5e66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc47549c6874918971c18f337da1d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0bdc01883d7b1811a9acc18858530575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71639fe3bfd396b7c1dfaf1cbdfce503576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530407f6b25fff3b1a80bcdc1245750f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a80344be7e519938347943c33d09d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd33f79a5dfd73ce467e3366c75669579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f153821680b26968f9090cf0594a14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0d47d99d3bd472623abade6de616581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4b8b5e604f39cde8dedaa7246fca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf6bbb4b08e1173021e423e664e201583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eef5ee985e96e429cfe311eb5683c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d6f6f7be5cf31c0d628b949d4e705585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e8118494b7a9114310a115519038e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430de06aae2089dadb261e491215ca9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394b139f5814c136d6748b24f4a9e28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2551b4d83f65b2c4734ef925c2b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de9dc9f4cfa723131aa0ce75b5eaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9824f3a28a22370f1330d1a29b8b00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d0a5df8e9379b155592b0e4b62b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6803d47307681583a603236130f752593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c940e9c90551a96b61e90455c36a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9893152de2547f1da45cfc9fe508ab2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252d5b3d957b0a6c34888843d9a82e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18565688e80ed5aab2838afc2d3d5df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bd2a0facab403c622a3bb6f011f0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb1866dc0bef8e1deb18acad03fe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5851c372a4efa388c0a1d5190afe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acca773f0b58233c82814e7a77a67bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821bd3f6945207b736e0ace098ffeb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4579438f863741317d0575dae4dd208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a48dcaaf13393f1d21c7fa634d2440604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3796cc14265b21f5c00131cedf818d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f3fcc99f305556a1b51fb4ec4d0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a4e334f41e2feaaf91c23c2dcb17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7898887eb9cf6f07d6de576e19a9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76979aecfc155b4f3c8642850c29ef58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27075ba026c49daa4572db07b5edd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ca23ff1ae0fdf8bb0fdd9ce6dad7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50429312bfefe8c9e4774d2a527fd62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51a53eca0a9a4675df459c8792458613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d2936a4057fb18028117ad745aa2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489c60124082f246d6c220d0a03afb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e6b749db42da4d894fc7037b32d45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03f2695038531ba4ac4323773a559c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6cdb46d70a618dcfd08cf0cd66b77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd05a33b5b295b153843603fe0cc11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10384f20e941c7d53d9d8c65cab4340d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded81c6376baf293430e40cba33a34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2c84a3f8f930c92af25ccc78eea1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313865755925320f21c8b6e20c98f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f49daf724ddc7dda17cceefab9a0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304b973efdf865a280877fc68b747d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af48af306f61151b6a97c9fe69a9ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c184b89c486911d134aac3faece741627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e28b80c35eea1345b6fb9c80b3e27a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ef742af8fd06d5c462dd99ddf2c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1ea524bc13d00e10fe6c6b33d107630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76565802cf885eaec6828137bfd88426631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0017640a4887507fd5e87b73c8af6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3f0489c151a215da66fda70af0e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73115af9deec2473840cecceb4c823634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88229365caa27b79fcb24de8b3cdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9cf62f3a948f58cfc41f5596d255636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7931f49aec6c56153f8291516558e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3d364b7f012c5061ac23b4b9c52cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24339cebaca23c5fc0c0fd68b63371d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054d1dd10fcd04c45164dde4ecfc97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faf8b65ebb1ce8d3f173e802bfc5bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0a0e7e4f9806bf1a3bd4f2a9d3855642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c3cb1d0a699b0d6f84577be2cad48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8256acdc86039d2f9be49cce70f7ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053857025b954423a8bb70414c6f0dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51922a16f03a1dcbb97513bc145abb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc79e7ac7034438582edd81156aca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21e49596bc1f4721ae597652669cc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a490296976cd2627e1a214ba2435a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee49c58bb013774a65c6b4c598096fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738bc85c2137513802bc028039313e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a56494c6eb98bb3cb6fbd3eb1dbbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c0f949bcbf2f99a534198134d046b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e314cdfa5ded52418b4e079edf044654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f67222d1c1ecd9d09f077391fe9bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236ca02ce107a2648aa3f96c36bb5a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd432fdac961ff5a31312af76aa84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af7b52b7569ca23d6f70355f6edeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77393e7ee1c2b0566624fb9873e36933659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e316538b886b3f89565abf4e2b0b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a48b71b4fc3ee5e5d85178696758e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad128bb8a7cbc2c88a885789ba64ece7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a63ce0e5a2482f60f5061d6cf8fae0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6a15d28e7aa58fb4c0c8c26dfc219664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00cb9a95db46a5497376734f2d3f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b3fd0dc9bb21d3217c6d040e4b43a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ce3c80fc4e90245f8d6f97a03c36a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bc414b8aad19316745729f5447d6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad1851900bcf0e6d42480e78e56e80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fa6a3b5ae52147d6074751a7aa509670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f144ad6c82836d058746a59ce2d44d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e5ab9b89f8c57007084d64a647ca4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3db2bdfc200bee5347be9786101a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88703c69b43b1ad0664fa6999ab807674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e3043459a2a68d539cb4a6e06aba1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc0ef56b84897d5f5735bdb2776a87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fd6f2486af63c2386ac0974f055ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa722de26d3d5cd116c9a9891ff0052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10bc38696d47c94792af4ae292680679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1401231cd4a0e525a70275744f4836680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124a8ba8be4ede8c4816ce256cb2f83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e9cdc03a2c178d5479fe48f8ec291682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e5b06bafe931354df83acb212f3f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052572c27eb226ebab889efdcdd9d51a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb86d33202d00cd2d6bdef8626ca7b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f662dd12651184671641718d2210e9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2e8b886b735bda493aebf3de5f589687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439f0f61e8ac75baa6bc478411fe6a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d0bb83edc803938dcfccf24fe7aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb453f643f9953a3cabb5c9d3c7a5df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694265c70d00959d8bce6d6757ecbff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58301ad68a795d328d1ed64e1c6ec6d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2979e8278f4ab0e4f6a37181c8bd77a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0f424ef8367973d280c28b0c8c218694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f333014a43c6eb26eba67d50bffbf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f5a113297c2888551b82e437124ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237131be89cca10688f80d5c254c8f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8295bdc409a38cce85b4990113f6cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145c366651d5ae870f41b77e283b19c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d8d74ecb2ad9109b4b3856631679f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364dd4eeb45f4ddd7f3608afbbb66b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545838b0338506027fbcf065d4de7640702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91c835a6d4ecee672053a8bdac403703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf70a2f34d46e3f1ee6b1bc01b4ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f915397524cdc3a37af1af4bb21b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa787dafb7f0b646553deb7c4ccadb64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fca596b31b717961f892f07529922707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2523f6d764b105f75b60165cf7bd79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e09035d479e867cde8494a03163e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5c6fdf05ceaec9396a288bf29c39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6461a306116832a8779e9960824cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f145a6c6a1d431b759aa32e8ee1d3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9687b2d9c208c751fbfd7bac5635713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e3455b5b91607e73310f2cb1dc92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb2cc1a33e5ac5b0dcb98cb65a87f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e3dd7db136c945813ae9c1b96ad8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8cbdcb02bd27b6adba4c8741a0c48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f512da086a9d19779dfe0db8e0b631c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415741f885d83c213136c7027b9a74a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8210f06ab4afec7c7c49c2cc51393d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d198be3abf17280687f6a1249f68d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe6628e6a0da92104ff87ac77ddf7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbacd251c94dc1cbe78f5a619ed627d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4cc2eb43b7e3cc12365c682913c2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10946efd99af977ce277659584ed7bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8816958519f12d5f551e2a8e183da1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24923d558f4c3e236538f0aa0658a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bfbfbbed838eeb5f2aebfc3ae63c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835bd46f7e37b6a0459f94309812412729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade8f0bd999254bb517ccf0c11ce47f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b383c9a8b0384cfbcbaf6ab0486fcbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390311f84ec410d4cfe11894f656e40b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6fec2ed1df42703632151dabba58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03365a23d2a9bf5a805489e5aec097aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b294350a353c7344dca28c82593579a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be4352d0368e6460ae0e926b02a9a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe437d46b128ecb499df908cb2759737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e933709f346c289361e83b3d5af7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174df842732c929e4e1c99003da653c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ac353f8ec5aad39fc1cb4d02b956740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77585e5f434e0bcbd8a158c994239741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251bb8637aa720b70af3cddf68852e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b708bc483bc0848778ff222f3ae5b47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab69ca68a5cb8af31fa641b1e742c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f626b09d243f0e92f008027d98cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f3c0c279c81cf5ab7007c8f72939c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3fd697e15bf74aa14045098eb06da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f89a233d6978243c9fa895a9bbf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485481fd9ea516085709b28a8365f52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad39c573221e7038254a4f60109fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e856e3a1c8b3ca61ff548aae7bf21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880caf95cb0376addfea61e3a897431752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e20e8f7ce478d2481830917ff730b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249638760d84f96620861d6a198d94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8747095ef61eb394e2004058d2185755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b92c8cfd287c25f3be6d60d48a6c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c34034677632dbc271c0a35302c309757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c2fb0c65378095848910ae76553c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5e99da591401498b137be86042d60759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798fbc0bda1d9c4ec0c6e28457a28d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea401b220f0337ac2a53f5a364eef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3183549236653a7def014fce15e2983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0e3d0eae0ee4c26a237b5633fa9434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a4b324aa8ee0b782b04bc52142cbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d16e8ce73d1e8bc9cf46f09e797d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba54f7d29628f0515439672dfd86f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680459231f067a2dc77cc09502d8d188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e19b637a8363a67d5ddadcec884d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678078b0b029b7c9612e0c0011bd17910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690c9d0b6deae7ad7e945c797744bd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a24f29071454d55016f9b69c8d52812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea1c823695ca86575f0304be304a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63834e2f1ca2092c5ed48f0c5ec4a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02711df6d89708b2d177c186d4966415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc117f5ce7f771fac1f86187de18cbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae40ca98fbe53331cf796ffdabfa9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1832cc81181dfcb3dc1b56be694ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1d5fae9d9b510137ed39cf8d91c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ee4c6b52235099794d2b4d5b5b13c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df324924fca9053166fb9c694a0b7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56faf0167d2055d17d72cf1aea5a8df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3164f992ef40a5c06a7ff165cb313723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934943f9165541b5205236bba1b765e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692dfccb73d11abcadc91d9c14cf30425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee7c47b96df6954240a33d2f2462f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf1ac3357a559ce82539027b252b2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259df700870e5d26d0049044fac0cc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98d70f0dd8b38dbbbe88b92cac7c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a3f8e08f03091a8160325cf4accd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3c220107eda9d85a37f60023ab64e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655a70dffcb79226275b68ff65027132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce3dc988ca962359fe53bfe7a009b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3511e5a9dd1c5293cf94e277b00d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ea719ff08ed78e3b22f8ca44b45135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3702f2569c94938e84419adcebd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3889af1a751d71a17ba869fb11df6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d7377a9f9e33a35106c5a31ef04cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e4359666fd70ea9e7b5989fa507f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe83e3e36a6a735c96dbe8423d9a91b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536f6e5767dcdd8178344d6da1661041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d40f4af35a399b6139b7f448669c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49304a95e4209694492c5f694cee04fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585fad74771ee65da90875c6462a64d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d8481bd3b224d65d4ddb55b2661e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004456011f987ffb5992b6f3bc02b71146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f7e13df2c04911c0ed937457b70d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25bb6c2ed94b9a6e9e7c5ae08af2f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ea9b1dbfb257664b8ca9e2f5ccf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14178435f08b6def70b8d5bdc2948850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491ebf46814875a9dd94b9f35dcc8f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2d3017132db0863ba9f7927b679c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bd498b0af7bfab9bdcb20b624451953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b55b24e86061aa312a858ee947ea3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c50484cde3ea726e906a2d20478a0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e9b61be92251cce8a80a471ea54ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8695a22bc45e8bfaafe5c1bcf1f8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec3212a9d0ec3931fdcd93abdc114e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20222fc76091f032db6a8cb05eda396359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c70dace712a92e6b00884d66634b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10248f15ce121851270da20eec5e7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b62f2ed7625aa9efb9d857d1f7b91362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655115da0da2948ccfbc16bff30e54963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a4c089b70401c0606bb2ea901c59864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1333c96e57ef9c448eca9b6fc987365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafbead33c5577a0f6bf8952303dae966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75958f80b5c57ae2a34880e8acad1e9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c03519e54224e651c63f9041695968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770636330312ed85a2f970bd7b01bb3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a7e8af08719ceffb1dba903b781c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054292b5243dcb9c823ff05f2499b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd4fd4d3746f607710783a2c6434f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a57ebb5cd90b33e28bef302ae42b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481231f33d7f795db8c1e36ea04dd7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a277d4bd5df0998b687a8683e6452a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f52d1d6947411180a114c5d6c8f9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc7a284c51ef0949215534fa61e1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c77b38f9353d7142bb95988a57c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804fad38ca29475152231ddedcf51279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ccb62dd94482a333e0b28638205580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53626ffa5ada69d1fe11a86973a6560d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee078683bd64d358b912cb0775aa76182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380405c47d3d7f88b410fa3e898945683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492e6b05649d67118e8b7a27af761e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d73765e47a75d9db8f97f3445512c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f219a50db79a1b5e6e5ef02b07c059986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a121e1d27d690299e07a47fe41be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849cdc76a969d50625c6227363e897388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b4217d2e942370c9ef891d0cc5f0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ae93eba0bd29f48f5185df749d8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55129764121422dcf87f015a88d656fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f3df5cdd9b2ff562d60645f2ee06992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c05c5f78d7d7c5d6bc7e7e9e67903393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d527e44a9c228595316a5e8254dad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b45d200ec928fc82fd2c02c0ba281395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc0d341fcde73d9e694cea4582417196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be7a7a2f9af2f380410feaa41674597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bea40c242744c69a9bf6b3cf0a8c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8941240a2443bd12498a9cbfd9a7d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c77b324b56c3bb43079cfce8d156b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ef073ccb134b025751f7d247f9b1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972903258908d3c2e7c10f90b8c2401102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fddd2d34c68c9147b22ece02a3acbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b5606b70f5be66abeb1caa5226bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be5308ac0e10c969f42e54f88523e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e61d59c9c00066c33ccc2d561be474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c142fe5295150c3071c6cc8fa4b221107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112638b9daa93096da1d2eaabf771090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058a15bda8297dc54e9fd495325af57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ac80519128fe9d582ab4855c2e925110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1c01fe0e299cfe9a0729456b863a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f460fa5ac68714d2fbd13ddeae519112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac1c1548a280439c3d201703658fc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7f9d7fb34db5101a76edbea5398f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc663c510e29229018861c595856f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a5258c57402686529d58d0b91099116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f207c0066cf9f0a8514e58ba524e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e870b4905ee2eb68add9ed54ffa3d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd88fb8c20a156dcd954e1bd6132c2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf3110d8cf18b6b045d39a269813e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d430f99709fbe7aad11070e99435e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcf2f0435235f866a1af00db66c018122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01474e40a3f496d699c538415c80b1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b746cadf3f714f87d96de1de39364124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f114f3c9a4820beddd2aeadb3ac2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13b8e30fb42e9d3d509027c5504ec1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f5d1333dc623f52b836cb96716df0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5fa9f1a7e5e21f19dbd23a3022711128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5518903cd02d6e3623e69af2492e3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a20d175e95c5588d63c128798d9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cd505431d6551d24c64aabd27a08d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf7b761e7bb057e7f73ab8210e0e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31ebacf5048f951eec14698293a80c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bcdb24e26884b12d9bcfcc13ae1be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4c0c137a24dbade053730c4e15a55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e769cc4a34d22537ce127364f9be25d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa8122f0a2a697df5c22bb0d86677e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5a3c122e8ab194961e63510f6a9e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b6c4f008eb6cdc3342dfb7ba19ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24619485bf9e80ac9510cdff847bc89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd1cded8769407aa9f78400a5fe112141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d23bfa0793403cea07f4f8dd7c86e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc414bc2f434e87f4ec4fabf5253b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e92d7911baa0bc451ce29b1f1d59e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd515baf78712d99fd86b618d0ee386145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af6edeaa7c4c8f825b03e9095729d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb14e4f0f93f10bbd91aeff52c785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd45bc89146fc07c3763a2260f39f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6901aaf7932c97691c6d65af0910ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713dfc2060848363295281896adadc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025e1bc9a2269ca49c024aa8ee07131151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feaf2bfb94dee41962f1a0f1b27bf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f206738853816e0f7a7a6b7fa9e17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e76be0661b138f900ac5a99e183df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c8332d63f417e8ca9b26d3e4d5bac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99183663f91eb2f7ca65db647576f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b0e87d860e29649f7c2409fc42b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fb301d190cb1fa8db9b7859e257ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee716f4daf6391e4329b1db004596c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a5bbba8d6226b14273c262fadce04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a59e4ac13cd906cba9ef4492e1998161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f98060cbeff00eb2fe3c39f85d3b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61aad1a3fcc7be2dea65e2cd8306dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466765fe2c33409d0c4c8a1487bb479f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13783b81d2ea39546d0846eba44594f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e254e0cdfc956c75db0f79db0aa17bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a18d8dda21b00c4ddaa8b18e6f96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5674db2c4fa9b21fad24c1a1d781b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d801b6298cce05eed9d787652e29f93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bdcc853a0d58c5bf07fcb8295bb8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbc3923ea4a01dfbaf4c69f94c4059171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38356e51ca955912e7edb4d7fc17e802172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041e83768842e738e04554cd9bf7c75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0def170038fedd5779af3512ffa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f66bc57cf6b8bc31c563200b41609d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20753e575c44a529390dc5e62205fb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e1c1c374626804a5cbb1a93cd913d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac760a39ebadad441097ec3017600fa3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f89b3962d66e423f12149ee2d35233179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c84d3d56eda41a18af5f3850e226180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea7205e75da123216f0e00e60c7bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeab520c067db40e834bef8f2d22162182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced297553f07a98b610dc73db3079b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e52ce11eb4cd17dc6a24bc873992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733506895116f93e30106ab719a4d58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fd71bf35a45437c821acc03aa866186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120f2fcce1058bac6adafc5f01b072187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1913449f3a66a6a4dca8c57e3136188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75936a6883b9cac060d8f763e04cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa543c36f72864d62100789f06246e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ee0b9484c9a69d09f1f52d090cc46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e4b3b7d63b9097d78c82412ef7f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ccec33cec7a9c1770ed557f94c69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68abcaee6c1d919b7888eccf255d469194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95a391764577b767bad0c28fb27769195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1abb2409598693316a86174f8bdeab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff1679558ed4de561717bf7867eaf5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c95c2e2f93b07f06f02b587bf73c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbad37aa6c73e75c016622b8bc25544199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f21525b60b7e223ab487a97463806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851f06987c4fbd6f42579caaea578fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b583d504fffc16070faef8a8414a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40838bcbaf02751472ba42ceb93476203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073feeb5442b0375c9ad0d72c6afe32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94417d3e47cde848371c76df61126ef0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311d87ba8c0f7bffad084965c5208d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c51801f5c4c150de7de2b98c2c12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc780b67abe95e891906d43cb3e38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395acdfa5742fbf813382af0d8facb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d95c47cdab1d1677574efdbe16bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbb9d4ed36a29509072c46da986d0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199268a806aec3cd2a1e772a71cd940e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8e20366bd3e2d7a66a75df88bab2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45bb686276cc908c55acf5806a3e2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ec1f52de9cebec87ad286db030e1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc5892ae8d4135432d3ec9d98d5250216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16398f5324d942da9adaf624e2b74ad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a052a92ae9cff31061fb3db487428e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b33b564efed5f299b731f4e30fb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf53e9ba2148760c55df70780fcc42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe985e2468dba8adf8b9171eeab6f34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80bcdd11413a9f9b368e1520471427222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c0b7954e7d6acb7a7cb8eeb62a3e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0692edaf1d47d40a7b62912b769e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1a09e232a29efe2346adca66c292225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b7b208b0424ca020351d8d069d80c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2755ae44bb25bc9230625e78155e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bc25bff43e99a15b1b89c24d325d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e4ef64d77dddc8593f07731b408f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c68bc81eb19f2eb1acb5ee312db671230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3591eb35a043c3aad015e0b29ef2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47c5e78ba45ab4683205c2c37aab7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4544d1c69fb6f27cb32344e799171c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784072b3ce904f6e1240b1a0c6dc53a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7282fea6d7892a3da1f1c75e701a37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f957240c23817c1d29735fa79af7a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3477ea6c96a57a11ec738ec5e6588237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef534026fd7d5a97efab45094f454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c55665b14b836996268aac6ebcd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99170d104ad19647d02546413fe15f71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efc878bd7bfee180e7c8fea9de357b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaadddf49e44afc71df1300c99bbcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5fa7db978883735d6f72797b1b33a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f84d45979656ab48859c7bc75bf9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f228203633fe40c0ef569deff786f3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f347951b4c16d9328eb350a2e6e1ba9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1bf7f83ddfda8bb693a2b3a30d5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0558c2a8c64da1f5f72627dc074d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d7bd1d2870288f5b086fb4fbdad39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7e2f94c7fd7c2e93ab5e29dfe1d83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e871c6aff33191edebb7e10b2b148251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a177ef38807e20d8a5f0bebc2eacf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30060f558dd1e0b32257132f330d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc4df662e1d50d7e569f8789dfa73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e82750b1770dee805ac804424d81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123cbe280873fd8b6f683ba02ed86ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5116432818bcede4797597d90286f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cce8b78192396f7f4f21b043d9b239258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4afc6173fc1cfbd71fd19ee45931c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc413fb8e135ba23a0ad1dc60638bce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1d3ab7847b6e37ad8bb6c0565f476261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9e23d693b28893dc1f834d8d45746262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c11eefd4a07ad3a0ae5563655ac2d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541fbd9e7eb4296bfeafc0482f9d1e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444ad5185a98553e13f34db9cd9014e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbcc4e6ee6f0dc1dd3d4f4498ecfd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f378088f67096ecd510a9582c4c3bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c9bde12acb7d3b6c251e655f3264268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a9464be1b8faad2ade6efd17ad58e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ff8930f58c786032c2c39c5ae6d1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f321741fd1f5bcd3cea8663231806a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fef701db2ec386c962253b23b6c42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674f4751f0b98eab5ad7183f8039ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4037940a23e7876562ca0287553a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9edce911d6f3d8296ea498be5ca407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87573ae37e7220035b7323d2efba8dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da537c6884edea89eee042fe2f469423277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a7d79a7d457a34e37704d653bc998278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f5b5c30dfc489162e87ddfd54d9c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5e8ff8b24215991b28f1ff08793a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f33012704a623d5edb29bf4f67680281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4749bb4f8395a12d16ca6621ff7dad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12812e6b82b7d92144bcf4a0e0437a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229dc3d30ca9fdf9850f954bb6d6a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df27aac5bf58095c6ef1a5628810ba2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286f949c08049e295767e4717f3103286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c4a47d67f65731865e49492847486287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe0ce7f3d93c72f6be929473820c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7ed412ab3e2f7a605b4a603daaca9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c5fe5dd7b6c6598115615caf03f07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09210204d686c8a7b06129843786cda4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a8d43862acd10bbfb34a47c6de060292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186d958826e443bf52ba93db6e2db72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ec28c1732a0301ad3c684b88e79c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9783701990207e4f50ef37b658853295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1a93cc02b9ec51b34592f9b3c4bfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9e59c8816bf6270b7733c57ba10e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c803a5816c14d6e7486f219b09c29a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b8c29043c37dc9e4236caf7739e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb028ef47980ba89e8e015bc993680a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6fdac42ab0a8b595a10fcd895cd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c98b73c3bad118e5bb7d803d25e31d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228bd4d1f6e413ef7d370bd6e635b2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420c665c8e4901aa6e6c030e8fc117a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a5ba9bebe8f207f1ace1b9ee418b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3cc2bf40a275149d8dd897d333f9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794604012ee3692b702d835210bc97e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6a131f49006c6845f1b7188a0809d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ecad9f6607bdaba5a64439186ae7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc8f0a0d14c78c76c9dfad06622fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23727e132da71ff388e59e6a72c019f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f51efa9c191fd0ea9cc0a8c4156e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa760096c4d2e52a8c85615561d45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f311ed372e722b7d335bd038f30e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52122b43284f899ea9283f56f52a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb745b065b1c989268deb56f67c2e01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9374161ddc3316daf5552d926d22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a101f03a16d9b347749f32f431c26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e80265774d2d24b340f9f4878f0c78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368de4f87b84cf12302889f806c0465b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b0eb65b5274daeaa1189c4cd2275321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452444293fdb05af4f273722aac24141322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69bf115973a9e3d801c559e8625803323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ad68c8555f9ca0e47864179cdf92e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5979038088c19a4ab3d7add07249325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd78b0d866a4d0bb9aeba894c1cba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf08052756053f54bfcfe95d2212a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b21188220436a6db9e6519712e88d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a081bac3ee5bf125be6ccf9e0234329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789663cf76f0d0927f9f23bc3c80e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ed99d104de38407f5fb2a3fcf7f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e35310a8ca61cfadc9d168d4620209332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2c1129595d79997fe7d851db25167333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fb8bbc70cc2e63cb17601ef2d1379334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98823d4f40fc3d9b982f0c22b0d25f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed124c788f3cec4ccca42c9b3a5e639336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb77fb69c8a810aac1a0e2bd467695337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fce7b2f27efe0aac78ad5098b042e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b85405545bf162309c22b5b260af8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1e471a7c0678d75e3188425b1f5c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7f76c5d01718affe9a36d58651c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1978f21745e58ba0a8a7bbabaf3582342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749063682b18060332f103a51083c5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c631f4012ad197d9772dfbb2bc0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d564e6cdabd17c06933a4fb2742b54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1f67106429095a6a116ceaf42a2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebbb90752d7a0a418835ee641652f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad675c03d539ef2b4700848ebdb0d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac4b904f8dbe144d2614230aca2a26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fec647e88180d026d6849acd416d80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ad86a7444cb3bf5199b8fefe36b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab4a658b033287d642cbbda365a7b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb024b266887d21b704b594ead47c80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeccc664db6c7b1e397b3a4c59ccff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7c0298328d5ca1f644635c5ead65d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfee656e12e73b99e5ae8c9ba7bf3d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a976c01061072464a340f43afabc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94b915881d30cbf19860a1da852f84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53d74aa4722fe314e1fc9712ca7320359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08c1743bdafbf067dad660b56182be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba53991c4311a170dc56e454f3df2af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289841f91b87697bbd1c9aed9d875ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a22567be00a37cff874a7b06c372b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a57f98f26b29ea37fa6ccb9f8bb4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0bd3a2c21bbcab8a7edc29191023e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5709915fb38c355d5bac85a55c8e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db51bf2f62ec265705d7f08a4a5246367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eb6a19a461793a422b734f0e36b8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3ddca4a28edca0ecd256897c1fee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ea851b8570b59587c81553f3d61d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905efbbce04da66509a1c16f956d650371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30bec96bb35ed7d02e4becd53a900f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f625b40d4c8d31187b2f97ed3530c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f541e772e3e8a5c12d8000696583a59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f719945d73e85936b19cbb98c74a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b907748d107a2e32f97d504ea75eecb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d26dace5c68b3cb5d61a5c81b1db6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56493715606530efdb67ecbbd69d21f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd2b48e41cf5966950fcfbbe13563379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b402922771456e24714473ca4ccbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370e29f6ba1e1985e8be1fafd24950c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6a592de074281a0f6ea7e5eecf1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82f5424deb13f72ce46f6ceeae3ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aaae57a610cebba3d73c5e65632c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c558f5cf963129df2efd12fb5cb20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c835656fb7aa25a82442c0abaf459386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c9b74cc6dba2bb0c21fe73a4f9a77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea90e440daf5716b1c22114df95b56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28900508c33f2fbabb2f0d9d969e5823389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c94b9b50b2abb84359b2dc95edf68c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446835d69854308b769b0475fc009d42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661ccc6057cece88948ec9eeaadbae0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2add24a8d7cd6849aea2bdd61d7ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1dd55941c78c48b40f778d79ade3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695eac71801f4435da76756394c12bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6eeba16c597737732491dfbd91090396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3969fc48c8bde594367f90f2305aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee40ddd99976ee4626e73fa2b9f3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda91202e77e95af7ad27f606774462f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd401b4efce69c39019bfe41ca27e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333248ef00d0d566f088d34c66a61f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b34b848fdc41002f87328ad3f120402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa70dcbd4f4ddc3863d3d86ba1dcf06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d56c301ae358cf30d9d42a058769bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86303deb55149334b7abc6a38cbbc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be25701cec58eac0305cf3b7054e29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5cf8d26452b9c598016612142e36c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e05171dcbbac1d7326b09d08b0a66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fcbd88d4379eaa241e2467bf167e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db575f937759c8e6681577516b5f58e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7651acd1b0e91849523678807d7a0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a010e1d6ae0dd009cc32b9dac1d1ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e929079b93d9bddf8d36f670a9e0826413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89084a0b694d202d0484cf26d85204af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a522f86a08ab2f3a696d03b09f19b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad1b7d1ad6c30d521ffde4420a442416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb36be367539025f5f6c3fe29396f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b08da84f3d353823fb7b1967725f00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a60e2f43d4b7139ff05d93ea32e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bab5708514e1b4606dcd0d1e085fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845d565b8512a502218ce63e1329486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ec17ba7d153802245fa0d4ed3af3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633248b6bc2c5e89c4f3c3f0e8055af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2924b01f4d9358a97ae58104f038424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10538e37738e49b1fcf4d43c7110c2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c633c40b7b9c942e851f7e9d1558426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c6be877a588620bec44f1dabd2e9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88ea4f56d4f21ee616ec185a032c61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11587473799cefb1bb67d3f46c18e1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c975ac6bccd5582de47f7bcbf9bc3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed7a846428e2ae8b9c81e37c0b0f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8422511ed422bc8b7ef7b2f3d178b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cedf7d47ff9e0434e8f3ee5a9a81bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8ef2aa8cc3256db62fced28573dc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7add1b4e2db593f3712f8177947796435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348d155b5c92dd82b205d61a7bd018b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66391d4a5ff08e8d82e5ecdb80a96931437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad0fb9105b05f5a97c759a6ca50cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500424cacc658c88e7eb936fef26176b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726855265132e8b936b1483205f9b58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53bd19b56eba69e28343c2c1e7566b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1cf1f5e27c566704ef6cd816d56e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f49a3f82364d1a17a1f2396b9b07d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a918419bc14d577b9bdb39be140e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006302e71b3a93dd7266292504504f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187e34bcc5058993bf77fec132ece23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5f7fedea545446925080a2bb85f9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce8ed28758e3274aaacb85865b330a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b6f141c3148fbe29a629f3ccc053d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10fe4c66d35205ec4b72a600c42e09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365f58a42d7265cf05fbebf65d23dd4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f08b23cac5dfe584aaa36d6ae0b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d339563eb37c72d56f078dcfbcf15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b088d494847a5bafede31770c9234454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133c36453b29d48bc9b0ab7f8a1cf8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bbf240f4641439f84de27d8fd6d86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf72aedbb4f81ea8095c3a76834587a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a24594b99e19a9ca7de386ee1e56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937c9659b6ebb1fee3c4672b53a547d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2a7b5c70cacd8b05cd04b0134b87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8c6589ab0d2f9dba1fd29574e1d3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670856c4e1ea04b489845c37653698ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4188379de0f4140229656d6c36ede463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbfe17857987cac92519282cb4d8ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854106ad7853b9dd301200661313414465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e40d25eef9556588848946af00fba9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2de259507725ebbf394a0e591bf94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4457090170eb6a4cb2edd14b2c7ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecdc5e685e5edd29469cf66e7201f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6a3fc66c50b7dbad9f70b87cfdd09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed8be9f513bfb5b6f6d17591c02c6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1491c389869bad0fb3fa5a6e066ce3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4e62db07ed37e484b34bb68b87b7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ce2aafc0dc8f8a2cbda9b359b599474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a8bf01b1f3177a2e1c4f01dc90f9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d8e0f70f5f3ed47084a58d8089ffb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7b327f84a483098ee83e97bdb8ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617877c26cd76031deb1f7b1fd4ed5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3755ec7c202dcb147b291620e803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0b464f4c8fa369f0a084ee7f5ebe0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca003902ad6e5c8b0251bd7a89bdaf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938bb7a93d9e200dd694d27dfbf63f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77f0210aa436798032d20eadff7b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cdd8ba208d0bc3a847eaeab039e9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c216ec4801407529aa3d490e224e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb872ae1ef4be9aacd7e25574d18c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40442a39d49f0e52390d51deb8a89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140df9a9c83ba42abf9eda0d55ee121488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d00798c93be5dd1e7764be51d4cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b97c5b7fa6a09a24c7c20ff5b8b9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba571ad1af928ce1dddb893e58a4cd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14b56f5de147e7823fc50f7427bd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1caeaa9b15ba9562f1602bb4897b85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ca3a35fed874208a205d9ba7e850494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec4c303340addf8b405d3153c4d455495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc33e17603557fe7d68dcdae78e5e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af949934216142dc98df15d2d860d93d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f846399b66cc3983948de0d9ff4c7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d436b1851589f877afc137ad9afa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d220f39a550c5262b32efeea1132500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d45edac01006c6aed8a3dd225d33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b88e6b862cd0da999c8378e408dc5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d9c214723c3b371a732493699dd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762664f5d32eb06b8edc6f6094d93e7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62653eca8b6114360bff615d8f32933c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaf960a9cd8f875bab4ab5b0ee84de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c559bc9549dfda6b5748aac8c029ba1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768df0c52899feb540d801d1ad83e085508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14e16e931585e5c430a05331f854c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490148a1c66043442754544adf0e0ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca170761e207fe34f691983eef6620511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116bfe8603652f61767d28f89330329512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dfd9793861303e42150cddab10502513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8287dd76606f4fd2f1f1201321396a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58224ed01f55c29e1c8f205113664f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6af814869a494ac21217ccc81619516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474b3fec2b9d2de9a21b916981a1d89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9f0f7fd5eaef27ef1e7cc948dfe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9016b546b748a0b486e55f064df35b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ea8127c6ab1af6a7983b679360f19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45ed18fcd7f739a56bd23408a2a67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa95c8801a8a73196f0d1eab4415c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ccb4bb0674e559e8fc7a588a2a51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a459b95df78af5497d92b8190ce0fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434547ac21b86e3b32b47215d1666e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483b24de2a8df4ac27009338e5061ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17551f54ca090dddd4e7170429e5c603527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188184216e8447fcef2845ab9182a0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda3e325c5b26c6afd7a3febff807c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff6715ef06ceb3c073b15f949ec6b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ad73374e9fa09173b5b5e2ac234c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a69baef5244c20f7d970a78102de8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835966f6f0c5a542f20ba2429e3d225533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb2bcbb519e0d790d76c2cd8a8a14f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46a20b2e579188d51a637950971bac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90659ee4b211dab30feddeb757d36b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fa2a032e21ea97c0f5ccc15b51f67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545c9e9929b8a17578dc54f404c546a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c23ea772939772f23204fad190a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36579847bcd01c9ae3cc1e14c76404fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41887c154e17515572bd116faa0a93be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de59f8b7536e6947c6573cd42d88fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdfa7882c9b4adec2eb7eed27007e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6180d24fa25a82e8991a5cf302c8733544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f3e05b5c96bbe0d96d535b791300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2960eeb8e264a5b1644d4d07a9191546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca39f4dac8fd81f0627fc275e374bd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b8b10c83810659725031576140c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb78d38f346fc15cfbf882da0605334549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe8fdcd392422b92bab0d0546ddc52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4612cc84ac47eff5cddd5a020f72ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e703f25fc7e3e145cd903ba6514d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816d28fa153afd2f376e77ed79075cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d23fff5fb24d38509a542ae14709a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def37705d23b9fd4f7d3fd14721f31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297a37beeb3f9f6dc7ff51be7584dd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe21b771d9b7aaa50b2072a0e8961557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3bd06d8a11f0ed57856220143be65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163deb0abf7700a6dc30f9f6c2fbe95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec497b2822fbe4df697fd474bfa038ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eddd4bea66d34536489ba5d83e2f71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a54ea03e2d84f70acbd23d2d3ad5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ece2779c57a1534d4b6d542368efa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f78d4734fcb3caf8b04d055fd1a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85503cfd25dbcec6d8de3f7b9f38f19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b02641c0588af93bd6402596ded3b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104a0e36e45511aa1926f97627a700567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e25c73ae8924f6de5f426432bf745568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc25dab580f5d6bc3f8f45a6a81e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd211c789d0b05f3775990402bfb5f5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb35a00f8603acdf4970b5dba35256571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f6a79b932200109038b2cf6fc843d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418862ccbe4a039b0acec11e153db4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35eabc235a1e372b486bf0b65420c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6e30ec4fbf2153ed0ce8eff7e09b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829a19d53c52d13c4cac07bb9866ba2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49648636da88e00b0175930129f4e3ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b6987d5e25afcda78a041bab42602578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4cf3e1548006929bcf3d30da56ad7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d7efe2afaa142be9d93de917c97a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bafbbe1efa5a1867106fadba01d0e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a336abfc9c5aa6081177418cd00f84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bc51adb5d20ecee035086b4956947583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4876996f3f983d1dab0f2a8c4f0bf2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7067626334585227f309496ff1e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d138ebbf95f53499db1a96ebed2ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ca08bf31a60adefd306c972ff7f34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22259182c8a53f22bc1cb200973eb2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49337224266292d7fc18d900cbc94dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe4b0e2118d70f4a2d11e1d0121c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d0395d06cb4287e6838386156f59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da882e3893e538bb22c96a6ed59069592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e286d20131113979d877c824d8300593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3c68db3f61ba05fa8bd38940e194594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38c88c6a168322dbf456dea06b256595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430763ebf57d1d649cd5ad68754745596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96dd0188214080ee274f3361673037597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1365b3c7c1124beca87fecbf61e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4025494453a4060ea665c920cdec5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334af2bab63951a2bb13ba5669a21dc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd5a895e86bb50238830c60c598f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dadf9bd3c2ebeb471fd95ee76f3a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17e7fc2efe9df5793ccb833f801761603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4d075a439bb9730a426d5959d47b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac246254388b9f6ced25c67ff757fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2f44dfd04f8d777a97f4389acc7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d7d054fb30562a9720e7d4eec038607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185f7654c498bf27c6103938739c57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b52997b2d84a2fa63096050a2e5fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db959d482bbb7345f97f6ab0f4f41efe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc9eb18dd6984dc0d9b7751c320a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b303183de363501d995f1aaac0292612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd9e516c7f1d27e54f6c9e5cd7cc6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ce4ef8466845e68b2ac44706fdb6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e003f5e2dd20abe48c3fe414a7971e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4e0ae59c0cd959000a052d2fd500616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd68e815dd9706c9943834aee41b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044f5d9669b2e16185ded33e493a0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6d6f254c3321d5e5df8304c64edb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec945a2e008f9fba9e55533d502b59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f95c6a53459e9723f7974f65c59a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08a4cbaca50e3bf2db33cc7655502622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226537385be979c535e0c970d6e162f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed6ce5310e5231b7641eb6ab067ec9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b675e2420efa99db3e3cfad6ad0799d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66250107fa3c1b9d35180e6e272d71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ac0536034ef86e97f9c05110ced6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4eefdd29216e000152f9735822b79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd43fbe7ac6caeafaa14a18068978a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46504f995113b6ec0add53c97c2a7f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b886b41a6f2f0e6bb81361631dea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9404b8a9e62dae68f03c8609dd1b01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c60127b7a753e9fec0278b5d13914633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a031a950918d1fb55b9463f15ade2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ee135c7f670f690b7608f3ee75061635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f9a51572d458b89eff7aaa5245910636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3beba25457cd6fa7b8885993a1798637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa03ad2f831e538d137f313e6b9aff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff937bf3107c677a86b6acdf83da5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373250e8712d3552c39f75976a092d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c44483a3b1b0c018a8134d1219298641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855a62c3728c06d03477aad7851d0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694fa44532f9a18d714d92141b5ad42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15870cd46d9ce6789482b2bd708414af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda0a8ebd3cdc6a6c2e2185b086852a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59e2a72be194f4bc62ab50a9e69b54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5944ea7b61ae8730932050daac34397647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbe3f1d35e0db0e8fdd403306a14e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ad5136a082b84f04a07f251f20c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b8f33f1b10a8ba920d39b08c4a8ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f7bc8c47da3fe631978ba09823a5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffc63cd6bdb591a9bd5ed87c954e12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be12150392ad052f3d7487335d8376653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20b922b7f3f5b8cfd47494657e002654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79752a788dc9ae325e7fc99dcfb55e92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28870b933aaeb259601d08d3628241c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2bc8cf893f7503af66efdcd88389d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef38b0f37525f8fc4d421e39da55e1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed7d4372fe7e35aa069fd6e1997e76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981149d4688baab53652f4130c5f6d21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef20c930a9c530e041797fccf1717dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695ef020790e30af71200777481f680662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a3cde18a1b05e5b5c221a92f2cdf4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7bf41c6a0f4fa5158acc528f86a03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da031436a4947a45d5183d34907462c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30bf13ccd77a64af54b962b404d1c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e90458106e0f3de7fb3a56951776667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de5fd517f8349f146bbf27bb02cef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c04add375c522a0708890c7da83d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16af903fdf24382d85b4937557acac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e009815ddaed6d4ff0917eebf801b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec0e148da1177c18128c3dc369c32d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e732089b0886e120297069d65d3b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33045944ecfe8a67f64e7b6b7e878dff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3269b522a50c4e082fd44b5b07bee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499788eea2e9a7209b788ff4a74be519676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ba5111f51e8ee3486be7bf4436bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af293ad333c05c682de9417eab2a94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfa8a004e77119023c107601741c1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688349aa324bfd830e5c6ff1f0739b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b8362ab6cbd9b0e01b992e314af08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42250ba1a43abcbac187543cdadd5a38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4db76c0ec1e20a345458c7d3dad94f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3347058644f942662104dda32dfc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d778814fde6686a1eba830859d2f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd0eb91b1e57cf3d4e2d2fc8839cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db14fa122c50ed1435ed53a55ac011687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743454a0aaa53dcd5660a136596c66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776da6fa3cf9bfe56212463c24870ddc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafa7b798aedc56176135cd0caf4ffc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d8b428870613ae7b03be695906564691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0915ca0511062ffa4ee5a1ad707971692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09c19b8c4402f36f4e9f818520ac5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d875a90ffab478a379d9637edff826694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e04bb3a057ecddebe6c725fb8a232695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517de5646a48a311f040812fcd3d98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a8f922840c3b214b387584b2e1ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad5a9c641379de2bb65b924dee5f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e262cfd41e3efc322334b9dff6a1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115b3712ec4270a02652325a62b81d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc220305e02e202b85a348dd6d4f207701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ef25ac29f6ddcd8bbc84b647b600702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d3852220dabad411b4f72b6cfda2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63f9e10bc824fc726ea83d4aab4ace704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf72e93205da171d747ea1b32d29e78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32959769b2daac425530d9500564e95d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c4c750608eed215736e14abadb655707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0191870004acda2a0760c04504a39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca2dd3d7e7262dfa68a06231f5278d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d66c865bce315f3409a57e2e08f4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c9c3dbf482cccd80fdfbfba153079711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526312686c2e053e42c888d58526442712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d956d06a37952944123f50659ac5e87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e238d7cf8897fbbe09eeb3399125f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06001f4680ee9a05cec6e20a26150923715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e27ddcac1a9abeb338999ec9544349716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef3bf97864f958f55a884550ce1a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a27d8c54e7eaf4695e4efce892fd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314504f76743320b73aab72d4b72bc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1c7f2c9341b73d9ea7c7e455fe0e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230a29fd7dd33c77165faf95a11766721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676c7974fdadc3eef598b50ed760b93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc63825c70b30b14f8e9730c752249723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e605c71d08420a619dcbe20e4679724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f203080b18e03b654fdaf9785ae7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10943f0d12c7093adb687064b5d39e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b60cc6423ffc796d726a92940551727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cff7b339d12fb971d2740c825c6de2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88b5677e26ee76a33e214c25c4dc60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3c04356ae65bca9a79ab2da62785730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfead389140dd05d1fc7221ca84e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c3e67fb3ee74030e26e3a3990b2bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a88586bed0f42939263018cd2c47e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eb13260891016f2e14012d3b3d782734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78b62babfd4c0fcb2b1de0af3988a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6783e475c5fe9f5092bc4cce27918736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cc6d57527c99ee35191a57ed2f5e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d07e6f25abd181312d62d57cabc45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2aff1088b0f1f78c976a0b82a270739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafa53432089cfde3a5f3cd31f16b9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cbcfa9c9e5d64a0a518abba76f229741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246901ec35cfb4a524ebf61713872fed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e44b5401728d16bab7dd71b77278743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065502c2773b63991aa0cc999b2aa00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d1ff4ca9dabff97a08c7ac1d5ccf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2ca65697f9dc20731fb482b784faf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99545280acb088c90bf0dd1cec85d5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860daeb77bba7660deb4ff4a6dd2020c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec727262684488252eba3f22476e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f7d80a11c65a6a43eb9fbcf61be7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec6e9f9642e248bf8345a1a309559751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695df6c493092574826da48263c9b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5419557b605a1aa9d3f2b3e353447753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a7eaa6712f6ae277022b702fd5586754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245db9f275e03511f3adb3efeb2fef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54f6050645792b546e626eae6c3c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642cfcae93384e5439cef52f852a3d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152e4b422210256e94681d015c0742c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444033e94885b94e600b9d3d752eebd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>