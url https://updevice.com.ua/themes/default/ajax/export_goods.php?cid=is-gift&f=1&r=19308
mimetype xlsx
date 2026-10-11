--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101481f7100f03442d5ed72988e2bda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf6aa3b9c071b0bd5a40cad7c0f1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149b46eedd3da9b50716908bdfea0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea37bed7327e8c106ca2dc68fb32804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd86a98646c750f607d45e4c964a8d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343ee5954eb7ac8d2080b7b321848076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c886f3b11ac04ef36fb699a6cab92d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055187f0e48ac416366fb8d189f92cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d56d714648816e605841ce1efa589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9aff83b5d1acacc21a3c9dad747d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53262535fd214529dacc018f98ad0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd5648305ef248bdc58834f3bc293712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7a38c23b54fca883dae4d508575e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b4e1185c86e14c7573f8ccb16e7c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240cb7008d58a4663413e6d3af2af115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a249d2b09fe56dc4f209f83bf55f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d50bb5ebb4fb1460f7930f00ff33f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95b0c7fe85620bae4e9d742a1336918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfaa7c7b8bbb905f0e0fc45250f3a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248428331d35b9b8516fc8c67c716f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4989a7e8a733b6eaeab1ca9c50c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f049821f4aac4f936a320ff7a57222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd50b27e843b12f571c17e4b6f4ec5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0ae97ded9cafe212ca56fd6090e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c286d2bb212cbcfaf190e91aa9a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c8b67978f798c5322d47fe4cc1a3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93d39d6f9dec79f77951e5b45c134627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7df391aaa6ead01c0a507d5e7c8eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae7b416df820eb9e9b28a52ee8a86b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257863575cfc6baa0387eee30621c10830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7257988a882b5614d67baddde2a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3cde4a760736066040c47dbaf664e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a5f12870279c9650196760b292a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffd0008ebcbda85cb5332d28778fb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff9d64d58542cbf70871be65cddbb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2431c430018ffe65635c27b0c5573436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4a83810fc3f12cf01df71398b0b7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da077127376f9938d64c67e627f45d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01235b581ca4dfe3de4615e1d5d6b15839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb5b7aae431b51a6c23cd47ddc334640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cb5b799c53e4b0ee0335d07b3a53d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2094b0bf81a3a33d257c60a1ad2ea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec89aae414f41f1abf50aa77684e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee55427eb6d04acc70077ec70a610a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f83741b769b86e7589d819f274b16045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70313536235b4d1aa32061c7146d06d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf053ed9219d072022953ffc0fed40e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc23979efda8500b29c51f27a71a0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54239120d1e37b0304b856efc47db049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b5a3a4b41950b2ada41af1f1bdbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c43c46e6553359c0621a4c1fe68ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cc9163c095fd89c67a215895c939352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546701b59ad0e1a069d9fed0378e6f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07763e50bcf58dc0037a783329282454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35186947198cac97d0abd1638dd4f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4388b13421f7dbbec8cc15609848a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad70ac87e41b594ff3b76c70a6f8a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bb8ba60aec523c63d2d41e8c3200558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311637e1f23fa9e8dfd5b162d52e74c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8663c73dfa8332a2001322aadb25fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2564634d3809682f7d1ed7f5234e22561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551756b0c68c09cc925cd6538fb3fcf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441c2c0ce0f1380abb0eb3fa3d6c3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922544b0c074ae361b082b00742a764764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686fc84b4416c2d20cfb41209d7419c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118faf48f71c5c08ed192bbea37b2e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079051cedd3bcc460febea17a99ad31067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4376bbbdf5ec96a1311d0be276de7df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864b78e9bab351a87ec5012641c99b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d8401ae57db84529ad3ad00acac2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71efa5d9ef0a62c08ee4b61b95e89271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b8e32b34e3099d9e956223347cea372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729617a8de9632dd7c368df0920d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a208a4f5529cbd4d761d01a24d9df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad4a9368dcbc9c0c1a94deb0fb16575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f053780562b3a41fc966834e296af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b4cf12cdc128ae7b50e072e96bb8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f37e96f63a484adc9278f0523bb9e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264490efc388c0166c3b14a365c07ae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3814ebeea4d40234a62c1ec9a65ce1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ba009e60b60be98df9c92955206681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d5ce4673fab69888be90fe71727682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da367036bba754b4f1aa9d58a4658a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37354b2f72909b1576337275c9a0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b68315908809b46aa8ac646e826f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df60f9e2a03f2f1aa48937ee3b52886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6196755078676850df5333d527f9a6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551348f8841093ea770d7b7f19ec65988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c017bd663588a1f821ac596b487b0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187a143f6f7c0b2935d08f44424d0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba9a22d43933a9e82ce2d37da4ec791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6fe3de58a8d2b3fd27c3c79dc525d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31581831034e486b67941fb020703bd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cad978fc82136f9a6c830b641a793094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022b375190fb35465d84db77806e0c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaae124a34f5bb1c7f7c9a7680cb1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c670b8b455d9cb0c38253b456f43c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3da4e872d058e93fa0fa0fd07f2ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f3965534c5a38c7f425b9ff5890299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42351585db61bd1ec90f1d3c84a182100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3d1d2bb851ddf596233d402d1bdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a45c70cf678844ba600610b31dfb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb46e71c106cc43f13faa6502299e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac5107fd61fb6fcc85e28c311dc6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7291eecb14cc74cf7a914a6ce242cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550450e3d775c7986d2a0add468c5817106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30290d633ae44bb178d7cde0434b0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3ac716c4799be99c7eb652b833533108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f3342576e4e5e9d183d4ed1d9d6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1166bf871f704fd8843874dafba18a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e01a9b72c7f125efa3b49c7ce7f61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41aef4c04e02569692103c1e391164112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa0ebb3820f319e0212ba61281877113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e103b3faad6d06e171a01732aaa667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02965b7913c0e9a52a5b7165f85dc94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6a04cc62387bbd10283bb1c24705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec5e9e5570e732f888619714a137e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d8aa77c3d68d93b3ae54a537441ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50080c3fdd63839b6237bc5467e3d5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb86f47902995dd06aca7c438abb4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b99beaf6dc48295691196bd92c204121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f818aa35819a6085c90593e454aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab9a55ebd6fb6e03f826632e1d892123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9f8ecb2a39e75b2dad1f9e536765124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8181b4ce3b3d0d7ebfcdfdc705ce51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ca9d9586dc9ac57f55c5051baedbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1409692f868ebaee531a8cb7d9a3b97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce273213db6d1468e9f461c32f6e96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f15f89842c3e7d2b5cdfff6a12077129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b0de1e7788eaaa88f2f47d0ade49d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5ca27b4ce5a9ad849e53cf417f015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2154ca6662e3d86353ab5b0a4b6a3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e5bb0361a71547f3a863380dc3549133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beef521b4655fcdf78130d51a95d1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c769d4fcaa436ecfe8b6542a573743b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e8fe2b25d1af42a81de6f2ea043e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04caf6eb84a33b3600b68ca9cba249137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267dd24f690b244d05f8afcd1d27bc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a6484072cca16f85e348a039414f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5211c507325f366071a69bfcdfc56b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d2bcd303bf64832a98b4b37f1d27f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2f1f991eb4a9ccf3e5b90a8d655de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12755b6539c6e3d058044e81e8e7b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df0d76cfaa8e40ac8828ced0c914e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d5171ce045930bfd27ca62c4cb960145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825137547f7fa2f50164e9022560050146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99accc0a50b1d89c9424ddd089b021cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e60850973f73cd49e7a1e846d99b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5671c14be1f16d130fc73271ecadc0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14773764902ba62a13bdac26149666c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00a440cc01d87f2bdcb90c1bcfa13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bdca94ffaf32c2ed140f625b5e76b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad08f45fe1111dc4edaa0a621a3cd48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1db0fab239c3ad92cb9d96c3aa828154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86688e91c90021a41088d5ec1a42d343155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b7cb3e67d2adca4e25d6fa8e1f533156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f75d129f83a7c1a57c964f976b89f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64386730d26d501046261fd70dbf0cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c958655d4929d96e76317852e6bc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105db28d7ebd7c667fe06e4478d38dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80669ecb95e31b2fd7ff8687f771258161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ea9e4421772b1c9caa6b8728167a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf5c8ab6af20cf8d9d905a41ab723163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d020efa38afb82f8094e8ca66f018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f23e6b7435b863630c1422d28612165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18d3a542cea25528719e5fc42034a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc02b5a4c0eccb8e2bb8abfb678dda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64990e72a049b5ab979cfcbd97d44ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee6c507be4ee4e6e14dea6b179686169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270161a511e3a47ae5ed28838db7dec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ac4f4fce123586dafd1d0889e0183171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448dedb3ed43f07cb85c813f3d08bc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39619d56d57585bfbf1f94056acfb740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57637505de3cf6adb5368dbdc29f7d5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96202d969d7766a4e8e7e9eaa6ffc96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448278c6bdf301ff53d9c9f2136e66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32a5e64cf094d00a4b47228f09c88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd86ced2191e66419cf12f136beaad5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e557809f5be4cd55c2ff564a675051a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ff85c32630a0633782cd27bb41e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957aac97c9d9710ead7ebd3c6e5e82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9cf9e9d8ad8ecc0731f3c9aafdc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a731a3e662783e857ce0d6e6c581c9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ae3623c8ea08d832dad328e4d64e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce5054688873ed8892b48d6072948185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b209d88eab0b4835b129783511441e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc9eb257b61b43cf2c13c5087b73b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964da2e97f6d7a5a30c454a686f7044b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc97e37d82206a193b22963aa58061189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1556f5b48f54b5e50ed0c267d9f0cf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee0dfa8a901ec8ee9453de981f5996191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b4c57b3e54f3c2b78498cb5e81da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa154ab433232b9703e4f1fabbcf5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c37a0e481e648110411540e9ba1f67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1974ee07949bd8a0546218447ca0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af597509678b87bf5c07241a0c943c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02002d9b232878f8259e51db21ec8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f574399f11d19670f2b8ef6c1b41b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70c8ac8a91a18045e45e0ab795c8e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8a87926145210171e0b5055b48212200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee47b146b3c67e788526d28e91ad5d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bf9bbf362217cce3e9147f1ffd9d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87818bf63e65c229bb24fd75c031af90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fbde8ad8060f2833b96ce7cd29036204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0680a39ab1a37692ee02727276985205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344b2579588ae060c044e2d7c95e8e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef709160e81ecf58f00865ae1495114207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005422cb7fe8bab5e00d07d41040af8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdf76bd41e3b7fc7ec14e9049d2e95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e39c29955ea874ae9515d3943021210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15fee0c6bc281541e9cd156e95ef8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa43db66c7023c1da623dfe7b5a1aa6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ba5e0b2df68a2023e9e0b8ad3276213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ed96b91d92921ff3afdfd5169bcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210274852991d1a5e9d21a76c0f7ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f79f388308b33c8480789d5525d782216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229348342496a376d863ec1bed8bf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c671f09e720d81c5fae5f7ec97040218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985b0c62c20998ee14a41a02a85d930219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1a5c88198607ae3cb33673db48c43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724c85030a9fddb34eba30287033760221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec56cca91361137f9fb1016cfc10c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1085df83502981dc9a9a85594164f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea2f4eb7c5efa0409e9ec4ef6d394224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac237eac0185eae347cd2c5fb22aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7720b691005da9662528b281a4b24a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fffdbe0fa28f48f95a769a11cf1d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4afab96cbc084369c0520c18310a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e0762c2c3ba6d910671983884464229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195ed7642990167aa3db3b9ad60a5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8218d082ef250180a9c8473bb03492231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c945be16ee89d4f4057d5077d5bcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f65cd868c056c4ebaa639a9ff9e11e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da1d5f51992fece4413a86a667af36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12274d2be30ffcf245b3eb16ae5abfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd1c15443c94be2a055447c32fe5d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a6895f8b0c79040fc78050aed7ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b328537fa00d757e00ef6e43ec50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea2e1fc2078cb66a06417cedd6afb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb25f6e8138e7f75e8f389bcd70676240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631c7c4bf3865c2ae4b66f9080aae8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7104db32982b7b0b45c4b2d9deb916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2807f28e65897e7029a300ea19f245243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9017f659d2ee35409d17545bc881d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d29a58307d53ad16027a5c8faab16b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2cc8ec24b6c15e6830941b9b2b29d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47034af89b2b53ecff8e29d4c882c2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb7bd03a01ce2957e447c1f56c5be5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922a12d5a5e0c4beceb5a97c5fd9d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834cb13d3e1943f8b50b8781a1841ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0ba47e5f3c0522df8de058eb57ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082111ad0ad543aa1a0f3f67e09b8bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42370333b1e4cd0674b41ff7169dcf24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906e03baac805b529c63cf4b6422a54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7205d2cbbda03338757a570f208718255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b6661527486b2a54d295a9b25f96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f0fdce0a0badbf3d2823031032ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061522965818adbc5ebc9077ff5c6f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594f73cc575dc490ea80ce52f06af81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229808fb635ee369e2689cbe8c54ff20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105465f22ac3c81603573cbf8145cdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ea968a1bcfc5aa3aea12b7dc0fbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d6894cdb48514716f42a37f6c3d2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac0326b9854375e8344e577b1ddec2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d71981c78ec9ed9a121610ea9d4fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1718b3ac96014a555d0834b57e79da5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e31f7d309938f170c6d8021c41296267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed5de0890c6a464268c8aba38f907e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476c9257d359fc7d0241d19e3fe98cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f434c626c4394c7190ef73188f4791270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502620d0b703eec523ea46f6b86497c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c64b5caea091040685acd1655f3b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd45ffd29322ecd6ec77e811fce357b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95377063e0767552291b87c62109a3de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07698dddd76fca191d92e0d8f3a2515275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b66681700b673542fcafd330ef670276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0eb151f37b4e2a67c1c4cba039050277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319effd932b03b6c4e2b9697a21e37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0e1015adf7d8b4823a65f8f6fce8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b538cc45ce65572dcd49e86b743b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc82f1280aba8cb47f62c442af07166281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b3b07f5160fd720e470748fe327f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f555b7f1d35bc5c3f952ddf67191283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06251bf6ee9cc80458dad36fb5f84ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e6daeb71192814b954e922160efcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645338ad1828cd58ef2bb00ef224c1c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb6b2d300a94296f789f162d09aaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b406f7746296814a4a353302e5ea6c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce66f4ad2619bb262394e48090fda9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb0f9c7f615941ba2e13077a8155a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd932aa6a0069d273553e58750c5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4cc8f720f8b0342611d423ef6db12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e4ab1a8338cd4469ff9eca6b7971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee24c0f96e81aa555f389b3d30c2bfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b003cc7a9bf5df8199cbfb66546c5aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d57fda55b74fdf8dc73a562e5554d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54acdaf8b23bd6d2e862ecd049cff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27eceda10224b6b9cc1ba70b2f6e94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d6a03f51b24211956891a9627e66c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d20fd6613602252b65f03a9a11e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540cef32be14778a7ee29db25b7b5d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841be884f0e6b8c68d5d09ffcff80fd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c2b5c51831b356d881e2ed5811af1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b271c6efe3ca05902c3e609141f2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d229a5f78ebba0912bc05c6913e9c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f2d86a29cdf283b11c117e9157dea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c592484e28f2b9f9870ff9b716a10be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c124add1987a9e9c97117729d05cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d4549b344b34799bf1c7dad266fd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35df0e20b858df859858df5097d72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5092ad60f4df033c0c8332f6df6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151648d607615e2a339c1f8d86d5f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca8692a9c60d283df4c96e0853434313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000974bf58e68fbc795933ca975479314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bd43410084a5868383f9990750349315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493df5a15fb6f406a209ec41f60a19e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac6a81c00c62e28996a5ce8de379f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c2c4d15c0ad22296e65f5733fab5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5079b36590f796d605632dbe4cd07f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824849cb484bf0a08e73c161b0a9dc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a472a3e5170cca6d109c68d2849d42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac2f266c5982a46a6a810d49106c8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428d219b3b052c3741fbeb1c93a9f2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8791451b5eb41cb3bdc7489939fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ebd7f391b1250be813f9757878656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee31fda9680e522cad28acade875a58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a8a2b32074f45d7cb58d9c1495bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5705f32f1ea1f6ef114b20d43ad5cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad36074d48e5147d4feaef4d3af1be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a5d9261a4df547f3e4e6556ff7328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5792e44bd1499e42ed2721638e9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447af7e575541022c462a52b6cecfb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa988026a4fcb1b56737870066a6ad00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd670916273b1a0467868b4e6ab3f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cef66e8d74eabd5383c1c9f9ce070335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ba27d479d89aeacaa102cf9f6c2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77425e8a80ae652abb03daff02aa3490337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0980586a635a13c19aac64a11e1402c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4ed2d3d528b54dabead7ba72a3e9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea300788b390a39419c6732cc5144340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d658fc7299cc1b816dafd852a6936341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221534f036f3274a425b14c5a8a0d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32316aeddad539c7c814dd013baf7996343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc58d6f1c650681c565c7314519078344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d17a35e36166c57cda394de9d94e96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6c8094bb9c34ada2ad10f40274a41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d0d2676f5047a2edec8092a7cb9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02033921303dfd7c09ef16dc44e19d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3de4acb99d518b9b015f6fa9862d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad060b0dbeac414c280728e6b78445c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873b8d27cfc95f2ad8556153782659351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820662d14ac88536633ad0dfaeb910d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c641809d100c9c3bbf32970ae1a25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636156053e2e8166f3367338468fcc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd1b57cc733e71a3a5c87eb8fc5fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88345866b846579f7d0145ef31c3a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612923d167fed003d9a3134ac619562357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ed6dce6d5a56c92fbd134aba1422358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd86cb9953a478ffc95883613c33d79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16c73263bf8f112f21a49a9bc8ab4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e52842d3206e32dce1e723f3838ec8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d96785e406b4936df8a7715002b5d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d10a215acf0f7659c4c568fd3435363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc8ab65b0a370c9a1dabbc47cb3de7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c258217734cd6c4cf9024fa36b9296365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525339b0f4f3d03ee841f928fa7f31e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2b5e74ef3a662b27c1dc5a28f4d65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d0750571034df8697d932813dc04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e2154c6fca5f1b032232bae83c44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b9f95e966f4741f1cbca924fdee8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda4434cd29bd495a89de0dc296693f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a44aa7349a336b249fec5a890d458a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc40c411535f06a68d6ce7d2e57e6df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b477889b03950994bd568c41f84ec0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51c10a2d38635212a4ebd7009ef69d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88885ee8ad8bf03e52bcc8033053e401376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b80181d8124ba967ed1b56664fc8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638e1c1bcaeeb551edf0e234ab77f50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf451662f728774ae8c37803a0d53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e3e8e87755bc8aac77a617e81737380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a17a7f50ec17d6f9c8c1e6e70b4ecf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007877fca52260775ac7545bb3ea579382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84204594e88c5936cd9a77b0fd02e959383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889faa1a0dd5fcda8df0ff6d47da4ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe197581720f526db13cebd133f8258385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a49d950ba49de5205d271a62a68ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf461cd8f365454c6e03b5ee330a8f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ef17ac31fab7e8fb2f24b13f2ec95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62178536b674e1f6ad5f99de12af56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9287c00dc83226da4a380703681ace390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53414746f82af812fae56cb230b4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc867cccbe130bffbc4d76939f999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72778280c5c1e4a44a5f59597d64b248393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f2d02a0df0749553958574adeb17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149c9dad7cf9867cbee6c41301374f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d97ad280587d16fd44cf483a8be7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77d0ccb35194c5de3e6a2fdc75bddc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a877bbe7444e148581b41a753f9d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f951aec3ea856b182a837a98aec2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c421fc317b735a74ae7ea4c4af07b2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bad7ac85a3567ca423d670e9a5058401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aad9a5f866e0996d4754a9fe1a69c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b5f4cbb65948f826c02e026bb761403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d10fd84fb0e1ca64303426176c731404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191e6ca7579f856c01f131c61b6adab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133a60fcb56212b0bdb1d8a451502b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72702a58ff2d59b42b7a6744d3be976407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfcbfa3f0da8700258a8f02e4e4d5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9ffec9fe72a664a9b87965db2bac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec986b439fdc041fb924628807adde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19bf35c49257dbb4279fd9846ba96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dc589c924099ccf1f5e38eb862665412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c082b35140b0c729cac8fb02cd61a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c0dce9916de11293fd81905ce60fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b81d7a4635fef67d63c7ea68b30d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957146ddceadb4e0507d29203b711d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688a886b93a2466e7a656b2e9c21eef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad81af03e1389b11274d723d99a805418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89b6437adc2c2651393a9dae38b1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9a1b883e48867c96587e5c410eb01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8799cdd0eedbd29e227ab9db3efd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06723c279ab269db727f55e95f028ae9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd7269a001a1c27ac2f908a0d5927423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841d0dca0a95c2008175c99c339e645424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7dcc0f6a73d0aca906b722c0ef2b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7057a7e0dd40e9fd6a0cbb77ce1a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad736237dc39379de8d415fa937f16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36ab88a0b73ebddace4ad114550e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2ecadce86d058a8cb1814569db8e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684024dd2f5d613b3d0089205d2273f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463183f29ea2eeb634d6c499d7ae6422431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294114662d12f2a2c89df8b7bbc2c04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27198e6dce7d10d3679ee1cb4dacb380433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1011b4647d0d3e210e16f975cbabbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eacd145995b26f1d2283cb1c1c329435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdadddff0e5df0744716fd64d7be9f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a3972b3b8175ad1e963ff08fce578437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f1cbc081630dd192d39c152ff0f75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff57599f69d0e085de7086d22c9351439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b43ab588e3f2fdf40b4144e13645f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589160785071aae937d93bdb1adb87b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987fbe860361607f6200685936e298e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842212c01d60a0141698cc6de28e4b8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640aab76f984699be4e5e494eacfce7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14430778b1b6ca1683c1ee7bbe5987445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d325c8b9d1dbc2274597be8437ccebb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6bcc2fed4302ccffca76502ea957447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ea648d77c8aecafc2b4931f824af7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789c933eb3c7cc88e925b71a92ec6a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df0e284e86238e5428e1f462a25a3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c86c5a8f31f912b1a9b1a8c212224451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f0b8fed893bbdb149fe18b2701ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0a5a0883000ad2f096ffad62d06b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869b9aca783aa5ad7c6c5333b1caad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240911dc20c05e157fc69ec87b9a1f5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4f60b2c48dcdcbe916c3cf8eef8f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84011da214618f1d5de777e08b8e51e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54bcade7438a6678028b0e5aaa27e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfe64847b3a9ef6dcd374c5b92276f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae67be8a75e7bb9522647120d8173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827b1b6c2b78491cac8e8a422fceb5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267681eb20f5586b1499a3d843aef1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ac6176480a833a76b961567a79b5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f696e908e157eca7ac43a3493a0611464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff9ca0a27d463d644d3f097a6328d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae1aad45a2c90e297abfc62578b8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511e2443e045743a830bfb7e9185ac4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a73affbc1eae90accf3140ca3564e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b772d5e857e71ea7f6501edd23245469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3633368403b290963e1771333b52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10228106457a652db0b6d794fbac2061471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed26c8859bbe721934b112f194633a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e4b1212e51f52fcc73b9c31d759b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a03fe340b31522e044424ea5df4cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6bd88b8b1f33e05b969dc8aa322c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3344b1dec54ac7521f552c9d2c44b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c39706279a01e4ae1430cf01da2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751de7fa0ac7f862ab9255a1514ed22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bebc8539cf50448932bcb2589c960479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874835dbb808465c3d9e2cee39b33e89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02457ba448c82a8441aeef85e2dfbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391c8d6ecdab529c10d05374834ed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c735254e05ce9964c33b6801ed41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b39bc96c5faf03d91e14c7802ae8dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc921dbc87f77ca535b1916eb1c15c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a5d1ccad2d155e8ee4f6aea5861e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6febee80816f83194b85eb94898ad67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a244733efdab130e3ccc1b4068004488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119999b7be7ad46cc8b32e003dcfff58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9e8b284a00e71a8634e6a2f8b53ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b8cd682e61f60c98febade01e5bc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224299e2c09923dde0487ae0de799c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541ae15ca921aa7e5c2d6e9dff1372493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f114b987a34c93173344e9987aedc3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb914a081e770fc6245d3ed4d0ee49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ae11b24b10da70191f7f812311971496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f595f57e7a638bd3dab405eff0d5d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90a020bd8ce5305d4227529278c94b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814815eb9696406eb2a3ce0fd9858c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da5079eaa74ab944f6dba41bb9b45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e7afa1b1fde5b7fa9d94335ddd59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691fbe91390184195331b2b542a1112502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2cc3e9e2ab285b96e6dbbf26a38bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0048e57cf6f40e4909ebbf261a3e2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb5b6fbfeb18ecf0f2490075d8dc5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9576b8866143e0d29aca274cab0b6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4bd63090eea107b0de0f63f25f3c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664494d580df650fff2de91b6f53faa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb1cb83dbe0837b331c8e6bfda6ae7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9a85b1e017e1fc44f33ab06d8dfa0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1933f2cde00b132ba5b307839d4602511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6dd28115853f6482b43000a3261d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f053b33d5b518895eb2eeffacfc03f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1283b1a1af595a042fa4d661a311f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf358e49e3d820f6e13f59736bee9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c2e082c097c598615966ab822462e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4656bd60b6a3e3f772a5d842422b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300e73ad0af7b0e7560f989c65ed0ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d099fb6c3fca30e739356781896d97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ea1f4ca6958a0cc01cdd8f8f7608520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5aee894cbc04c02905ec84e5a5a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3a8520467a402eedb1565db2c660522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66661ad881d41f7c2fb1c3ef6652b5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240007920c13b3ad13bec2209c160125524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3163e4efa45df67cc91a8f2ebb6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1b48407599c3d7654f2866ca7f3f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f5630843c07b206e1981564b35271527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be4d6651acb8b3a1135a3c4d5455b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247d7727ae333e96889e852a6640fd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de05e72f4e4ec9fdb69b494de04679c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b896a80fb1fc8744a3fefec4a7cd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4ea82636453191a3889e685339188532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e19db29feca5e9e4b5da5b2939259b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6c705993bb6f30dce9840931ce1c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebaff91843f1470cde1ea0283313c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f55d7c94687acc373f34b158656c1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aefb53dadcf661031c1e9928ab0c82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e8571d940350c1b3aa3b558fcb4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713abf0333d951060442bd150a7cfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b6b541d95131f3498db5f7591755540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0616e8234816e3f73b328ae5c492068541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be74173eabef60e8952ef748112356542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d613da47151311bac91d94ae67660d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bcfead3fffe7d69288f9c84ad5210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ef3b74de85da0e622916d7f4bfd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9430f1e6033ec0e997801d56817b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e051f4f0288302f0caa7b4a9126543f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb17e17c1a254f400334640f65021548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67287949758d92d40ab1454253c410549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde70a3674a31012bd106093ac9256b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef26d4a6b9fb9649fdf77303950e254551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fda39c1f3268f16c0ff0b35b83610552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e558b67b6d470b3cdc9eee3c118e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de370407d60c056cf3267ec4d9bb27f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60de410a04b9b6eb9ac90c36bf549555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033fb330162dd4b4ae05c2cce6617f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3205db32b5fa145a56174127b0297557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a254b8f35f9d03dcd0f2d6c007caef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b91312d317e28b4675cca1fe876d63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91650eb6baa8613a67d14c6cf107e96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de267091944ef85d41b217cf0df9f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca8fe7d7dd3203455903fdca0cfd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486526f5fee92034d5cb13b8e178a8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1341a8e47ced541cd1f51451bb79c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a50ee536ac2dc757456393dda32986565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd156e8688a5a4d8f668d59bfe80b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062af4860e385182f63c210a5c4abd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d9d9f2e81d9b426c0f51482b6e60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c14056624079423c639d10d83e9aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f897c54e39e25a0aecd385baa604570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b793252b5c7f9ded398362fac1ddd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc017a7fbc819205bbc1c8b5c3f9a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9dd4f23518f2430ae63d0b4f4d2d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8ba85cffbe6405db35f4d3e7d689574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d7a2f2d498c24d84eda9295877d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b9522c3a68270b7b6692afdcad8eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1456e7749612533ef5ec62b42d875577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f52e0d84ae3d51a6221448d195ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d985304b3845e626706e7c1e9d226f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb406ba8c1acbe23eb1ac8a7a9397c08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef73df4abf2e5da1a95f9d3724a154581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc998c228594be072d006e3cbb4d17aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae28ce04f719634198c3a4c8f5a620583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748e42be9e347a2c407fe2a5271715b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae589fc3f10f2e9bd00a4a83b9c278a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d5dcfb0c78d772770c394dffae29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332378038943ef19223705e004135a86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338ec44fea0bbc23d189927801ae0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeea5f0194f0ea9ec608980fb14b2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72aaf96c5115fb20b10b53cb9bc220590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade2c0f1c6df80c8311b86e687e423591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48915d932ea6cd32fe210851ab01ee82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b5422d1b5a5140f66474f406b0409593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9005a3769ed38fff551a9cc31aadba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571508c496aca2f3bb68cf8db68d7eea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b3f09c13f4b603bb85ed433e312d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f35f4379412134ad3d9fd30876bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50009c2ee85352f7a1710f68e2a9769598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cfc6a113f205569e0dbd492aad4fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ba00144402ac0ddf96fc35e3f15e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79045a22d079e48963631cafb6b61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e6baabf259e4126845fec14ec0a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277ca2ead0a449caa59daa7b9e09fc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc547755f03cc596fecff07b3a8f72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa5c980d7216d3aadd04fab70e6ee9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08867138cca2e12be2ea9b817e3ad3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1bd7deccbdc87af1162a12ccf078e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2eb3e53d92f67936b04f28af27708608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665257e95ee7c3dae58681be1813e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e950719a3414fedca7d1c81e05f49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11c36ae621b674b15fd9b13a49acc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f5c5c07a453d9b82381c5bb6e37d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d1b58fca022307a0e53376bac780613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1147c0bc9f1d0c6f7cf3c1121e985614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e092ff8751e813a57fbcf5913234e8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a5b71ff4109723b39e9babd424b5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffafa352b85397a97e2827104259e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0a43762bdb0627e3093576a221d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426b8719b015f963eb7224d6eddca4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2db2c198bdb5fb6b55ddc4222459b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593793f6fbe5121d46fc663b330a30b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb6fb32db2936ea4c90b530d35b4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaffb5bf3dd902b2c21bbabbe9e76fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c2fa6751555ed670bc0d16450c7ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3816a9a24d0203cd23a76c22075db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d24b401de516276bb02c20c601653d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2367eb7b8b41263f887ee11588642ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079d060bc3899bbed0b0abcc4d0254628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ba88c09be92e6eb8b9eed9554b4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386d61e7e78c09882a250b979843a8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4396c304fd6b0ebd33abe5a4ff0af5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e39946d4ea53d4c05893a7410a0fd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cd4252bd3cde93513dcebb4461697633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d133121db9d3ec56b6de4e92cf2f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320184823295568590728bce8ceaaa2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd40685bde22d92144127c6d18ad24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aeabab05d40e81ad5e56bdb29dc79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04181fbd7fd69fe81def1d06dc6d6675638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dda4aa8dc084557fd74d03fe7f8e74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9676d69ad5b7c9f99fb82a8395436640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f8a7b707a92b6226d621e1c27f134641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cde23affae1d0239f7bf6aa97abf67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9962adabdeeb075835afb51544aaec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c27fe80d53cfc354d005e75e73a966644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4d4e1057afdf3d163a49771517643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464743ca53fafe04cfecfdbccc71fdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce55f8df20a1a75e4e919ba4580c30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300260db4909c521e1c0beb143b762e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c52f2f4b65628100be5848507ef34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a09be984110762b888c63cfe8f04f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a626ff7999404eed4c1bfeb5e03bbee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243f45d84941d64c30b07bc6cf9a1e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa8ca11a383eda0745535eb632efb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5e85820b7346e8de61298523f9f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830bd14fdb7db58bf7d515d96ed7c52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff9ec1d6667f31c355ec1c5bc22f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea56dc87deda705af539e7ba18ec6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7bf8041b0057d996edd828838eefe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af573ed7c65787367676ef5dd5160659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3526db5030f48c1cea094f1af6358660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684632ca378ca4ee8b82164abb94708661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e397ed2479373480d58b749728f6508662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f60b32708a13ddaf2b64cc456e6a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95784f54ac7f85a8bc9a88184d07712664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657e526e29d3b7949b3374cfcd475a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da214b61f590ac700145d06746eaa71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d89ac781e4450f9eea70a32acebc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc831ad1dff5793b02d11b7eb88e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbce4b03d2be964f2f453f2d53e1bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663fffd1a1c4ca96a14e6b2b0e6816670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de59cf5af0808a433ab5d73bf9fd71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b5106181ba8b014c6dcf029f4f8bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df866ff4e9f8a41ba443483ebc4dfc6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa1f32ee7c02c3d25dae87ca61f0eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a76073f43070c23da43c1b56e27c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ea75d06557a967e34527a45140c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd6b30c7fd790a96b269cd9d66f51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298665a6d5de07e46a098a0264cfed5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fbe88c8638b2a52f54f015d3a892b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d0bbf109b8d180ed8ba1a0d50585680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d0a0b7e561482f380402ba877439681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51089476208d63946d30c75e817c2d14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7a387f1f66f22e746f0ac8d8cf17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec12a788b87afdff9b1ecff6d1fef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c276b0cfe3300242c93857be6ef28e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047a017d19a858d57106372624229a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb986766b373fee8706d3d5d408fb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236acad6ebd7b1a28ee23b6897e4bcc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74406d1a8c2895ded92948e4df1c01af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d34f6c948c38643802aa1bf5ec29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f29ec93e6ac14091b094f030747ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e785c673b6769e3d044b7b269d9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3705cde29a2baf03f93d642c88f21c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3be46626a992cd8403b8b80ce83c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b192d26fc9c347fff43f89bcd58fff4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb2cfa0a3ffbeae7897d1ab9a13dbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82644d4ebbd65a823311b9cfb3ca9c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c8b0363958d2b4ffc135d7dba846e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd6b5809d447883bc535839b26b62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed6fbd235f4a6098768d64759afdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4be9e1ddbc90a8c9bc3f3b2c83a183701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2fadd60be597658a87f46db8536ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b443f8503adaca532ab17028a015af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf3b937c6156eb8a79a330e7c40b55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3994d8f30f7e23634779562d52e5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63850def1c0aa9c65d47b2d346123060706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75efabafe0e4967174669734d1c849f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8eb23d34345de1e0fcc66feed3667708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e84872addf5791838b0c23c2b5a2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb1cd5e1ef94686a834411e749727710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1f7770b60815230e278b9590018f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac73717e494603f92ae96bc5772e6cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c53258203369003683eddc31c89e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4565f5d45b1aa41d671c12ed3ec9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865fe70e101ee4331f87cae78588920715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a63a9fb4b063ab661930f0bdb669ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347ca919230bcece59753165a08083717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e294667d18fbd7d74c6a2388396a0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c279b2c80ab7be5997fce2fbd2923719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72203c90bc5f07d94df99f4e31e4301720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2ed94b5a85860b4ca38a62b395aa7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b21bf0a13c01fb935823aea4badc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bea6187fca52d37c49e16afb46eec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540fb3d6be6ed0d2fd44ec55c09682724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994fb86fa68998dccfde5e2a6f458bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eb1187601148611af1504de29d799726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac12c727b782f3f9c9617cdca2b9073727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26d82c44acc73c9ca8a1b542e3237728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d09fe3884815d2daef48ff81ab1e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e80193065a9a73bbcb26bdcd640beb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5f67807d88c8f814e3c309b0be09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deb711ee66666af1d10b0176822a92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3686e04bb52135dcae0c2ed61c0c6f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02d7fdd8a634817284936a177b3872734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed1b585a7a0f060837693810ae7cae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10510c493c58a8a3f4e2fb261a0082ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b3e0b4e1c5177b5ebd069b13d6454737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbecb584cd00c203e23622cac60e15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e73c6677f7a3f1b287ab43c5bf86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3da462013e89e2a218f23b1581ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015970379be161e31f23b32dca1189741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df261b86e7b9f0951f3c08adf7e44c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2ca839f0f59bab2f853bdcda33d26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b612ae5d205ed9751f2a6c8f48abb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bddc6f77d857ffcfaccb1ebef1952a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9ee32b7c86c959e87d02934f4dad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ee7d5cdf66c60e269230b8a580b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c832dfa0e2d75477a6b3fe97fb825f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77add56954171be608e393b0e9c7a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda11177f83b2eed7bba99fd7919fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e9a42625bce1e68f44810e161af5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e93b8f4ad086b42d0efe2d1e0796a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ca17b7f015cab93ff212b8461ad3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902689c5bb2d960802fa29c3bcf08631754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54436db2ebe59deedc4580cface3d5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0600e430ab61ede85051af65d6762756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23b5a17160140e576faea519d3784757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a56d7e95e4c8ec27e68978781253758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69df0b8a8d81fbe6fa5843ae256962759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b5d54a78f6e9cb2e243be018db5bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78914e1d9a73889d6bd53fc0148b33362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1fc77986b59170805ed7bafadba53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f8fdd45e762e1cce5106ac25daee54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f009aef55bf19b8137428662e43995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80b194dad672f872af7aa4319881fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e96adaf8836e73d35f28d19318dd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e80ca309de8870dc9a43f994fd52168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a987d18c16265088bdbaab56e7eec699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e834b62cea845ab609f196ac3a42910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecca5a2793f57697f7652a21d170ce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c8734f218fb7c5d4bc80fbef8f6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34584e0a4e16a359a86407489073613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71466c45fa6242052565a1a1340fcd3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde549b6f6c131da1ba2e7ae4bc1d7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8018a344ae10ef611265f759c3b36b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf57d933fcbd122d2d913b1dd6019817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fafb2d8b8a9c1a790b8b84359434618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea0d716766716dfe3d81797418c82919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d0c8bb37babd4282d181b47bb6e1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b099a9081b61b69c0575c9a57798621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e217debd9be5f149196d50fa109e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa71f19b10da0c352741124b90cc9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320735e88600d2c23a8844aae6424ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dede84272048f25d8047889d3c65dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ec284127b4e493a92c03cc1ab16b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384ade6970b0fc65bb67d9c24ebb5ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acdb0072c461bf3642bcd28c8e636328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fba15db4f5bfc25434d63c987a30929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98225b72d1d98563337a3dd177530430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d192bf3e91034812b789bc15d64c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f943af27eccab44f60b0907f24697732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facd6b64474649865a2192c11664a4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b6a20b024c639d4b47bad1316f6ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef850dac8df2243aad4c06f88fb57235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336263e10f2d399f2772e07b85a4f31e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8136d56c0cc6ae0626da6ef347f7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adecee908b8263a629258deb292885d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67135c7303563bda798ec1047184cb1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca085ec1df08b66abd0c3236ed6ac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69728382d8460dd776f988eea443a1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5cd9c927a3e01a2026ddb28b1aa8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3cef81070bfabaad13893efb4e92443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee6c4e583f58916bbe4d6009ba7bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287039f19ac5ed1066189424fb187f1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a3147c17e58dec1790836365b4aa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e7c95012f362642413e043bcbd3cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f04dc5e55f950bb19f184a757cbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e362fad38aa9b0c2590008c1285b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512224cc0e3720edce5b3b16ecc021ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016529ce6b7490a6ae4a2164e8cfc77751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef67a08a19072ebf6a77c6ce7d81b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec7a88f54ee3dd2f49c9dfe0d7e4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e319519dd0f9e12ae94b92a17b7d8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e6efbd3177de13f0cc5d8a30e7f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe19d6a3aa6e893252981c86b333f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e89d166c4b211ea5c43e1b5f194457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29943a2d819176cc7c4f9a04186858ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7fcb14227f58a4a78d1afe28d8e4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51396126ff8453bad2926d2baad65d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880f3bfc04bf5c62f36df258d731c7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813ea2926432845f927624a06dce26d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40784cf6dfd9b90cc2a5985a50b176b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8188a4c8cfc0c2e68180637947d7b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42660c52a550d0a20d4e324eb313c4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935ad2b0e3429c29a176483c2e9f3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd550204852fc31e39fe0f51adb7442467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a46239668d74a9ee1dd8c8eed89668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe539178a6a4484fadf32ab866cbe969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8833940753c43ded243991f6747e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d3e1308b102ceb3ae01524151e21b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b68e9cba9d131a853bb4e044a18872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775bab1dd4d3e0801d6bae86438ef3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245d462c2987cac707c227df05797374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fcb393f40221841ffc587534e620875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea51977cbea908195c0510545b2caca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c866790873ca9a54096b5dbc880d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eb31c6082f1de9a87b6ae86043b9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ca7d7295a6b7068dc1848fe435af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a0fa8069a167bae740055d3c5c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4d4d2c22e518bf0b51d76a5707ede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b750bcc3d1ae9986b56e9501d1c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21b7151be5162c407a73cc133a6bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e4380ac40255e4b7e178663405d8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d94bec5a9a3cfc83ecad5d379f08c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc26802ce4a87562c8f52aa1e61d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c920111735126b8405f15db02442c5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbc9a88a8aca97609a00d0f23c41b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c109209c1dbbd6d91b73a9f735f34e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61144cb154b3e8d9cfe9dd7bc3943890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b0d8f99f34400f950ce7288492c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce363644079591973e4492802e32592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12aba0c02d712e23e2cf65112c3d3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464f4045dec7e24b99cca2a1e9114d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298752ed5e59195f064edf9b8336a4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cde8a7a499f89b9128b2444ad12e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f652339b692b1527f3dcfb649108497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfadd77239d74a79f0e1f17073db3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacdf102b1c7e447e63b6ede49f600e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7538bb55f6478cf9c2900ac047190d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9dea2bfc127b23a1427287606cd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37f4ec08c216b596b587d4b41476b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88eee1486e0ff7e45960cbd5e4bfe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08c0c8d11c96960942877e8ccb7a50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc43950b8220e3f5a3a345d3db7c1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e10bae5074560f0db515eeff0cf7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ee722fd8badb3ff2ffa3d0679f59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51710d6d7daffa1449b91ae5531313108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517b2f6838f2fe577e9f75b398f25e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8fd28f8d04f41dddf253fb4c547c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327927de5cc8bc42c89444da54f3106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d3b617b73b64fa93e37f428dc9b97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51971ef655a806f4f072bc4954966f8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef301368d70e3eb16d75708391942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012324afb97405ba74a2c210177b05ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b79e50e56ad6481d43c87f852c83f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848437fe47b011a4a6d08f2703fd283117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa363b825517ebf64eb8944199469d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a110b3e34390a40480f16fea28a4e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6e4c34758a9f9d2a65d4af0d03783120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac72e4c862aa36b64a2555628d654eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5646e059734806dc010044c6608247122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796524718f53d0b678b72e7fbc9f20cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b92698315cb013ca5545eaa03838f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fad590903cf448e4c0f266bc2453f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20448a041e4760cd6e452713e666d039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1f46d88257a927ae2775ef0c26d6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b506a84434f1ef1061a25e76306c5c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7eb9f54e2e47b220a10a50fc57bdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b0a9684a9b6edb0c49247d9e6948130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742f168f26118270cfd1b9e966c7496131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928f22ae2bfd723aea00e3227798629132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200c12e6b83531651ad47f0d9ff18b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f8d2a22a62a59ea7e1790f17762b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51392536847642e804caf0a63c938f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d070002717ce8adcebbb7d8f71d32d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced2f77d0a962c56a8bf6973268028137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81113b5f9bc950b6ca905fc4faa94abf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e26c8896af3f757401a3451953c5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2ee9757820821d42d778dfed82d68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f229522d84a71ce04d49d31c0b448a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e5fd68acd5db8c457463a0cd688e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c455a0f56389b758f6894b7133e726143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c02a1bda88566e2fdca0b6e1cf1fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a6e528a249ad6e16b86d3785ae56e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968937237f6ff29b95eb7ea52ffb315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699fac5ef5d9937582a5333639e328e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f00266146b6bcaf97130a22a11fc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149a77b6a262e4ab86d738bd0669a70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e2a85c3e22a350cd76016674295a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2dfcfd655dc5c4aa3d7d537fa5776151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43682869fd86c5c0e130d01075af1328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65473fe28358b488c82638bc3efd2572153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a1f59d49b226455532e7a7eaeea60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95190dcfe28487f018edb3ac3bec18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd16f0684a5c76fa2b175adecaba9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d9a83e8a3d74218483e8a71d6c19c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b487c945184640c8a59ea6135894d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4adb69f5103f1bc2b5a81ed680692159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffb66c484c50a3a078d97b34c26037160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960062d3f5f38d6ffe2fc62a460134ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a73902131ba93c2cf56d764b49714162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f12cf239c36a1ef94649b33fb6657163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4dd7c889c6d73f594e28832a3504f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b3e1a590dcd4c3c441c77f154927d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e0c7a1779326f4c79b2b928f63c63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540e7ce17365ec2e75de80201c92a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e4d43dbadd9c675a75e26a1f9243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547fe823c8b2c213e1654ff80491318169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a61d46bb62e8f4e79571e59ae6debc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d059497f0790a537e12fccd80e9c6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1757ab789a21028bc79d6572075a0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4cd464faa07bfb7d22ca0fe47a3d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a0518f69c0047faf038db336837d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae185ff36c1b0a0d6562388830993175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be360db8740dee77ac8315a8993437176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9ac33ef6a8f538669efed524c8b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b8192cf1f4c4f6e76bfe4b09e84c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bae648b4616951cdb0338ddd041d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5b97c0f92050b362cd2ae3aed3498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b575c1a2ca72e9c0b5033df2174f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c868751a4596d5705b3ce8ec1654a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a75544a82edfc07d0ea3815382a467183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f42b0937410244c12a3acccf4fd2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3033f29b1e2ed73f8378026a885c56f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7608cfb2ccf593fdcfaf39209148f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37233d76fb3a72e42149200623e1aad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46dcf410321bc988827427e5612578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f6ce08d3c520a3070ad56ce9b645189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bb943584e0fb5035d74e9e6d1718e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa5ff779ea36f9ad1e6f176c204ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d4f875b0e657d641647219c99f5d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193ed30f81d2bb1a44c936c7f11c222193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6279131d9ea3f3d7eb231b8df87d5a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f48c40ff57a3afd1efe81b4e7a9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60278d16d2497acaa6f5b40584d7024c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1166813288dfeb7dbb4e900c9fbd1b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4289a887f9a69f19032123527cf708198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027cc9a0e64a796e207e2f855743fd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f267321c8c077acfd1b6334b1a9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f4a6e29ea1c621f5a8c3f9d4789e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f81a86069794c613d8f418c48e61b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd1eeb89f2d969b5606ac47d093660203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242bcf3ac51d54c68452ac0aed5d6a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf179dfd007124e5d15cca2d811fe70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec51cbf6b88176955d58d5d9fd42a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba6a0b19341ec6e2999a455206361e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ea015d5108c04dfdef42e29a92236208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e31632af44b0cd9f6f99d4d81c0a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b854f66cb4ac0a77be78e6f6b58c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f672df3f8e4837b8e0feadec3a0f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca59225b29eb493f14a5ec50c97c0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442aea54eff8834b44bf2078536e63e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d954777f32a8a0298822a8eb45b1337214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652700dce5dbcf8d3c4ed0998ba81d74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f723fc1683a596d1712146bc6351f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626d66cc69c2db44b55c767aec10537217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7920f155a86a5a95493a78dfe5fb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b37696f719f602d95fa6888a823ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7846cafd2080e3ed99a9029aa69144220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6aca75a7186611fb02bc688e78b4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba85a30aed51e7c521cd07450c2a090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163ee2ac962dfd73fb54b83494ab33d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a8b61293a15521a21348f345bbaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d266856c13183d705941eca664e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a2cfdd70bd9ba7a04b6554b11c42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594be8d398dd0daa5fda0be2988aa626227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51543298a8d82d286729fb8a1f375b47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374d3e663f58324fce437ca6de3ae43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c63a4357328bdf50560bd2297345d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f34973bfa059da13df6c4f02e502231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e41df2ff3b2cd9c0cf1340747ab14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f85b744173fe3d5e1bf3402565afc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e506d07ea1f51e67cfcd472cd07b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23bc785984e397c11a657d6413042235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309c2f12eac9b044cf577e2da04f85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcbcfd9c934c07d1d30059f415d9d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f807aaec965854bf2d8fd3b7b9a0824238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40528853de89d9e360a3e78377e23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5ca84e8f4e2fac9a7fe99266f228240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20012bc727ef4e297cc89a78a5e976f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df5e65bd6b3ff190889465fbdb70a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863610da16e4a55d33aa3a31a5a81646243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1f4df719fe9ddef66a59519c7d626244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb1ffece579be52036fd0e54125d54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ffb43d95fe8f0d4a35db765902c93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e390f21df03623bedf610f11f5eec2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615556448f275344ace63b4a1eb0250248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d270505b24b49b42ad5859d4aa4b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a150fe67b77e65f68434f2810f9be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226790269dc435e4e668d4554073a17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b4ab7dfec4d37346eacc03ed55ccf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685fc8a342c9f88187faba6ae23639a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ff75c61230888e4544c4a3f84c732254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa723a7f45820cfe752f2628286de4a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1afee595e813c661ec1d34acbc089256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fa805a210557b332ef328b28fc66d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da658f0f1e17eaa1418b9bdfc5ad25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beda7331b312b384440a55cda75bf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6f8923f3c47dbebc2e63103f51ceb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec6c68d51a7a3c3d0ea9751fb3b172261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655d7457460e455df39b6cbde105cf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb819e3b434fc6241df69463cbcd8d27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8358ab188f5bfb05dfe1279e69fa113264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20b60d48a8f52fae43d499b19ae21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ca9ccd25f0262159d9bcae6ae075266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a6eb480efb7900ed0b3c9d2bcace267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2a2e69faac169e0693af68c854504268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b944029127c8f3bc27f341c6d6f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943882b39cb639c7878be8fe6848271c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54039b30307fb0a6eeccc59696c7aaa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555dfeade8110a1950f4170c6a4bf4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7787844e6a2bafa6445cb499e015a9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a838de50971d993991d6bbf873c81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0879fcffc70aecec9786d870a494599275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be9a8452d6f4458a6451a8b170bc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70218ee9ef4aaeba21ea6f0fbec42860277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3998e27bfc36883c470ec03e8bc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5238ec6f123981c56d24a195b85e879279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf5334f606e313979383ef3eb66621280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5446126d448136c7b0e88c4225a923281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b3f07d4dba37e16c00fda4c6c5a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde327b4676822597f5c0f245efa0c04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa38c7ad545ee04bb92bf0b6c6a4df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74376d171a51951aafa44d8c0a620b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabfbf5f50101f9c2230369f0b83087286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affe310aaac95441c7cf6eca6a7898287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27038a73cdaab115232f4a01cfb65134288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2000f7a5c2cd496d19c314357c0eb6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e86f4f85a19c975e63f93709734b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317224192a4e52eef96075f4bcd1948b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af386ea5701d525a5fd9e7f622803292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29653f22c8d634443ed784b5a3fdff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4fc95c087687e44efd10c9c8233ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7f38873104dd99d46afaf1f45f0ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f163a47391f07ef4022cd8ab1983296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f0760001752782d62c2d0d8ed8968297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a47af113165dd3b0f7d0a0a829fb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd037cb9a9ce1641a9314eb8b17dd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1404f385691d3b8b2c59b561f547a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6340782febce88c0e11f5dcb0eee7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3168c06fec328048cb9c84da70e4c2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd5a284330536ef59902bc45724036303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b20adef5a32b6d66eb557e7950d22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd57eb00068d5cc4215f22dcf64c6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d747b00ee855ab0fb1dd8094f0fa8e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9d6f24c844c9efac3f0936f073656307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec2d04d4ee5dcdc7d57bd57f0f314308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc300b6bdc9177521dfd6b3f8b87fd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e90d7c070eb19a117fcb6fe8861dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386b5398b40642314abf888fa8d4c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee73b0124cb7b2f7fda5630008f72b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468b4b1246b7ec9ed7d0ea05d278913313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a74acf9e81c7ffac600933f5dcd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdbf046098e0aa4a619f4ca92d1428315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0c37e5d77c68fca1595486d1c49e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab1e18f123ab722d0a62cfe409f979317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e99942cd8aab0de52126e357f9de6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eebf6ba0dacb9a92bc0d143c79bf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c50ea2660b528d6664161b53ad750d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbe98025ed8ed21ef871e41f48a409321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5427910e4cd9f66b8c463b424e406322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5333c9418c23f3922209281116b40e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54775c9190a1e471127b25a544a0132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c0ab1d2cb9ca80b798adeb1fe834325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0ad00061856a5f236ca611097c983326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38716cee42ba853fa29bafb8571ee377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d91534772c7f0df1b00daf7f71273328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1babeaf2556f535bfe1d9b0599a29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68124c42af8e627a64ef3f3afa189ce0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843fd0a0627f3ece548696f91daee88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0643c3c4e4b30003927b08543d229f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af54b598bf614e496fb9543c90501a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7ec7cb3212dc9496e76d3fee4e37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d87ffbc05c226d9acf3185d4dbaa41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec6d90dc5a122d15c09fca9dec36c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105b0d1fa854264c22af020495c6e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b466c8d614fba2a49fb0febeec031d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdad8fe750f47639bcb73662d306c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e0660ab400dc53d052f130f1826cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1ae506074b78a24aca88fc77113d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496030a4c96d2c6ebc2de8b7472fc09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed93ebc6c54b9ba39b4097761f2342343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8cea8c2a80e3bf8ea9fa1f2d80ee1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952183ef2845c3489e43b03bac10f4ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c1534533f0fb469cb7f737cb72dd7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3a9a96bd628fcc186e357b1c3279347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054520ae3536d56c510d5bc7bf7f0e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567aab1513bc4d3b9930ba8306005e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa717cbe15407bfaeae5bd3360fc8bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554ae3f418584a793e55b0746ecbf9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b14ed0239ccffebde658daa1ab6d1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4071a98618a248ad95f34e8f02ffe39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7369c23e5dfe0686e80aca30e4e5b17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a0a677fc493c94519d66f1fd7dd12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fd30d08a16dbde0f9900cb523f32b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2134fa377502abf38429c76f82d67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09657321ce81b119cade7a68b09c9403358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80eee66e36210dee769527157d98af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e532ee3ffa3023c0a92ed3e7de673b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9023119ead6d1c7c460427bd9ec5363361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f15dd6d9fc09ac14755b5c7644d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3e4b448f72bff336b7eddbf1db1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07587c354ee8366a49817180259dfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4be3e39946c5ebe214ac5b3fc463b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8b765d177b8e9e4e7bbd997c3e38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef904c88b283a075e1d9f275ab165b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33f558048e39cc872f48333d01a8ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bec5ab986ff2b9d7bb485bf6abed9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904aa61816e4b5a9aff6b82aa4ca35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2f264947d21b0473e40238634f95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a53855a662ae955c65394dfb6f9acd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1aba6fd5043e0c333e13aa19d7622373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6bdddf91159a664a49cf37324a376374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766e68c8b9ec4867e323a7a47ddb5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa50f9d8a28f8ea51184babf71589376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851238a3cb182eab437b6859fbad1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb540272cfbd53c28ce7fc0fcd66b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb73356f5078d1fb38a1679e17b4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae528998df128c423916dacfeeb18681380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45503ec5b0266b3504c8ee56fa54fccd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c21c8d544e81817c9b1e358e1a0ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a5bc681522a51af11785dfb246b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f93701da4ae235e8f58e3607e6201c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1ab5fe5ad9eb1dee8d2771a9ec02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926df22d939c2ff0619bfb59a4de223386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7482259220ea6dc03ef01d5f3c742ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec2e9f94d7538adc7310d7d1061cd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6045ed65c1deb015427c73db5fbc6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce159d727d57dfd91fa86c35da733390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0840ca000c4ee8ff75d6e9d4c07717391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d73e400abc4021a4da48b99128e049392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96830bda2e0825ee50a419426cea66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62cd480e6d2fbc3554e4d3327d94d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c61fa1ea6a18f9554bf7cdc24d45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36774c2a6df7e5d373a185a0da5e7068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655fc531418302c135bf15b155c5da4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f2842e27af996ef268eb536bc34ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aeb714db4908d6e0c90108c034709399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf5041396427d9a37edf1d7929d873400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514a1068673fd31bd362658af7092b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6361b5636cb1800dfc13b744ff324402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52461edc38450eca99d940ac31c17b6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067dbaa244d20f1935ff8cead670cff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7b6ad1aae944be26c16496f67993405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c508bec2bd85e440473e4f34d5a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0acfd24f0ad49334749468317a9b04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f26fea7e47b9ea3866657636ac727408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee67ec2d5d66ee800001d6453d93bc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a881b98959b64146810ec2e2bba16f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306eb5b759dc97696cd767b0bc24d8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095545bd8a12f88dec69b43d5bcaf931412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fde85684f197cf87a930202e207683413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e49e7bbe788234b2767b9759a1a2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819311b5dd60cbd8b09c612c622d0bd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164fb9a5975f6fb3bbf4f15b08fc3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f56e3742e05efb59bc7dbe15f46b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c3c2318f299f7b95c40c7419f6de6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e031cf922439de8bbcca2fda04cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7195c9431739efaa0fba43827b68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0c3a25cdeea6e6e064c15f11c443421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d88c034e1d0a45a0ab926b02a38fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc253c899f80bbebbc8831647307531e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58584715ff08d95a38b794a92a722d7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6808b7918ce4d248a5a1ce817180e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99858fe56f84772f8e5beec608c1bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69616705c8d52a91ca1473759a19916427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13969979d5a3556ebc2ad3c2ebdc9aa8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970c3d3fb2f7095029dd888c755209d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74127a145284f51f98f7680a8bb2af6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003aacac320be02f7554a5310c05738431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49ee35bfbdf2547d3404bb30bf5e9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c953aceca3ff3c6fbddefb56ea9212433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7600d3de53c7dda443150314e5eb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff52c3217ae953a1c44dfa0c925d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96ccd3209f4102e5453e2b39ccc67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b1657f3a4841682b53fb8c98e0846437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce539166fc95767460cab5d7a37b80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0681caaf595901d3674dc80fc897c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac605ede8aa6817dd92275be604f68bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce20b0045e7ed58aa91d7b1d9ab980441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433bf2fb42fa26f43e79d8ec65f0941442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255e8df904814e7329790c3558407ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5ae194ad03cf9142435ec1482685444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856b2ff7a8b89bddce6ba6b871d8898445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593ec984b650c156cf82a3c545c6853446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33877017976a22293db254d957835447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb20a5e23c5ffe3f8a2210788055bce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61aba9f1e7e8af057e2a311f984ba6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13edab0a2143f68283bb5681284fa44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca253f3b94bf2772518c6458ba58955f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ae07c2f8964567b227267d2897138452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f812297fdcbe5f102a2db018ae54d31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f499f88cdfc776c1064f7b9672e768e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac57e559d2c6c1ec7bba9bfe2d1840455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372897f9e3c69aab8afbbe2297d82cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb352133938044fe2337c288aab03168457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e024b2f1197246e9b6a7f17c20677458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa873c2feaa9b1879fb89d782414e2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832730749d4a58abdcfab2549ce969cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5af2f2a477d57bd34e51981de95fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def1706ea8bbb35de9c4f3ff8e29839462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d889a34be26c24301b6d1ce89a0e37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e69b6dd48dc0fffc28602cf9d21e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc9ebf7bb040fd27e0183b802ca52b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1e269ac7ca820c22a0fee85fb858f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305389f0a518e454d927938fecc0c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816835b2b5cbe6e284fc61aacbc312b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc42f10efcbd9743c2cc2428a1735c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b359612086fb5f4af21e2d14daad23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e78cfbba0769c5a85cd5e8f9485c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2c5cef396650f246ffde26e046500472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3188e9845d43764f4210029b3966b9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8eed2377f430a4014d7ecb30117f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256d8a1c0977228a2ec148f03844547475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5dc2716a36f2c90fda7906df0162476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486f513346e80f0fc741a99a4ee8b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e7b5d3ee9d9c8c8b6511e7be1ed45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53edd8f1b1b9de04249917c2cbda58f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d06cca32f388c6a4cde39824d59f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61bac57b7a8147a11029989572ef7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d3e985088b24b65980cdbfe3e677482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89895998ee8d4b708b96a1aad8126483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c8653f3fbad85d5eb8454276439f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa8fd1db35af3405699f9d110a278a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b46c58016f846b8c2851cef1af8be2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd664c9301dd27e551c3d822f49f7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4eb2ddbb7fe1ca660ae9e076f8826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c994d3d3ad793dffe0bbfcfccaf69b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9229042fa2310b9e95f69ba864711c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50220d469fc31a3965b569ff6eebda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b8cfba28d0ce3cda3de807400c93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355f5e5d21b672e0c2cd3b93586ca1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3598c4e0f0ad1bd685f158b157eb2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e10d0564dde2f16c35e86b9e2f05f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e46edbb85c07b3c0c6ad536e6c0f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5fc7410ff88b70aae4df4431123fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a3721392a0dc495fc746d319f7f22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8c8f5f2911ec8cef5b5454883308499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80c8f5c16543db947b68eccc99bbe0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56fdecab5f1907f744e3c0b9a6e331501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b86641d87ca24b7125887a068b64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d706bf17e9c71faf862081b51754ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e1cdec281513564896dfe304d7c64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e165524cf508256e8be7f820f86f45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3397490d8b008f83ec7759ab0d8f6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce3dc911ab6f9bf7663afb1d3c950507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613038973f33fcd077c81c98390285508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdb339ae207f5e401a7668a703a465509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5623523751c215949310ff89c2d02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885b25816f005c509ff80f998463f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904536a02a3989e72b51218018c05dc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e080a611fd6a66e7233090f5bbdeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6fe2714f3a74fa8a3f07d765ef3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dea4156ad95110ea91732664b03c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e70d238a6b40292b58b352be2f8d66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53afd1f508c3a117025a3300f5fbdec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7876d62b63755705955e1be23a93047518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1af09ae06fe1a0e1000c68f5fa55a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26f6dfe023a7ba8e22f848f60f887a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e58bf1ad192689b5314ae2badf040521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41047c61f850504daeabc6903888a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8025676d243fc319aba0dd14371348523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd5d13d6f77c22812fb0e1e84449d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e688d230730f5f50c705a7c51259ba0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a3b2611342fbe55b50d304e19606d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e33b7cab4687b8a5c07b8ef2401f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8493604d5436f1b6db5b8ee44c2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb0d409044718a271f5858291d01c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d175836c37f5095a2009557bfb4708530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152f75068b609fdba6c0102c3d974c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daadb21ab26cba323cfbfda82ef7f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39de9318ccdb3352582bacdfec9f3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063bb9ce69d054a9dbeced1ac4f155f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ec418e9059c6bc6c7b3651c7475f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942caa1e308efde8703b2d064d6f632e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df80402c9c673e47331aa002cbb4678537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f513312bfab3d54682cc403e4dc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2a8ba222571d6cac562ac978b71f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8473eb8d394cd4e3b955b1365e48f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81445a9c1626627108b62f582b12ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c029e9a6c69984cb5d2accb24f66ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9755406368511466465300733141c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f81b9a93d40365538a743994205000544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd3c0c1472739f5bed43d0a164b88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d1b97ed7f8f44c1ca89c72a1df9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2c70886377d63bca292c77c7d103547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43184f34354b710f61eef64d6f08408a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350fccdd9293c4ac6da2af03d6f92d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d509b93c34bd070dba47691b196ef9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf2c030da9d57245e1a5460b056c0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc98394b34198a4e828a19bb498959552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e641595d1ea799a8d5ff7c93b421ba7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435afb3d513ba518515ab657fe326350554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24716ef02b78e9a822d75e92ed0860f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d969b6cae439ac15801db6110b1091556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296dcdb3da0055dda8382ca6165e93b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665f36c920179080e555450e93bbbcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7dd973c3ebe3c414d6b7fce799475559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c54198b38dbfc6856c1d9961e7329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977b687f4a1072f455361319fa75ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93ae8b9134a2294a056a8cd72a0a9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96758fc500ac3ea55146e4fea6192edd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb46a9f76ea27be76a404a3f68db8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaf6266e420b327520497ff449ea99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4756ec58815febd23e7aa29ad3221566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ec7d058851a2881bdebfc844c2ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4c2e788b33fed3c16a0ed9a43b48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951b55482c523364369885e0479aa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0512299196d758d0699d5b505808b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de6081e534eef1e5748dd15a87370571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583409079a06924a1d18844e29f38309572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561935e4f8103b7e4b62605f59e421de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d59913bfabce630a223ab2c2b436d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da3faebea40dcd878c0850d14e02e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a51901aa93225b3accd17ae96635bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61cc84792fef552df9607a030f9252577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d22bb36643a7962a6d82372faaa04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa69e163d2db8094c280778c0f5d01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d9d3be2b0fdff8f1f648dff557f91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c933408610392367ee586b67c6fad6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a88f6b965998fcd96bd301b621cda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2aec871d020e51cfdf7c1091424b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d69b5599be6a44ebd3f754c1ea6fe8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b56d2f147ee76dd9cc5ae9815a80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a77e007c1277691ebb18eac7b3161586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5087fc63a1403089896d9c38b323e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27824bfa473d4cfd1911ef07912c74fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68035c1ca2f38c8df318df1fde90ab32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d79315777dbe921aee30bbc0a42fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0d602f491e5f1dbec56952d2381e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2628738159c7b92c73f0ded52aab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f70fe41853a0422f98ae984177e45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6563c813ca0ff02687d4609797fa7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ef31b8a876515523fdf5c96b1741595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560043ba9936558589c8eaf409ce8432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d7a3741f9e4f56e50c53e56515d9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a719066dcfea820eb669c24692c0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de7198cdf97f32c96b3a3e56c7f7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388c7723d4a1629271da64dded6757f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bc18fbea5ace88f8d4f1206b4d72d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c76e5256537a600126fb492888a620602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bda1fcb7bef74151efe66cd458dfc5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619e46c0369427263af584a3062e95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1929864292f22d264564aa509cfc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba92f73de6f3a726110d5188aef22a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b88e8d45d13c77be5c21e55ff569b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8ddfccdb018d10661ddd43ee227bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51828d0800524f94e3d92154314231609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65083834802a47ee70eaa861c5b47b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eec88951d8b4785922190373cf576611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38a6716e923e64d8f8b188916cb0c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf875fa837c341cc0fddca9e5a6764a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cf10cafd2b5117aff52a39e1233e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54c581ebc074fefba8ae1f26a4c6e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6f8f4078d8ec30ef65ad3e70cbb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a1bceb191d1c1758bb4aa4c7d530f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb61c82a3dd6642e78452ea79be68c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03db92b591676e6f5d6c0eba106826619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55e9ea30f6d7c6e0ecbfd8999859a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aabf2fced36e3eca1cd0756d842c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7973ddfd0f51d79afede9dfae07ef3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e564d368d47bf91b29b23bbdf1f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7a9f7c78c96cabb52cc53e44e49b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2790e7f98d06aacc0f2263330e5fc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166d17176bb05ad9a14bca6ff89df10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac1199ec2633506486a9a04ddfdeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33630848231ffe4e5716f77115cea62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f4f4654a35967e8f5173886a1ccc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd5c3e4c589711a87bd4a6429de0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831b8507b39f0c835438ff380715849631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae5b28746e8f202a5047c4cb2fc7ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17f0c2429534ce592c4ba12a18bb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b363878e5314e275be9c50c70b4bd53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e447e740e3465b3573f658098e5605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1da0473306879a3fe0968579266b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6a4e6a5c8cdd487ceb7a022131e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c94acc14aa145b8ef96654230f2c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab390ead0c8aa8bc733d78ffff6abd75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6096886d6ae78f20550c8d4ea29b6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa95e9524e78a2edc49f0a93954452641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58be06ba3ae511ae7f8e37f5eac1da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8338d8fad49a770800be968f324b5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c395fdb828ff21203a75082ec2a59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27238d287ffa3b212fb8c9e01d86ee86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf97fd56c8a78cad6c9ad29f734910646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5dfd8d9b037c6bf107f4e86721150647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b36de73258c5c3819ec2c7a3dc82a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6b5c718d5967770646fa3dc74f0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232581723562e0f1fc1217c2fc605864650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bac74cf79e715969b616b9964e39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea8aaae2cae5aa52850ed8b0ee810652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e267d51a50a74fe3fb5076a49f9ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb512badb2664f6d822b27ff93dd443654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbb087be39f141b59177b6ad154fae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe0fdac777a4b31f81dad388ba6d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f0033ef04e81a34a7a95ccd401f41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008e86b05d91962f967697d2f3b8f28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194347b0f7faa6df1230720845f442659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ac56e68912c3bf220fe41f26bb149660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9e75c1db660250b092c12ecec44b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dbae3ea6ffb404c8e41074717f34c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e2ea378b2d89897d0776172e7f61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c89f475eeb11c9fb84033dfde4986664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd21912107f927b2fc92706fb5fa6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b37535e5f1d5325181cd39543c00d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bb03d8be636c0208b042db1d02d30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56da79d15140b34453183788df66d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf701a25e73a79db75fd248c7cf80e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30370c3ad7d0dd8b1f6b5925ad06eb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81725e0025930ab8c35588f026db915f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb7e27fe8776efcd9c0f7d8ae46941672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244777f3ac6780743c872545a77ac09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82882e50672cb7abe4cbd6965ca6b075674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e3ebec0c0224d354192e7727bb12d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1999a30467bef8f77af2f1db796dc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142893264f0a12bb451b766a26920850677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b6ba62f4dc03df9bb1f6566450e22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d4215d9e5e3f228d4c2f933874da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd334e6a5669d25cfe17f710a73259680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1dd3cde066e2aeee9ef326a2e118b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75481bd1e8a18c7c07a2984152621ff5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1578370345631188cc5e3f49d2bfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae01cf6436b17010b1245c9cae353ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85507f29c67937c450927976feec23fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113cd874870f7dfdbe391603401ee55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05582d0960f1f190a575e84e0b33a0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a2b368be40e00c24a89154db954fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d1921c5a58a68a00a991ef327d38a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd298f66b3c599153168212ae43701e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69185a7a2d1119ac1985083f6ef67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38976b5a0e9d51b2dffacce052182fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d5fa4b3151ed9b5eef4329cd0ae7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cddd82efb6e64a7244e93c63b99f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00335a6684ab81a0de5cceb704c0c4cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d488459830861b0ee9f39b0666316696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e7a177e45692a3cd6cda0f8e38b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4a6f6f9af5afa2b2e446b1c4de64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4849bfcfc8854003c5a7f370b018e0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834464e11ac11300461017b45749f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272530cd44a83963951adeb57ebef9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3c66930c2f6a37d9e99b403f9577c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14830d86371a91652bdb74e586cc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739511cbd835e71548afcda2348b4c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d0edac5180fcc1fb22aa09934630705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217311a227877b4d5e4443ab8bb628a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608cefda7d629d2f159d829771bcf77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ece71bc7f0fdc6fc0ed1a31e46ca68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88ab83ebf6dc18b53b5d4542311a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871fbfc59ea0d511ffa7a47c093f6a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f611e35c9bf5d70765a612f93f2c8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cfafcee1b20a8df09653128faad04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2b32a03a1bdae73147d18053497e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a734db0c98c7dd448a471102c8e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af541e35cad0908c31dc6ea535291715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57453c709d5525056042ac4a3329af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428c2fd53ddd22997e199fe599ee7e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993406b60d60560f20e26aeae93a1ce8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639d7021fa45b010d2352ff90cfb33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed18211db8a88b65a31c7ee2108bf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd2f0f7e0e78564291737b4c681c4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251ec387c39bf955a097a340e4654c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a357cf3394ee16954c5dfbcf424a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712ea46ae4136ea165399999853d42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8122c5687578b0b7b37850c584e10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9eb2972350b181911100392767e10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385725883e4e2a742b7cc7011ecfdb97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0573cfbf87454de7c83a7e863ffb8c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f78308c487634307cedb26aa4b5ee6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec180551be1b66337d85ac471d92a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673380209af683c278544762e3743a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7821156da8079c260343a941bd2e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9712b5deffd822a7b78bb4dae7490733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2760dc08c22bb443d796fe6c8e703734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb372f843093603110ed14c77de42b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c86abf7b8245ce4cec374b334d6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06474b8ace403818379f9c2641acd0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9822634537796ff0cc8fbb195a43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4fec061b3f1fa03cf02e1207ced5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c80a9aeb85821f47abdca5ee4e81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223be9c4ec46703b5245df305b5fd53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7beccd671c4fa6032af1ee0bae6ddc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453eb68f214bc1787ee68ff4db18584743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ba5f3d200dc9199eb5f9b544d05b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdeadd8ecfca9ff81ced09f633319b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cace952f0035808a323118d191004d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0e1eeda79ccd204fca77c7fbe14af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362e9d8264a137d3fe058844dcc043c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e48ec259a8c6af4f80ff88892c6f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b11b52640def39a88a4cc14289ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2ab1a7d119f38106e1e0a687c1cb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d6b1d695a47d832162665d1521c3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53720357b426ce1667c8bc2d5b7cd7e2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>