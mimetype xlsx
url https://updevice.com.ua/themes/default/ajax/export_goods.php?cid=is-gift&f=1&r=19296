--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a0073bcdf5318f12d4a0e6e7ce101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2475ea3380ac8a173c557e89d7c8142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2883f178d60314bd1ff7fe75ce4fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14520fbbbb0fdf31df0dc55a2779f6d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13ff953e731aab748dcd9c33080f075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17b2de268a59bd0d3ef37e284a0016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a57fbe434f5c6f42af0da14dd65ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca9ede27f670825e6850dd02b098d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ddee02fe33476dfb33f8088e15fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe127deee5f29e276331dc72fd8009c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1f25b4855396e674a92b60d72898c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c28384d3dc56652cb9659c145954f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b90b931fcc65d48f1eda0a190c4c2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73fdc1eca7d73409c820ac292b995714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a8c980af0462cd6b189403dd12a6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59428efca961ca87f937d416d913216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff87ef1ec5cf5de8021b7a2c93ff217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201dac5bfba0e644f61d13e2ad8dcd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9664ffdd93b62c9a2dae3259757e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae05ddb100df92e8c98dec17bbfeee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc15b1ec66de4828576fe2fae9a33d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37b501b598a9eb9c53488c9079826122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a8ae83a6471f861a3f0ce16b26ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d45cb0fefeacfcd67dd760bba04daf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d815ca1f0aed058fba0baa9534d8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed88c7d9d5ccaa84222b1f1b15fcb2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a72a521a02379c8ceb1eb0cb56938827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f984be60b3230e5fd56cae3fd1b1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e773611ad03229ae6a2c9a5253ba4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8654784907404f70150a79a24352130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da215af47114cb95f4e8d4567abc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8547127fdbcb85223bbad23897db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06d5ce1e3037255893d3371b0830cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373fa1a43e71593f95f9e265a8fd6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aefcee36bbb36b6836eb75ec28f4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b9252ec739ecc0016e9ee0576c3bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8df4aecf77728d71dcc91e5eb653437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f561035a43847775dce1535cd0bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e27b3142a574cd439ea2424b8dd45039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b34cd6f83e77cfa28feb5708543340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f81133e1130909e5e5c9be0e6c3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc847bf6d6a48a38d6103e564b2ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9134c0506601b409fdee4f06ac1c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d56d9ef0169a16ee8f09e8c107a7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d5596c44240ea61dd3f7a447a0bae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98f2efa4229f536078ef3062c8370346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb653277beb4b97a60895850755c1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60140bc76068e38ce58e5464d31b8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e9e923600638f209180992027e7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b74322a4e1965cdb3922624e9809750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cea020c3cf510ecd4a778e9c00c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b3ac7e092e7b20bc28ef401b5cafe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2fd8f6b85154f53876c564a48152e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a19a26bfec2389a41f0d6cca25ad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6506b97e922bb79490b2a7a3dc539955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f88b3bb62e13d8aaaf1da62bdc5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46b2099a6cb178c642236909079fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd63fcf20fc57d40ffcd290f92d50258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa32bdcb73a246f51c4f9fda72464159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ed7b9a269a32c0ebf92df3f08bb5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9ed5c8f413f31169764ac361d111461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ad92703d0f610a3eff9f4be4bd9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb382edfeea1bce59ae1b1d5418257163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e4f159c129edb9171aeec88c362d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c43ca0845ab708bd9b290dc5f0ca7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac72517844d05f3cb702b4f1d1a54366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494f69eb98da404baa6eebe076de37667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603331b22e903caa25afd32edd3867768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566205d09948cd903078b58497210169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4401428e9dd58a3b24d7fc5027a7fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c4daab4c4ccba00c0776720553a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee22415102733a83c7356e10e677a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ce5af3a4ff952cbbb92fa9f4750973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031e4f171db2f71cba178fd5f7d613274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bdd51dabf2b496e831c41d25ede8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7101d392e965f72788283ce418f2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba35f178b6d625c8275e553922bc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6b7f018075f48bb8e9c21f51758478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b896a1dc8702a45503e5fc5eee6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877f835aa0826e526c742b182aaab2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03503ff098d8e89f5d07e51ac6f26181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc16206dfedb67e3797a2470caf70082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c05339b8b8112cf9fdbe469f4ca48983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0951a93752579cbc2143e39a0512e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95210446d3a96d7b0550660a1e41487385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76624f105f23bb0f563a03e84337dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd15645b3a9102b1b6d05f7ae75e4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2454d37e74962e2142d461c5106e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d06a2d6f805deda780fbd8831c2dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689550418b1423d048dcb394b910e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39362b99de6c51dea58e9d589af0189391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c489a6a7badbfffb6c7ef12df25c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e88f58cc44b1d13820f9b321fb0fdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad29b2b2909566c20d5406ebe6aaa9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c736cda6c24d55f9b0f0bcfb66a8f8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5a50a84b7f8a3a1f27a8f11af2f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629652f5e5f5cd7802fdd6f113bde4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32b8eeea840478c1093ddbec1e36098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1145dd848fdbe86d830f1c8172c8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b7ffb1807cee2ea4fcdff33b9f573100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab13d8b61ea34ddf6c02b6438e9307101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ebc098eb83f228ed37e75a20c33d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995351dccbf8bfe3c8bf949be23b68b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c918806dc29a12b065b8ca8b57d0497104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5ebc1d3a9b29cbddfa39dbd3fe395105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe56a2e06b4024e25bb66b2f568b921106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ee8d887f235b1a7aa442de2088fce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663e00b899a2083df072c2620e0fd61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0f79cf4a5e330f73d0e9ff4b5897109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4e59351329adac4fd2f1fd13358b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24d441348231ce17984b90ce479e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a671d4e3a97dfc08ddac1118eff2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46885abd56701efc643de3e71594d9da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c69057b9056e20bbe79e62cba712114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127f0dd0d5c6b634cc2f3cfd16af3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c273f02825f8a140d13ac385eaf4134116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4880da225c47e9e86dbec4fa41401117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817263706482d393a43dcf9e99d332118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf90b5750c8bce1eec9ec458f15f3f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13e6deafe95161b2b3b041962efba0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271e31e57b89e6086a9dd7841671a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b363d9f280cbe1f8fb9d46e113520d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808caa2cd5c1eff46f4cca83c58ffd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c9784b75996adc9642912ccaee7ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc195f82475f546d27db645b9308f8eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9fb65f4e1cc009197e2d8f49bb97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cd7e65bb68cad4199943642a96eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3066044896a7ac3b8d38197bcaaf42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6685c287496aa86b4bf811283bad5b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8d25dad407245a049c78a9df5dd91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601bbc815d36ed8fabcccd416159912131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fe650c87ee7404f095c5e69bcd4da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669440ff42b2f631ab45e37a31deabb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47cefb9a3cf2e31769c7b19068c37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d55e98e59e24438c61259cb90fbcb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac76fd8116c1a3c236e965e9ec2fe8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f1a3016eafe50599e999be6068e76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc128edcf971211c51de5109fe7b45c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bad75211076b76cd0bd5dbc920e93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09329859e055da84de91b75a69b6ba3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c635a471ee972013a7a782fd7bf8af7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e598dbd987f0f43f93adee48c40544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3b80c21055d942007bf12b4405570143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1580f33ec0cdbb9c95f57563cdf4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf02fdf263053b66bbb641dade56189145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c063a56cd5cf173158a4389aacfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447b3c2aa8e5ea06617c722c1af731147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4980fe6439f19169c92839f9aeacee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa328bad1d2fdfe54b02afbf18652f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806556dd9e627786d9d417ac960f043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae0a28a5e1cd861a40bed7c677929151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba201f6c518a9a9a6e97dee8b460266152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f825137c2cadbccd45c11177034f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ffc3102d470d9161c85a2f37f0073154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d4cf57cde875a43965b1d9be6aa00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b797a459593faaf8813fed27c946a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d975ab4e09a02e024efe09b787ed67e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88b17e6c773c52d8e74d62fd68a16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c909363a16146e41a1e416c4c281159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a9434b0e64e91476d83eec726206b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71575771b1cc7a50506cd552405ca0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af88d628bf9305f5824beefbd4efed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624a97b854836366bc84b5eb2f97fbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33114cd027106a0193b5608c7f0c7237164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3acb2915b6edb847eb0781f77624f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe2892f1930a63772ebac5883d5d9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d07c18646b4810c336ce54037c596b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6179a0b9a525aeab1011979abe82f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6317a890f34c668a9535a40f96e1a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009600cccaad7bfa52d75f7db0c9083c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a432cd21d3c4c3481772e3e6f7f4f41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4d55da00a9600cfcc3b4586ae767172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc0bc62234d94244ea4bd75278c07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20354600e146a9099c99bbd2c273a80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f57818ac103c81cc076cd5982816c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd66ff3b307fae742f2c9e68597be4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee40132a3b3ae76276876b3f3ac085177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48963cceba435bbee705b8d8329b2e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e63785fe5ff3bb09cdea45d8ac6a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f102ce206c93ea13a5521b64b2ce442180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a0c5b1b417d97f26165e2bb666a14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b862f127c60ee6f701d775bb3b90f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140dfb00030e1b64caa033eb2354199183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2792953f7849adcd663ec856e6bad9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711d54603f74b297ec5d71ccb577af6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff4af8bbebe2b3cf48c93a7cadb8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31210e50129b116cdb74d213e4304380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f8697976cc459597c1f1e7834fbc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5facc1fc856eae0b589223a72bb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6680a1aac584b9bbf3d3f738b74a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470153b48b8222a26b7c035811c9c6cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701ee287c4f2721b86e2534e7b8895192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e156848bfdb0f08a82002fc03290ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6c1fe22d4e5fdd321fd5e043f66af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84ec597d8fe939c2e2e7dfd83fdf6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474d6ec035a470d92db1e1691423878196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247bd36c71fd1878e42083ca0cd3b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ddebf4eaa52a17ec5e00ef7e0f1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda4e0ca6ad3e8e6db45594650d74a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc99ec510ab98d820789d33b07b0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd9750a2bae5bd321aabacf87e223201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777bbfd2258f44042e31be7ee70980a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524520f43a8a516c53e6e7c24125c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f54c924ebe92510c19e78d054099204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff75fa3b5c943b0c2bbb243014521ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b056c7dad80103192740823a1a4b5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7581cb50f8532b2e7b93a8d8a68e14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e93f625891efa8515d552e7dcafa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaba0a16e1c6c748557a912f4b5653209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7586fe8c644309aa5192c63830a6915210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f128e9967a1cfa378c7ce8035c26b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40655979ce123be8419bb0d1cbbde1cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8cc689763dbbaa6b5d6b2bb880a31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cf54f547fd7b0660ed5cbcb59b0a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a2956c5b9f38f6702badd960f307c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae4b3576c4d41a0053e6d4fd92d5fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2cac4170aed202f44fc60df173a83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159a7e538d633b2943266d820a4812b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412bd30e8e9fb9ff68346f993b7d4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c283a24d81beb9a6ca01e40262d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399566764fcb08800b800c29eae8cb78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b71c5350e9f939d795f7cac6d1d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a12b2d6968cfd6156f88e69cf29f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7792bece115c61770a5ef231750448f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4655b622a2558c7613846ce024a2ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c6636a04d694cebf78f28d246071226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be88e0e50bd37bd527a92fff44589227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a9524ff097c091a7dfa02c15e5523228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b14c99e190a533a9b8e15a323d2e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6f3130ae9cd144831f87fa41faf10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1fbac93b5e46e83abfcf8c5a08b40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014869eacbc111765517992504e242c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace79f2822a80909d4061aad1115de57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fb03e64e8901831c73afb8d144da9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f13d637c85acbdce625187104b54c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77033e731e924957c5762946d4671903236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237245e5182c27425d5d6bb7e1f3f322237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b2758804ee756c8d409d89e1bce05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca753dcde36f649c5a1fb36db748dbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5aea726ac57ec143ecd1c2a0a6b9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912475f40f3e2d298ea1c73664a66cb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a681556e44a738954c31b9ff680daa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689406d3c2d37084c88b6d925013be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa5ccfbc1ee4e0ec723e028d0da36a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74dcd8d193fd84499147b39564c683245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd423d9de37f75ee29de079a996dcf1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09adcb3d11aa742a283d9a1be4de6ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6407afce522e801eac0f976c4f2e70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea02dcf41b2a2fe5d48ece89ffd9a14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce82c0b7bb4d54025b43d4d2644a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046107d6542826ac15cbe6e830c055251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cac91b5d0af5a744b513e94b29ee2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc68ac972ee1b974963a0de9f590a6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2656465ef07c116ac7388e2f49a0f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623347191d32f1a368ef1e61de6635b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b3019c8b3222feadc29e85abb39ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44761dd07acddc3a3de82516c0ea63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0191985476e2f6b985c93f3efad05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a8a98dffbb998d1393dc5bce228b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bf1c53cae7621b937980a7e43a978260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac31ec072a4750e9cbe5f58096380261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e26db4c7c71f3e2542401c3662c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe79fd319e62503068605b446720fdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7019b07514c994e9d1d6d4e4544254264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018e27a955070835db867fc654a2c2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084276335917472af7231e412c0abcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa07316d77507a3ba98764cfda927267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae32811aa5291c268ffa663b7b8f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9dd3d6c72853eae055e4ed22bf9f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8991a088e4098355215c29a5e164270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e1792703d6ea1bf3c9ad4bc52b9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bbd2ece6273cf9ccc51226e8a8fdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424d6686ad8fefa2632bb621c1c96f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e884214fdf0ce3f5e8be1da04506b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5415174b0df7cf95c4e94866e5ca5bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410580af5d2b9560aefe07e6368693a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f546f9bb9d00ea6c9e7207e8eb29c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a9d216d93c0a82f5970f7d07baec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bf186ddd4c068f20116c286e12260279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb94d06c212e133531fdace6a05708280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe258a5ef74f2b1b18b91b4ef5e8950281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf48e92c37c7757bdacf8c6f12862be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2115f94a705f281a8ff4eb7e721bb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08aed9073c87dc38ab41c0255b616f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428437ba3dfa16c2b4ad2998ad0405e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4b28d2eb23eb2652aca161a1728d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0414b2d59b9bf4cb176f9ff571654d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf4b10c09b686e9e47b03cfa72854288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa94dff96b21bdcaf1d63616acfce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e39d5e438cd7bb5c96668b0897ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86ed51ac96be51e5015664a0126046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b8922ba125d89e68912533ccc5350292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eac878167b62aedb85ed904f09aa1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2908b01d5d870b47f10ed9de89b80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f4eaa90c35766a6eef4dbe919d476295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c5313267910774fcbca2ac92cafd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1d77b015935dcb81d0cbaccaacfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfd784f10d726947e7dbb05f0a6fcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08b16073f22f0f27093a8194d28732299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b915c116579a5674d4ee7b390ef5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18c013765588dd53c071e6d412a31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327147823eaeae962ae24deb2d6fa88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851713fdbba34064d5cecac33ae06ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ffd639a1e83c4e34e092025fa43f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608eb37be807b564ef834af8839c471305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58969707194932be77340fef4eee9686306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acda2faf2ec3af401aa771b0fd4bc1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e01c36103392afbeb8f15b30cf38bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b37c1bf1cabe534707721220131dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e522847ad23d225baef47b48167a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa82c293a2748c6ba0588c7d8fbb94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20934be45c2b7b810e4a958801f6a58a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68886410e0fe993ca79546d385410a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85e473228e2f4fa893b75a75203159314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddecb60f93f3627a375a9d46471b104315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e752789c63e8f3971226f317634d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887f7323e9768d8df1058f61c05dbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3661ecfc554d308ae2c0f811c6abd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2dbcef2e2b28a55350012ce2bafd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f814328968f2ede8df473b627175320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ecef0a9b54b812f3f4be2e78821d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58167016c85b23dc81685d8b7cb221d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5914c8fe0ed62155c9f164165f6410323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589110bb329f2086a1be85bbb15468324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690016493d23a6cb82a37741178f254f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987322de000dce5caabdf30f35fc5d8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d66a811d76f45a2564c1cfc80d8d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf699bfdb3d76a82e83273943ffe503e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd64e89650facc87b021b80f73d7e93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4959c57a8871e6a08bbdddce3d339ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a6412fab57fd4645acb544467785e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec5cd3707cd8266f035d88db70f3a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029711718c755c49eaf700c045cba6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca257909e805caba7e2f4c0092ba58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e42e072e156ffcefe2793ba86605e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037182c2582b884805e02685b193c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293730a8f6540e0eec02509603e5f22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8807d20a199fbf3cabf97710604e6f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d6c45ed4f2143065d75dd8c2e022339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f124abee8a704c949de1ad2ae5862e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c77f1446415ff247c819c8027adf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6e62afa64f2b4eb72eabd0adc8e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206b2d970c0e4dbead2aed4c6504de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65781f11350b6c0c65b83333340f09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de753e5433290a12627b661e30db6d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f617609d7a81f6de47a21198d9adf33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12296ab0d4d36c1f291e10782d71cdcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f2544663b1514261ba7dbe71a939348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e74d49cb7730679511857f11236562349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbef87aa2fbfffc71065e1ddb1fddf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe969170921e122397db8fa70436a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f56b00f2f2ba350e60f62dcc7735b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9033e2ae68ea51d39eb69fe7c7089353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82015bda50b405ff96c8e134224c2b21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc842ca6560eee6878899e9437288355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c38c00a92b2d160108f1b3d248a63a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854469c0266fb1d1b133e07db2c2f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9dd171d179fb7d782b685c6d89068358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9c0ffe6e14d1a5e64538e4661e53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b6019e2ee4911e6e371411305235360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa877305b883c7d91e3edb030122e01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ec761f1d354ac7b1996de6901c25f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27935f5d5adbb3046197d45da96bd9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b0a590916c5b1bc8f2d6085be765d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f86115df09912b22ceb0dfc683c5a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95085dff44fb494f7e4df525caab1ab3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5790bccae62dbcb839112df842d3884367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615dc986ae50444a38f6195502c734b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e57b6a03e3cca35bd3e2d5e0f21e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a878a260d183a9217b34e175c1ac75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae60597e34643bb8a6336a8bdeb603371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f2ff67393b143eeae15965a3734f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4512454827cb0bb2e7011d9b050a84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab1672ba999add9a11c208a14820e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e7fb639d393d00577236d04a42dfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faed574f7effff14aa95f9f9af6dac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bee278f0d2a00f60ce8f11eebffc71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667648aa833a5d690e48fb0764e267c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f9653589a30a2a57a9dfaced1fcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ebb3c8cc9a963531b77e89eaac33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327533172b8ade24f5aca7f05e67aef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8f0b7f243e5d28b2c0e044b20035382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af6ec7f013f1957b43860db63e07c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc041f132e7054319a4e89ffc598f363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db105c8e2639861b8593664e16237df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14902ebcd50f3322f69c439da8bf78e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aeecf676d79799ede9cc24f6e74e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff8520f5279854e970f25b93295717388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015583da5cef816dbd8c803018f145c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9056b4d2eccf228d1adedcd8d7629390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e11cb63c60616ecb70e1ae0ad366e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87b07015895b7b9a0363dfd79516a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca2bce07245047902c346d0feb199393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc509658fde75d2e6256ea5728e387bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e0a98e84000f26c362dc41b9a119395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe67a3d069dfb6977ad06c916c75fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1770c806667e3fd0b608bd4031dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20056bd1b2428c3c539308ae216992398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972474d757e09c5d5a5b6213107900e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc9e13a578b72c4c9cc7c73052173400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3caf078b75a0fae6fc31d72f841520401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7fa11cae223e4b03373d340cc465b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd18725fc4498c5e08fed5f11cab4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683e662a4e770c4846e333616d3891404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adabfee4d15ef553401448683dce0b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410383b213dfcaf77fb0703385497f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20470ffaf600e8c57b19e5cafe760aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681f3ddedddc9e0080ee980a4b3e75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a58fbfa24e2bce1b3dd3166689424409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb05d2d3601e4da9f88abf85c779d3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06e7cd397109907312a2c7ecc0d959411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267bd0982e0d407422ef06998ade409412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4b55abe43b577d9dcd70f628d628413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f73b4d8f24aad18d959da0009ae3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e7a32da3d3608fd743c542c8b249415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d731d03f76531d83716962f33c051e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad8d9165a6b46fc2575f60e4c58587417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b31a2fc6680d10ffaa1178a9d9c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc40f5a911054153359d843b44a20f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408858d2a852b9d5e659debd92ae4e98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e445d1d96efaad7d25b96667851e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d89958edcb2d954b58666b1ff8f80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e2571e979b256e4c0349e3d09fd7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32ab1271452085f414d3a82d029562424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1b0aa61bdbff1b2b4fa4124d0f417425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84138041d606e2060699515d4e4870426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0079ce7cf098a87b4d71e8f22f263427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd18bd383cfbf289a7d701f15a47b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac0ac585ff162c0066c6b90cc00969429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd24dfb1588b39cc427e79f769f151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294c037b6a4b8c636479c8869b33c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528255c62b2e808e33dd7c68f89b84af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee99779502ff18d8e265740e8fb87b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf4592bea4393eab1e1fd9915ce17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e1f17e5850d2009595bbb924b61d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d904a8d95053cb5813a79f206ff59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07394ea416a37ba26de133b60d88bde2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be54634d4cd9cb4e6d333d86576acde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214bb0c0904719cc461ad95d88b8d8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a660cc509b2ee4b59493f732d095cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbace137b8c963ef67b47298ed0b2673441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d9a75479640bbc7f0e9b7055b8a6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aa2bcade46025db66cb0f31a2b84e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091839e7f89aa9e454e88ff0d3764b8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffb2d11f947c71b920a71aca8a802f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e9eef469c6c044de7bd1f304b85e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936d3f0440d658fc82f4c273d9858e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68ac867f6e723688c9b57e08cc5f89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af2687e253c9925b37c8de46e3e68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf46fc4f09c951fbfac68b8449e4f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff789c7bd0c1f49cbc027fb4fe14075451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a1a34179f2bb9d5a3782a68ed1f7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad231a01085f7519b70ebe9994ebddf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1559bf49be6b33c7df71a7c1eb79cd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588583083ac81f1c922b27770d0b096455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c706c0542618cf232be24ed2e139a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd49b23ddaddbdb605430bd16502efe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6665829af0c91c567302c286b75de40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c51ff2ee203ad52c5b3c9db66135b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7989cc3623ffeb5b19f64a5d6b8c40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a1a79b0ac90c1f88d66f7a943f78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437bbc6ca23ded27c0f9dd1c58dff25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091e9f4a0c6d6a7605fa88f07dc8932463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cebad6e702a9dd2c24d32035f8bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c27f8d49c288b458122763f28a732b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cadcded670a695ec993574315adef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30965deba98ac869c4f9ff5b0f83074467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c918e8c2c052e235c213fc5a6ddf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdd7f76f2daaa9a46f95d3dab372c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160846d0b1c16bb68cedb93d0475f41f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287be5ab781f1702f3508b3deb03969e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e398dfac545709f0dc05054d0dc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf361302f56202bd70ee70e78c4a58c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4742efb1056d4929ee23f41e0bc06d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b9d5496484e08644f8846e6140652475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b6e76935f91a795da23f1e973ccd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b774540dae54fbc426f9c2e50b3f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78405bbf98083a0e86f163f391ab6cf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de36673ac12fc6173094efb1f0657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae9d1bbda6d7876d51dfbaaf69dbff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf7a083d873481790dcf5f4712b8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c022f11ae06f06f8bcef4bd180c35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec06cfae03d04bea3a92e21a6c8996b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b3fdc1b2d9ffa282a44dbdba6b227484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9acbe1cf0f88956b55503fec88c69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a874d17cc209bca6f4e7e7ed84998a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a14b6c6116ea8ee7de9bb57a8ffb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc22fbcfabc2252be03898d653f127488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d197ffcb69aaf5261dcfa1824c240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc2577f4bed101245832d750ff563d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1e7816a9ead763a044bc55e4a163491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c08dc36833660824ab50fc70774d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e9803ca3c27e195fe2787c644197493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd055c7350008a4c6fb8087c8d1f4d17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e811f56850128e174a0c1e000738495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acad8db3e5d8c513990cc30f327a34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1ca03baf37cc90acdd1d8c13ad27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d871c031c01e921ceffec50626b2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfae7340c08f7e990411e9f0cf61cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61f66b0f247cbd4cbe2d60e06b7939500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a85bb6a82014dbda8d03d7d6deee5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d507c40816bb1a0c08f360bc84ffcb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b22e718f7e654d7645ea20552e1fa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b426a3232833253834e0add869d9946504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96973693c28c87b7cdf5adfe455a64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21962e0d981b54e81f3365c4b2e2d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba805e6c05d58b3ffe84d3a640632507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed511c9572990d5cfb89d6c951e30a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5354a0881a9fd47f5bc34d069fc91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf591a6f4a814ee77dc1c44f664a40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb7667d1f992822f6557ce1caa0dcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1bd828e15730f22bacda74a1ddd6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf45fc981ba52e7681c7999f44db051513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da17975127561db6b9b6edf3c63f97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df3dc34c82f73ad78ed0b0971c902515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef5d88150b509ef4893b2041b29a43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ad597773e06d79126afdc83c65353517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd1ccf601b9ed5d275f157bdd4224518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51244df8f6f94bb03717e0d31844c4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1925059af5321e75600db5042e2c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48767e0df6ab31c86d7db7bba6535521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ed7b247c2cecfca70f0cc7668f6c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8ccf9f7bd8a5659f9613296e5fb0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f674920c3babc05086df3ee2d51de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21adcc61f448b7695610962a3aec2fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304745dac7ed8476aea11c25794650526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a6b404347972670ccd1ef9f1a0ae9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78a8ddf5caf19a2b22966b851c619528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a05624421eb5ec80ecdc5c7fbcc92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033b1a168d96e62c53dc5b9e179781530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f1fdfeca696cdb51eba5cbac78c2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773a8dd0ccb3df71e68dd5e4a53f30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc8d30e0ceec007e6172c6c8500f4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7421d24117c0de2b72b1857b65b40c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e41ba34e76dd5cd6fb4deb6ce1ca9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab684e198fbcd4571a701764aeda13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cfc402bebfbb818f2d999ce47f16c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43149acc5101322adfef37b332714329538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593914cc82453b7e4ef2412df49ab3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a0c1127025870f90df58104e6494f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4243c0c647c13216e59d9e3805a79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f280d58c17b40ec07eeb0f079dd7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dfb296d656de8aa818f2ab601f7ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae889f30d437869356ba81795fd8f85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c7fc5a978a0fc11e5966acee07604545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a99e7c48dd75c4d80f3ba4a23408a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8e73c498c9113d86f31abe64cb80c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e94ea503dd9c19fa2d2a1168a20a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375efd382e89571bd9b731934cfba41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a057d5819339da717b4d81a922172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c719d4a3cf94bb94f5e697af9a86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26525c444fb2fec3abc50b97a615fce7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b5219b1f6fe6e6c7165ab219da3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b63e034b9772edfdf342cceeeec1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4e0ad989cb2d64509ba56f096af1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca76af940a74d947454dad476b79b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a642bd5d3cb7b85dfe03fc1ec9e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c75abd07ca7f9b89c07282b481a7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507ffb2fdaec190a906b65e06228657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d895bcf4185ab42d2ca9e24a1d967c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0301c596906b216a50b5e6128ecf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cddc855c72c8e048d2e53edc1cbf9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9632e6ae8c546c9aa81a7ed2e29ba93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7949a0383e6b73ced0acb431d96d636564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42a6b94ab84aef65366e090525511565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d37ae57cfb9b8e83117c8e562494fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2e1f46ee3598867d54d2637a591b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bfe83fd918da4e0c03e4398a1627b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226ac41975d3c094eaaf3f6b255980d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cc08b4a5795d2c9f569214951bd7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc88a6a10cfbb4703406f0b8ac06e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc0192e2859b5e37060527eda2868572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9580b5347d59db635d66d162e9ada50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05249157a9d1914938a7c391ab90030574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38ec6e9dd461a49fa33479401bbc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d213fd78afef8ca0e33b6b924c35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e5902e8963f89aba6122f21edc4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c5d9efa8b6db9d1dfb622759be427578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5615987df8522637d4cbffd545517579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28150bb1ced8a5bded452a44b025538c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eb9ac645d851c71650f495429730e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b525b55dafcb66bbc014fd6c14aec2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cfb34b63659c3731c6f501973a81f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b495fca5d066b39c285713823f7fe9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b023c1e1d9d2d3b149ddcd5aaa7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e1a1230a83c8f0a45a04c8e6a232586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556425c94ca675d8859c1323c9dea72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba423419b7f0d9c0229fb0de32de67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24916974b89930f5d69d32ae4652604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b1cc8893d324a05877851d064ee3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd6268d08554fe5051a2120b3d65a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4286938beaef8455e6f3093210f794592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1c18876f9c3fa5dadc7622a3182c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cff2cd5d0917df9de47f885a5957594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec4534b9af088051817aefe9e42c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0b3b2262863eb6f54ab4eaa89508e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bad3a5a030afacafc26ede6b054d28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdff9c2d5697a4e38c227a4640a5a6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5269ea414cde59163866ccf588e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f068fac58c5c42a82f37acd81905e8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391838e95c1057f8e663b3e108299949601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c22a3d5ff7dafa5a5fdec28292ac3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf38f010e244bcffa86ebdc3b4bf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66531dab800f97b6e798cd6a602f893604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae686345e8d534c22e8e00e89fa52b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dc5840bfb1e7ace74f5dbce44c105606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e202ebbc05debedecd631b18de83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31ee339f23ee5b92b96e1b1cd2c3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0e5bdcb72c48eaca000ce94d80aaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb70f3a592ebe358af17376070f779610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842bd40cc6283f0ed831a0769ce3bd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8cd484066c36d0a430b5845e08263612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0cbc446574f79184a483c6359462d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0152416a7ac88da3d5774418ccf9c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa494eaa84c5e88dbba5ee1bc246ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7e62fc8d89dccc7c82f6e18cb941e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d99c64fe1259063bdb97010f785d4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d6c9163adcc7d5f4d426ad433f211618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3543758fb112e2e23ca31d149aa4ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88026374cb45a686b58216b61213bd43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd10fc2d41b7bf0b0a1c94a17e3478621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aad1c5b7be7571ddef91be7c924f74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9ef483a2e8d077634eea8a35f8f7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cbe2e127e8fc31c8915ea292e0011624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d936d9a2ab12c2d34e38b69a5be1b4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d91bc3f16a415fc9d131f61ac5967626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbeec29696049d374602c2aba1a3c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e12798857f2c41b7de768b03ab5b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42741f17471cee63ac6d6d01365261a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08afdee8460078707c6cfeea51dd633630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4dfbd8d9395edf4c4f6e4b13eae8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815adbb3c9c63cac89910ff4c8775767632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33422e54670d08ff88982b7723ac53b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe438558900c218fa7e12dcb34dad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79226d8feb6f42eb5f5c531a2816ee3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363b26113107f015eb72cf1b914dfa0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3257911922b49acae5b531efe4da0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df6baa9f61b80ff0414129da5ff8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f86fb03b2a0d307fd7c4473814dd1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a11448b91bf01bbda970d11b6461640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51545af2f37adc2f0f2e0ae418ae165641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecfb8e49d2a1401e39942e7f074f4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cc81f82380c11c3f6c4ef10c8dfc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e798ac0f5acc0fc98197ac8a8116534644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7abb861750123023a081ba032864d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5152851e7cba0ccf8f82c9ce723ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a814d1189620d22fe99574673a23ee8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647c2fbf7d675f2ec1553d0418a7b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5753429d972d881db813cb10047ce9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ecde232d4bebc79cf92a10052cc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeba415b56e8cea7f84dc503a1bca3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc5d2428e88328f6917042243ff71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1afdc2ac4f48999f4558fa57996fb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863ce884af9530fdf0441e45daf4453654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce5449b721e9dae2dc7c9f93b2213655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca87506ca118412b993ab01a6e65b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe88fbe5db1888d25fdd2a4c8736497657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b05c3e09a182f14e516a46f8dc1845658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281806e4ec9b54d7e1ed5f06a1b84d0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490a9d18a4e132b0111498d5fc98a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3793edef8310cfd3a26828437e0f2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a49e02cf4b173b81d386c593c0db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb2b1096f8d57b795b300ebab1571663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f5f8438367769b95532229ba78cec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c83f1084426be89cdfc96ea7e4e73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356aff628002b86732c5d75ff622661666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10fefc8b7f6c667fd2d390ac706e6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8533f656a8968fc78e64749e23fc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653efae3799263b675ccf7a30a540c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63bd9042aeca370600c72c05398bd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b9f6a724cd151c79526d2157f3300671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b4f4f26ede5ce6a410848f0c3ecd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aef02eb797abd97f67ef5a984edd77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07247e7eacef1476b1f2169e423e85f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f8fb2fbd3719723abf5b55cb950f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2413a226c6b01565be0c91fa94676b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c62e882a65b050f724d38213cd8b8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596601b65bbdbc7bf5295c45d7ba6635678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d524eee57a2705386321933fe073864679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b1945ee13047b1bfcdff4767ba9cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446a21fe6b1ef699915e5a9f07fb53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103d96c27b593b6e199a11cb5c3fe6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eac580d2df0265fa341a05e4efafb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9982b23d52a23ae9a7a061ada6905a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3f52413efb68ab56a4ae9b4a9e39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe7d7617a3c5f00d95a5bd65bdb95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ac73aad3ed516d620451cf3e9f8a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a1fa9c1760319f52e550f5a33e4d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4d39a9cee6694bcab906937d1a69689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7231b2800015c84d77e03f545462c78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e37b45b1ba7ab162ac0a9775e0e02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bbaa9a60062684510a49660ffe1ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e74f474b61c4160e0365df09b890ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fea4ba78e319719c1867c5879289b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e224f4975e4704f7801fd0bbd822382695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75b750375fd09e10ce3f9f912f3a4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb6b19b508bbe442ea6bcb991876e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bbf5443c797377842d872ffb6e215698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14c8e5cf9853ab5bdf5265fb83da04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dada9d2fa20a4168c2386102e06cb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c9fc71d7f56878f0ad1a09b4f99f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56425c0f7025f57d347f7a9e5b529715702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517329fac80fc30ead36e80d4bf82f47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70abc64f6f1743876de15b613aeac9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f923acb0393bf2d8fa739ec36dbf23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6360a83bf8f0793912073c591aa33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318207ca5333c2f3db9497c886f0961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944bd8672f25218ead178c0b6ad5e4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3066c8de4c81e8ab2d2eafc49f15ff1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137205b24c6f108e6c7943c0f9b3a56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3dbf0d816a443dd6151d0aceae69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0bee83842c7a2e521e37f251c4e59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405402f703fc6d79fb9ff3595680fc12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e05ce37c674192c7e4f91167ad5c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f100971e1cb364c35b8b3c5f869f93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f5d30bbab4767054f805220696d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea8a932996086b444a4f25de26e625717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86266457c8f82a529852c7c8e68b6d28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72448a1ba6f222d1796bc33692f9e8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464618105997d7f25703c23a944e468d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5d59eafc4ed6092b00f6f66bc4789721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553212fb6f5cda2b4a30468df4ff5724722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ab83db830fa04fc5023d03174ac5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5dbc08822abb73175ccaf901a79e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5c79e6063e256c5246a1373a0fed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0438882de01d4f24d309832089c377726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3724c82c806589647d000aefb9c33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d5019a15f3f8d4f5dbb47f1114a67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c482958bf6e74e27e514e68b4594c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d8667a87b45517cf4928915b5eff6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fea2fa938d47a653338e9fe3900df5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ace657ee3c2a9f2c4d3a7cbf3f5ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9aa9aa1b62a4fac67b10806d7fca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5489fc1295a13534aba9f46db29d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899dad8be80a7e124b2270537c46a2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7816cc8f5c16b2117a0870210e4f3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee3902b02f297c3965632b2182575737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65be637fc28b87e6b86b458a76114e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf2e48ac6288eb096d25f3a1450cda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476fa81648e2efdccd840586ae5aa11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab365ba16d0c8de4b4b74b211d03d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f5f62a7d2734748ae575ac119c513742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602a392421fdbd3b2a5a7e70b6a5645743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63c945ba504caf3b89ed75ff7ea2ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855fd67bc5e2b82ffb8121fb7f1a2fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f5f1efcf80d98afa99c4ba883e5c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f12ee82fa5e5dd66e142da29d8dce3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4451e76ed0536fac73fbe9f068f684748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcf480b98687e53a11b22da948f9ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef43b4730f28235d01af15cc0c53a38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b9a303046daf2648840732c811089751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9056ba91c5ba50e2be0eef36d77d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695834eecbf7db53b140a7b01818cf3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21cc913b0c65a5577032487bfb5be31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e16b887d305fff959dd9ec1dbccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8968e3edb421227733666a900df9d4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ba017491f26f92d361d34a855c734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f998800f8d6e1cf6d8a21de7913d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d287bb86b95da02cf3f5ff72323ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ed81bf6b273d83e983efa42def417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c520eb870e34c7efc5220f3bf13d0768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f459a24c4302dab155bd4b63900e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1247514bc96edf8008098a18941b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ef68a36fe639195eedae8f489efe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8c1fcc4d9853c9ebf5778124d408e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5eaf898531c5f9a95afbdc0e81b2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b93686eae0e924645476e90452c10514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca538e20386a54f6bd7c0a94740375715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a842b069c7e3772cfe55453f18117116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368df2f3f184f3b0144c63bb14bbfb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20a8736941e22da099039eee23ed7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c618b448c14b380b228b54289c4a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8021c01b2e3e4f61417998a455b5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391a6ff6562bfdc8787d61b8797c2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa342d263cdc2a337589acd54a72d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3744592f934ae5283e68f24f82dcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1170f4cd150675657a03c0da45a1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebf79353302e1bbeeeb61ddeb88b5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b176100fee4ebcf771c33042ba56dee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4278307d2b709d13c254f1cb0dd5afd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d4f06740f4514063e55bfd846be628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ab916874ba7efc6e3fd02bbdb9c4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5e9bbf13930396936660058bf3f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b2195ed8e75f49cad732bbe95645631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863611ec639c12815fd1c8e2e8f20ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278a549db94c81ea62399a908d6288c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07fe26cb9c0112fcd2f608bd710b1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e803b5353a20018b9c037ae8f497e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440d8c8817f6cbd4bb48fee8aecff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8015436f111113d0077ba4f02c5b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a2f7b81410769477cb7e384a8f5c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57096128cbb0fba3670ea363457079d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903b44be331bc26aebb5c51ae08b4f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83baab80bbeab47fcc915d684c886c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b06db7187409e77fcd51aa5fee85742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e65ae7d624acb1661f01edd5d0ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f8fccd2350b9ddf146e2b9984bb7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d48c373b709dd085a37086a673ff6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7af25cd2ecba37cefc039ed89ebf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d1c37f22827363fcfaca5496f756447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766652324d2ca3f2a87eb4cc5d8f92d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfa2363b2a24b91b52fe4904c18be349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f02e40240fc354493c6698b5c12f4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410d3d621ea36a9d52d04eb47ebafea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5953307501540a9b03f2b7046ffea0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9678fb0dd743c6d63aff4485f7bcb0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30665683f6480793c99b13e698e5fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e1278a57c9f6bc3f58823297dc8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0455c4aa31c69e63b36a4764bbfb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec9a9f752799ecb7aae5fecd08872a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feb206e7f1f676c4c7c280f41c436158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855154c882ba7813d9d5945b8fab63959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c4095b2e9c20d3a0357295d087f4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ea8e61dc2b78d7681cda9a00d8d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cc59cf47dd5dec68307386a2a352362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8a178b50dfcb96c2230bef619989663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3048e2ef2d7cb20ef2cb7474739264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74c2b4ec935cf982d16875430856f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14a1c8e8368e0771ea13fead6628166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691557b5f3467a1dd5e114806c30311767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4782add0a25c4876b563f3bf36dc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bb57f3b8f8e30c11872ddfe83cbb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41611e64ec683f4aeb8b072b81aa3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f9191d1ea535c4a862d0b4ae3c70c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f6bdc0cb4eb2909f1ed7b262fa1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11030b3ece6db6750a571ab2f600b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764542f366319c064d9d39c37a7a7ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df75dfe70e4aa5f9fb24f7e4adcadf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bfa4a8b17a4531cafc9525317055976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3219b4b4ad014f76ce20b442a9c0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b55ee11472bf0edb37c28b43537be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648c0f181107337dbbc49d9f4a4fb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140290bdc3c1d9c2d23e41b82c2d9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea459373c7e9230a1ee0d350ea7c7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6140a3bbdc24927e99ecf950422fc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44f488df87eaaf177cdb51717ffdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256a64edc942c9be2b4e05c4f88d8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47251bfd58f2e1dbd709d4d2065bfb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30df3f30c63593c78935f6ee90c5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f31f110566c12b6dc9ae5789c60e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb533385de0070d57ae0e0921d77bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b9ecaaeea3a9245ea20fa1b18c3e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95622692ec00427eb2013828565df6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2d36c977703abc76067393199daaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c81622eba7c1f6cd449248bcdf8afc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d67ce3ed89940f9009007c90995a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d646cd37cff4c5c98d85d9d2bc66ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c3f443db7cd7b88f5a00753fb4cb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a3b9fa16a0a4d80da34c3f0728bd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b09bee84369c7b5a00c1ff91e8a8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a336905c73d5ecd18587461c4e6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cef376ad404c6df3717588b1b7015d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6cd5d331382fe08ef9eafb299f1a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb92d22fa0d95d7a643de9962f6f80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c0085f42fedb4f63dde235d90d0f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f424006c5708089e7f5fd7cbc7fb11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e72186e23ae9df005c7779813f9e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec54344be0c8e183eb0ce6bc01058105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce3c50999304173c799e1ee868610106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac027c236f18f1eb67a3841b2aba3b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a808983a6ad39264fde538beae12a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c59f671c230dff0bad24bb5b4233d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcca3f5d4a575bdf8e38eb3af0b6d75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc025a9db65813d1e669ab93a9e0e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93981acee3a2efe8aed3fbaaff489d60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4646e69ef79360cfc85d1a0089e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681ce6535689d868b57cbd30b887882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc45cbf27cdcfc2b0b57ab2a1d62b2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b510a1357fa6528e56506c783ca9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46e641edf33f0747ea5606d63f35e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e04fb7ce94bc9b9a6bf3104ddb1c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65253a808fe88741c56a08d286d195119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32de86ed5d2f1031014b1facbb507a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bd1c6e5db2bc74d5334e4504e8ffe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7419901d551215c9dcffb99e973f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e11ece75d89cc5ea3e53fb2bf72e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca2ddbdd804d686e3cb5c88ca257c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868957e196cfaca17b798e30c97f9b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad0ae351915a7309e25721d3abb3c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374da4d3bc6eb214bf8859c1e9dba62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a33f1ee8065bbe9035c3f68a01a35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b795500d634059ca5ae05085314fb27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bccc30a88785af96de15cb68e85ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7a2de35fff2b2ba55cdd98155880f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e82576037946efcfddacffefa3e59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8497c330d54a4c9a5b248bfc0b5fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec1ed1fcd7bed435c4299ee609bd57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff16e3853590aae8e99999ec42d3e67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4766a9fafe5ddb32207b4adb35a472136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4609e52976c35c051ff4eef83cceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220dfde1f0cd59ba99de6c8911c8d29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565c2634842febb6c07d0381e40986d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e4ff4c677b394ff5ad6b5cf651e5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732220f93fbca08b896b378d161c3ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f04c5eb99a6c48161a5b6a203698e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a218d9caebe37d3f94f4779dd7288e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad01b2b7f89a7b5ddc5bd4c602b837144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee61e5ce8b2e371006710cfa1878447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091bb25a6674a70a328fbb1cdfe9e08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375489f48f5d13550e1d2d26e0dbf83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d88c9f829d1053e1890a644889db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22385ea692858a202e9a62851e804982149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0f5e834d6ac4eb4e047f05ce192fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2778f03104b50285254245f3539a16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3270d68b7230e762a2aaa3cbef74e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95ff449b754541d09c76c16b399a80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95a8f9cfb9764d0967db5e61baa2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55816f1931671e6dbc45ba29c97f85b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb349a3b3276ebbbb276e8eedc10841156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832262e9f2da6e9e99455d8aa306a07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d30b940474f86f4671605e4b4720e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d99ed1cec48a4b36ffdc45a2a58211159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83ff6c2069fc0a54bc194d7860a7c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd1ff52a11c59dd3166a70a7dee2a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ef3afa572310ae3b53c47915f8c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbdc6f3572fc6eb07edb279120cd62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3638b955f02a3fee3be91ccbad078f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e38b53ea78d00af97b12263c07beb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0705c3891a4c00cf35532c587af8260166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6bb08f4a9b64c4952255bd7227c03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16bfbced4c82425f682d31a20a9173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e77d540a49817bcfef5346ea695990169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e803daf41a67778c76dd530c5edcae2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6a01a928e34b5c5638ab9ddff259171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169592a9696d3b826f13658b99b7efd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114fff0c16aab1b4fb686bcf3e0e73a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd7ee26e8e8502c54e97f19944996a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983216f23b31cac98f02c7595bd0b9ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b7d3ecb47cd4ea43382656460b35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b30a182a98892acaff18a0f0d5df7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e598d467a1578ce5b3e6734c83fe764178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8b7f3e6f8693330224f26683c0eb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa94b0efb7572dde3a0e72d1a2f46a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c03845fee6dc86d9bb1d9b101203b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18380761ef65927474c1bd71066cf49d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847ef185ae52e40a34bdf63d1bd3f5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ca85824dfd8f849fb72f543a706b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f9cc518cbc66810d41e9ef0906e5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ffe2814906c3ed531d29c88635518186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb94b49ccd812ed99a54bd76b0b9b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b2fe3f84b852382cd39b1ac9e1b23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c76a210acbbecda0ff3b816cbd110189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eb4bff296fdebc6b72f970671727a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787894ccef9878a5293ac1058f0dda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8abb8e2365557f7e374006e6714cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924519cae2e629e1597b919197623607193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce7e81d7f8bd54fe20fe34f29a6f2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2241f8497346083f42bd696cc39f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aede5a3948efea45ad7752606e7cfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492e85e3b3b1cf5a0cb784f6cacf7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373d1b8bcbb6b74ac3759816e27fd3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7bd1582d589b1b72d2ecc6fed1f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f193e2478830ded29e3cbed62ef0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b79f706d5bae7465bda2c49afecc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe71ed2a4b4a12cbeb180595fa2c55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b124800163cde52c3ed2bbb3420cd44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2fb2d8f3f8d8ec0f4b9a43a72ec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52486736fce8dc4ec989eeceb7454fb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e84114e5a6c3aa8d46ffa119efd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c532518c08462a978dbfee246a8cc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a8007ceece9c5fb2b216a42eda19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea96cf87c8bccf4f92ec2650feb4511209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee67c70674121910134a80221a701e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052185cb8f9dd3a4adc2b029afd411c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268e69d7e04961a2c867655b2e5c230212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521e7bed3e7bfc178f3c3e21f79a8b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5509b48d133d3cc3b44487b7b62488214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f25a6bf75e452f74da2a3d796a116215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689667201ee1981b526463f6888212b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca78d5cfe05487d801b1958743578217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0f941525e698267dbbca9e0c23b6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318eed0c38454952d02156cb7482bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3d18afb97adbda2a2fca0dc24183220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4709f5e42143978dfcc6ae8273300e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffedfe2325fe9aff603f7c7bcac5c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251ed2b7e2757271b98bdd5cd279bc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b67cbfc00f2f38d2ce2c9f6f166da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4594d5f64cf501c0454a8aae631475225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e970d7b921fe6942e13cfe58dba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e2aabff614fd6a0c717fab789b863227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1bba7d6431dc3d409052ab87d1fe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2e46c9ffe60703d020e076038ed8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6ed0003e88a3954020ea9a949efb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1680fdfc236bd8f4c2381d1360e6476231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc1940c19c5ea8af0c487904e0bc88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535546cc278f42f3a6941d88d2380018233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ebadba8280cee2f46b6fcaccb3926234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024edb7daa1016d806d016ee79dd974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592af80de41f5c0c7ae5e339b30485236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0d5f4fee07e0ec3ce7dab403f14d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371ded28a28dd63d5eef4a2b81265b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755f876977f291c9d65653e8088d995239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a71d109f0719159a1bb1ca30e5bc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f906704e3c6c9500dc9ed1c98d9ac5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04993bbaea4aca0d5d6db771b6b76cce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87a632e8e95be4aa5fc76ce3b52bb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0fc4b98a8a040ff24eb2345e902d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9243acac87a934daa7e8ed57239b685245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efa6bce97b794ce753e26bae95dfcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744793f1ee3e51d0bbb509884d363d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38e5a6865ced259b7895019d1855c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500bf714802461fbe5a370a3c1f8a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b13e19e393514671b4746e269ff7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7f283c417b017d654717ad7ace77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd903cc3850d833c0df9d2f80ab66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66416e04046bff9cb577e64d660bd1f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69715e6d124f6966e3a72e214454f764254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a053dcba0d7cdb9fc60b83e95ad091255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e141ae501e2fd555ba3d63b93311df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a61a3e8e113ab768cf522afbbec0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c443585271357c5905059ef3fea1bde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee826e3031170bbc18043cc43be93e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91aeb478885cceceba532ac61bc9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eb5fae5a68a17598db5287becac01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e3d6bf24ac3f1b0415879bfadc9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac271110657e9a04f1c6895b855635263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ee64f051f0da55a1cec7280a3f28f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b275639b40e66f26de94eeab1051d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a808ef8001ea5b87bfe413cc6177266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e31e29ce2ee6aacea25f7a75f2674267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf73089cde829748a17611ddabd5542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5948cc0eb3c5dc64a71b159ad0a2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdc235660ed68d81be93ce24bfb36e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ff7547762e8747c19da05b665f28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ce1ac14411720913f214f3c00ccd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e1155af568ef79ab7d9b8a45e74dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae548839a2a678ea894841c1919fa43b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed24ea95937d7ad2363d3ec3965676d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c06f791fe8ba2a7fa543158262c861276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e71efb5ee552970ad6b4b4ea4ca86e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740cf1d9b97e0a004cf9dcccccfe478278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a233b22dd761bc906faf2588399ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae935aeea1767d6f0390ea9a522d458280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f998ca05a0134a9c3d6ee4a59a14ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859b99ed4cc1922bdcfe5eacb68778a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ce749f8cd9427125116af70ed8f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d39204d337056348b0aa21d55de52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fbd867cf90e57be130bf6a6723ece285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c536917fefb60486af795d5e791972286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40074c3acb8a129c5b9f85f8f83211ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e8ffadd85f02d57c534183d3a77d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da24babfc5eb35d720f0c346507b41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b804c1cfca08278e61af68ced590bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1dc77c2bd5af7a173b44eede91d5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8931995d10ff1752c30237c621dbbd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aa41c01d43ec09f0050aeb0f5fc75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fcffd678186959b7f4d0acf685018294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0ac0dd2f89f358cd6fb024d83d126295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd275260ada26cc0950a3dbd21f03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf4248b07b9f4b3e303428f0c6d727297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3752a05bf539a748a14e0d8df4e83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305032382ccc17222a26eacc29c747d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b497969fa6c6b0894a6cacf4ae16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39177659077cbc0eff4a33ffd8fbdb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a524dc9cabae8e7befa98f9f6024302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b79706880f1f808c6f58bd76c685303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d981779665b784a739dccafbd984304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950955432e7b5b7463fb085b8206c58e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52400b33ab98a176b757c6dcd5c1319d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcaade648b68cc2f4d6d5ac15161c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1598a5fe31403a4a3544ed9ed04fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bdbab968c9796cbef9e7d1f4a4aa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c06d7429c8b07530b4bdc283129ef1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8305371b3821084bb4cee3505605c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035480eee6db244c6d4f384a8125bd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025750ff51c90c06b96b7ed7d4653b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90381e1ce84176806949411aef2a335314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b14797104bc94bc0f7a9674abbdf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730aef90df397e963907184c77b9858316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ed33afd9bc8da622b543ea1fd1ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b3ff52a2213e872fa6b41cd303c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0bcf6471916c5be91e453dfd727af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec84cf68d7b6caeb9ec00f67655c974320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aac2f3120161f55e243e0e3bce2db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b9f76a58bc306e363f3344bf34b85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d32db5373c6cc83a7b262d0a44b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743aeec0dbf974a787130c2fd39854324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd275c3f109db22c2f82b71f8c1867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2842675d217e9351443c1611f2791d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9058528bce1190750a42909344924e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839019aa979bba10394b6e3bd3e00945328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce36bcd572c30e3c6e5d701ba7e648f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3218c13946502e6834eca347fa7ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f13ea68d3299bf1b4a1143d59ffe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d668b567c6c3b417dcecb44380800332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25dd3f95546225e1d7598786c43271333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c955e8ba503f83f17aede5ca3c5e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abaf45c61bc371efe131d43ec64a2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b8ee88ef1806465c9ce5b3f5fc780336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df767a297e1798b1c929518eca3e04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9893ed378fa8b65cd956b711669d07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ef6e93f76bbcf979cf023ca1cbda5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbaa83a867ff6d12d3dc1e9a95b6c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba500434f217cdd7df0fd7d74b4a5fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3daa0e29352d23933ca37f7bbc565b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df126a564eaf299ce0db5c2b9adcb7a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff39104be30ad38f8dd582b1dac67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e09dae4bf6747bfb44e861ca664a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc5c1ea19942e66a3e65210033bf48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702f49e15b3e71f9f46846031a83dee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3df09855a53bde7eeb251039681f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4995ca6715fe6096708e3effc7d3d19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825ed0e43b6d5fa65b39d88bbdedc09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f854dbcfb0a51c3f47c9387ecbbe6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f160b952636e033651ce64686f8924352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7fc540c4a8c5df41b437dfa3fcfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218dd6891f603930b6b47d3403c1103354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cc2048952fd2b44a0dfa8d3ec1dc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5b2f5225fd8ad171955ecb959e6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed176e2e8b9dd8affc43a0677369bd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3655647c39877203e6fbd152738ebf5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515eaac5a9e8f8d8f4ea3cdc8e8b4f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92fbffbdceebfc0f0d71ee1e98d4cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76578ae4cb7f9ce8fa247d2740d3b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820cf2a1d75431ca64714bc6630556362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b029bd54e1d712ea2ce2f68dfd58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b1d9bff1b36f7f149d661f78eb313364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c586db473d7d0ef8d5886c236974bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da61e6d3da63f24b11c9635576bb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad922f8dee229119988795403c0310aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a1958e70887d473b14339d70fc7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ee330c1de0ba4e040b0dcfd90cfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17fdb5a1a7790a6055d9debb653478370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505d33202a9c5c09e05a69786beae7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d07cef50245add29a6aa1f2ab2616372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b9aaed3299d881783a1be29e652a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbaf9e06502e67461889eaaf3bc0d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b2399e27547653431f0882a6690a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e773f1993da173ff30d2f56f941ee9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afa7997901b4cbc478b35cd9c1c1b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016df3c100f198a24072996270bdab6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d215e5a744d1d90bbd392146cff3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527cd87951231348426e7c30117512a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eee80198d20b0d14c9877305398f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aebd8637d8aad5ce9f0fc5c443923382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03a103aaec1559eeea611f8fa88825383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78eba706a52ea34fa6b377cc460478384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee492c3cd5a850bf2c10aa556f0bb2c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794312526b2923497e5ba4a4e4a163386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bafc76d2e1242adc447f2fb8d1bcc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa163be2d5a76a9d03996da078dc4b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca435eaf79e9ea0542b1611b942ddc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9ce62cdfe50dc2256d1edc62d4b3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68201f785b3595cd719979f154dea6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712a5f21cf4a9928249c1ad3d6a1457392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b731525d9de1fb299a52fa82e59aa92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78b5139c7564f41d650e0ca9d929e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d950eb44b9ba0fe315a4fcb6a52830395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf93b9a9455e3bf3b6f01568aaa3fc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae839c56b95b54045e6ed4d7d7fe486f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431bb8a858e9b201d35f0fe67ce945398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78982f5cd44b9e33bf0c3d9910c10eca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d19054ac720bc0f55c61e47b5e70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031491e7734a395f0c7289acc70036401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ca45814ebe63854a5b14247d51d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db7a18459d00fb4ba02f324214fc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f388582df61245403c9454d53703b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b6bade39d4d717edd818ee1322d3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b7837e8bae2312145f1acded06bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ccd3cbd48c002ab4dd718a570d61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896f80081fbe148cbab1d52d7e0fc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615f1700d011e188d2ff80a1c47b1cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b88a5fe83d5878880a1bfcae03473410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f775bb0bfe73aaf8a29f4bdb1631ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce14b2f5869835e90e4705308f46d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c97cfd449e3abd1cb96d8ba9f28ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985de9953bf4d83d7285ae71386c60e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b17c7e6ab6f8fbf5c62cd628a50119415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edacbaa8410e18e8d1b533c5a271b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580256a193ddcb05b0dd3d3f51dc7d69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d192ad0df64aae35b47631bc1b525b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e18a6ecfc964a0ae90ce92c72f7a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854cea8eb0b04b02441aabd63ad5c68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312e14ddbec04c02fcac5dc3893acc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca0f43b6c3429c1ec2ff5da85d7abd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019d7340f5d02c06b56aeaf49050c55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3c6b00a31974bc66dc8a38a22526424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0fe0c28c51e1eba4fea714cb2418e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dc30e257957f57194075381b92ed4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62103e4b9330ffd07fe90472f0b11e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f52f352450ca0f218c6aa14466e75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb060118cbf6283b5b701fac627a665429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d60db7e10b3992213200c8013afd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c005cc5219bd429f7aa6c1e611f02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05fed9d5fa698b16391607856cd27a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ea188123568ebfce8efcfbc9cabc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c1df49f815ef30d23a0f4b844f897434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379232c6dd75fdc7c3979f3ffe874f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74ded00746399b636c351c04fe835d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472328668b3a0a855578e123b893203437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dbc70ba199d724ff0d3229374adc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27059a2bb5ff00a74d8e974b2c85c20c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9901fccc4ed34a2c864a86d67683c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186c0f9347bd4d3560469bbfe68483441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076788cb4b318029f40bb8968d6128442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862bfe5432581fa901f6747f0f5cd10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7497ac17006fea320376c1404254a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83830c49baf61dd533a08fb51a3e0af3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697e20ce2bf92ffa19fc9a8ee9ba99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09bdaadd06f8fe69680955dd9d74fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb62d89a9186c44d4aaae5ab9a7e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c1238555ec87203652cdaa85c59aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd343d5fc439f5852f8c41f4ecc897450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce112af84516f724660d3ecca106f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f19f1b6d94d03948ff4755075c323452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a332f972efc9073096b81da47c8eb3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89aea5620db395ebede7d31a7506c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b6e9b5510237d41be93d40c6c7af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a99436041b7eb61ec273a6078c7fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13ae4b4bebab7c8545f930327788d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bacaf4c5bc270b920ecd561c029396458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3740deb9be4af11eb9f36330d327459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae0f2565b36d0f7f92d24d3cfdb66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b6f9b6aef94e35721bffa21e716eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fab5010dfc79e14fe84c5e0a61887462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcaf1ffe9f09ef2f11212ebfb6cf3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7999f77a1cedcc42618167c1ac312464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b5f23a73dff1c6ac9883eadba58b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9298d0f3deff0ca41bf7494ca421d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e28b71479a256f4b85327884e4e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbb4d02d3cceecd83496a0b14dbc91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cd7d4f95112bf6f709772ed7028f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6891288f823ee6f5b24dca0588cc7a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354e063239643dd94b501238b607c81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac37f28cf189b4f19fabd0eff93e68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb810190abfbfa9b8b5e876b977b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392c9624e692fe1930796082a7e32c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7008686a8975bf2b9fb8ae16336546475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245077842d35242347272de577b97643476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bcf49a0f9e8bc0b337c1fddb097af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe9a375801833a09eddcf2d0aff6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8351212a5de70cd06c1fab004723d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dccadcd85a0100ea0d56fbaa442b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886ccd5a32664ddb220a76210196d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8fe69df9e05b7096c948f7a47aab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747886af17c0b99ed6da674c4e9e4c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0fd9b1aed69c8d1febc33c568b2c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b84e81737e84705e196c32da91c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc0933c267d1cb164c42784a3fffa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2388e135d749441a90ea08d7f92ee7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ac9e21cd2a59d7315be180afe1d10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ccb93c5ed6791289549e6d7a8cbe7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e9a34ac09d106f2b437c7853a4288490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95919f0dd21a9029245d324787a9b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5789e047c8c591d5abcad272eedf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eeb7ab95ec8ebc09de939c862e9ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6380c49c6d584099b39786ee8a47ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150dff542a15feab672d164907c76e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2363cbca60a4a45c57cc5a47982186a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b451f5554e8cb70419689b65df22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927563e53bd90d99c4c2fb88295b8447498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c9a5927110621196f0b4f2c372611499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5197f5631ec2e4d96eddd68cffa2c29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf2411f1aeb868ca5b27efb7083fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a7eff624c73f1bbbc3d75c1320e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaae0628a7a66251b6492a8d96ff8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4fbebc7cbdade244a7309b18d6420504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef2551112ab8943fb0512f92323ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e9cfa81385744bb28fce7a67ac18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383f876739d1bd817f1c8be839ff8f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b36115acfb796a2b190a46ad3b22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114fda44211f4dd0f702e3bb8067dc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eeeae15a23e8c7f967c24e8728260510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763526e6edb3085694916e446701791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9082c4c1ee96cb2cf632c4b8955adc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d0bc08d4fe23e1931f727edb3a1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a386f9132dfc9ed1fdd8e120c5fe2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6654fa0559aaa72de198f9fb4656e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad08d513051d826517867334258f685516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d170d4686472621af21323afc4e3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461db136fc5685c0bfbbd61067ff090518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1320cce3ae9149e633a93753658a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d737ada790f5617f9080bb38a8ac2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7905aeeeb158ea88b04b41c18b48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fec419dd9ac82f273c7b1974fd127522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1f1644b62a1182c3879d47fa34827523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a38c7e2717f5c7cc981c890daf9d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b94ec9a5bbdb2e55fb612001c56b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a0c50e6dabc108714c274f0b050a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d2bd326000b86705f02ddcb520724527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6706850b393f6e719c025afcddc041f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a2812e515f0ea6765da09e4abb740529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe18a282b604a00b5f5e02d77113f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0de65c34cc5c2fc3fe87a26b781c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a1bb0c8f154f74095eca8fe10032f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b639ca7e3da960c6d2df55cb982e436533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954e967f871764503b02efc07231ebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cccd47c7192c25f50fc3f1ba37b6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf3f1c9f7c64eeb36783abe3aa172536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a397bfa07057cac06634826fa8b4d96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95868eb85463e18a3db16c236f8eb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fddafd279c978355176cfe41e01c70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813639b02586d5ee63618be8b5dfec77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95bd6b1f44ab1275875c428638f04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65229e60bdd74763f2f0480cfa12b4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4c4069232fe929e16d89848f6ca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c54a3e65f86d36792ffa459cea21d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af068d602277733e160fc8c0489fcc4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2e93afcca5ecb02e1130adb68a853546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a17158720f0945df6f4463e9afcaad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea6a2ad6dcadbff412cf2cc446c32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6961ac930e8463350f62dbdfa86d99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c88d23868317957033412592d14b4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd21c52cb674df0a6a6ee3598a21b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6d90188330961fdc069ea3763c061552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f01fd6ec279ed5aad8e97fafd06cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2298cc51e6e4e1c0f068c3c305393554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4f43303dc8a30b0df7c250c10e00a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685c4ad44b367dba97438ff0c462a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed0575888d5c379e2b9c48a52d06ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b191be5f54d5e521325b746449d61f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70e6d9ac142cf55b128db02a4f6d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb844aa824b9a1e635343b8f0d178f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de96ce9eef70c87b5f5866bc1bceec9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc46ceb3d401ab510e0d184fe3285a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20158ed6908667a4c63ecab155628378563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792427c2b4babd0782565441a51aef7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b57a426e24ec15bed7cbda5e7cef3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df6db5d85de683bfb2f7ec06cdad2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a30b3a205c50edc96b452fa1734ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353d351c5b16b24c416ad06115f4baf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0266947f763eaf1e956795aef802e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c3e01ad50ed4b9719194a657f98c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e84da2ea9f9caa7f3ad39be2452fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af956b67056018eb53b245ff11028d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efe58197735331f1ef3fe89afe6755573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503be19a3a29c97697c7c2f20e50df14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513200420b22c0507df9717a526cc1b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366abde12e1f9688459fb0f86b9c429576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f50c541a6cba070e82cf9cc13f23f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc627c1fc26767f7e8310e0acd0774578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c00132d2c4ae0d6ea6e1701e6fff0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d772f641ac317a302fe6ed341907580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd60681b5f532a704dd7306379ee95f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2844ae03eb61541d975637faf043582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a308524325d535808b258bf0ca15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b4967bada38905520c4bffc2d9af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fa440d9708f103f2f120492fb3d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800070ebdd7be8faa3fbe117a13d02f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d208e17f654618302413d4104c7fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e78d0c0351ae1e11614d59a2ebe0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6d16781bf72101292cec4fddf3bec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d82fe519f61e20b5d7dce06c4e46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290800c94489a20b3da7316c64c26c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ecabbdb874cfd56adeb2844ddf50d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a58e12f560af559d609d8712135db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab485e40cc22aab914dc07cbe1508e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa09c3ab4671575d01f8612c105a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2fd7a20c86ebd6f49171c7c1a2fae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba614a2620da8462a75cb8b9516415597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55554cd9b5e81fe03fe932123c98282d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2488c1e4d424f40542cfbb3ec1fb31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241aca7d2f96617ad395bd8dbee9843600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905de64a00007ff3d935644f13a5640601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4a10f78c38537e60cc4fd9051240602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef39055f2f898952555f0414c6747603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb8c322e0770640bbb39b78e60d74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9352f903fc4ae89427ebaf5b12541605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15004d20dec738b32d9c08183f75ade7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6207c841e40376a3ee705baafb07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fce52fed02bb1d5837599fa880e8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f36b57f5c6754c14d23196f311e706609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93138e2cb78cd29f8c8a4969f29123610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138b0e3d7b8f51401dfb524c465490611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272337e5ee158f20bf420cf247749ff1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d930a9b545af93174286b0f7fefcea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b0db1857e31d3f92dba71daa0dae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c52491937ece0272d1203787a4b77e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf93f4b3ded6e0fc8f9ceffccb75188616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eb752412222b78c527d7056e53335617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080aab35b9c951f8dd28ef0c710983618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed18db4f3568ec0132a1904b78c75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719e856c294a6d93230b419c2b190d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aece74d543c6c5c5513698b3103ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4fac3acbbdc4c1570efae8047054622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d19fbde8ea7fe6d762277f564ff6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf132907aadd853628f864f25c10d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce66d8fd2d9079b69381a3dd7e67f6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3f73afc1151cdff8de4ccbe81872626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bf0d16776ba6dd2cc24dcd1ece721627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c292a902e7d6b687fe4844271c1e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca601befde1cc8ce11dda7bae10d19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930332876353932b89da0994e7554249630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f5daa4b4b06228d93f3f81b1fdb14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e73dd97eb2e1a618d207a0372eea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdd6f0e3c7dfd2ea91814f68cce37b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0490f9075dbad5bbf5ff7d5a7ade63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839023fce64ce0202dfb528fb6ee3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd90e87455b020114a04a20c45b014a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3223f4d0c75de7c440df6d6a90b0712637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06ccd6b65b58addc1afd6761b2a6f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e15d356f4978479e703280e21000ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd674c615ee3371c87ea340b95b19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ca60b101fc24af7fca3ef7448e03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb33a93286813644467b3018d2cc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e763edc30bc0c83cba3bd9437156643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ea440eaaf1ad0ffbccd3731291ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aa26f5edc97b9739f4ed361be00fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55381ca7b6e5e6bc0d53325f36d91a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26c8e57bc327be25644ad7de5eaba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b01709e37e5b87874417562966f228648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a43697dd3a3148a4eb7740949f3af8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f21a93aca31f35165b88f91e23289b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec78c3089fa7354ef7ffec488a7cbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ea137cb30b636b1ab909876a73c7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b340b53aa65c6efb2d6aaab350503653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd8a4c14915b6e7ade9da443ed8fab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44a2f745d0088e1550eba24c696a08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415d48f96f532a4165cafc562f82d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0b97175ffd8777869f5580cde2a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea1a454deaf736e817d289884a3ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e87195d019b965b3de786cdf093bdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7abfed86812be3836a91c7a16b7035660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e17bbedadaa7658da93d90f58f65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289235e07d06a14f263707949d313d7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28290e202269a24752eed53eddea5165663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf43605e00e27ff802c2982568357664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07670145d811ca25a2fd38987f27c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07717d789f45b82ac89c743009676b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279bdc0b1cf86ea0a760807de73c255667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ae18eeaa4a3d6951a6074c7b0513668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc352c9c6f69c552c4c3e2829cf36038669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293514970210dd083a53d91572d41ae8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e7157c10b293b49f0b531c35d971671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf01d0490cf8f129105019c6c819c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d1e53c627a53fa9d24a1633117a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0dea37ef55d5e1e9603c1af5ae828674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa012db42c44766e01b9a95690474743675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd05e41634d14e1a233848f33432cdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d195e6768d0ce3073c35570b93fb2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e5f148bd5395ae55a6511e53ce904678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4018f85e9ed4470445a017602a1897679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb70b87094f7ff6ea324ce2ef7247680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0052144e4b362dc1cf1966566971bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b74a3b98f85bfc5b6a8ace3414a94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c47e0ee77626a2ee7b910d576db3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741426c584b4e9a9f2c3bb52158ed144684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d5e671b14a243abc26dd40f4a68b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f651a3ad7bd3d70fae77cc47097d20a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b53c2bf8648eb5b19ae8334d76b71f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc594d10f0d5e817390e1250a6d5b78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3808e884b7c136d50748e7e88316e51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adaf971cef14ba9af95c7f29c14ae8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f51096ec664bfdc3369e6bbccc808691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef2dd00c711857bfab75df97ab650c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ebae67b907d631c62ef1fc00d78d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c8b647226bb29c0e0dd60c07a07f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f86c4171642f80f4a0f42952109d3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dc10722c605e258c6a561e5c48546696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803713656fcf123fdcbc61f17491c28b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dea55424688126d95e304ad29ad094698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb110c8fe0657e3bf3e11595b00c4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d9656e17cdc44bec0f6eac5cc891700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16717fda643305017f56fd79153dd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb8a8272ddd6b2752d24efd6656423702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6a03139d4b573f41be24be6f4c8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d555f3e49e750465b1fed53daf20bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352c8c248d725df5b8bcaeef827491705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a2796f5b9c16bccc0fe41f75f8f34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0cb321ac4737401484a20afc984b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a97b243bbccecbdb220a7ec5fc94a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a55f44560346cb2d5b8d17fe05a66d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace6588dd6fbcb7bae4aae60dbe252c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63438625aa11de94f538a8825d034744711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33becb0ecf05713558b8f331ddb0a79b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147b5fa49b557ea4a0297b851a3f9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48313c4eb88b3e7ee2649bf40b2de46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd89e074500852f24756de87cdb53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa82b8b11f1d87ec942396d66d5ca6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fef4b6c9d5368db07e68c80c087a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d968c67a7486b11b87ed254c46351718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35171eff5e0fe637128a79ede7e5a2ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14af77be7e712d3eeba6150ea5a0a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731a53a3fde21d3ff30756083854ba3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e20ba06d1ef6d8e8aecd4e12f0208722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c99991af74045edd25adb9d6511ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52303893b755329dfb531f1255aa1a07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87b13bed234a8fa99044fc511e6a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950cff7048946425b433d12433215d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcbe92da9b4e0c459a7b6c88cad9ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c1322f69f06487c6c116e26af0a62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6648cf9ed3007afb22919a9ee7d2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6605907d1320a776dfc0387b7e877730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea681cdbeeb2b270b41dd5066863a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b58196a7c176d768e6ee2dfbe6d8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4d7026ca597c2841909e533af7534733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f137da51c0bc12439d25f11ab5d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa750a969ff5bc405c20c2c7d8a13d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf6e49d14447742d9deb2b395cc0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b745ce0335c364717b9ac1411c277fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d76185624ddb7894ef7dbb75a89b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ca81f0027ff042434b7160006ba1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216377a1c8c92c6e9ff6df8b0886224740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d25f24bac17f4794769590e6c76e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250769cbbf517e0fd05e198b2054e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5178a10afcc6cf9afd4feb5b0803167743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4b6b7e571ffe2b6684485762fb86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e7f4d65ccf1344c75b894e4a99e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5204bd3d3f0ef7635b9dfd43082b5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fb363938edcf7fcd7048e4e2534dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eedd68367c8bd3a8d6b8c86755ea11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d993511bcf2cd9fce163b5b8979a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d508b6660d91dedb40708b24e978d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8aa5045cdffe81f5d581468490c8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858ec4ba68f8f1a1c5908bb04c1554752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093575c407f0763791f64b89ee42e7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>