--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43419a9781d341785c18e3339e53df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b627c6e7a1d76661e7200b331c6bef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc952b2da67d723e8c397723b383f3513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bed422c8c703a72a35784f38ff6f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320adf3b9ac25ff86585f180675a3c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf18e9a1d42793fea1e68ddff7992e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b60d7cf3cdf89b2dc3c0a7f9377d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b10fac026afb1349be77f7c4ee418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ac044f419332d0b766caf30fa1dc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d09c1edef80d65dc7b8b6b900faa110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88efa2a049ba32442e743e17920902a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d086350180f09e0bed52b9b8ecb59a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936158f60924073a110b15067541749513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8949aa31febae998bb435aa1f5e26d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6d582aa2a4bb973cffe480b920f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d838c6fc989c9d8127dc334dd2e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ec73d3039348c9a669166e28a820f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae15efe78ba44b4235a9e9787643a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a95052ccdb0b5432ea9b0003efa87019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff887b9cb99c754fbc2df474dfbfebc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfa8946c444fba40d4c682256fad5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a7bb3d99d6d7c764ff9c4d5f20ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180331cb8abc6ee9f6fb5a241aada223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113b13450ad6eb522599def587757f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef1651089c9f67687dc41aac18cac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13649ef09967e55ac41b2a017d61d9ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f596bdd5453987f9fda9783c09a05e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c5ab8d9c745151bdb37557222047c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdea7752a362a321e6968bd0eb6db8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb49fcc3bfecdae148269b850ffc3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d630868e97c58b7d9d0840f5542631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6a45a30735d3bad9c4d528b3932d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8f05db1e133ca83f513fb7bd889633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e22e991de2bf8486a038a873d06034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c903e9f0f41952a4cc7bb50b91c4fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1a27bda7e687f313cf436b820808836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab3709ec4c8e249aeff75df62090a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17007b7fe5610597e8b7a87167bf0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a379ffc5161e848dc9a99b654638d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d2485a0fc9fcf63131eaf5b99e1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48665122c6c9752877932333fa412d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943357774dc8defb2cf937f8bbe813142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82968e65e70c912960a67366e995728043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442bad627f1e2422e7ed19f42029af544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873ba351128a2d665ee4142d49143845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e860fbe1dfab9844f13f67ac602b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd3c0a1bd220627b8641ce73dee15747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963ab19bba4d72e24a946e3ee17e75248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e17c11e96073794a5da42ac8c61749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf73c6ee120a7f0ee2b3300913fdd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449aa465d18af647b28a391a639e08a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f8b29b5be07bfaba829e5ccfc2a8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42701c3ee00aa7c7df73692a6231eb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f849181c9b91f1263174a3b41c22f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e87adbd51fdd2cb0502752017aac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ac16dd99e1ca609d92d1b2f1108b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4109316c711d345264966b7a0bbd8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc6ec75a6adecbe4f97ee4f37567b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20729acf09464e1a5064f6f37a70f09559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae8e7ee6460a4e74cf7acdb4e9832060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289342c9d3711d3e7d44dc0dee516f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb3676d3480b5c3e2f827baa4bea4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd1044ddda2fdb9c4fcdd0c6dbee0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc326146147e744a14aecadee4cd0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fce09f9defb4dccff53088d3f4e0cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c645b29c0730bf216a74e5702a07f5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348818410ac735e710682acede398cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a4aae2fae75105e725ca5907bb52968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b5c9e738516b59d112fd0582e2a4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729906d627d8bf62f049cb37035815db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe230dc60a97468dd7dcab8f3f5f2b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdb373b1b45127700f457d1f60279372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b07ec11544999568d978e443d353273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a02f1bc798f98ae65576c58ee58f9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0182868d359f256f0ac7558154d8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f022fdc94bf3c878caf828c00c746c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718507c67fe8efc9b86c1a4213ca10b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0bcf34fb11f9139396db8dec41eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6946583c09bd5d95ebab6c0e62b171279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbc12e4774e98a6fc75e8de1d5dc9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb188d1fb48a1670316a532e1a780481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a3bf794f3a7aba01cc7bbc81a3ccb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f001009616588fac98432647d9ba883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e25c4e2280c6e97b616b7538ad5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a80f8c826dc6579a1ab9abdd9499a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f26d7814ef321109d829c4cab5e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13960ae66e5e87944c067bbb1530587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932a0375c7bca3048024c048dc028a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6efca2bdc67f27d92a5a2f4f50bba589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b4ed7f10f4909fd57c49abf81ed9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3bdce83e84f10a763401a00d2e5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8b4ea8d5241a54a6ce670e73837d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695aae6cd73558ddaa1aa2a7cd6ab3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ee9f564751f9d745922de9e921e1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38825e2e07b74b77fc10cfebcc33a1b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d16b90cc25f81d94c1a848e4f6de4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a364f545c5b4b6c1bc2635f3105997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e6b86d3aa8be42a3063174e27005e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886c0eed1723901619cfce032ebb96899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be0667c02085f50755f39c9f1bd26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eafb7fce5c07f0373bd26f5c6e2f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb47880bb7f17604881b50cd0582e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf193fdbec69d32b7f1a3080a0d1dee6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a94cda5beee662c9596fe51bf9b30c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81086b6ca448b0a63584b20b0e78fb51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54d1f5015f9d78eec15f16a978e03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d2cb36eaf339f467be33705c2ef8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f0d7fa3e0534a6f059f18c3abd3c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c074361b4eaf3321e66102f0841cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a571112110e670c2acead95f440a1dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda12ec12df496981dc82710aa25a68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60562d5f74b9b69eff896d0f77b640d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bc224b7d379461d88b833f3058fa2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f981feb9991607d8b9461c3ce739114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e101d7c148ccf35b3418b6577fe87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72a31563d0e0965b753bfb837fb918116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec87b2700fd50957559272fe4c415f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034409bbed09b36392dbe2d9ddf0848a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9968ec37fecb85a132760953d6b3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbabe88eb978d19be5e85b38f9fc68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb1578f1aa95f5ba656d5adb7c63d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aceb13ae41f5ded7e208bff963015122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3130e086c03795a168c559893364fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c7ce8710ebdbaefda935fc3bcdb5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a3cb136934cfc73dc1cf4e7a18c15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800097a145b2fd5c8f9ec8be492e8b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e46437a287793252e4926f6b2889127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6a83ce0dba9b918b139b2a5ce92d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff90a956ad5197cd5774f69e8bb2f3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b51a6c01a7eee3b3561f2a8e45f39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de3783fbe394806d3bf56c89ac57ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248795b4f738250c4d209f56d3b373132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185477af210cb6739d947ac5d314cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2bd856499fe024d3a309e5265993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7db496f3e3502365cfa1cc22bc4240135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114723af1fbe19835ba9f4da64658d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d4276ee3fb1e3ecfefca7f49401ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4745d6012fb7364f9dbf41299f9ef07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5595e1022627f079767b66bfeb2c9a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069b0f775823ae63776a70163b9640140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b79f78655fad706bdca873b996b60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aac4e06c50fc5e0604cb60e13ff54e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127fecc2d1add563cd86d8a8baa44d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256192846daf454d41332a9d9d1953e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d94ffa4b73b2e5bd4ec272db7c3d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038dd591c2257df1704bf1ea961993d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b569089bc9604c07cfccd092a58817e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509405f54baac5001f763506f4253231148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda191fe6b9e5b6e0725073446ed756149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1465c2734f4e547e84fb0a57348bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03976d46bf239de06eab91b48db02719151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2ae341bb8e2de0ce5e4e418cc4dde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2deeaf81f08d365dd548a15f267be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb93a90f6ae6a24f2620b8258fa92b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b404c17af13788f6b870e84d3a848155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87fa66c809283fc33e8a236f7a69b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bfb16c1ca2992b31867e9fa4fd246157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf9ce9d61914b9133fb3d134f86e9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e79b67369fdb5374d36ec745f3aa89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c608ec90e7a24f16fc35dc5d9485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8417c465fd480a2426e2a83fc3ec7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c964a519edde9ddbcf5ebf9763df05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382d560a7eb45368cc93f09118fcf87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075c8433ee617c2ef95c77b2d22fe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c42222cebd812f0a77d531d78b2f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c6637d6b3e97d6590bf60860b0c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1927a44887f59ea6e824ea94da01d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502c362bbd4bbda187121d3514c03e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2019e81bd6df715c26c05c36f67f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb3db390ddbd396b493bc3c1f832cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc02e55efa9d167be7e6398f032a3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a127a9daf894b1943c39c977b8212a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f9ad606922c1fb77b3d2a9061c565173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b966c764cb119dd3721535f432a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4ad8d4238a71a4d6a8154ad8a89a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4410367cdf47ab63f04071726d125e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37354dd2bd59ea2e3aea882e53de9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c13c5171e0086c26206c32685e243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17693125d300081db289bd2b5280aea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086e81ebc8410a6834b4f69a1c5ca0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1feb5c0a34abbb94e9398d440037e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e61bae65327829a5159821970cecf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111a72a43fd553b5404d2458723df8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e3a149c290ef528ca1f8d69fe84e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a8105c7026d804bf45f623185342185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47fb250e2663488a0938ceb5505a35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b95ec0f4d693ee8c8e8a6f34ccfe8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821902fbe66845fad90d5dab61dfda4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07ba00926b27220f518858c811e516189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cfc4215d33baab8b15f2e27b07d75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bfed9a8ff0eca23a6a01641f7cca7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbddf89a9540cb35c3a5443ddaa5579192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72724bab13cc3d7499ada44d1511122a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83eeb33d10b75306ef182a5d245d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f956e9b08fda336a2c44a43738cd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c9b6adaee90eed6439526a49f44c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6b60c8936360cd287dc62eaf45d8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1d7fe5cc1e6b3c3cae7fae8f09b11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573148af17a8a7a2a6a313acc83e08a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8fab4250e30048facd4a80ec11dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfcdc63fd1c6af02350b0d10f866e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2edee8aa4023c0652d1ae43f971393202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396791d19f4f3c400f7c5f7b4d789e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7266fc9a832604d480660979c9bcd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420934938d136e9f84920c078d471e50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b3af9cbde78178f46dfd491dc8229206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2e6d47e65a03c74dde150af043779207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c103a2e7db7922a3270296707e244dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d98433785538e29d495657baac4e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32fe5dd9c464317069d0c67b0ed2cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0810743599b806cc52a2886f8b8e127211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd2e592d94e5c95922833d39748699212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df34939136324aefa9156dd6ec904a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268fe12456acc183b2a5d0de091329214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbafe343f2f5625e3135cb6fd9cf26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1929d09545a5e7ebed900aacfaac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e11e380c2e19b826b6c0b71d89acfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bc1dc8b4520f85483d0d9fe25d56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d493ac7006f7255342a7049649881219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b7b5dbd334ddc9e4f4e25d572585b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14507f5fe31d2d4c4a699a1cf6909458221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240c61df9d4f5ee811d82c1e9d4c8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f6aa0b3a001afbb8fa19b0d89dbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf3c19d2b498ee00f29b4067b1930224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3674ef8483385b1bbf7f5935a19bbd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046a18825b20803742816a11dad845f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a79909be36fadda70ebbc4381999a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66d0406e2e9a824bb8e9d88b7185f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf2666295f57c5f92cfa3c48074ccc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba64bb92769596b7a913c03e12782230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ca0ccefe61aa6fc811bb44f2add7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9364aaf88baeb074f4c30ced2bdfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd676952261486c1607783a2a9c7931233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec56651e7e79d5c9b71f18b12509c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1ca1d226f2923d974aaf833133327235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a0cc9034b16d25cea6bae5f14edb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cc73c69428df1a16a0b1ebc302c82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8175e1ea731610fc169f7dce9d4b880238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f3baef08d656ab227bb31628e84b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7bfd998ddb2319fdcc3508899a6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32a6a5895f9fcbeefba0b997ff455c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212f34685f1507fc657e6adc5592437242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46ea3ed384247d6935e6a924b7dfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04833867754bd2037ab0dee7ba7b93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d096ca70024f9bb583a14295fdd4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a3889d8f89f125d102f6377fca86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d276f048aa5e8e497fdf949c671fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850175f7afbd7b0f33debd89803e93ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784cafefc2b39649ad11c07a58612e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a990f2e12060167e8555b3063400b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8978f353f2441e038f2d87ea7d2e942251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4879e4fe0a2662706ac3f85c02ee83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2b0c8ec9066c751560b0ce2ebef8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb668079d82f41d4135fbb06618db5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef37f35bbaf366329e4341c2082ccd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8701448e4a7ef52757f779a2df3ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8354d3a8f877db2190a5e7cedea678257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb85dec9917753d96afd32b53854fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190508783acf7ec20721686e7bf8295259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e55cd1f190d429ab0e56209aab6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f550757c4efe19cfc898773b3d3fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b3ff75a1d2613b8e6692eb9f62c61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eee1b19cb2bba1b43bc68643860db7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8ae632b0085406830a4fe6df0d6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560d50c0a771fabe2e2ba984ffa29d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8283a95a5b493d3f068a85ab395a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620369346da0cd5557d8da2bd55483267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb14e2ba022cc11b17cb1a3f8f48d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be63d96d84b23fa8a947703e47eb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1dc0b309ef90ed4b3b831ec04833270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a073be9855ed3de7e55de5f4e8668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5d8d88b55e0f9e4865c2c844746d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e331971460cdbe4ba5cc4c0f32ec7cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0668572c69beca3477b651dbf0cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c01161d1e6faeeff30cdfe026d2651275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c158e5b43b95116c5baca79f0efa7b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a0f5e88c1beb3f82bfd3f644b0a1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9b5ed47c063d86fa5a4692050c18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d3da5586baa4abd4624919427cea7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a02c411ffaabb60048af6bf4cb52c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cbd2bdaeb90ca4f1065bf44a79456281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a7a4357e6f018d3ba4323f233855a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc117a6c8fad3796a4d37d509d97d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec678f39f72a146bd2ac01cce7b5f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f78de8ab8f9df4d77c09120d85c15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003fe92cbc9e7ad3c2a7e599988cd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a705c7fb1733e71e5bfca44eab5feb4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4e23e79365aa01da7ec6e4caba8f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529332d9a2b1f360aae3fe8fa54b518e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25db9a8b6f6477ae3b8609e284429290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57750a44483e54c7ed5051f7d84f8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e3e1c4b7be3d7ca257fad0a031d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1302c304f3cce6a9ec2b03db4ea268293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46091fd912c15ebc83426886753baa06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46352688ed452e5d544c3589287b2275295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e973ed1ccbf0c6a03a4d13ed5ca278296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081608ed4efefea140653f2c3257bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5bd68814d830968f9f9f7e74b52c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85115333577f4db913f646cd9f0ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad7082d1d934ab6d620881c214d265300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46973edceb998bde6e80e9e482334d70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a810c89d2aa5880b5856f769563e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e95c4b793462c68607bca6e970835303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fc96d72eca1bc4c90a9ffcabc635304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c6995d457ecafdabc8d4dec30caa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cfc00d85f5521e0eea8448095db78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3a1eb0fe17da65b42dd914108313307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebedb81560cd9b7c2c9e7d60a76cf67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c46be2c0ba00775c23e7a096c62ddf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6f564e01440de78355aaf2531724310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96032899fe321c76dfffbd9b61263dda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0c02f19b9fbe2704942219dfebdd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906826b492866da29cbb9b68983414313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b36bc158804fc69167676fd263552e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16d4739c7d33606b541a5df3378556315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f339edd64cbc5c31efb76da6e3065316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b1e2fbfe5073ab06a9cdd8d2fd9a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4c5995b68e3344ef228671616dba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81954bd6a01fa1c1e72a689a8d9859bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b56e601cbcfe97cab9246e2df7e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bcfcffeba0689e7fd9df8d72adef4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20fef68b1d92700c28cec12d7a206e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824d8986494c01f55c85db9cc37f53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b5aa8db6a49452ac1019614a408fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f8fe36029e74b4697702a257de8c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed353d0eb199d51d51e8260de764d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18952d3d2407cea9841ba001cfab5ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dccf0f9144edca68245ea7f61bfc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f987727bdb081dfd5d817e75d214ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5fa6a806318d3a375f0ff27ff7be0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e647d269baf2c124f17cdf90137b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aeeee526388fe4740ccccaed11c67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdae4471603a7f58bcb71330162a065333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbae357995f7b02ebffb2047a3bfa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bc7c90ee24d958860202a2ce6640335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2678a98e5f9695c2c62de17cdf5c05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ad99f8990b2ca9a8e7bb193915f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc37118f21ef8062f3e8c7a944b9757338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe8c69bfe5e6bca7e76f680a750e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbebb5c304673ed7da0e96295af273a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f95229d56a900246a50e816da617a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bf96624243214eaed978f215afa3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b2af19b837c796114434a67105bd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3888ac48bddae0fe51d7e58b4da101c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87a265a3237d060380e41658ab73d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea48ba65cb19537b086f375eee78a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd8ddc21117b453605c0c737fb270347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5246c2cbe726d7ccccc1746c32273b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9477ac7968f3814276b9132ac65d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969029978b891800c71cbf9e63ccaefd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbd4c51b455712589381017320b4c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5f7da0fb46c8c8a9518ac3bd144f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd065d25e71489c8885254ca46adfc69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761dcd9cfa2e50579b667cc26ef906b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471b196b549e82fb91d2ac87600451355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac236da68e823ec58768da5efd49110356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1324dc7b954ad878a84d6b8453c01e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9f51047348734b631fb05cb61358a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93aa0726917a74b9f77e5e056ffe15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059d0292a4581b19dc3e8b9f9122e9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c6114e6b737ff4d595bd9ce9589d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800d92ec7b0320a25909bcc772b2f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc141bb7f1c90b1771f762d2b5d38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aad2677716be8a967941286e0bc91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2dec07cbbc7ed0f47494eeda14f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae62f426ded29c8b41159059c213e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128491c82e3fa3fc8890918049112e16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7e47ae9844c82f2ecb17841d29277368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5bf023d183c3f22e70f7d8ed4be05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0c769728d65dd3d5fcec4e98a131b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb764602ab1b448efb4fb1d6cb7e441e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0773356347e8ddadf8a47568a5170372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710d6078c668007096996e563a9e9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be5a6bc3638033e21562e87bd0f92e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17da488686576d954da0a4e5c25ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e11e59eaec4479577d963d7b6623c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22978fdcd84c2c14f2224af21313a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c5c9447dd2d488743dc8ecc8ba9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a450b3336996a3077f4d015be2192379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54007dcb48f761442461972a44abcf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894d63ef0a296a492365c0911631a38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6de6ca0e242ec6ade43f5142a44c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816054a0b66e239988cff94680bbdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b41d3e52c595647c22ad722f5a16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0025a9c0f5f83d1ec783f8ef8fea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64b26993b1f7b0e6cb98f6938c0802386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fce830bb6313852878337a2ce240b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f928fbb32fb1ca8189ddaa101cc21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc5ce349cd4fb829771b4bb427cdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b1e49e182301923c0c8852c98e0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3caa256aafca425fa63ff7f604c448391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859775cb242c7bd47b9a97ec8e8eb584392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79362082d5e2a15cd7e226e6a7756a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b8915eb97f81642e0f50c520c2a8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b706e91a9d7678136ab1698903e221c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8453872c2307ee0713a92dba8ad7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19821c08bc2ef5964983fd25a96fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b536feaa314e29670aa794a6b1c84c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17dfb43f8c7ecea047a5da460fd598399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b34eac7a2f82e3be54cdcf358f06e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1603f898bb5b377d20d5ae7329889401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d9efddd482eb502478c547043614402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3552e0c366c2a45824e8b1a3b2761d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf37e16b769c1fc99b22e9deab3bcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0a6f032c7f6ac1f3ac73594792f88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4ea6f7b57d03ede707f497ccd3c84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be50fb6275a19998d8f4c3335943257407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919d739a0d8385a7692643457aa50be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1750e74996e34160a1e8d49221d46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857301d16a141ace7d1b691c52295a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f167078f2807c0549f5b969d9f4880411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183bba4c5418eda707f7385a4833ed7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e855382023893e4f7d88386318abdfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e43021ce1a9781ea51df00236aebd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aff0f584c84b77c1136b53933d1b9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52071bc69f5da01580b08b614ed8128a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3ad68a82324bc507c3aa8bf33e9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d65a95006aa9b15a4fdd371762e850418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b375b16529a8068a120961cb0a3018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abf6c78e03b41680a07a3156b80786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b25f9eec936ad8ff4607f8729e78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6747f22d3e73837a24e06d9039d18a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0523d53a9ba1dd843dc59be5c30606423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc20cdf1ecb3294d7784d26e99710424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb510761902a62b87764d3a51e38302425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04c7cc8a8d4d4ea96013364fb5cae5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d66bba11268897276a71c3473634427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a6afb2a8590357bbe29bb94aa42d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e628adcebf48b5566afcccb80370a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bcd5c1f927d345a90f17ab54bd84e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92916c3d75b2ac14435b9ba75bfabd33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37910f90077964b9cd8dff7910eeb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a79ae0e87e64f9331f28416d4df105433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dc57e567312843f14f2e4730a5938434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da260e4cf109b81c396e37fb5dbae7ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da028780a72142e12da24cc65ffd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113f383b9636cb0b71f24190544288d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3dd548690f6920bddefabdfcd646d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289a5098db852083f95926dc854686439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9a5804de3789ea37f6a5a2d9267d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bec2bb9fc099714cb62d721d87a8cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec3c41a40f2679d8952584b116e8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97575d6cfee8fd01671401f0d5aedf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80f1e01a590a26e7c8df55734eb1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8e39777233def09eecd40a451df4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac347b0625048d8f73cad43ec071274446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d0ce552b40e6602ab862cdc9b50d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671bdac2643ec2692eff405a8320abd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f0cf3aa23fb4c0850b83a4a3b322449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49637e9a04630ed00ab46b4568f4c80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ead9f2d2a62996815f46288eb133a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d6a065ba631a82c6c61a11b6ddf18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad176051c179715bad68b3205cd322e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aeb9e02da8f968063986ff82d508e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3825cb433aad53937b2a7908522fe9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea77d74f86f9f5eaedfa859e9e92154456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd906ef4331e89543cd995a486d199457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef4bd276d0438cbb2487e9523fb991458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15144825ccbeae6b38ec6fb1545d62af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcda9c53207fd01780fff8c7217c7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee348f1c2a27f263ab37e93b2dd93de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371f7feb13dfaf0c13517bc06d05ac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d27083582bef80513b53624317d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf838b960b44713c726c86e0f3661a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160a0acce5d2654cc693e6b76018a00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d9a7e8e51f8eb24941e1b4e4ebcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbf3b209ee0728e1efc109ffc60477467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf824b25219e66462d5b0081e2888d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72935275a2bd542e59f23e0e32c06b42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d3b6cfef6c7cdd2891fd544d34f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5cc9394711b1521f1017ec68ec83c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b630bb6f8f78a6ab430d31a315373b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52566e97a9a516c5e61c27428e22068a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a607128250c0dbf4d64da73e76f4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ec5e6d9fe91816510b319367d8a63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4567f0f4140c78bec82133f68bfa7ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f5abddce7b20c9657889147b73ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aa621f3e7ab4f7d7980550823a9ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7471a4c99773f6c4cf00955c6e8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63d06770ee7f568adca0f446abef76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf643341bb62948c305d1269e9ef69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207d06e7f8513ad1263a361212bb44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea5ba5edd875bb8cea28d93d548d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a296baf0ce4de5a84985130041096484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde02efd2455c3cf9656084f33a96a7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12938c47fea62ec5a424f0e3a7c8116d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e43ca3e142ffdcbb3349a630f790487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d07acb1da15ac5d00575142d8d7e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c796352d1465bc3dbf27bcbe7f0ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab90d3842b6bcc4a98a06f158bf92a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801562ef537719c5b218cc46292a13b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31036ec96f34371ab60fb7f05ef29c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaa53822541205b41589dc27f8084e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea5c113bbebeacaada13cef2c842cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cdae54bd1b25fdd3a7d076bb22a76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d68cbc46ddaf3f374d17798aa6a51e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2ba178a51fe107b8a38edd0a3452a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c4663ef378b0d71b09f26d12f00be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440826eace371fa7151dd3867a4bea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c7fa18789d310586067c9ec492cb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff62145608b28d4e8f1db50e33053a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d179c063da6485e073ffaa765e3dcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad76f05b814409348871a80b53501503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e6f14bc637649de92d2875cfbe8ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6490cc474f383e2b8402bf9090d2b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc184be7ffb4521f2c62476269227aa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a92f1161dfe4c90dfbe31fadc1868f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81aa0ac9526e38816a1adea12db75f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61759fadc1dc0fff73908adecc6706509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982446f56c9706d889a44660c7f4d3d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994dd3f33bddea7afb59a168e8b0673511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f605f6fd36b2f1e1841853b34dc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a12bda5472e8d2e410bd5f28e65ba8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76963f17a600c8f1907e05b55b52d2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c87be1838324bd4bb0d484b79eb4ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe613837184aa1b4366ee6fa018f27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63213306ca9fbd6b3e7a4122a6bc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c1f9057ae38b2ff81768db9576462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218198098c2e634935c59d926429f9f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a7c275cbd3b77cd6ae08e475a3ec1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d4f2f2ef76ed846be02195eaf4595521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42739f8d9cb1132124477bb4a94c691522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0df390f5c90dc18d6ffcf646da67a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad340ac45c264a2809f49eea885ec7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f31f8b47615f1a0bafe902ff89928525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e447f0aa197e9806e2137e49e3bbdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d3d1a9df7a5bf37da0432774687d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1c71233c19654cc5169c59b429389528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acd6a716263d9ec53085b438db5801529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25921b2271208188dc26282b1a4681530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27a43f9fde5ad0cf965c03033d28f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd7906b330827b21c4a155b51443aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9ffd53905f39ba09f3cefb111dd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad08f7abf71096913f33d9d007005d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2f94831af1ffe92f0a470901e967535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66db42a93b5c4aa8e7de3d73899b9cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34175ea3189fb433cef0bf014f870dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9451519bd18f4fbd0c70942b8cb0805538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0891f5d42647e2e566260f2a0bfa35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a9e72dcca570ba074695a8e1eff2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e5485d3e395f03bc094f91f03d850541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa10ff24ddb02351204a17aec138f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64186afe6cafd68b87f326aaf262b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3be7eaf76e6a88bff21179b022b60e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3fecce634f393a4c9f05c59942520545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686450587d1f04534fe3e7f3e9cc878546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52789d176541c01fbc9e178730a2a99d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de05bca760d9cd11b2d218a8af66d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f1d00c9ad41328934cdb53fd087fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e46cb762ac4f39ff3e32bb633c792f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c5ee21f583191563e331a36957c89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d207fb294e340f1034fda487665b35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe335d695ca62c8c3e0ad3d1b8a07b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c014c46e632bde3ccd19ff0d12e46b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593bc4458a0eb8a8cb1f90b0b5f92c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d796100e2c4cc9a3acc9aa2c34688556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf107fb517cc6bc31f213eb4e0eeb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe834eaae65923cf046dbe100b8000f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6393bb0c418d428378c935f086962fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4182781d7582aed4fbf0d2004a965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a799c6f42d138290d8ca95bd1d12ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72dda0b34c3b4d644dedbcf6ebef66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425186ecebb45d919a5c51b9702c80ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b5938e76124596e6edd16eef318a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d74d44f946c67bb9088afdf9522243565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284894e523a3b1b3b4f163fddf4de0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb11269e59f34ebf5f396848b443dbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9905d94e0da8d1993ce81f54b4e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a108cd003d87db01ecf79cee646b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702ef80defccdb31eec09a9df4f3cde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1f7df4a3a38316dbff5f6e078c5a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb4b4657272b69b7f4e3f5ab5b8c4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9148789e173c76b3e49c73e545fe1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaed253540aa1cf9f91d43a4d30902574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015609943e2544eacf52a6cfadf01421575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e771f2a00b3c522730acbda33fc4a4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776a437d4fdd606f8f516a9ec3cabbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56c70941f53f2819c1c1d3b847e34e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e3b51b2e3236a083ec16045cf1402579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67d7b8629c7d51fb7d6a3de79aa372580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf95a900b6db4c1e6c2e722dfe975a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d61e62ceceee418804801858e13f35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198021681a5638dfca7decf3ab35990583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b15105119f46e0f9d2b6e73d8300e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c8f6478f6f1cb4de40a32fa8f71a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c02a1deeff4224d9b14b80ba1386bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924d48e9e51576e6e18fa6d54f24c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0f427e1ce2a05fb07a509b0de6eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9bacddd8f176e892cfe9986b28194589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eebf82fc0bc94524009d4ad192c39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e114b13fa9b50a38099d7b44d5ba2f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f0ac5362cfa6b1391a111c18e5ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3091eaa370537045d2e9563bbda72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe022b4a6f17341e67655a61fb84c4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f0f03ddda527574fa47279429d5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b5cc9f84cbe1d2c3e8d98456cfd87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63168a0ac01dcc45458be71085405c1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627cea469e66094181af14fe6a7646598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15d618f3616649413460c67c16a27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98eb04860502ba2c2b67032808740600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026278413b436713bb2d43ae160ab95a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82477240381411a7b26885669a6f75d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455df582fa5eaa3417aba9b6f0cc442603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a1514d018bceb7e436de878168be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb89a84517ffd63172f443c4941ce43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e718e42fd60b9a0bbd7b9e0582cbd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3180ce2ba1a056fd6b07c8cac802607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea2d23ff1f75c08a133d64e670471608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9dd2d4b9fa2bdb5f6a51cbf0fe041609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b535ce3b0c793224918763738d9cab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b207dc5bbcf299bf1d0436283a78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2839bf773439c2b0d4016f2c3bbc7ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a837649443f5236edf6e40ec6bacb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741ade9afe3c073775d6a1b95489ee8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c731f2890bee6189977faa8f60f95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c82ace20cb4170601e96712255a5eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc49dc4325fa8213ac78b1e5f9ecf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db732e744569831143e53a50810e623618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7ae720a135ca9233c0686b2aa9e7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657aa7387de5e20f9d6792189a4d623620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c288adb7455e98919f1e1e6040ad1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e156209a3fe6f7702d8f5df664b67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98082863f55f2bfe0ca9ff3ed3f44d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc323e8913e54a3661fd21ec9fb2e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd52f417b2b4154b11f4343e498bf3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaf87f170a296b2473a5a0fa1aa79c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bcf14fd4bcf2ba322acd88f0e370b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc701edfd484b49a237df91fe5de679628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e389f62644b46c9aff7e107f3079b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01f6e8fe6a6352f7862cebe6c09c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d988b912485c4e06c999855e3197723631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a468de333d581b83be30afd7371505632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6d0af08f2e20efcd8ec40f4ebf01a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369aa16b5a8b5c6cff32073fa2d4977634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b5e757414e7fc22e781efcd900ebf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee646e4ee81c18f91756b43889466f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dce907059e7283606f7086f199d7ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0224a0143321493699d468f5b6108638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b38a4c7a493feb587f95b86dff6045639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfbdb6ac8f6621d0f6b001f9c4e1d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d8bb97e0524abe49caf365a58859641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f2d7bd327ac6679174f8ef1bb3205642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07ef3807be64c381015cfe231d437643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc4cd926ee01b090c152f8b52ebc68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b694e1d8f7348bbdbf33619fa89dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e39cba51e91dcffc567e783c2c6db3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6d6a8ffde7ef2b60f6e0b5bc5d98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539eb06eb3ddcb17ab4695ee23aac2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0067bfd635774c4c52236b23ee9cb98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8634071dd00d4ea6971695908bb1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e139fb1c89cb44c9dfaec988b3094651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8228fc4df11b484b8566fc9d3376d4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d30767f02c2dd93a337eef704659653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563024dd8b7ccef928144e853f00e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab5a7c49341e57603f807ecba1b66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614afd4d99da7a84b1ea2fd33e17eac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6c3c5240dd5ca1cd6c9f571e7af1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2783a734d60b02b49a3a18f919aec5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16817de4d8c6b5991b034786cec62cf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc73d38b7ab337e9e9a5b3d4b816649660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52757c78f74a515ecaa270858f4cecd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a65382318464e4875624f6a97c9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5615c33810f7c9bf5b0d5d9b518574663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb301fcba62639f7e2a44a1479dfe5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec592dc549782dc91bcae9ffefa9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bccfc52cea6d62cf5d01b3b1ffc31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7fb38c73e645bd3c82718339d2e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ddaaa55ff606e8addee7eec5873bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f989ed1488facf4b51606bbec08401669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7efbc758a12d4ddbd2b1d08d3ad3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fec132b626f370b97d20be0d9df2cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22a1926cb00e4b85500bf853eddfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00dd1bd4fabb59b69b436446206d1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba3bf206940cb141792af16cf0d710674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a424a25a6c4c1afd353f619455a95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247e47ec476f762c49e5bcdd154ae8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e03b36882f8dacdb4365eb886fdc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e51875c0b1b72883446e2abdb64f02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444954943496fd9b9a611d39659aad07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7c40815ecf25d7ea9b96c04cfa8d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d94c1a0e66c38b4206ab7d49b7c2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe71613e1af453accecf3410a946cdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd87ee5cc45d0ab9ffca4c5b613d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2b8b54995e080e32876cec95531c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67028d392b52be34303751358fcbc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2de2651446352fd9942f33d3a214c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428baedd7aba4122825150131ef4cab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e30c3598d09d4cf3d65e1bf47e8c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb756ae668ccc0e4cda8b055d565a54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd3910c440e1b9abe85d82c5dd97fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7fa867f5aafe4b1148272bf8adcf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b99f8dd5bdad3560ead6689420e9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fb774c624227bb5fc2734ad5fb545693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3263f2ee565a2be664bd04ac05cefe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b25d767ed52205355377dfcb09aad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb808bf1338d6f3ab45901c80a7a39f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458755742b48971923f5c4d7c98293f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0476da35d763c1fa418d09348c7321698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd61733f2803548308c417803a61916699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278840845f464aea378296d230776f64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d6b0f64d7af267262a628aeb9851701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c53ffa6cb3fb7063b5c9b73e4cbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd10bd22bc1430f4ecb77749afabeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f12b0843ca241a20aeb0f45e72c1b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76ec6fc1fb9e1c62adcb26f2a0e77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea637b50c7a379feed934a1ec8fa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79034c89e574bc5a40d0e2f12faa24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48d627a6e9549d3c50cd86aabc044e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ac6b69d629bcbcaf29bccceeb739d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441db8f9e85e241766a63c0913d6b71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f986ee4d242f94366250c5e9e9f28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d838d36d16e2b1fc40893518dff447712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d84b45beba2dc4011a9021f99f1d87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7f56cf157380a0fdff4c935a50648714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75565bc09f22d5275faf29eca10243a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2a570d5a1f7235f71ce2330c0253716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c87a0dbd1891a4a97037d4783d908a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c940f15757b0a85e26b3331822ae4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a6c126af0cc5308fa924e038fc3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7dc60936c7b9d052e08cfb8fefd91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ead487cc9a6626bf1c502aa53f6048721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237fba0ebba382026c76ea0950a4980722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd157d8688ee0a14583cd7ce1d242723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986180e8aed607fbd2fe53c80b84a44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135d4e029f80ab4ad689a08c4a11238725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14365ae754c70ba5751a578dea52d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d8fedd01f6fe68a08a46298f4de6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c208f0c5403aa16591267e5532166728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e014d491a1a6518fcb0fdc4bdd90b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618841d225929da642ed9039b054dbba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1592dba97e7aa52c807eaaa5999a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5653b96281ac1c6c297e58289940e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3adf24e39763b28f597cb114d575c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce6813928891a096ccc95270fb4f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144983a188cb73b32eca2cff4cedfa4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8b6491316c5a547c66268eda6989736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d00747d528e5aaa60fa8faf8ad028737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa83b3cd25d9d818bb21e94c2fb8ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86030a96b8b3182203ee9b431e4fa7e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12dc8bd4ff63b908aabb4e5eea78bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d41ee5939a45c2e9701009663fdfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe011366746e3f99deac689a49fc885742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7fda2236316909dafd94d845b4231743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596b2d2c43df13a0f3fa2afc26c4765744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b0bbeaa91582e04281401344cbc0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0699d878302324288e6d1b28871d1af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d2c7586e9308f7595b7a51f8f5087747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b628f842a1516526e5b581773f4670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bf435f170862f26b7443671ab96b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be12f731a5962c9a2f7351c7342fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca475213faebda21cdd551eca0c3b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e3fa6fc40694adf9059528d48fe03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a06f4ea7c3beb3d1895df0b59817a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599f70806d81c96f9b587c973ee804e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2249f87acea709b1f5229992e9ff6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04378771aed721127fb2b4a73d665edf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac272a7304a0c75700dc504ee2fee7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643cf589cc468b2504448ac753f68d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5119b122ae86e6c75e804df7ee4fd4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726311005555d74209abec765b7aa3ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83e8a3c6aeccabd7dcfa08e1890a502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1d095bcffda875383c92cf2b04fcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d44ccd1ce4db5748768caf7e964624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a30713e2b21973aeea32d33898d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca89b512be6b2ebc877ba0e5e9e2fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1f20428c88faaffe995c3e413dfd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c56694f26a3a1e328b583e57229bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fee0c39ba52f7980bb8d7df16824e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1ce7a3fa0f13a34d4992fa1c73db510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9921626074cb544922c69d3519dbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9702e7ef204a194545b915a3d19c1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d426019419b0eb6681d524901252bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969759bd5b8ff1ce4a34759dd4ce40714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddc4bc4b7f70e8a4875b8037e0f64c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f09b4d225e26db5fd9f4bcb5a4a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d31f47663a44a3dac47307e02918217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2de7b2f8cd8839e84525f331ac7fce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc311dfac58f751d287a2cb4750fe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e899937f44fa0eb959019098e6d78520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30528e3ab90344b5d9b5b7799cfab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb0cb9a89f94bb4d472357a72c6f1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6c877fa410de64074bfa2c39442f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c2f8e7c60068117737726aab578e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340beef1d466deb65293215a124daa5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b96c234804e50a404d2fa3b14ff1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4885b963ff75eb005bdfcf319b63b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede8471c2f18a34e357dd737813e5f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8803ff2abee5baa965cec94be318229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862dfc0b2af154de8e46843e1b75b9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f4e5ea78c2f2fc4246de871ff9dfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24166f1a4109741ad24bf165fa693532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801331b03a7aa0d388450e62f6f8853e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952b918bfaa4f2440f918fb3d56429f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0951c94f2c8232667448d5a087ff09b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ea7ef3de71c22f919fb59bffe9a4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c094ffbca08af3408b77a6cc44d24337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd83038ce94c9f2ed769033db81b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2940d74f027bac9fb79999a09519c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21dd349adf902011d69ba77d447e0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabbd00bb6bf898a9f6b098c7704b4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b57f3b4515be432b5c4d693f7a32142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa40a39e0cf366f4294f77cf92be643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592c2ee8d31b84926041757908db0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1255598b40650a2659bf3a01ef183b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b588d9833ec7cb573e03de44b462a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa889ffe3b0bbc6f60b89c779f1c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8f8cc003484b52d0044e09dfdf88348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173fcf66dae7b38c596001b1928f1ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1d67bbce5984829a2e85c5741e8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724118a8462562f32a4ccc4d453e72a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2a777f92520309dd4265d42a7426b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c5cdf827b80ae436374159d4f4cc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07889aed1bfda2b4e0b8354a540e633e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425da9a7ed9c2e63c47830c98dbf81255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294eb68ca2ad6e4feb5ab3cad963ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4e1a5393a75b39fd707b0203e53e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552184edfa300b2a305eb2facab5901f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af635345de83e4bf77204241869071fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff816ec73eac80204ae2e5b01d891fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f32d8fdc3034eb4bfb581ed8f32e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649611e806318a334ee41c786f34f4b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da40a76d95a7c36ff1701068f11875663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aafc309cba3b55c023b15e816df61864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032851eb7fdff2fff1ebf2d4f72740b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534584b377aab20a6e126834a0f7eca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40511c8350ea84b6b2cfa144df93422c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d4d0bb38eba080da228235848e5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0744de54507ae2fe64339ff48d03f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2b844de2fcfc0b412a04574f6d5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a3c889e8c55f162c39a02b50bdad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b886f20e310d0ca797978c7f12a4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca454ace1ab054ea8e3c6d00fd78673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff376bfd42647122f5bfb5d3c7b2b0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd084748b5bfe2e4933d34ed9817375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d59bedb97ad42f03ac6aa10bd6c8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d256aa32a73aec8b4aacfbbc5954d1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbd6c692dae41a30ae588752b3ee3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df106cfba6a8f6109a7a8f87a71c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed10ab6f0ae09bbbceb2c787d1cb34480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57913033faede845d71bd57ccc669481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61260ab4e8355a20dd01f6cfcc9e521482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca4f43e5a0f9c8f39a441d81dd361c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd917bcbbaabf4e1d9e9f94f4df6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19eb99e394ec997ab191cbb659a5aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822b7df82b2337e9f6e0b0b1190b3bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0ef047f69f3fdb23e99f13aa43c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8fb0b4ee18b9370faa880a76817888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e60ec2861fcb77ad2ff7c8791ae189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a58e6ff0ac2de29e2c5ecdacb9acec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82991d1cae5fa31b6f68b093de8727091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c43583fbb7acf092d431ba46164af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ffcbc3a76ff3f6cd01ab39803f34e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353efb1c0cf13bc46d6412dbf445d9da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c0c2557c1fad9b535f64391bbecf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76c079566f9035296d26c70862e55696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7ea829c85c273d31c4c05224b36297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c807af6c9e84156de100f8e963f5f2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2002095d38f3daeda38388274f3842099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85411a5b948a6c4337dc444b889a0b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df20a9261f2a5c67b6e88241cc059cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e1adb854734b4de25fd7334a3dd79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0baf6e277df5d19baf293e7bcd376c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f409b290378fac8665c2afe5251b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846bc99ecb1d3617a6e9e6c27d6ad68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810845e43581d779b28bd9aa8bb568ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96728a66f048f7002144fa40415615107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e232b06c2f6653824a0c71c7bdb6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750e0fb6ecefb6074ad65832e04181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae557997d8257f5e30b0c48a463dbf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7787cedd385a3abc69fa3e8849cb2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecca203e127fdfc4599c99895b26c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bfee8d3ac1f804e0490e1fc462d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2770fdf58fcdacc22cb08601819ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e7161776d8e9534dd85c975ed9618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666d40004f8e966d44ac804672c6b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76509780f77b72a3c5909df4d46148e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740022a28b3a35c85923e8fdd8d370a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ad0612158c81590f389f4786f69b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f78b4bb11faa1f7a287e9f8ce875df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239a4549d55dcb544d71f469b58e15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430f93cfd0fec30974563ad1ebd557122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c78741efe10a60ac63f70d04adc518123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405df7d1ac93cefd1b605f8dcfae3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b6727b6f0e61330d1be510cc1264b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc18b33a0609f30a89e6148dd26c812126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869aa243b0aa0205d28c78ef0f2cb57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71593b5d57174cdc8b3a3929cb9d93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a96b5d85d2d11656a93534cc0dd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dfe0e05a2a7d6effb5df6cef7e854130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95d11c361a7541bf7e9d0c79f04cb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87e8f45e436899fcb79d1b29befb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deeaf4091f00a838409bf05a783270133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba0a1ba61316857a83c1c8cb35d3a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545aa5d77a8d090f00a8605b2aa9e9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c94d5d3b60160774423d5d0bd56fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6a30d3043296508ee9f5cfb9e1089137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600947de7491c1a7afa32612864fcc76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f7b1566f1c68d88837b65c5be158139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2498c01791ca192e29ce113f6ae25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b06377b9ec5321bcb1dada83c956f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c45ac6c559d6616b06924c19853c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582d0bc0a4f3758e7597ffdcb129b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bf39917085a28b802b4642ce79faa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750a9488cb068e311be0d27491c9372145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962940948eb85538808868e96f523270146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12ec717a9f97489056f5eb1b696e10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3cdf624bcfb0e27d18d686a956a3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea206c3be120c3ae7622b07f5da7edce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a33715239b1409c958cd004ec5f89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263496a91c3707b8bd246e72a7e3489151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988242056a0e6aa90f1cdc1acfaa612152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b448e34638fe772d9faaf07aa28e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb115ab5b3f0a7a3eb31ab3b1e68464154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c74285e29c1e5a1979e71236b3e552155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e2b373c59a0854948af90fa5d0ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94ba3071efa8f312d8c9d459c326a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8e99dfe61d04ddd6b98ffea50659b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3ef0d62933b457e05b1ce99d1a329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157b5b1055514f01c3b765926882210160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762edf401dbd6dfe03520d9f767be433161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f40b7a6aedecbdb87c1fa28ba31590162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10398979bc1130249137c4cf3985c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b3479dd9f7005bf224fbfdd60e8ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661907a9a7442da853195c11d40eaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348de016e05921e0a83219044071e117166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704923b8b601c9ab1a3e8a140fbb16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286a1c3c95a5942e2a56a5bfbfda90e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e09ac4443e1bf8f57191893733022169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109415b4bf725074a46a2d9344a6eec8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319174836350656437ce9029a3512a72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf6da08d518fb1bd13aa9849fa034e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09adea6bf241ab7cc29578286a28f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a07e7370b2a65ea1f3ea1e7f2853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130582bdb3075af9701351d3d097aeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e8799d4c1c7a4b15f650be977864f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb803fdbdbb020e328869ddbd1f5ff1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eaa4bac4941f8f769d0d7cf488ceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b476693f5d4c03e6689f5d920b6480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f5f9324c1d5072bc7a62b67ea514180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae08ba1ff0a30bab76249a195d55c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db415563f5e1c186dee20b42d06f6b17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897440b7cc77218bb10e0bbdf73181e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a641553ae35f7040ab5f707bafb2a5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613203de5e4610ac47a3a53704f199185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93ef7a57ac11714f4da9e4690e7dc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf20541fea5660f28c1cc82d8b26eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799857d023951a596d625b0418ca1fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeef57b4a77dffe7e4ccc585c5e2feb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9dd1f2ad20672936697672549efba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afdf23455ef4f992a72dbe18fad3f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f814eb3eb80942081f5d6ccff51c97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d929ca76f920083a7af2a3dc158054193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041db293e3347fc13fc6bdafcee2db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e85d7c32523238e203e8aaffc817b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db3814fd03062d8371611b7b1a3545196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef28405365d36719aeca71e0f89c4f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69309d221e6a24d554ff4e6a2e9cef35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2cd087d0179701ea33579c2615156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ec60e14aecbfa3e75e47e698a2c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a626fa8186cc232b3b30d2353b3162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf516243bd7a4f44286270de91f55a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1345d72cfe939b975b8dfdf95cfca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041902ef86ea04a321d6dec91e89580204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f806d67210bbe2e091c2f25c5c28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c29f5eb73c929bcd959bb49234789206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2412dcebeee414cd7b141a5cd825ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dcd2fc84fc87913a4c37130d6f113208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77d16c6d467688ba3f181fe1f40e6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbbf6df342fbc187fcca0783099ddf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e37cd69581b8eaa69d78f644bb34d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04000ebc2ee6f723a22226d38440c0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691d912c0a319ae74de83b63b5db20c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367764098de9431b716db5648e5fe4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba73dac39060fd575f02f341956ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a1d7ca9d590e858e260bd28e4c67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6424ac17b2213f5abe5fc574bb7360f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d9eef3191581d3fa7a039a5192ab9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb19baacaff71678a67216900233f15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55019ebd3de1ac222603193f065be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101208a0a134eac6b9795d463cbb72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b10a286c95f52f022a43a2263a0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426e315484d35eb3586a241a990add223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e3c6c004f72f9d1f6db198885c15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8511b2c49bddb0e35ab369e6030dd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a646619ed12755d8b7d4b434062ccb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5686856952ead704ee73bdd9ef089a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4314ef6af4fa9901de390603692d4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ce862560b40c944a22a9cbc64832229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa4623387882eb2e6ad78862d6a0fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388546e5f834d2465d173bc1e6ae7ff9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29382f13c9a671e41cdacf6010ed9d91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9688f192b2c68029886f02031bf0c55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4a9811f93aee08ddbc7024dd031d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae6d9052bef4c09567f41922e3a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77077270aff75ce05eafd5f4154651236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acd073aafd456344fefd3c034a9b02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120fa96e4364e970b5be6695fe49f0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8e66d01b1110803e4f74df796c423239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cf67306c4f021b5143ad8101b6ecb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba038d81d8935d9d829d9a5ae7f461241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d8ee27983479ce336fac6e22d435242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85d302d49c73c14e4d641f4b52894d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbe6ef6cb46aadb9adff4824bea64d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7c49147a17e1a819dfcebcf63ce7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabbabcc3736268358b1ea364140e5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3fea59c9975c4cf4c73cd0461a623247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c270a921bcb1bbb798111223aed588248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a3ed9db392ecd84a858168d632f9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f112438ac644bcf66517df8f790482250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19faaf91538c570fa5f89b5a1b868251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9213cb13610ed9b61abe98f3560b2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6522aed4ec7b378f7fc9c45444055253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d402adf86745d7c3c1ca9d880799f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b93de23aa67ac18e9fd7547e6782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d144654f7d94669dabbfa6025c7f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f301eb6e121f3e2fc3a8ded3a03ed3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec641f2804aabbf6b0ca5027af25859258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1810662e99d521cd79c5e71fb0e3db1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27975afb123b60414e27d9830fb380260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa574451e12862884370014a732a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6eac95b813618930020aeb81eaef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1492c2c8c75599f49677786d8253ed4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d501683995eede64511a8a8195e44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5741fc53496daef4cdfff68483529265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11fa6de3ebdd6f4faa4c08b97929cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85334223f58a3f6edd01673655e37f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5428e4bb92e35c3208c750d448be314268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a3933e5b2c50b3a565b67b3ac2a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd74099cca5702ee4d9dfbfcf1b57c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7f5b169b89e426aa8a56d34f83c87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ce54fe141963780fd980c00c4aff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b002786f72b04adf4ad86ad75780273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d003ed9d8d8e3e1ec70b74f7a67e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6b63d1874d2cb189090cebff18717275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d712a3090763c450979f4afd80996e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162799d10e865de39d634f5f4f282c6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0acaa349a63073f5bac8ea12dae71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdbfec489835d9176462b6b4ade5d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175443d1278eb3c2101391180d4b6e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a4832c7a66d1755d91099f1d3b8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347cb85b66cb2c21d6e0d89ddfb2e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32dd5b59a286067ba1484c2f8a3986283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f194ca1e44128f09e2689681b271d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c752f4853c1f07889a5fd7e62486f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881c88a74bc1fdaff20d094491199d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7397662743d1eca42d01731f9bf36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f91c49be3ef887ac4237b4ea89b075288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca186eac7ffb665f202d17e11d88c16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4dca7d83377a7da697244295ae692290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d137b210b785b75ea0a69054f16e0a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d8f91a69ab183e9e22d8ec97cd62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb815189accaf5403f8ec978eff35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445d8c01d87453fda0f08cdcafaf393294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e5d4453dd7412415ddf96985e827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930612b6c6a1cc37f3c13b45b3199049296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6565327e98dbfb151681449e2f31a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e437f0bfec62494d66c219b1ce4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa6d7514704010956d97837dd516c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6998dbbc64c3e0bfd95e5bddff56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5590a78d943b8ea770cbd2868dd2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1949ce6575993de73583a2796a745302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a29380c9c2f299bfee244faf5370e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128856ff840355251deae8b4a03ef79a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8af262cd2287918ddc51e9ff2d60d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0632e84e23dc0a766c9e1db3e1b5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5132904af48599e198c0e1fa62f153307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae0c217bac351dd0d4ca2844f02d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715857432dd4b2e80543cb1eab2d77f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427647148dab130ca7855ffada13b9ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b3739c475a99123af73b5ff53b8c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1339c81ed7685aa6db6e81c1fc96f94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a0002f390d5dd9537273ed76a819f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca2d2ab63f62a9b805e9d00e16a72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d5d914a431c94215710842c7fc182315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d956fae72200cdaf0e208e6c5f794ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe63e1ea63f3dc8d78b8f76874670f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad868608da297eb92abfc14d7e4d723318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ab4cfdd592d1cf5f676dc14da69cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0fd6b2f6d6167944b81bece6f3a4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f420107e454c2953dd5659c680eb48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c582f48cf3166ec54e3c918d636f344322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec899b34c991e3910dc10abfc53467323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349838d28155f605dc131be85afb7dcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022dc315b36bd7183ffca96adc6dce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3d8a99cfe26f293d2cd743d019839326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a98e2bd719cc841c75cacd3e12a97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ec901301ef5a9a04496040690c72a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a021a1f4605b748afe7ec116639d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cbd6472b978c9a6be2879dbc9d93b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887468dd16db0c0495b386e86f5f477331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb2b5529cede42d0a0c2c7cf06a247332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a8e6b1b69fa42013c4256b62660b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e2d91fe09a8af20951bacd3ba8d6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cddffdfba5a3ccaccd90584839229335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae97aa9cd769d805c17cffb61757cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4dd76bc1d6ec12594969b5d70ff5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431cc5f82e3a3b0a7309a8899f69485338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de42a0215c9c844dbe63771602a702339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85378cdb57a77c2d3de5a347e442262b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a0d5a75c7962472ba651bcee6142341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19c8e16532608ee3bc1aadd1a33a95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d21005f521d1b41bdab8df0b988d68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae817de153ad598ca637f87879db914e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f74a829a4e5ad66921727bd5854c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae93aea4a573b92949cb2cd674a84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03881b93341f0f801161821eaf5031347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8156c2c10e59b01e37dbdfec3035348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07257fe4fbc802df510217aa35ed63fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a65e7f4f8977e496b60ad9f63ed2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04fa2962bb11bcf5c8511c7afe1d61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0ce06db74046630053fdc1ac5274e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9dd2398db81d176cfff41c5053580353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f57c070f0071062e758261e637e68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da440bff12a63cf9df5174e9351d75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fcf1cbc6d96c70c09e7b748dcda54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30bf51d29f3787b565be66c00dc231357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed42efa9ab414594d621e4e75b276358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b5a1ba97893113416ff9499e1aa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c0e05cab99956017db8825389f00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a31393a24bee2572f04ad83dad6fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8a1b0fac1349b3ce2488f3823663e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f571e4a38ac03e02feca3298c49fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bbad5f1c2c4c611dd50e868acd6f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb27d6c0728023ce17d58793923034365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c02e6e708af7c7b4f664c572168ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299729f146efca88c932149c4972706367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546918b85d12fcf2cbe814d50e20a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb619fe7a40da5e6d3053ed980650bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39be304cdedaa236a0ad34ba3ffab1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2607e352d53919fdd88870800e09fa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a3e2a52d5b76244dab2e2f01dff7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f42a066b9f3f2e06325d44429264373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea564d9699e553a2bc9a23e9611e2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca1d6395b646fd6a0808f059d06f13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491306ea921d8c1adf3c8a7ab4b590376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa99ea7d1f9b5af1591676f66af1e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9318a94b8b0c3d096c6902e2b8b31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f3b5fa072bcbf610bb34b547844e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7798106af1b6ab97635a12da6781a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b42f986e8571af1f769fe49e56b95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2506f3e826d80ee07c8e58beb30e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8983ae8ea843551ba13dd58f509f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0241f2dd7e00d9a13a586f4d2572384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fdbf0f34db3f7e36d253c700a4e49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8075e13a5ad72f4f87306361bea26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13530e52ab169fa555c64a148819c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac7e039284dad054642562d56117f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b22b37675cf10a8a0efe237cc7fd6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf82559cdb417e1317a525723070bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806269892a11912358df895ceeab0073391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf71bc86c47e98a5d81f63023fbf44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93e5205eee0fc2464e6dce92c6ce3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88619290a4bf7fc2c1a2da8e4044065394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5e735170c1bd3430c24426a335c99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043ea15f8d5933a73ae25f5f9a71908396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0616d38c68eca33af2250264e685099397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e90121fcb4f9197fc7c9c4c60ed58f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1db971de2c98719e4d1037e6f9487399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f3f6e72cdcad85b1a40709509b22d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611da4d3bb93dde3e9bba5d86167564401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9b199bd2d65008c42340b2ea8652402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4e989460783e7423670bcdb93dc89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a3540871814b4e68ddb013af9ad2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25849085073b411b923d3b327e59ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b758cbd1776b3e261711881d87bdba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff998538e26f1956b52c91c0935f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e441b7e8f515c782ce310113c740d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e9f0e0f4f75c75cc3bcaa83b16e11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3955e888a3d638ade2745ce1c9bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098a23abd2f3d54b367113d220a3d87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebc22dc0ed2c057b42d0db9cb4bfa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9be18d58b2ff615e66ac26c3dc2c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036693f70aef49eb5e8a25a2447c9e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15f70b9079f9ce2f28c4f3cae12fee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf649cb89a16ae5889c3312fc6de280416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293789ded2e47fcedf284c7bfc009420417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd98463c8ef09cd4fa3f27a9f4a80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973adcaa4992de683a01e68899a22756419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e1a4a16e4d8736aaa5562217e9aa1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ae10e5d0779afdcf8bf9972839a71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd23762bd08ba613258e974cd0039a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e68a4943036c5ee28d68e91c2c7396423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6cec0ebb3b31f5706edc7a79a4084424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6797cb935cc8d8763e02754fe1f15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a287d47ea265ad8f952eb0e00a6e6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290cff4fc728ec2c5ebaa9af3e09172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2a88252be07247dd7814d709ce2dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada4e132ae7dd90da90890accd156fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd83f64fc6f8d333f40f4ee0b0412f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d890600762f01651a826bb961dad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2043e16fdbfce9171378d09d82e96f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668d6f7d631c9fe2019bfd9ca1040a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ff90cbc258e7a7a8706c7e7dbe6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73a4d6838c49a06b4d414cbe2b8e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c66ffeea396833951caf1fa424c15f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706c71b2d8e527d1977827f1cef2a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66105f9eccc4319295d2126914208249438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fac51b892dd933c545322be56ebaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c314b4da2d7ab07fce6eeb15318f77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcdf04901def3fef18f60dc5b482ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439e3cc7f27ae3fc13008cddbb2af9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f9087db21d6e432457342f5f75bce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e00730b994d9f0bd58f83ea3c3cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a92d76d0f8dc89f1883ed87308300445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b31946854a8844296f29daa9a3da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d41d04dd905f8a3533705477f5b38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a25b8010c3b30bda8feaa4f4c9f71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f713ae5cbd7c1c02c4f5f396dfcfc15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d026996967a050d974d6ae015532b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc61d873f3c08e66a6f11c7c5e58e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e039556e060391d9985a4a6479f34a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07727d1beedcc02159b477432992681d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd731da59306208c0694431c4acf6d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bb6b717d3b4eaf45140d9a7b418cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2419715bda80001d359181d9e8388456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde5b7365591e1671785b07ab7bbb26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37060cf43e1e43e7cf577e86f7e82500458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28094ecaff6fff3e50e3a51416e58a3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a08ffe8837328895dd6b5be0aae30d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e749b9b8a6910af4c290e0b41f5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360ec08691a837d24634c6e028f10f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aaebc4322e2aca1ce3c64289971ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba365064b9fc3ab3ecc828c5d3741464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe84fb3463c4f8ea7cc0b465da972465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963df973f689ebdb4e9a5fc3388da9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dccb38046450249aeaf8d7622a40c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354a47bbc29bf862904a158e6ae0e8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84751ef7598243d6778f1279f086f65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2528d31c0a2fd86e3886b94c1c7c5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20851e2c6cf976bc79cdf59d104662b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c6884d3866bf91217677db9ebaee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736da70f46913ab3ed1707617c2609d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb632f50f5a3fb5734eb63b404b534e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ae963d47d732c1427c50f4503fef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8fbe9ec4e8d7017dd5496122d4c53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c9c31b6ea3d8e7bbebfa664e4ab37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a459689f7167825dfc437a79a079478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5c7c4a6dbe5fe8e5121392292031a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90b22b4c69cc0bf9494305507f2b75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76470708970aa3a79d5f8c8fa10cab1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f22ebe02e477ce836162a1830eb29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf2bf606031a6bad5b6e3fbc8f799483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7d17e559df0fda0fcaa7bf1d5733f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabdda7080561d74618b9d700abe425485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26debd64cbc3cbcef64f887034bc934486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd2c3a3c523e337abc32b65100a98a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d204a2556138548fa358fa4d501604c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f286a11f887e443a021856d757fa2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac17cd2a9571b5c0ab0f2a42dee285490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef797331ed14c3cf093bf6df477dbba8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5cc1d5372c597db678e37b069ee2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde71c59a092bb4e03d8680d94a8954493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeb122d6fd362410f421b39e5d281d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9aedfeea19a724e29d5063de1511495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb8594331d46b66cb02e732307a58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837cb93398c11d09246c8aa4bda3c23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc436a2b9b1c0675d47e315cac2c0a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582049582710d0c85731f5274f4e8c5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffa6afbebf164c45a3946660574f59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f52858c6950648d31e034e75b946c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df930364f976129dadf82c3d13ab29c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013513ae7dd3eedfdd28efd44bb701e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f472876395fb1da0d40771c5d114c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d98a76bbaad91d4b2a9eb94d392181505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88912fdba4e86f1b1720fd07dd370f0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88928cb4a47af48a6ce81c167384f563507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc761c33b51ee417759fa84285dbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be138670d19f3e001429f6b9be9102509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ea0bafc0e357713e2522ba5ecc79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391f14a645462468c2fa0d44aae38b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e094c0f9aebdabfc655c361619b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd911ee3b01aff80fe7b5ec6c0bd42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eb685152f641d3cdfbc1f81d7c9b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f95879e659f03975aef03f6ea748c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca831a94c532fbb46bb21b1bb4c897516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4cce855fdf845b670437b0bed0a6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60133771c11cdbc2c64c33a2e87d54b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f05c739f0e913746ebf2507e0b673519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab02940f092cba357de449f26a43881520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2026442265a859c891975403eccddb3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470342573a3ce354ecde6dadcdf10a22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3138adad18b0dc4b0cf3f5036d3c61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cddca98e5113e4aad8d582dd4dc848524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4428d1e221a2ed933c13e5deca92ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd3a8d0a1c7afed00f9196c6d079e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94039fbdfe9154f1f4efc8812c3246527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5951ccf774939226e3005caf9ac0837528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4d7192e3ba5cee03837cf1932b2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145a83647da834b912d388bd09dc9ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ef62f875b71bd9c070048e326828f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cd1996d79294e4ad703628ca8f92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a52080984a19fe6750eef88b033ea1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b740098ad6b981f433ffce473024a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8578102e718b616ba2763d989addae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39578834ab6498ce7add123299a9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d271962d9fc612344d53603a95ca9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7167d4e71f87fbdbebf7f949175ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c0acc6347369abc292b58b327d519539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee0f935543518c06a0673b93d47b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0488bb7b1712fcf7c81546eab6de287541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23623d51f44386db360ab63b7e8b44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3205970a1eea8f149cdffd417915543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d014efcf38bbc27dc08d3c5697a5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310548aa1b0f9257569994dee7d2d2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c915fde541677059e6ac50b7f71bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f394e1d7e323adbd49938ab3b7308547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5a5cff9770f3aa714f788e687b22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a379a6b46705bf89d6a497241d372f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5016acca52ad45c4cc32596898d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9855a6a487fe3a110e8938371ec5806551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e198008b5998dacef7ec43359e608552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf891b0fb4f50dc7c70e68850d697fe1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580560453782d16e02630a0208cb3f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb7b0e552bd5c92c15399770361bfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2134f47cd809a2fc231579ba904c8f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6663e0754f063997cfc5a73e933224557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b688ccf01001266dd0837ff194a26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f61523c7d211da750b4c03cc7963559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb554015bc4162b06a06a1ed7ef13b16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fd88ea3e2214101e305282ea6cfb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566791647c3ddce7b350f1590f5fe5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266962817d346a4aa3967064fc6d70c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d64f5faa9a4b12008f8e3c0772d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297f6c08d5dd7c2ef8e7a233076c64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47473976ebdda8c8f0125bb4c89a13d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36437470b81c36987785fff8ebc5c678567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09124d33cf0e468440badfb8ee6872568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea816f283a78eada1c87aeb0320d52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176c5e8e3e8a3c5f7b998f00a5a9fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a36f4043ce82087b6f78c24f5da60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeb7520fbb0390a54c6e88b34d5de0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b04bca9c8e47fa728167453b376f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca92d1e66c90e73af9bd6ec0f9daf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318410409311efbf652ea9b0f9cf89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868f428b80bdf664077efc4379776a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824b0aa5ba144019fb89dbf07fe0a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f1956ec309f154a4b697ecc531ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cfe535f4620b9405d472aea13e990579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c514eaf5058657345a37cb8f16216580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37df2fd4266289519177e93c7c889581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14919d9427598ef472c172df76b2009582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0b4a9a14731cb63a73a92535146b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e9461489361264dbd5271450cc89f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442bdabd0c8a1a0939027bc7712aa5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b99bf211dd159c0be0a062e39e0be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36863030871ca25f7fb1aa6a5ac60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef5f4a07c09a2a5e6a7d43c8e36e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51e92c1c13f09c47c08dcacd6cc9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93cf0477735b72a0ba25c92598ba0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec04ca0e539a08f40acb3cbce41f1a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900688b2cda59089536830e9d419933592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50e9571816fe0ac46506e0ccdd6c03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d867c285249f71bdb4922a7612c2b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57ea5af1547b723d066d098c36445a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5f24fef83e789fad195ca265327ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6588719bfbad0b25585a534bcf258597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee802e9bed87aab1552895bb398b4b6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb823f67865442b31e8af9c70e0f62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af07e0e4b0bf4afa35a5b7cd316d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae109d37fc89564b665c8b55e3a494c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e702d6cb31bb641028eac9cb3dc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882e5938b61ce75a6805d57986054f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7c8da3d52980ee6fbb8d3b37eab2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666a5ed1d67851ba00265a5d6b30aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263796651a15ee8bed1b6fbdad4ef12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e478cc04621e4613b2979266017d28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e020cdcfc4d1544313cc472271d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1a3dea6ab77880ab1a8ebdae689e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bbaea2a187012183aa8694b1c5f0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd0a5a3614b68f25f6ee0a5003f91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da9499ba655f0eaf27ea37cdd9b0d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315a705c27a506c5af585c65d1f553a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dffb89c5d4a82bc5e52bd8e65e66e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f885459711046f1a79282a4411a273615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4822dfd746a7685946c95fac4805a4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0147fa267e787ef13f9b0cb1cf04ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189799b59f88969589afe69e9c0ba5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7b2f3c7ca22c28cef5aae43979f4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1811331e9a2fea0a4adfb4547f2878620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae9e6caf0c261f419e4d89d32cf33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ce50e3c5b525420b47c0844c961a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50504ebece44fadf09d9be10fe17d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b67ce09477ceffd4a0b461e049a6dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be71c21f4cc1b4b2b1be9cb444184625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0da6ca37bdac2c830bb34c58489d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da08e0b597de39cef64747297521b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0abda23403cb6648aced3aeba1249628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccddc3c6ce645841150d01784a8a1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d6bbb14204ff6b9633bc49c54e01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd506badef5e6f4a24a1fd051b26f032631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936865eeb3c149e6d3806bd52722d81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b221c31db30f859e2922ee7d3da75c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1c59d3a422450e33ef7e8b7ba60e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d74823dfb16e34e5c899dce9a3e57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c68237eac863fb4214074ee2fd7660636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0abb0af42468b1577ebc2c7ce37f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a66e68858d7da2a72bafb2c83fbcf4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b03f65535b34e6496a3ed949892613639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3c188e97ee78349ee20beb94706b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db89ccf7129213d25820c8803a4923641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabc8b69928737a473ebf4e7f5acc9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8949fc332ac1dd6b5ccf36be08e62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813d77ce676ed725844beb5b2ed58c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e4948a94796d264adad49e1befb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048fc28f905d4414f3d6c074e42780646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88678c8de68ded016b258e04654eec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a92b1d4685fa9b0e43f01929eeb19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24385b50e6fe9ad4ac5b3af79d4c1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3525567d4b46fce27091d7aaa62231650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9789a2d8549677f5f0bab4797ab45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d01039a4f519423eda0e612b49c82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e00f7611a58446fa1fc103f90ae2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbf5e0650fc7d01f21395bbf418d16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6eeef5473343f4d924e9c6fb94206655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f0a2d728c6cba0cd5727331f6b3c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafc78c7719c7e0c8f1268cd5ed8ed2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac85590429d5ff7c56fd3d283a18d79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34472863d77dfad09768a20f614fee60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cac288c0e1df9972155ffbd99eac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ea2be5ff5a2a60947ee13546baf1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b936690728e5d1a28848313ed999231662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9763c739100205897e81f7c8f53ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256410fdcedefd0d37676be5b068bce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611c12214627db8960f77d75ae31c5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31223108ca8baa2d95d007214768a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b280836989f310f4cf49fc5233293667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a57890652601a1db1fda015ade52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5979fd70ffde8dd15146cbc72c754c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3dfb97ee9d1988408a05bd650c1a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413e834b07123993ae583b2833e848f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da87e0ba79f967093fb66b70eba22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfbc8fddb035761e7afcc6a3ebac7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6155650d1f1ffb380a1ed3252b49466674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251e25c88246c3101ccca345badd7cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ef7b6f28fbcd9c0497b68554badc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127013a4e8e158be9446fb0128a5e7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04c6d14a5233a975b4e204219eb819678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c7a88fbe8f8abcebd9cf74ddef4db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c931a885c46aed2cbb49c1647b3f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149162d7ccc78091ad506f1d9ed6e81e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52e1adf83f30e13807794facba96db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84d09f5c7646970487a5d83c0095e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f919e861a4691482d5925ebee6b65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b748292ae4693adeeaf3da93a4d20c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810115b1463f6827b894283fe878187686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead40667cad900a904553696d3dc2eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53f08c7108215b8134cdefabbf093688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee8ec0deb4bb9c95f2338aedbe17c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ce9ab886dd5f52037ff54908ab1f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d117f91075e400255fc791d946b13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271e6fb68b0dced90165974521fd89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62620aa8af39fe19aaff01886bfd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b739bd5fea0e4b127c2acfd2f9df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c58745e323967d2fd1c9f3e1cc971695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a555a58302e4f41331dc9ff6b3df619696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ccfd372349794b22449a54248c017697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f4894584e893b4ca466a0421b63c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80268dd984026375ee19d1e938908017699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82b8dad3d063df57438852ec74207d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6d47e9165105bba656939e97678a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7107ce01a02cdd31031357dfc4cd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0566c0babeb20155a71aa2da70afe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6235eefce4ab4ea65272ddce3b62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8c7fdaf9f9a1f74cb417b7efb9735705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe5aaf7f19f1ee9f19dec493fdd9f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f989fc5cce789da9962d9ebf0b22d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5e257b366aea53403f325dd48923708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18777487455ace8b5af9c97eeff832709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a819693c564d224463a20ded321b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cd0f0c86bce0ef5bb29e697d0d035711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad9b89b9f0a8f91b7b7c673b2db4ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316b0ed1dc56a9e30403e4542e006c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f54b2c9f484a090a1433f49d21ab4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eeeb488ea663fc6014166c62116d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248f151fdd98ca5decba5c3285f658e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2d76b985d0fda1bf147cbdbd36b95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e21b243a9745fd7c636e751b2a956718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e0595cfff993ea15c1b7cb94cdd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7f473f10e3fd255605e07c2dcc8eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204be208a50c44ed10a7cf51e824bcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a723a2c62e946ed206f848f1e1aab3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad03127a237a5add424f404558cf2df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4f4dcf1cd10fe3f6e781585de1c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28152510238f50a3767db4a42c893451725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75385321eca319546b34048a7f915a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4443ffc780ec4928c576b51c640361727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b66584f0121981fcadf209523d240728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf05475d90a1d5360e5d1d22f71ef7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393462c5a2d4cc973551895f1039cfb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe27d13885380a148be57233795ba4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bcf8e0196b2b9a9f510037e2659d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e560216b5a09ea0c0b7b7dbd69e532733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8541ccd38fd765c1edccf98df01e4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebdf76cb3623b8f057dd9247ec3736735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7705b50083c68cd5406796ee7996736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2351ea6a10d76a4129158274dd15b41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6e850af42de23f94cf36eb401a3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade0a18808f5970d44a1e94d80e9159739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02471bf2b74b2d88dc5cd77dda94e7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73e25deb434a45cc5e9340431efc7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc3dc36f6ed9b909904bd35d86683742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ba30b4dfdf680b25e5c76fdfca107743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b67294716982bdd0924a573f723ca0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d1bbc3e9f994852e8e479322fff14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f944d04dcc8c7d2db88c76797faf8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49070f870e98bc3cab81b0733dd22e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097638b0295568a0808a56373ee9c5e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d8830298b263ff4cc06731f01b292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b77611fc74ca856cca4bec202ae0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caef6a9b2a98595a5ffe88ba250498751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6e54288a86c1185b9a8697d05654f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a2a9a7f2adb62ef967d5a078e39a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>