--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b36302f21737f4a3e64d6f36be591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f392e970b027b9e2c2747ec9b1e55332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332752a084819f67ee3aa6efad24bad23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a24e06fa483dc5d6c83615ab053b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454eab6aac36b0ba80f8146294d96eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df589e240c16b34202587c6eabe1306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731e0edeb07af2f1f050b0625d24d7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9c93f000f073bb228c18e545c2ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f4a31cd69e68a73fb8a8bcab2357e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d80a5d8d65c18281c87181aa49fa110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153ec3a3ea961d0ebd858e7f04b73db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e05a7fae536d0c6d0cd8d355b969eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f455d0fd0178a89d471588ce62f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa0fc2d9ac3ac69564e2cd0c853d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf4826f25deee4547f7cc3c8ab31115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91814566eb40005c09030be15489c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d66b5292c3382629a3ed3ba6763b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7ff98328f397cb95c606f41cb7c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9755f3d2b52b9636f3a5bbc88c7cfbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f609513866130e87703494ab2dc5a9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567146b01169d173ce43aeffb4e8230221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25386badb53f2821ba71e4a5ac9a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae30cd4e7c37b0fbf10b0022fd8245323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e3d797c0f99db344a5d0b19065b5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704c5c084c4c13b7a892f62ba38ba3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd71c78d773273b72f2dc2f3b0d1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1ba22ab0a991f262c83b9b0a5744f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26485463ba1b685ac6d15f679524b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad1818a635b89fcdadd3eadf96dc2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b2ec77d55bd939cb44c928e4c65730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6df0bb84818372a310b0792ae907d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fae45ce968d4c3635adf6cf05d3d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc7b9f390a53f877a4f60f531619633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5cac8a4b3725fdafccb2b3378c48634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb118cb5ff11b48f09efc581df43390435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77b5b9a1130c0857508e99feec95c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37abcde854221e6c58543bafa0b98b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3013b70e1d475ceefc7c72855c4778738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaabf294ae0f2adbf9f5d2e210852439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6a89d06dfb3ac70a8810b7bd3c5fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3529d2b42121d165bcb0dcb67b8df141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b63088bd81b246ca8453d85369c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3f12221bc84f397e6bfa2562f450e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd72cc855b27312fe5d28d23f47e1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f3e3b8b102a072acd02cfdeef8d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441d18b175a83a0154f825a3a7295e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf96e81820b35ff41bef49fae5026f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042999fb8a6cbc16b664a68c4b135f5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71096d4f53f7e3ea1d86322489c9d98949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e688ddb35497a58e6ff7140c257950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce708d9e6e27fc13a6f8fc00c108a1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961926962bbc0f1ce26117b8948913652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27db39e16237e3379c32b93175b5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029092ffb0af3ac266fe557305159f0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2a8b031e6126850037d51def6ce4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e48eb48656f46501921fa4a72c45f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b9231a07f99d3b2b70685eb1858a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62cca5e97a4b764b5ba7daca37e8f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719c7f355cc1e4449303995f09305b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761306b24cf05bc17374ec3207121e0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf7641b8003c13ccb2a74bf94fb5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6a95fd2aa11627abaab467ab1d1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37eb14ca4956173830618503527dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a753ef490029c63c6e52747bf2b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcf330a651040ff6ebaec2e4ce7a5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb437378caea3a707f239c3ef689bf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c13dfb1a88ee5a7208e8f5a590001567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b95cd52f5ad2ba77a5f535d1fddbcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae81b39e1d5b675f5a5c8da11f6511d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d61aba2be0372e05a34fe14da20570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b3fab5cbd86e0a19893a681ddc42471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421ca28f7faf7f4feab182822f6e7c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059c71fe4b573e67023c73ef6e7e7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131095f83a551d4ad2a9e3e22c25b8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb623602f9371177671f31f5f88b37c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa513f67116dc387b67b10db451d3f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb9cb570b606d2fac4c5dbb6f4d3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6baa9e3830990b2b45c654b990986e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7638b2a387d54400d427573a72ef579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c313ac49054b8e74b9ee4f8cfedd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b0ab020fdc8ea8fa9b9dacbe7ab981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f91b9541c7bef85dd6ec483a8a21582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a55f69d25d8a50f4c2ed3656baa1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b447d3d0d082334f5bb80b2b632a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8df835bdbe65d98147f4bd5d80c36285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7bf505c1db07b3c277a273f54c72986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9a59e464f8365e260e582ea8efebb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09037397720ec4b33de9845d3848d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8e8bf9ef46d2772a413519cf323c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563427edaa6f8434f8f9feede4d98e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e41c52638a471c8a4e7dc0c11d15b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7021dadccbe02eeb5df44a85d01c18d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235da103756497059eba7694ee3e71893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4235473a131c300dd0db293a94fe4fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c01d6eb63cd537b887bcc51535b6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b384db1b5b97db539206fc338d09fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa568694c7340ecca795cb6eacb8db497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691758bc48235824dfb667fd650e167198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335e4f44bdce50e148bf9e9413810999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164233f5c044b930962999b8d5bb03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555d1e91493a51fabb66cad07a076b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3787ab3d5b7ec782da587fe34c4c78d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd5e297c1adf199ce5831363265bdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc00abd136326e341f31e35213d611104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd1656ce8a1b0de25699b1e5302666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f1e88b0a5c26d7e4fcd0af09c6041106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1f38897d6738ff4cd1bd7d78c3cb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc058c5d7d7f9dbe8c6986ddf35902d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400e31fff785dceb3b56175ac14eb24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a25ca12c6f078dbbd459caa894c4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6dbb21324464b301267439cfce53d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc10cd2906cbab589886cb3ca0a3b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b4f56a3b8fde7299d15f7922ef0f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a5bbc95dc30777619c2595154b78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dd5926a25a88102fac8d629643617115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27e96189bc4728a710bb9bc79ade2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98931ad47b7198d3ca2d045396a2863117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187b56fcf6f9955803cff9dba3b8900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba9f27c7fced7660d00ba32c76987b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498cceeaaf37f687e6dc0a86433bcbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d769cb5e7e34a0a0f97b5c501ab183121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a39d70f792fe80bd986323c440bb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf304a0295896edc44f1d96aa2f5974123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3085d0d842100919a8318c4603f86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f0d1ef6f9b19d5cb86a5533de1e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a1fce817c17514ff98ed3d2bf6095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b723887d77a1f8e4374c7aabd164aa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f047f7e2e48963de09c7354bc1bfc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea9b704de707ead34d5b7ead3cf42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d3e65d570dd1d1504443c769c259130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ded6ab420c0c85b661e0d3663ad220131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593cc902711f544477598b1e177671f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd86bd7bdfed28a0420ba6a8e003a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4106f1f0abe0e59dd3f34761b3e7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9aafc9445edc73bdd4ce97c455bdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae64d5bc95c70f504354ba3d4385c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078cadf9a89a98e575ddbc39d12d982137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdea0eaa01f2e16536491f17a28baf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308622abce30a9172a37d224086b3f40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9197660c58d72d9d90e883a36d8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2068b6d4ca7113a1de5e465650bba9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dfecca261f7eef94188e1d631af44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152979c67d4d4c7bcee992673749a7ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d04a9218258bb7ce54dbc6e3e700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd3a21d6d622b3f8f4b143e223354145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462d4a41a8b4e59fcec20919d13ad1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f7f647bddb7e83f428ea756ac8b92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8a56aacb8bccaa0fc0e090b50485c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470d7269303899f26000f8de7077fd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcc8c651975ab5176f8f3a5c02ae7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1448756a8ec4db2415ec383284475151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53dfab6d61515923c2b88a1b37da49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d70298865dbb8c80ee781c2c8815153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f89cddcdd995799ee17dbf5fa37d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4ab3af29933885b78cf9843ed09c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb1a4968d7b3c22a7cb18c52a994b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755e63c3dafe1c14cb97e05a81b634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa64e6fef71d30e13e1653400a74a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7edb3b6058f74fb2188cdecf76372159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e3ac748c01fc0df326fd96660f91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9deea9297a0e93d2e4a30228ab876161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72edb12d126f6b91ba9fe30209664162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d5e1b09ac200ecb2cf5c2845825e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f15ea1c6f91fc427e5e18a03de176164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca088e2cc7a795d2c44d4252b0afe2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95031e920b82cd430820e6c03f3cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685324bc16f3e77241ae9d6d3a2ca06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64150420aebe0a3d6f8b6284e17d0e9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c3fa0ba6ac59c27e8de7b53bdc10a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b611099b8dce20f3936dffacf8e1773170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80dba1f658a77feafdfa30afd18b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f23439d8cee79740e9059dad546f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1532978654ceea4e365adfd6912c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89178e41b28e1b78fde1d3f4c2fcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a288d97b89e0aa07d4da8e54e6b46e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f30dd6cfb446578b48f7f12a97212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453eed2985040adb6e2243766ab9245177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d5e84fbe101f6e1dbc0f089aa3ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f4d05fa03b07c3d184fb4d28422a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2b85355d1bca68b48d8fc9e9360ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32901604bf48bc976533707cca7f35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ebf2b378158e130c4b352a8d728b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a471bb58fa77f28f3d341a0b88b78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f2b9caf805482f1278baafb723bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2d4ed9fa202b5d352dd0948f73f52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46833d73f8f4e1d02c36e69a3544a50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf69c14fdf8bb179a95b48c05bde4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c689933f2bd77578fa7a47de12aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85db43883399eec0786c75cdd1a26d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612d85191ea3a39fd691348d52c8f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771c86abc4390c3afb35a119a857314191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d202d8379f6029fd102c003fdde0b76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660c56b36178ff777f0a2cb8b5bede3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31434aec2a286c6bc0c647aa3f6bb5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3af669800d31d7bc2d3bfc57f7aad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035ff417905d49c0fbc603754359e74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0636926ff2818d1a62a926ff77675197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655cd8f4816d9eff1cba3649ce7ad28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d46da4fcdae8608184699d36e2a4d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8a87d13499fea8a0ca8b40f9f7b5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b811b4d86225f141cfba97d8a9505201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe98842b2361aac054671e4fc4c44a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5f34603c3e396aeab7338756c8e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7048441765c70f73d06af73e16c184204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b9f342bf928acd43a94cd64adb8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a2b75d7889c5ef5062e594f6717e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30a39b9f5b45bb777a2271b3a9d7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19f3f7a62e080bdaf5db7b3c497cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e52d5460b124c03cad5d1aacf3c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c7231b00eabdafdb0df54b01bc7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44196b67ec468010aa1e14498fe2eb64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f77d65aed2bb0be69c7057235577b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705be3cf1388a8ed22ea5694c1b1e202213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f9f18fd2635a53fe2af3f941bd1a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc560319c98e8df2816c2aedc5aa24c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421003ad9351e2a35e7a34f9d6eff3b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e765315608ca72826bc6db4cc6f751217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f524ce4dcf3be1d30e525f76cf70e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db426b6dbebf1384fb85ac9411efeb29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222bd94f4f0f828cdff9736290a42c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f35941448059712cee39fdb8d38426221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def726ba055620918dc3760d002a6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163604ac803d1b2676971f9c6202e962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e45e753560cc79c33eea918b9a406224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd98ca6425268dbadebdf390c64964225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfd558df33f2a3172dab36718f94a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772c979356846adc6dca922e09428f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec322c7361f908c174ec5f4218e3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9af4bae34157c1e381363168a3609c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da84f7e4fa5d0024440fa3745f4fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dc0281b2edd7b4eee19385c2b0c32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490d763bfb2c885ef94dd147df4f035232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cd72109fa9c1a6acaa9f265ad11a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5680cc7174ed2c209bf1be0f350dc27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91f8e7b9dd305460dbd82f0f11aa43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909937eca829504c23f053de422f86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd1badab0996871ada4b8c08753283237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea457123455916c1dd617a47a05ebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba461be67edae369f54fef9564edcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df52fd278497fde25e45fa50fda266240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cad8f470e832026d4a158f28b2c3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a486ed1f155f62d7fa708ecb511714242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7236bcba5f67e8ab889bf3af2ff3ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc3cf519b82d9b97c96910a333b9d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086414a68fe86b97e0523a0f8bbaaa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac0f9ab199d384f97bcfe0c6cd49e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad426712ff1bbd71798dd4d3197a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f8c55ed005f8607b96dfbdfdaafe9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881c8db1500084c857424705b09a465249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d16d984e3c15db2bfa0b694a2f15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d2d6564c6ca021bd31ae28cf788b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309208d7343b859a8b4fbaa8b253ecb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30288d0d0fb738d4a273267ea204c53d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a080992bdd24624b96b89952610dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19290af268d7df7939ada683ce43ffd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfabc6f3cc66bf83b2c12dc69e25b23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0022a4fb340ddbe4eebac1fe20675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac08edc069ba89092a3fa57690bb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0f0a24ba14e4be0982e4b735b3f7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cbb2fd5ef5fe7189bf01d93773156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5db92554ac8ba0820e0f619ec64ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f9db10e610fd12ebfc7c809a415e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde4b083e15ce0c1497698121feac94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a8ac1280d8cb2b7515c3395a359c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5206e0e7d61e7313cb97380a422498265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01153c1763dbae01523c8a8576ec81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d2ea1675b0ded9dbe9373b8ba048267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60491f699cb6edf5b40846618bad6c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35b6563ccf9d2f562affd8d971fbbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06751a45095ad299253597e8be2ede270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8fde0fc383989fd9a9369e1d3c4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3696211e10ff2cba63197a0cf62f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899db850e59deaad86077eefc9650d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234484330dd6c63b1aa45f7f1204b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0efb704457ff9432302f606fc95582275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e9c5d8058a8993d9875ba2d57576276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a349da4b9efd8d772c7858f266b53b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b168cf47091dabdb9edac7810ae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80944a45557599a701b67941d5813a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c080b6ae7c6388e48455113d8759280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6ae78b49422ad42a595386caa0a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a42e3947dcc4370b34a1bac7f38d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ca1a3bae812be8a3fc98ac69dfdc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff553e9bbc1cbd88be04fd5e20aa1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af42dba5c9e96ce7417532ef775a01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bed5cb1fcc0ff70039e5df8c80caee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd9bab2719195b87efdb0034ee12f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963094eced88e7f9ba530da9e7b6010288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64ead5ac9006c1270e97d2d261f674289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547abc3b2a2026834ee7d47e7ae7053e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727130e78bfec1a067c90b72711ee390291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda5ee5bf2f9f5942ce802d0c8973c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd47ece63d25b54cb555246bcf3f9c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08218a4cd382f3b8189659f01b074b6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783bdcbac62bcefb96eacb3b290725b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7860eebd91ae5ca0c704c111c0946d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090096eb83ef96050a17f21eb86684297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df36217f45cce53324ea2025a451291298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c29427b1dc8961de43f62c3c44f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f13ed143e0b0fe889fd33086ab15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263dae45abb00476031b5dd8fde35d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d955b65333eb28bc2b46835fee22a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdaaaf248d4bd34b1d3d51cc1cc718303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a990e087597fd6723a5c10057fa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556a01e95700688ff2195e7dc9266a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082358c8515496037a9bd74b4e084b68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1946f9ea1b38d4f01c8b87a240d5c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1479d7275d42fad287f4c6f7a2102308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898058054e50a829ddebb448808dc4ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af91ede1b5c9b24c8b33466f0c704310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd74119aa853df01e2ae4163bb248a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80557a879d547eb462f5a703852b212312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1751a1d3fc22ace4441a87af020332313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013193364fd0ca2378ad58d2e3b0f91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d281a84e9c4209b02292acc0c525a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f7066dbc4fc4c52d4719fbe6389de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919453721cec62eb7f4be7b4dec671be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe25e311d6236dfe8bc8f2f2264c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca88e7ba71a762f9d1775803a71f2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef17dce5ae275932990942364228b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185de1fd9c8ff56dc25850d8c84add6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44882ae6dd02305d1eb4e30606ef310e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa975a651b89024dac0544d52ea9aeec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8037d227ffafb2a59825dec1f575bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83494d2c7c2e93440d55d8ac3c57e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e86ee8d0728ef4284bd65505b5433326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3b64e95c7fd947968ec9797dd019e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c395b6affb933a1e33a51badb6f0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e65167d393f993c6ab394bcba7097329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da037a4c26b28fed1fb29a0c3bee764330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3161357f0f1fb20c2bd17ab2bf1ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b4bffe8935fb3bd6f4a43f1eb924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11656bfb39e14f89fafce2fd023f27ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd1aa75e98fc9d682910877663bab8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb92eff825a1ba343fbb101cec9bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72b868c4298afeb0bbfaf8e861428336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbb08ddc5ef5b8f847af1c18d54c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f433b79c94d0dbcacf31f5ceb4dbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ac34079e9bd13706781bf331e769339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfaceb895e88da5a2d18d9c126a54a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed601e8712ec54d3479beae86240ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e638ac90fe1664794f106dc057868c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040241731fd6aa0bccd6f7238546f6dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc4e670b0b7229ba91bd78f19caa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b6696f86618c43182eeb6e7021632345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048a09b4564be50acf0d1f62fbccd76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23502d6ea8a1ab79175fed819e4e07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0e88787bcec06f0a8478571011665348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb573342dc412114d5593d3d65b5205349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf5ed1e7df83cee4ba459511978e0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dbeea674e6e51cddabcace6d8ae2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ec7cfefcefe4a7aab1abc9fba0aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736c86d86bdea42a65f53a96024ffde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee1c274558c6dcf7117223519c076354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c1e45e5c41f469876436d3b65eee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937f82bcd2df8c23019cf75a727ce80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f603467feb71ba37a63f8658bf0bcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87dc427c468a7e6e7ff42cf38077f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d614e5618cc1dda4c3c43fed05493e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd882c0e29bc177e0ce1c9b3dc088e4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916487f35ac2c70a4adf4637068d7e85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341ac9dc50ba2e6f8073f3c6c835a49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31651e6512910160c5b447ed3d3949363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f89bc8f67791ed51e1160f2099a24c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e7b9df42cfad7893c3500646c5780365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bcee200930e73dd0519257c7b428b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e96e646a94d740fa80bd8848d9bde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962018f70e375aa06b526437f232a3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72e4dd1dc72a64f7063bb8b991ce34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35161458ea3013565dfaaf1b2ffb9d9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4c9b6234d262747c14bc577201a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca32b8ece4443ca65bf1f1205afabf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f57a4f917fb5c613ed0d7c8705c21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f64f9582a6c02d023626db7d47fc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44855c0ee1b1f1fd57775df3257d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465fbbd4a11d1254a6a19e7e022f760376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4cf40b9f9b02179a1f53ee2c6d9a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0a007566c024fb17f060e67f6e99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62321491fbd765a957db15fa3a3965379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f504e63b1e06597690762a03bdad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222074d1485a860fabf9895f6a67f225381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5dae34e4d4cf5d11658c9b54430f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc132e521ed0167128206f7e012018383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db728c9572b4e5af736c835866ddb8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf99d5568b767783c1e8c6178c2730385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95a88c6ee25fcc28ca063b3cc2b828386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a6ed9aa004e9d8f8583d2580bf22b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42543acb40f571ac05b1234032e704c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb5ce98dcd18921b3842352419058389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc36b2ff2d0aa71d278cf91c6a517390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed711c898b3c4a60bd439f0e8de8ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd335c0d32b53eab77a6d44369da7ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d25b8324f62f2df44af2972e3fdd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055376e29e21e6517e3d334f497e4d4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8bcf7f90643a6c6fdf4713666f12c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496accbcae94f3d8b9b47b7b92664b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8cd3ebb353bcc4cd24b942f1c10e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49052f89b8e889b010a75f7fc2de064398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ddff50e991e187809af93b1f0591399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed77e1b6d264f77814edf31a0b4321400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497afa30eab30c8e71765368d5e7533401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356cdb254abd5ce3a4038c96d755c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df79ad93269233a1c0c29b4ac8be4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b804d36bea632c19c1544543b5e19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b01287f0f1b1b66fbe3d6ebef876d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026dda34db4eba95bcfdfc80bbfa5ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e056fe254521a149b20ea9ec67a07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce4438cdefb4e0a14076437322a560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ad3efba484d5956615adaf926fa5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80db0fbfe18abfbc4e69cd5f52d513410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfeef23875ea39253d1019bb769797411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cab1cef75decf351b4e73e26c3355412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37529938c52096513e3e9758b232f2fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fee916d32ffac9bd77ab22f47180414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259afc4f45ceeaad6f7312c70196a6f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb1ce7e274ab3ebf1eab18220439f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69358687997f8e4e56e614f5c5ff39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c7a10113abf48baa36c5ad8d64531418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eadc45036ab9da6af4d113b15737f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7339fb7237101f26a6e85d6b8ebc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed162d1a0733081ea3c49455ef1f608421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce64dace5ef4ede5c41d13e09a4d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e03586c0279392a1881090527ae62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f404d5edc1f82676c7770471e4c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fcda432ac305392511d22a0251111425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fa9185a29a00b47fe7eee5944c71d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f79eef7db9ae1a988d127659c17005427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266be664e2cdd14aedbd69f80a77084428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c51744284742e78ca3a8ef5ca9be2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dc04c96b376ab94f0afaf73a742f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6908199f810d36d74127a981f128abe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48848887fbf8340328933752bf832e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e421fef58fc458611b34ea51a9e1b12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a22d16257d49481023ea6f22c5d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc108ba9dbf6956793b7d9c6df7a91e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc0e414c904398ee7fdc05e339234436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1323e028253ebbcdd6a50518dc618437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d88139e9873a91c5bb0a14731856438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b2a804d77004c6dd6949679bd4ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35f75f772af97062747da0cd19777d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103b67badec9b786874f77d900a3345441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21926e95996fcf42d0b45e2faca13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b98bf6710d449e0045816e08ee1596443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212979a590f33ab218d5c4f619987f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18767b60015deac457600a740d042c7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a75288a05a3d8791a5cc8af935b1fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17236fe763183d2b6ffe5efd803d467b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ab44dd8f46fd1b7be7bba120e51e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4db0a3c939afbed90adbd7afdeb25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206d64cb07c16050de054fe3e144e04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5bf7d8024deb32059443aba7cd79a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c10f0863a0c256ff28ea80f31275d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1703f1bcf8aa2c31b73bc741a2b8bf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baecfbdde0b430eef946641b9b5085454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e8daf18563ff1f3bb53580298a46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d1d76a9107324cee785ccbddfc64b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6647990919c870c8d020d6630faf66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc6804c8cce25e622e7433b79c4bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05bb36198a73110eae1644e291d5e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df3a1895875f9bc694b6606e38a21f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912d45b892b76f0ee506c001944c53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396b4f9ceed2790704cb5c0c582698462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf628022387c59e5ece8bac1608a2306463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e34b2c4a41bd9a54dc0379a3947a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ef3c848487d18dd47805b07b46dd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9f5c860694c8b6124cf8fd8dfd72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e77b4bbd5d0f84cf8b4d582ab1922467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6e9d4b01431cb8b1c3682d303a49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8a8b7e9cfc952768d84632c7f2912469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82e2fdc2da8c2f116ebf7d33d9a95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561a798f7516e854e4954478b798106471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e085fb6dada0138ac8c96817eac0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fceaabc49b39c22b871c6b5c6c9674473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf552f6dc81290e14c740e0b7c695ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a79513a98abe06c59e4360f5ee0450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e931f770ea06cda60772314942359476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6619400753191278884b41894a08e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0563dd60ff33b6326bc8e1346a0a54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3913fe7944c124926765075c6cfcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d7c0bf93e9f290d6176775ccd67b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361917484ccf874d8e8c15bf3a57761d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6104388613b6a228edc1da4df654e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae549500144bd1bbffa6120a1af976f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e47cc5e4c5a5890a1422f3f3aa257484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1713448aae3cd250bf317a12b13c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d44529f1b2ff8c15f04bc57d0028486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4cfa2e59c6840d65d397ccafd58ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321915a64e8cdeeb009d219954b004f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719651083fdc57fcb94800ae5815ef7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8ecdb5fe7f1a2f887fb322c1a614b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9845fda554d25093ab077cb195c58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4a2b617465fe3b5fb9109280516f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee4296dde29795953b402e051cde6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1bd8710b78db865b9c99d10d01f2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a632e63c46e3776f782c7d4700de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b314acb777217694d3ef3af36896e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d256bd4ee58fa9d792711777b5ebe7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b273aaa6805f4a71bd1e05e09195a7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76dc115a3444256d65c083d2a42b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987da4a800291995b0bdc6d91af89f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf503dfe6ae2a08edc8344395b3a941501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae84f513c490a49888e45c695600266502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8aa68062ca4d2cea12df9a26581ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e09459de4ffbe09b8c5041e087b500504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34018b41cbe276f69e9c88af737571e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7493384199e55a6c96857e73a802506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091f26e0f89cc1b4c939077723fa0a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f7aa95aa72da1704e24f5f2c8f0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b735bb157c7db9f2a818816f8966d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece291c45ed68b8c30fce970c7112ced510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fe3f9898a478bd35bbfb6836d7a68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5956f8a6e155e162c72e53070023512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a85710e23028b749288e88205df77b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d417b605a12f653b0e19f85c9df9c93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619998e0cdd28b7e3cb2ab43636163f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d0a92f6744d23a70e9d88d827850b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef33ce9d5bc4b8e33cf2943d15a1a30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3cc28f03f28d89249119f33c0f30c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24441704b05967aa7e53334880309b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663b5d4154d4821f18eff36a5c4e54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e56fee44eec6ebb43f004b3d0679f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088f1bda8e6bb0ba9cb2eb76b88e749522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff667ae4bf3ffd8dcbfa900656ee1582523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72aad74ef4fe32a6bd41217e1adb48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29720a03bdcd62dcdcdd55455cf6cf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13487cdd4d949477955a49f91c202922526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8461f0002f8a84b13d01928ba308527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee802181a3d6e3795fad06c6a3b3d62e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee834db364a8b4f5a184becdf7bdfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84bce54bd37535e0ebd26070adc2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7946689771914dea579ca1846432f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a43f4e3e29be916109455fb9de4d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb902c66f619a9a6949e9cc2d8f53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70647ac0db448569f658dbbf116199b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155387f63465cb45c93ad107afa51fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5e34c5da62b94e27aa80396d8673536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2ae3f2e9fc73b0f8033c52fc62b14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362357cde2371755e54ab6b501ecf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55faecdfd8183df10bd57e3bd0a66b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dc59b3aeedcb6d8c19cae7cf74382540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb54dbf7b4097d9464f6e9aafde418541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828022a0a05bf69aba3dfe655974d7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23bd3e134096bc54198e8e4b19e489543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0e50a4d63f10474da2ca70dba6c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14198c252b2cd7f16c35b05e7bed78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03856c41123be9d52a77bd8014f936a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096834cf9e4adac97d093ec41f64c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2409ddb48e602e9d1f15efeb7fe5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30de57516e3045316fe3f36a5788f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b2a2e0310991c307eeee0c9bf351550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816ac2b60050132916dd91bf815689a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe1687876410a75c4232460c459c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a9d7e28f4020c41e29f2ff2eb21d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb7161a50fd6157b18df92929e011554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185493fb436c7b055c77a312f55ecc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca534df5d8c233bccb3a64dfa5de48b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f144074f921baf937a4c8812fb08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273c4064df8b9c2a45ea2949c91fdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b413319885bfa4f59e90b2bb39ed77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9158ee1efddf26c4f30041ff0bdae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7200bf88a533481eb0afd3e80b047a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb881f45c0a73b3246e711947282b73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ee234d386d1dffa59afa9131089aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e001d6dbe810faadbcded8a3a3a6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebac969d27841de66a63cb22e48fdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5037c7705c5fce4b99263fe17c751566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88eced028034f5fe1eba8b503ee1d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc123909c9ec619fbde38f49b2d0f64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb3760f6bbfa7ba2de920c74fcbd41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e3749c489c5c618d52b5854c35ed0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841685e9820bf315ef157aba43d3b73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527282fb5916278b49653e71cba28ab1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9af26fac140e56e054dd9fe7b84c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154150c95ba9f05918f00c0bc47c99a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41afe9d57b266d75b9e127e0c83fa2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c94855ce22fcbc1353c408a895e207576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b9508ebb17bedf47493253c0a147577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e072c92f09af975fbb9c7df168fb5c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e0cd1df26a8abae50b512f8ea2916579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e807faa04707f83ee1c360f698fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ae417ec7ab7abf0305a2ecce798f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564d3cff13aa5afba7ea97e91c5a86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e73ef1806492ec52b07ca7106000ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f2016e38f8e55b944094c2bcd828f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d392fd75045af7f2a6af11bd27354d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe3c8edcf911d2e4cff5ab24753fc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821a32c999019d168f0af53cf93b94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163322e3b82c4cc6e324ff0e785d34ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a820519471693cd78560a8a2deeab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11762f7f2cb069ae2bc549a4e3a528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c6268ba7784d86f73fa929c9a989591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649c81472d240246c4b24fe5ac4974c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef4bcfe2f32c735d3dd6667f7dce70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeba61242fe2e8c7a34f9e826b6840594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087dc9a5f2e361282b2b597d3317d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd78ff9a98ac24495956d251fcabf5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec8f320a4d92a729b9fea3f421ff0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16425fe2874e6860a4111e8f789b0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c0046ea8c6c5dee60e0110be34b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f18b35d53adbbf0e31c066078312e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244e72d432d2fb264228b4b4dfdb87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3eb8ca5452995bc7fbcedf06c8b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e199de407cab523136dcb0a6836c5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169902a6a53f86edb8ef132e8c770b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeaa8c05231c13a6297dc48b01ece5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c6c49cbe5817204bb2e68d28eea9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eb989a21baf33cfb6574012db34c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e65196fffd6a4a13023a349b3f96ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313374a2af38953b944347a2390f05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce00307f43f55eb9ecbb9d5fee3737610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d89e311c159db4395132de9216f5a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f46f918d1bc317b32d9172de39a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0139f39052d379ebabbd95c04560bc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb6dcc8299a8be0d0f88420d07fcf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834d86f176f17a6e7e667ced6c03a40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130213d036ebac8efe687fe7b863585616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6bbc06cda17e7020c23756f34fd31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54da9180e93599e8c140ecd952f8d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b996eac6e18ed7655a813048c63cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a804ddc01e348b86aeef765f11d4e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b2e5832bd41964e0141b5c497fa76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f64b6c57313b9c79ffa2f6c25332e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16370d312fc7a7bdb97b4710334df18c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56535e20a86b454e148d12176e79bbf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d18afac1a0422060a88581a1d9495625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d528152454d0275dcb24bc5df859626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426eb2c20958f07575fd335234c419c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82888c4dd1b2c2b5891a125f529ff1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a16d930e08c6ca0fb22d1ee6eaf88f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7589619c0e566ec53eca4e3ffbafa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3810b375ac90649f324f57a04b64d9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ba44c972e45205d7300eaec26e799632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8e4f3c175cf3819bef83b645958a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b46863b93144d54702cc94e43743b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0033e2fcbe00c6b50064c738cea88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d930b80b9e5522a5e591172ae7ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2764f4a020268ba3e14d1de38ef4900637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51032293735c98d614437406974d2bdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8f33e099a7550950b8f0d804c0e5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4f65cd8409a2adedf91d13e0a0633640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d24c6869513a59e80b92942429f2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172741cfea2858805d81bb05978e40c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad12eb7e8a5fb6520ba975297fbe5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56933911a26afc8c62a6d731c1a7545d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ce27003ef274fe943ef0a3595e6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475e75e2f40180106dc2534bf14a358646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdac51e40906cd1e6a4731093079fba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adde9b111af6c8fec13f03da77d390e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5664d7c0acd32f40802068609e4733649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c5d837838f2ab4f99a96783c33b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e17e117bef52134b3f32d5f1ac95d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678cd51029b8b1142e6d0523d05c6a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9c055b798e4cb448fc0e7fcfd8bc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54691955b3788be3afad65dc0e66644654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5632a5ea9bd4e0853aceb1c49d88c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed2edcf6f5a5b4e512fe744e782e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86fff31c2d709b7509aa4654d3bc2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a6a8ef3a4c74fe2a0f987fdae7b99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdc951a9851ebb253798ce37af96b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b776cd47e792bce68df88e1d6b7c3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e2f16a3109853b2853c760282e96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d756207662ce0e80faa0f3784fac8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0818d8c9c5eadee1200fd9247c4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e684c78e3b3940fe29c48fbac7a5a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bab69644640231e19294133a9a9b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523983b55bef758726c8716800a1176666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf5e9009e514abb76df415f557bd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86bc698e3bd8554d40e488246ae502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1beb69448b092f48ac68282645e6e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9d29a5f06a1681293f46a536b8076670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d8d182119431354f95f29444bf447671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46defa4b863cdb01ac8c34f47199a81a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27409c4f1d299638020c3505483bd03a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b6b9d846dfcf9cec70e8417ebf99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd08e3f1e76a64bf03d0109ed1b5be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3a8dc6d172b8399d31b3d5b558084676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014b8623efee4b6c4f2f7674da5f798677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09555e6131fd875bd2cd09f2cf4a8ff5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268815c2ccfd6a72a54473844b2f936679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857131b9ea8c08dccee5db20b5101b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d350400f604aa240c05458334e4040681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fb3638e2e9bdd7199a98e780f8112682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03629c82ed26368bab9fee4806b0ef58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd46f19bdc84b553ce3a2f707ff78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b843914f4790b736855bfbff0b7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd83043dabbb633c67fc9532b9431686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58bd92d270eebc0d36117cb6fd3df7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0a0632314d86c180cb9ae6a4c9c5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c587639460275bce41e2b546a59d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a4436d99b9273fbc269b6b3e37f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051898bec761e23b3f0d6152e0c178691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ad4d9513facfaa8f8a47269b353c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bdb29398f2300588e0714bf9174be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e52cd31fef6fc6f128ad710fe9942694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c5c6eb99c033d3571cbe92f02673f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f1ac960be037cee6541971707250696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba0cc1fb0969a1992e4c8b5af72fa2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8f41f28c1ea911cd5f4f0c425d063698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40152971f9769369f221fb078dfb18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63f305a19264fcaf91d78472f5b5d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec76ce3bf51370e8633812f6cab0292701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca3d1ae80c200db479f3c8e604e78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d97a69d1738ae79fb1ef97095086a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b489cf74dc3c9605a1db26db8a000704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2088b67f3249a03a3a6754ec25f281c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538fa472197cf0eac04ef677f4ceb5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd8d1203fb422ed8446384d8c1981707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a748c85b1b305d3455c4ad4ec3514e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560301fdad4d68fa555c62bc06834772709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d609a704fcfdd36d2a6b3d1f34dcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c0dc3ad266b5c262eb496abbcd9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392a84fabe447a59b1f8b5a2dd96c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721544bcde54ad80470deeae26fd5e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b21da1a3a572f267d3d33069b07d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d06d18d580a4d8ce9b884d6236a23f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fb95f310f9421713f079d3c4fa232716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742c526c86c1f65ce69ec77cd5a7730717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa387293294e3504ac4b717421431c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c047e020388722f8e9ba6812bf94056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2145ce551dc169d76f0a7dfea98c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c303be8e81db63bcfa90bda2bdd3595721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccacad79e57299f91c7cb20a2ed847722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbaedd6a03f1eec72d068942bb627723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d2d74d92db587c4f03f88c0a3b5a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5282e66597be99b0e9838ba8114813c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd53914c651207494fab3b4fd60ec6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a609c9c5c967f4264668f78159d6437727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2ecf8284afa9fcd0b0648d5a3add9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bdbd0fb449f92dbb2067165a6f7b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4331eb9a4eefb22f6f71a24f4418730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90efd0126e5809baac84e1b36bbfc86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e9b3dec0409b18f53f7228fbe0017732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d3f94d07b6556179a167e0bc4dd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2675b3f275cefa8b568f24a222927e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f70ef9d86d57f0e28d14f1b72675d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6233f2a179ad6cc8a8946c4aed4ded736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3383ac87f84ebaa26a31046d851e1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278a64b36e027d7efe4cad192f168dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69e2a5a8202b8c3d8fbab859627b5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80861bcc3e0f10d5d813ee50eebc442740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971acd614d489d4ebab3228ebc4e0d72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6ac85105baad6cc3787855e65ac4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc4379fd743f05d7f095dcc6d5af18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b132ca78f2711c85312003460de6ea2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639c3a8ce8cf2b6e50839dd624be9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f0b41cf741457baaf42004668a74c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872a62d1d9787f2d8376e7b61b7814747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991e18403eacb0409f0931c0fc647c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dea3c2d18e25b02f7ff2cb81c9565749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8615538564bfd9ccea5d34efa97a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c5c7a994f798f1e8026f80c7ff19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51a73fbeb3230001ca11103e0ef5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff06d5a13a7b267496edafd7d3ef1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfee092d1773ff176fa7991b043800754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a5b18fe1c96a827e51dd007d3a538755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3042ba5b2455b31c73ba134d7fd39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5897f82eba9ef7f19eab04cfe74081757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70f68fea129cc7512ea901929a7c9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2bb558ecb6a7309fecfd516cbb26b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c28a5105c6625b34ca038166838971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694290142844f67bd2100b4e3bfc6c932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e3d043e24287c013ca7ea4110ecc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bba36f7d0127161b1f1abfb98a7454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1bf30c89c1c237f07beb7bcf92c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6342c7624f4e3cca17d7aa7eb16c3006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c48613b5a324cac40953cd856d4cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db567659b9ff58dba95106a4ff61f11c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737f4f204372472d495c0c6adf9dc4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28bc10496eac30280a85f79cb70c9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cac12de16561a5df118b138764ff0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34760e90802d7e4e4bbf95fd87a9980c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3048e0cebe28ed5112602a5629b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c738c51d676b40da7c4e673442a8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2499b149be01bc856a9ce455e8f9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738912bbccc731a3abc4a650059ab9ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6458fa7cb0200e5cf860fca38cfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388500912fc2e12ae5aba1a751cdb4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958892c2ca8832314177396dade5a3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf4524e7badbc42ec513e540389af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ecc17d6bc319922a8e26aba71f7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5eb5f1a3bd7626f3bd23ebfc333d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d4012b5c5fa197e088b16821e52b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d0031fd026b1f221ebebc3fba55b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ac56cf66b8f8ef70e7f93fc20a39025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e63ff539e9514a20abcbc223bc8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c7cdb9d74a9d061f4e0bc629e51be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27bc9d5e6cdace26df9b8518fe675228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ccc26756842e5eb30ba702d258c2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0f94005138eb5b402fc3d038253b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8d051d117f16846b2589fc88bb45731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc795489f03a5506ff04a8823276c1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15bfb931b8707e8fcdeb5d0732ffe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a543d03f706422b9789752fa674c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538655d7f257ab7d80f63c4a1c337e5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c47bc537f4a7dfdb270818800c3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9828fb1f73ee6cdd9e6d99bafb99e6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fea286af063bb2555a51ec09b29f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0391d15930eec6c34d52376660e34939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee9ad5a8d1a93d1230e61cff8725740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614680ec1a01d40f68e9992a471070d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7241146e3e89a1893cd0135c680242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e136c0e1e380511f4399f6368fb7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a798184560efad5e88bef0bb70db24244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cdc33ff2df70347135572a8a9aa3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7c27f77ea633f75f03af24bd3f54246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03608cfcfe382d0a6dac5103cf77866447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7f65b76230c95e0465c760e05161548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d7e7236e6edf580ac89260467f66449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b72fc77fd01ace17d02ff087f5882050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e5f515906110b15e868f1c0bd5ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd467a676a24492d6db25aa6d782b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86374d3486546d3617cb6936047fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feec7be4650a3da4be588588075efa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5504bdfca4ce27908c82eb4a90018655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae68a5d5d15bb23339e0b8e3828c78656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb3ab91d6aa6eea4e6e2ff19ce583757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6f8d794ac0049f6f94fd22614cff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f7e14666f6b10c85fbab86fe6277a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe02dd2f64d651a7754785f14287c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c873f668fbc8d248fe6565c4606161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0b2524dea64937501d016d85ef73b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa244c4a23b397a880313d8c6ff8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692405c4361e9d01e4b607349118a48264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6256b463bb6113da1fa5c3e133dd4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2d08b0ac415ac50026f7f590e6bfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789950477dec69d8b9a3b76469e6786767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef178954b082eaa38c2e5e65f7caa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c21ed3248926c64a9b03c5b694f9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25804f9e4f6352dac75182d7a01391b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1cad351ff22a90946a645ea25a56471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a625f6bb13df670854280e443fd60172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd0dbee2fb7357a8e1ddd8e78ee93973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c55f2286b978d410663757e0811574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1e3a4af648df6af6dee4fcf3086875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2e10013fbf39dc9a61ea4e333dcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee6e65f4aefca78c025d3fb7443cb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91af01ae4c1eec057cd66cadd38b4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c585d0d3f1aa6f18335bdadda92b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d864ca297a817c148796e5c7ef1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383fff7a9dca012f4472a92044495881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88823a0b89a68ec1f1fecd2e13d4aaba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246f56cd16e37293ee76ebcda55f9d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74098a386c21dd82821ee75153797484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d0a3217a2536a81d4bfad88337bb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a70404c1af704bd2142c5a7d6ca3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da56cc5bd5c36efa8b0659912ff343a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec967e408c33e46bd296a0538329fbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977a7ae28c4ab81752e19c7cfcd970b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b36e95f762c48d89118a631272cb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4ae15c2ccd840017f458a583360ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e1f3780e01861c68fdccac9a1d17d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84b962ab7781f14b9dea98d0e72e1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5baeb120256e5cb6fbbbc8b8fbed5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64aa81ffdc8a1ac0364fa77b95a8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5681f8c24fae1fcb39f07665b3ccd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344151eae738589e0ff75543d96dfcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a10125815c731f7f969ab59f26c21698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c508ef09fd1c368f2c2fa14ed13c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf830c50ab3e4916fd5067b133210901100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599be24cdf8ca09bcb0d94f2449263101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd781aed82ac9dacf1f485420af7ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644015f0f16bc76ccbda6ec9a12e34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a611b13e66f600c5db4e287432c94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d11c75661fad7a72356709ddf84a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbe63bd769b3f5f68426928d97d01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff23285f0846d8896b4165f32f77c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02617eb02e76b23c5111eb9efe9fb02b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63095864fac9d4cd8737252c2c0ca101109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c29f73d853a489593156d7d98655c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258a6fa4107965480b573f94e406e23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fda3eba546c45ee7e2835b9efb908a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76788a899f75da9551f250532ac474d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2626666008237022489cccdac42257114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b85f5c4e13f009bdf9636c51d15f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b220468f7c2f33f7f0d8ddef549ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bf4ecc58bdde58cb514363d2fd9e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023516dba801d4275491680e3108074118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c310e9f643131448efb604ba3adc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9e8b77b58c738eec232484bfbd81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1cdb728caace24231beb28448ea21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afefcc016143a03bd5cb5ad1c2f16bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb0deaffb3f22aebe7073dcbc05cc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdaf766a03faf8d5c4e7b9c4eb49a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1e4c3eb26cc94e5e948591ce3885e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277183e2e6f2e6e3003eaab7427903d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ee37a8b53dc372935ef222337a26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54898a081aa9dc24a652f40a84f14a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a0c43f4fd4f790b4d074f934ea412129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789669402de6ee3e4cb443185f9c5e66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5395596dda9e63e1ff683cc4b0b9ec7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2cf7d5de0d98c73cd9eccc827c491132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c75bfa298e481c7f84838e07b7b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a42ebc6fa79c18526bc00c457c4ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cda408004a3ebd89059219a0ceaa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21a13c37fee02211e94495e6c687c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a0c624bee1d171c9935cf15a389b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13acb75e2a14b8e153a08d966645d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abcc8ff479d5fa14d4b29a15614520139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344bc91f8056c08a936bf7122e1cca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5866f5255e5d091e75e01a181d175d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea689b827c174366435d44c56463f2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297fa1829594f0d31524b50a1706128143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ee16b725a9e3e9c6e9a1da52462f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644469996e2f808db8b78dbf37497da4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065697a191515c33f74a80a01b7960dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd7fcb6ce2843f76c560dd80b9d5e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb202b30db3cdddef97aa443b9a2e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c1a6046ac7ec4745287d22c736595149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1584c6f70102cab2386e2fb563466150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5122aa06ccfa02e830cdac8943aa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678171d0698740a0f96e1525a04f2fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b8b2c962a125d92af64a0e1aaf34d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696da97e4d2f562ec84e78e71e0943b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b1af8f784b50d01cd2fe359514c0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3addb94d1f9986783bab6eed391977156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ad0d97fab813100878750ed302f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c72adb728f5d6578c15ff40a81ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cf550b9b289a277d215ff71754d77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa948a4950a40f143add1963fe18ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5619e5a92548a33f9a3f6e0add639ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83e2822fd7733fdcef1ec53eafe30b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a658474d290b29e9e3bde19defeb827163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e339b6889a71111b20f3ecd5e736fd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2bb0f6109e7da6678489e6f983367165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c12ac6f7301fb3f2700a55257f0e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360daba864da93ed0bd836d9046d90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def996c9e0737e75d26a78cc5c8cf24b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ab78228f710787232df3c8ecd4f56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a4791044960842050da9f7af4f226170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8acfbac8af73c6a54f89a930731c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107cfea6c3a05d3d4e77c4049af3a02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d3a6055c4266a330bdb536d7839a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ccf1eca21847e1da1b5d1c185f09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e09b1c177e2a3a360149d3f9ee2c8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ece938a13881e7546bbab0314da7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc508021af72579a6d2f5553cf4c432f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ecaad8895f60b7b8b9ad05bf372af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54ae62a6f2c6bf71bf38985878f0d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116205f46c361c3f7a22e40eb2a9748180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851742b777c9d722d295571b42aa063181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382c30a57aa5ddb0149484360f1dc30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d73fd4970571917a2e561060d657d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255843f5d5154f8bb0dc3841f4c514f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815622119fbb577483d9b952b4eb63da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b49fabd974d03a4e7a01ebe381249186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc11ee7a693fb009e8619c86d8487af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9c87345c2dd6b1ad6fd335514ec2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89913c6554e4a6db4fa1fd66039ba2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3f5c5fb9a96c30f49b9821b164c11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b864e28c7d1d2e4702426ac99feee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a639c9b174b8c38cf7216a9ec8236192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f557efe66948c5eb04a07792ec158d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30605024250ebba6834fa424397de4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306d4a99c1e9cae5b865d46f0a8d3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58fe774865e11baa036f8157d44f01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea38382f614b45eb0eb0a0fe0dc397f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a93f2e044251edbf171531ac975c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1c2bd7b2869972c41f320bc4efc71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019352b5ffc0367f4d5b5f1a5b296169200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c149b5c6849b97883849ae3aefece201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc508cd6160516b2977df4fa60014202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a73da100ce75df1a983ca7a3d23b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f14295e12f685c3c282c6e362c678204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da3275bf1c9185d9b155f46e11a2d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54215d1267ef65526beff87145dcc43d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5ce82230dfb525924b4232e16598c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2abdcb56dd4afe3f7be0549af8a0d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27245161ad75c803e6682c98eff4f262209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f9dce3ba434cb1fdf89d83bec3b1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3ddbcfa54e5ca6992878986118787211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05630cb93b4a9cc5c8d66cb0ad2cdfd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837bfd6e1579ea03f809ff794514707213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceb7977038c9d157af0c332bf5fc09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03309eec8b2e4906ae68fa1415f82383215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b09faabaf0866e01b1f1a6260e006c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08935e4cfe89c24197bdf021c5328d20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4cfaf6a1fb2e32274e5bd9ab052a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b6517b99035392297870a1b5942e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a429aba21758c8a15cb77027fcf1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12cdddbf0ec3741af2f6a962fb99d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378fad8840a344847beddafd69a1f27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca650b9845e8e7f23000dafc2fc53fe6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf63c6a69476f3d45c24c8428c489dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c00855d19f5f693e369d4549fa8d4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e2dc30a82b3b3fa1b925cc716d701226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62972851055502324197ce3eff116e24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328792f6433b2f4e956c323f7472eebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bba08bd2829beb18807276873295a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cd8cc5bb3ac4f01449cb2a10dfd6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c1376f6fe033a3d881e4bf06da964231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4180b1e6970cce5d9380771e4f6df7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a6df0c72a22a91ab28aa82611e212233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64635f832d3ab8111829aeaa7391c60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b40ce00e533acc5656b581fd12a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7056978d89906a6b4a055a234e4a2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa7f7bf031ed2c81634320905c6fd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb61db34d8974281b418813d130302238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fd6d59985bdde4c696aa34067699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63309fa75beec22f622e480aa348a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b91cdf4ed95e1471a167b3c535fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7bdd34c35de036f6f2e33f2e981fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec92b246870a8df8f0cc8b23da915243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede01b88fde3188378f0497a0e17949244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327b50b10c62f9b987e73bbcf5e790245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7786fce06d308f9f6383c6fc53d2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65652ee1bb0bd7a9df16ccce6ef293247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f13e189113f1cc2e1a8db525ca4ff2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051a595e2b170ff5ca362f4295f6ae0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8820c1714074b01e5b2d2840770018250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4501bcb2c73b28106508a60a86e4c87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9bb265fdc469de574aa2bda53e4dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8aa8ac391107471c53ee735cae23e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60bd5578f0d98eb895d59d2fa628a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece9972c4f99277f3f1dfd66fa2ec2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6957f80414c31d9ac8418705f3da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d11f9cee6f254107a09550b8741cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be403e020706b7708634025c8eb3d9b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f63b4b67e659aebd2f14696fce404259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d50da5f0ab6e455df5a7b1274a6f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b84bfca47a4108f4cabcd44564aa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548ff67d9451f3069b399ffa2a5505262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4831ac05f406fb6eba1ad117b1cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd6dbb370db380b5391ec9fc9a7fac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b371343eeaa39efdf6688cc934404265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eb280652be77e627b8b32392f9319266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65283a47ddfaf10fa88759cf4ece3a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d203c7e43087ccb0a83d89927505e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8038fcecb88768f5ff346d3d41566269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff98eb7a6878c5256ac16efdf363aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27dcc48e1de107cc3e170955e778d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb49fdd2d48d5d127a4810195e69e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d27da04a62b400f772ea19977083fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c92293ef99f04d3e1c2685727bd86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba5c26d53e3013a8ff2991c0856acb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970540b613795b3d77ddcd6fcccfcf55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962195cdb7e23bc3cd22553bf68f074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030e7cc87614a1ef0c6cc2c4bd3beef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792866bddf843ad64d5d2e084dfaae55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4129758195d5c4b09643e94a84db72a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9dcca2276f7de84979eeba4909304281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2bbf0b801e8d91a24c5286c85acaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18a9b5a680b6200b6035e32821ec37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4474ca8b99732d466b7329a7a6e51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfedf8fbe428314ebc0e01e7ba2efc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1e83cb7283c1deabf57222e57cb24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b98e2982200f90fc2e1639dc156972287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1750010818a9c42bd2dd1ac62ee73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433007ca54ace1d841fad3e2a5cba0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958e4238147cc7fbc974120bd3d480e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e36e8a41e5501a96c366bc853744ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff480f62d5a60d3fbe222aa066a258d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a7415847aa0cca4ac0dff9fc25c70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc182fd630f893ab7a04f4ea4f9714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b2caf4b529a81c8383f2957f88af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccadc6c1788c9c4d989c6d5a4bd1ccf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177dce5f604b04c8be692dfd4b1a5e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87941744d09c01695ecbb4f7da0547298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282bcacac6bc2fb3e7e39a971487331299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d7cb03e760ad46188ab8879f8137300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e02fd807ad9d455cace4198091b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff4f73c9e752412a622a632eee6fed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6535948648261f4d6b85d2ad5e025e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18460240b7dd27594ac1f543900660f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f32fb36d606ce233838b98288f33d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b02fa22670e577c6fe51f6d98dbfb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c381892a43559888f037a85d2932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaebc5f7bdf999420c61dfcde68e48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e204f24e66c068e5a8a4fb803ea271309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303cb011eaadd3f43e92c3aa9d94459310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a2a2b3b4424d11c2395560da99415311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708eed9c5d524aa81443c1729749ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802adbf7d6f66b038c2de7d6e68135d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57b0cabc585105a4c00d6fb8020b15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b9f2b73de9922566bcaa9e783478315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc88e352a68c856680b454524b661316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb13ececf764bdfd9317a488a03444b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec754a04a2c0bfc86796fd8034db7c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dd8e74b630cc0f83883f0e7adbc2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d920fa36659c821933a2ae981a3a21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef29855f3cbc8004e050336aa466017321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a5d4429fae446e775e2d6f8bb3c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd804ea794d365e6a8ed45ba49db3b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdd2565ff02aaf2eafd5d0d66124a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be67e1150cbcedefab2091765078e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300edc5607bbb56ef8910a763f1414e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bc15b3437550c6f21692c291e865327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a99bbb2732c3f5ba4ff93e3c4f749328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34530129971ab921bdd2045d578a0de6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091bdbe306536e18ff05bef0b1b798330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ba4334fa3ba7daf15b033c344583331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721d39916b2e1e0afb4f4fb3313d12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5046b7bb9bd5f2da59fa26816137da4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca384a6734dbddbbb9d9b5fa4187551e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f1c7ff02c375ebe71c7453424315335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298071aae3dba4bcf56d84fd8583d2d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5757038426733c02399e0f4dc8d3b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628a0b8ddf203cf992651de4dd74c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306b28b7cd4b4387157819e2926e14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aa1650f6cb7e009a93775e9320eab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104570ebb7fce235a9fb0e695a9bbc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cccc4ea23bbcc4adf5ba7c5c19368342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbc6605d2457b68b1e35233824649c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f7a8cbfa2b0f935b2474b1b07dbc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f868130d54af470e3aa620735ce2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9d4189923c6e66be02334c9891da9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a42db5d74a747efe95baee21dd11f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648503bbd5da791399527e8e8367c6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eb61f22e16cde936e0b2e82b644ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb7a59ac61d3216927b29b7334ed60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9ffac7e6d9518f59ec78d0c531f1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85a79b8369cbd15cb625d123d4023a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6531c25e6dc6200550f9066348eba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00628ef1ce41e6e13af606b3506aa1d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de94fdc103fa6256086a826c2aaa6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaf8ea62daac12f0369cdabc511803356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84a466974cfca43f572c5d482c82d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eea3e41588b63a1295f03c234bfbd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad4257fe66da96b0bc48567548ff1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693548b0224337f24550cfca0176c08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c8f1a5a7ff92c166d62c396f4295361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921be4bd8ca1b5b8986f446f00dadc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d0cbc89007ce5d6c9b67131b2d87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd32e76c38f0658e369493a4bdf73e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c83709ccfa2e9a1e280faa4efe3243365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd2479dc6327ee4d04287a59cd4e0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbadbe8fbaba54b08bc15c96b53eb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d97ff739b480e08ccaf45663cf8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb893116bd9fab32136e63806586023369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45ba33622714badab79924c71a8f47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030d6be1b0220ca1e66f8145d25677e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e745087ad8604b41c15c4de6fd75e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df2d831c818c72138ab2e2f1ee794373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ed3c617b3744a78001448a9c60d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cb2c0300e3a2e04f234799265f2b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead451984eeb19dd62f0bf1cbaccc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93288ce072e41998121cdcc8641c45c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2daa96384504c06be0573c69e3b7d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3793aeffe184fb787ac7d5e722a3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf963cb08404e60b168f15a1f02f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b96cd1955c7811c8b30d5f20a657381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2bc8ba17155a06708980680af513a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ebf76bcf422e998584f20590e2bd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478cf69506a165371a76c5311802c05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43c4b7a87f8350751481608a1808d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5962d19576f3f8d692f6155de2bfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06edb050f1bb1b3cc29e6cf6e45a51b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3090b9ea7332ed3abd0b3c38c847c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca897de2eec04638b4ec5285f3ca541389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735191791b86d63837a05a5611892a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb735da1aafafc822a1deb25667d23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ec8c3055ef17e21df70975883083e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656080c16ac077ae85b74da8a1aaa3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b4e52553ecec68f90f94d70193a52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730294fd99cb4454c6b8f5c55fc8c4fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547261571c28e325764c3201690aa29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fcad7681ce34e09e8ec3104c1975c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e6b94697a13cbdf77b5d77fe2d47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97787641228d745cb1eaf9eb24edc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc9642ebce9bb4e7e8b875ac2a0d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3e0b59bca928da0b26fc33209113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f9449fc4fd98abe0c3da63606886402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c80b9d40b47cabbddb31fdfd8ce342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49eed675e4344b23c8d6daa5b00b9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25354164a0622b974977271c080861a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703179c9fc0a814d7124b81017f6335406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febbfe2e5eb67bc8b1f5d18dbac7da6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c5ba8305d23c4b4c91a5dd66fc2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d842eb28a3b5b08940b1cd723cdfc34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e2570d6a5c4599419b2dac0096680410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f231ca8b8dd2fe01daf13658ce477a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a7c8420eb703e9392e78ad2b68ae7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd650ea76e41bf90c925b3c3549de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a859a42e17deb6dc06ce8cc4413b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4153984b54df1b27660af14a631968415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b591e9e45ee85fa6967c5bab90cc7f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ceab8bffc2dc791622a70ede337da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6adbb2195373907b4498b155456b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce5fcd2ad1bb4b29c3ce4c0dcc5b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702707ec0f8574e628b079051e0f401420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceb2f125590ef8b25627e3665c64bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637aa681e14b006041e0cd6bc20a7bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4cb2d3da54d55e19c26df9506d6f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a5a88162697e1b91ab16ae680e68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ebb6d8e2fc53bd0cbda8c0c75a819425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b3c17f9d7eba7d3e956b4a7b26e1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96835dc18bd34a1ebc56e43c7a7d9bcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75216b49ddc59b15b21b2ed1014803428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af19bf23d012b20a26d9e31c5a5735429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae3047b8277861d333cbc3ae57b5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc31c02d6bf8ce5386d19af4bda688c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf73e411e303e0684d18f1137b646f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3476466584c99c8c0490974f1f9570433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051db5d573c89d1f4c9ad289923384434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd38416c31523f611f3c77dd5eba8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd46039c2350a0121c0795bab2de2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7d3613a29ac5d435a4045d29ea29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a4ec8e8cd59468316c29bf94fc66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c689880779120b1b1e2e4b77624a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d99fe0b9c143cd922120b3c4d49a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3fc3487246629f60e2daccd2d3b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661df716098feaa1867672114b3aef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d80f967387b15f54adf427059a52cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44e27bc8083017aa62bec97509146444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f35329d27b5b15dd254cfc03ac83ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5362377e8fd3e28b998fa1e5bb3c9b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f341a5847f44f798d7970e90591161447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88b17495742de0bb3b3a268b879cdc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aa3a2e645a92cb5d79c9292fab716449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269e7fd441b5b11e30078e7fb31fa78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c75f93584a77724d22cc55cf42e1ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa27102061daab19d5d42c4faf4396452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25bcd81a241ec9234efc76d40ba9c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a9270ece8018368d7c92e01965781454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa315a17b1f3d7df8749697703645a76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a019bed586e3546460661a7f6d06be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b8127e7b58c1b4f4af9128d196768457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e2fe79d75735375c79b4b1310ad8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d83d1e69dddf279c0889dbc755c11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240143c9772819c991fdb62ca7b0e0b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce1ad53aaf0beff422ee63055e23a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00492bab99ef9cc21e45a6c52a12a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e10bc4f665f77d68b38f51935128463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc9446285da9b846a2069f81c632ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0fe6f2adb2aca7ee1220be6bd3149465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c8a03b740e2b27a8a2c1aa538dbec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d904ce601374917077dcbc0aad48c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db415d7ea294a4cde5e0bc2887d2cb04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4d455133df46403e30fcbf0622e41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257a88cc22d02b0acbace21e2be0d8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de872d6321e27831777b01cd016422b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a787ee7ff6aabac58ed11475de2460472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c08120f0761e40405ccf60b91a0aef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61157d69640861427ba35c38dccbc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dbaaa1a7036cc4b1bbe39535b7244475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eeb2db80eeb64d62a8d69d17fa315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093117d1328a9b476233e51901f5f69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e6a16b5e74bd4e98f88d84c3c3e2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea730ae79dd31300cf877f3b68dc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1993b89698ca8d68ff4db2d274aca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c822c1042489519bd256fba87f686481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf86fe0753f0e0473180051c2e5c52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f4bb9d3c005639a5ac2fc2ffa42b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349ab88737dd11ad61af5361c51e085484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2199683dd6ac654f42bf899efece1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff37a6fb927d49c044de58a0db4a2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4ba07057326d0f2635e94ee17625487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e44b144bdd565fa18c68dc22e9d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00783fb1d90028c2916e14b76b399731489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1a61d02d0facbe9128b862bae149a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbf4f58f3332c6ba325f955d1cc4e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b22c989381d1760ecd4f207b8e78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defff06e2f78a331ea059cb263cce6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339bd657b367684a3e283f9d2e3695f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399551e6cd7b3d01739cabfda814787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c04f36c59a637ef0944589d3338f17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d4d7e6c07c4a7e322bab375800d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c6544f0182bea9ea7c13cd10c4f5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f237090101bbc63330a9559c6e62f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f77a0b713617a766840ad7ebd8ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123f6755419a0a364b8fa6cf73dd8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ddaedc11299f29a7d237e00c0fe84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb57c2f0865fd4ec7af6de04634c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96464d4e8e474c10025145b62d1f0027504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540abba5df8d3976be1ce2d240572d4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b9f5f98ebebd1db6505185a557417506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b9b49234f94dbc187fb3408c1759507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd1a75e4b0f90ce8e9a94ee1e90e66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845689b4a1de1000e91192e3e325a86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d43bc0adc1c2d49188e88ccab78b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8850f7dbf7fcc4ca73b5a59a3d66b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de22b6c215c97e548a7ae9ea65ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3e69c67b0d269fc921808d139f150513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539c94729746598915305dcd7376118514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccae8b5afb88eab5e4e7aaadbe0c0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b0a9c759599b3ab496a6c3803ff2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214efbb52c5b932fee6a1d594bac0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315f49a6622b62b71f715a0698270c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90327507fb13260f6af7aeed29140f1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66257371fe52e6fcb54413ad18f92c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779202208e7ea5266488a595d2dcb179521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd0b7f214f159fd44d66fac4a1227522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b54c6b1f2f6fcad24e7e95a39b30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae4cc2bef6fb96c49210ff69dad20a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd177f32aeb466eb4461fa32b508903525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef39cbb95ac2266fac1311c9eb7666526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca273da388aed926aec8c746bf7384527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb83e473dbe357c52db800ac93777528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357ab8d5621a49f22a0a1489ee9d08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10601dff82eba78f698944de3c580530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f86b0a7374dfe1e9317a3c3c543d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cb1c48b606f954b6e98acde073eca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe2e2e3cec93322b42f3a4e5bbba5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbca3da09ab1ea1f4d511eb0a0644fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe477cb007c00504044f123ce2231c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3dddf501847ced509b8a0c9500af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d90c1289afb76c0e8a9128d2264e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06268cc998e6ab2cd16aefa29f7bf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104097d47a7932769bf4c49f00f8710539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423ff62658ce1902c2c82aa406c47c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720691bca72abc0902ce9f023d7f9d7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452036781ce1c030517a484204f386ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad1a6c072c47ac35102e21348251cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f59a0dd2e4a8c109dc5bea35f3a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f1109636d3a71c2b039d4d4dc838545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e82dc1dfb9e2f7fceb6433ad83b78c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a797cd3075b5981def9c5256477f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5046b7bb9bd5f2da59fa26816137da4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6f542b74f5f74a1f1b06e6e369d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13624b30b6ecd0d86e8580de244b6130550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44625768564a4dfcc3e40ccf3dafff24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c7c905084c984fdc9e9279ddd017552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b443970fb69dec2ce71bf976cf07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4d45de42b87d1ecbe7ba82db2b9b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b0fdb8852cac6d6fb124a2cf9fb15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc59666f53a4a36a38ded0c99f1861a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1582dc18dd84f808456e2fe87e23c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0e1589054bf209ce5d94ea9cc757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b27142b6ca0d79f7b44b6d822d69e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb24ea34a21d2f71e5d2fcb3b6053f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea42b649e401213fd405281cff4278561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cae8f6886fa41afd19203d5715774a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9671f14a005b9141e048a99aba114563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e7472212478d33c74380bb66a8470564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc236041f217019e5798357e79fd695565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ea68ad07b052f105f58ce0b8d872b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17927ab73eef904743239ba758610b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b824f40c31dd6bc9baded47234af6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2d2e64659ae37303357e5531ea9c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86fcd78f22050443fc3e6490e97a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9ae42324bcfcf201940cf7789e60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840a99f9eecb2373a3e36f18729ca22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa376757f92ed7b46c9bff268bd20e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a2e4ddbb1465ca56b363aa3daa9c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518ad76b376b5eb424677cc4a9a625575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2396faddf509349af3055cbe7c1fcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a08da6cb8d50878169660bc806afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac002244850293ea52e14ef2e0668578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eef8ff40f606784cf16f55be6dd6a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c304d5fdead81e61cdcc17d4964bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b7d8c46003ec31770815871dbccc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf223e10b8656b7a6def61112a6ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a077c8d78355d89f530ba629aa0f522583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6bf1830655462a3889f75859d560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6475c84d9d45dbd6f77c50fc5ec3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7887c0aeb8a9fbdbbbd923724e14dc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff680141d053c2fb91cf2a4d08685587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ddc06df0515aecc377faa36e23f54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614232929f565e7828b9b4baeaba6d36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5882bc0057d2df49261ddc7e1400a12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ad46f1770fe79176f55547abc58d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a90a130fdda701648416ed47f0d62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8bc27589a9649b96440691b85d492593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4739e6b1b5d20643757cdf98281317594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4925395ea843142031422a529e4d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae18f711b850dd632c1631e4f6d97d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baef28e2469e626a04a7e80017c7f84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b910a12c7eda26d4355c326df3d1ec7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d844900b6d2f4043d21011aa294e38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49adab7f1faf45c4b62b28d9cb2db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d876e02f3a3e7372aeb523db978f1c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f86e82418e11fbf53f547cf0d08a81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0b2074c393d406c59e9e2b5987715603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5258d752f105ba168f8e9a47297032604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cb8a58fc2223feda621d9edbbd7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d67f51c3eb23f2937ab3c59d5365c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2edf3a90362a71b42018d51baa6d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961bc00b936855d4f3c8de1190047f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca206df41c368efeb4a46e12f08ab54d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b064deb80ebda48d78beb001520b93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54731baf35f596447a31b3145a7ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b21bf27cfb2be28bc28fc575280ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4342790d5f470610fc44e77260c4a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a91817d68b3879ff2ee82a99f23ce9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff640423987417dfe1ae6bbdc080764615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e9c1d6878a41a8291b92ede6090d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e5c0df525b9b186eb03b0d5f17d05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e05071986d23368cd872d9e864afe4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253dca89ee1001e66e37f7c9957b5cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee39ebed6e73830ef9743e81a493214620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc0abb9e4dccc3d8ca1db48acd0c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a180b8d9293fd0de62a40db077f075622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00850fbe1d4177672765d27976dcf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe20a0656680454ccbe34d8184fbd13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3cf69369eb394f297520b6070946b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555dfc864dbb0255f418fdfdd5a52e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de600bd340026544e54fc445f85035627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650bac8eb6e72b9758b4281fe08871d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547fcdc430bce9d66527798f4849a03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d78a2928a52443e39d54402b8a9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed324e0c227aa8cb5979e4b2a21139631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf10e5a08e46580db717cdf181a5ab2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8ff2c68d3c3d0219ef55b334e08c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5dc778fda7bf8eeaa8eaa960f3bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee035deba24f33d5c55d7f991a6bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b5cd4e4945e45a6ff66e188f3126636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eba1456fc362cf4e11d89f86d04839637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da8b8112be854d955e94f75b522315638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece28c305ce564aabbd5ff2e1cea25a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67cbbe52426bf474d4f15f8b7973c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b7d7cec171af780ec8130266cd91b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d414c711cea1bb36656295c02e0e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac068d897720556f7d71c69cd3d04a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d8652aa867e7b14653e1b29f9fc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac000a60c75b493ddb370c4c4805637645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c95ced478407ce508b68c25fd7b85a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0007118a81c412839b7f7aaf647145a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6bfa2183b66eb7f3131df7148527648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807de57ffb22bf343150d055407f2bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24bb0aed79f4b02428706bd51c42d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd381e5c83132f091f5712b49f3595651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010673d7cc9057c38df53cbc17c94a62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904083c2c5af33bb379b882b56a8da01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f518894015e5cd8f7bb1f443ba4f2e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df7c0cab3e1bb7e05ed89fbc1e104e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bd2b9eb9f5df5dcb3fce30099a48c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153461545490f9b99c86f0cc06b9ee9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c57507ea094a44047f7d4d10e5ce2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2106ca547809c5aaeb86b1f9836d9a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb34792fe398584bf3fcdcdf881e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d369ee978bdf535a3b64590c0a77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4e6870bafc8edec5d4a8d77fb7d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab8c3069adc86615eee963347b2d02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da971b789ca9957d797933b1b4dc38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2e61820bbab047c6e6dd37ace6f81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c089befaa36182391726f6a57ed816666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749b2aea9ad0db565298cb94b5dab9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc61eebd98132690ada80b7f1203c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459424dbecee7e661eaff67002842acb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa8f668585aeab300848a4e86396ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f72c08d5da4f95c5f8460ed2c52d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4305068f4b5cbd9b09662af7878b7d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c65b0acd48f9e8514890587f9a1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec97561a238394b0fe616bcd012b6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323dcfb89d51abb3b80f57d294bffd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba4c7dfd66601996a2ac2ba8699b8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b0e7f82277279ad9e8c574b579203677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61011e2fa62b7178917cfd2aa54030678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9093638cff70f0a5a2fbd67f5917f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0806d6c24833bc6778ef89069eeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45692820f642e91e1dffff9302876681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6344fb3b3c26056661d0b33c569a8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847386074cb1f7a8fef594e688a5888d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355040ab0faf5684badbf79139c3ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394f95f84eca4b26eb56ffe82c2bfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8fc98a3b0a6d73eea54712a14ea9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f6500b3721349ac0cd32608feb52a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb673b544331a204c61d17fc9d35e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d3945e8c1fe55df52c6d8f629deb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cee3c098e736c8eafde98d98eb2450690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c02baf0e5962047bdafdba1e90536691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bca156f1bcfe4b4a1670d92f7eca1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8938c589324e03b3e0b70a5ded2d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420c71977b28a74564dbb8e0f700ece694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06313c88689c493c7fd1070b77e99213695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00125783fd673de20b38a83c269f668696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e4d80e0aca46c74fb0023797dfa39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5115b20c006985b949c699addfcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b46833c7bc58bfba69eec38f81bd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e83001ab3dc4d071d5f51e528a3183700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9ff9916d86a9a293c87955b48ca9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59801e9e1ae4364635fe7fd2b6e48702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4091a118aed545940e0060bf3bb42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548784de845b8dc7582ad65031bf598704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375451d1b64495d7a19a909a3ecc20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b4565b07347a891fca4ff30c7d7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e0893b87dc06e7d20569ee8262bf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22440392fae2c8f2127866c39f1bc8a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059759340f7c87daaaa1f059c6999b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9601113560d92d5938e889712dd5e40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89133a9f81483a2d71d1f0b15fbf64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5aef7a87cffb3c42835af5d753b5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16172db29ede40f246c1a1b6d06a5829713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515534d6a40c212152e8ae417ee4e2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3713baa065979087a7d05254633c27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7082a55f260f1cf502fc23ff3c1aac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cea4bf7ec5629341ecb3d31e409b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bffac79e2201205db9ae4b3a7c8b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21745ffb79264963e6b27daa89a244bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e126574885ad88c44446dce85d1b5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a30de243e4306c2d4151508902cc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004043ffeff6eb06c6e10aca42d9741722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a6b04e8b2d599a37b5118193d49b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f831f780d975a8ce80e68e153d4d36b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64911bb8b7e2bd5c910c31bf9265af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f9b98d4a6c3b0cafe97170da861e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a6541a4f48e8d71461e8d6a078fe5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007090970c7114f56b9ceb263573cb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac49e8cd246b46ee8edb9473093fc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b1d22ccba949edd77518eeb8b4cff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d43c1a5ccd32c0dabea41757b674731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b40af6e4326e8253e6761d9149f17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3a5426602f91639d18da8dc802be0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c96abe5372f3bf0cf6d61c96ebeaf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b709e90dd9909d2b31c101fd0ffbf29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c7ad2ce19f0a35d6c8bf152621aee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2484cd0810fc6a345c99cd9de81c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1388e3d0987d316d6ca2ecc2bbf7e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbece7f74ea52909d2403874d9cec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda573accf73e2aa1ff7f9d6c588038b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0efdc32ce3cc76c5771c329e49976741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7c1194d3d357216cd9e96f786749742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ddd0d896ba8d1fb292c280c11b0a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cbe69fba81a733aeb5866f3418d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1fd5c6153438466035961c094ec66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710b668787d9dfeaf63bb229ee7ff1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd73f38f9905a66a3f69b855e6eaa3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602623ab884a0d00708efb394425ccf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f9abac9c8eda8076432fb6dbd8431749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957c98f92693d54423315c246f49e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a75baa57400eac23f1363e859d93f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023cc3f7f05147438304f3b58bbed9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b2ac3e152242eedd90bc08660567753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67da57992282539bdaa9a76b21df1f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a2a2ccd2ab5104c9c3b30008804d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175ab0020644e27c01096a4fd3a6970756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29ceb4547d6d33cfd5ddef7feda88b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdbb4acce7cee2b84c3304c4ef118a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a10647097875df00604ce36bd642e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>