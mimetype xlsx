--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b970998c0986f7146a30c67ff30e301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329e0791df82e8081a748d69fc66852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5844142507d095323a19a38d7e7ea03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cb1a388ceba1ed06a730e0c9e9ce84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9c976063325c4c6bfae961ed52555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c829e2a51299f913a129c7e4e345d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db5bb7384f2a120e81300500230c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1ade7c414f97edb25c72c00d01b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2279f5ec6c7a17dba5bae70ae389819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd03332f132729e37e243d25cd6cd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39694e62721e8a62c2cd1e2e31d7299f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3a6190b4ec1831e9bf4478004e74812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735f8fdd97848e08afd130c1dd43ebb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f036794a7b0c47c862a19f4f4f06414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad885f0435e867877321b5962cfa36d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ca0035a2f1d40f5d3035cb074d7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b755d38ed1602c3a7889ecec6e7f5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d8b2597a292dee35fb74fe60eeb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308089437a26d9840bd7153a69ba96519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af3b52d676154d179d23e924af4ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53007a30da1680f2145af43792f9ef2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30245f78ce3237ab15719862783548622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d4c7adcd40d4d0055aeb67def79423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69acc6c775ae3a205cd5a61490fc6fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f2404ed521e5afea99bb57da0e9dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd026cff5d949931f952c03b6e87a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae087659c1d0b593a0d91e3414984d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803033193ec414aae81b17e9c29c9f9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef8840c5d40f5ed6856144a2a9b1be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d5518c114b4b1831c2479d7b2980c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab3bc1037ff2ac50f869227803d9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115604e2f25d3c9a46f2a7aa921bf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c11f2ca77786a1512ee54b3ee59d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ceb97c998e921ea4482e1bd996b6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293c09f001ad37bdaf7292f4b1dbd0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed924b1db67cdf7944dd91c29b913f1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd666f1c8fea99e5021477e492e75e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec43dffaef08a3010a5e4fcc75c49f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb124a4fa1221430137c671acb1df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e7d746bf6b08c06018c86405dc0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0153d1efa02c6c5589f6b8191458a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d900eef8a7439df20f91dff5dd3094042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2d7041ca44f873f96393350f6d65143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e17f649ec21a6f78861496948377144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a656e3a14aab9c2df57d3b0911cf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a840ef7c9d641ec5fd0f817b92c4cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811689a50c784a3a51f5af7598345f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf91eaf84e7fc199721ced14da5bc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea20c02ee2da89fb302dd118ff279f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7580af0bafd4d2a190385a1baf3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc59f1a231c37f5ddc5aec1c3878e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f98956cd87bef80bf4fe7ae42e676e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b58e24491fce173993ab88c839e6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9eb9ba39687cb930f22fb0278c2cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec03839faae47312b1c862032547ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789cc78fc2bcf41c51e7713e101798f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78529cc5b261fe17832240e76ea1543d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a714ddbcb440d1c85281f7e444fc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d5021c2b2f29e7a7b50837e9971d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b166f1e6d98a1f8602aa01a949a89960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9b494f853ff846bc69d1928efaa5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ec6772c5f1f640ee6244368d5fe1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b384d0fd1bb71129916d6b909ed721a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd963ed54668c5f7b660b1dec9e457164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33062399bd444ac45ade1e57288fa52d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5247f9fe575fb734d606e5da2a40ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ffe364b9521e3c41694641e004cc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fd1d9b5b8c108b0a5bb78f51bde7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf751bc2fb580d7d0c74bb7586fb5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06586f6951d61497dd3b552641576e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e763b57858d54b9c19524b78d03271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bf807d28e4c6c589621c6aff118c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648a93978f15df052b2d6c6120476d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf0f38aa2e33c9f6383dfa51751d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b89bbe0fda26ad75731eb15557a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95105d934cfe231187b99005d6eb01cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f3b94591b0ecb25533809e852cd5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af23bdd6a5f4de2c571d8088f18fbae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a04a741f26283bb5d17055728a0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db93c57599b480157909cc3f7aa0cc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5460b7ed163092c40c20652bcfc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be004c73ca2982e26692ae233552fdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80a6380dad2ce1b53bb2a6c1aa3c1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e86729a53737e29782d0c07dfc2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4caa5a7255eaf79c6c1173078bf95d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18a3336054c9676a44901de637977586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9d3bec301bb688d4a9e9adc6ad8b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4f160f223415b687ab6d1fd3846488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc001b56cb6796a08054191cfe6ec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0883545d56f7753fd8f7d64d83fa4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d31dc271f124d82fbfea21db4aa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1f1d1f93a5aef3f69073959400deb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0c1f37c24a6e11f025b8934dd5de893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a2dd495cb11e69a29ec84b83997094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138206b03c54d7a4ced81a33ceeb00195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f59c5f3f2b24f1795c038dec0538de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafdfbae191c0c60883bc6a36ff067e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b363816b655427fbfdd951cb7c89c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643fee7eee3c28f19f2319b5880feb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62505bfc28a3bed37566ecb8d7bf223100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b78d4401e06b4ddfed84a109ae5d6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f9aae64fd32801326cb2fcc7238e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e117b6a54c035d1ca868e0cc87ec6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980699cefb12fbe2c21e33a4a989941e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f5201f94513452ec1a3040f7ef33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ffa6b84bf9f2df492957f281030e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1dd3c251549671aa4feea5fbe33b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eabf7b72b7fe5b8ccab6ae9f72ebf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09da40b4e95a6a36adbc6abdfb6264d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364433e8aefd2420f126b651fa0ca10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8897400903169a8768c7876b45f658111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831b3eb784da305ecd2cd2b04499a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86e87a5fb5ec4733c3d71fb452ad4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1235ed3ea078bcb487300a32ed51e01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be70fe802c0b7e0d85ca65d26d9e76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2cc6e1d8d67bf98688176065d303116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cf2334906ece1c7f5327b505cc165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401fe0c5a65b4b48f42ccdb86924cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5c7c4adb35a699b0b850ba845990119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334dd6bcf495bff614544bd26412e09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c889691123987812a0aa6b16bba93ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4401207a09239086ee09b1d95542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bce14fb3111c457ccdfc70416ce6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f52fa99ceef42656add4d485140a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5fedf2b87396ec070987504375184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f468d9c67fbb59cab85fc98b2eecd4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e50bb2fd95db95a9dbca9bc953bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9107e1119aa2a4700307da6602432c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211ec93b8491f0299b24ddcf02a5a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdcf562691d11989f17fb2cca5e56d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5813f70cf6b01fcf361073b1fd5ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e7b98d6f44f81fc82e7d860dec2ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95f54a422f4762b8d9d5c7f9b650b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9fcdba3d209a1e022cc1952893f11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec1dd0aa9b427bee73f654f3ab2195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d3be303c5a04020cfeaf8e0a9cca9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c251c1c18cc029c93a0755bd4714b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcb650211cc33db1d9511aedd7c8f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98e335c7d570614ca9d7e078712b7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145888735b5df42dbf1c08591bb33b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846e24e0b4ea3a772079e027bef2d54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d4fd4f104fe8322dca9b960a550f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a3056a6653e5ab121ff9ddaa7db50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65698cc088c9125a5833e5c970964d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a274f7863114bc2c1b211307dd7574c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e7e20c1d6f5b17ac3a68c550e30f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9cebec4e02466d071d5e7439ed630147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538951df91d4fd79020682a2da67e758148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f0e39ca75e03c424dd31c0c8817ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220883bb18f5a49fd6fe9ae5efff94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d8a2136fb7e7d7d7e7d704c837bba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f38e04934ad1a4818558ea7e54b75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d1745cea72da2cddfe1a0cc610627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ce9f011c4e79673be035de45269a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f0bf46cc3705a9f7f2286a77c611c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e0d7ab767d5cbc33bbe8a04a1ee4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e78ba64871b45a0fe0276fa076cc72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a40a29a314b0af5d31e2a6e449d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a19361c0e67a55d2c336758cfb55d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee392e1a3f3d24790967fcc69ace6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219290e9a5a7bc56f2fc819995936441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe8a0fda3783c118cc58d478bc1eda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc38f08aab389e78f2e3c055c0206163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc03ccd6da68fe6a8b49451e134c82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e1e3847f4a028612adb5e413e18b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1e6302dfcd4d17c96421a06507aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7917743eb1ec0a960bb0fc574ad7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecaa735f120ee9f3e955c28fa0ca94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b282c923d395b545932c47fa72b254169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11507281aad45885304545c9179bd01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f917e403a5c7a970815ab2733d85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4365ce9147e99671e02cae80a0a2e66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda23204a443813e268e28cda2e79c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5f413f48882ba6585822670c20891174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ba83e59c117f4872900d24726e47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5d38df72a63857c22942f34f96ac2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec515f49eb480fba9b8814839164b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2175e10e2dc58e2c31bb420c74631e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a39f9b743627a6df07a6c0b9fbaacf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79940ca79af01495101e3816db00701b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3aeb80638eaab752aa5a78776e8ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888d14106a84520f8bff3bc9f4d3e62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca039d25e0682a2836551619dd52b790183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c4e69ac9fd2200a9215eb736a263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81988cde554500e32a55a7ff8aec5959185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af967332f8042c2166af9c7c6ef9fb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf8e12c5d417f161fa0d92442f3b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c04b4a5a7dc74077cbe478eaf193f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428adf2bcd1fc6f5d92256598f9aa0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c623090fac1867209624edf08eb4ebb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d6fa83f12ed8570f386115989a26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a150183dbae9bbfd503ae01b3aae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a8edf62115d0c49ff17ff40e80379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ecee2decedbe7d0cef1572db832a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825696d04104a22a9618b115a7f20fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6175dd685b768a6e2e913f9867a69a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da080c04d45c79328dd691a2a0fd7577197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48211576c7fc36167331e2a0d8ca7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d6b6bf6053bde597ec0e8d24b2d0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4394ecf68db02d629382c6ae8b672200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04d4b0919385bca55d82ede7f1342f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29b4cb1ff44d7b220ae6366b6446ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f64fa6e0b8404051c40090c49efe9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05736216f5dc6ab538a4f946902c74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71157a5d332b4e4eb5b8803b5a1d2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b6e6c6fc90d9732d243f50ca58c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d052dc6e3eda18678b416a88e23212a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705cdf0cd817e7f2030a7479bc48839208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3720a123d81683b797d931a67141209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9a24e811e78c9a081379383aa2636210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca24ef79eb83acf80cd02f806ad70c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25fafa8f6aad4078e4185ffc4bd079212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2c19a343700b042e86c4cfd44dd60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf64b7a9c576024854038bd242ca5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd51f746d05c47492f3212ee795e03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf90bfd3a231bcbb763ac5a547bac37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cb433267679808a17020f449d8087217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1fc952acd2e2eed7833c722cca24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228907c4d0664e16e8feaf28768909b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e85f74fff19adcc5a02b9f261d7a08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4889542de93f065972a85e0dd212e34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd499e689aef80fbaf46c1a2038ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efd48ebe55fea0c464dbb0f57b5b8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaba081a1b2a83318fbdb2689b6560224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f5d3a243765881b146f917d1d672225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8751050456e4c8edbab998e8fdfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fd0deda8f665b0d1668abab8c05df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544092de26cb65f06e27e49351d2f3b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983500cda46f4e3570805fb17fa6b28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa84230dc9f7915563a724631e7619f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643851e00ecfd7ba93b0e798062e31c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53211b78e6c169c571cedffdc5363a15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc309b6034bf514b93cc7f33d4652a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f251ef9fea93297bbf0e4259432b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc52c6eec1c3cb0b94983ee3c01e0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6c5f8ada91a5e4b3425bec8e0129236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b21d7ffa89037e6c3b604b3adcf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd005ba118e37444fd4175e1196db9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b4a37e37ae6e7cd72bcbb898c3e93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c01e5241dd96b3bff12782a46f4d11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ffa90ac4ae701cecb5cf1ff299662241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea74c05f8226f0c2e5c1e9e23e9f0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56388e4db426e21ae3c84506bbbf5bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e388647f3be2a2331b6fa5f0e9529244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7b9bd9a74987c6be7fcbba0a7135245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f590b719963eb2f238ad662a9fdf56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a98035994a21ba1892e548193e0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d2e766adeb9ffb95a3d4364b5501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d5e4710a8f2e4457bda6f23d3ba91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93264318208a34570a6b8aa5552f05e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905db1d06e9b0a37528a2b06125ffe57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d7010561e4c7fbf5281a3f7b9ef7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929824d495e99f2104a744c9fc81ec39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b1482202752bf20889ac4addf2c81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208589ef6a376d9a228cc8c0bdd1c25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce897ac186c737ecad3fbfc616ae1a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9cf2e52a5e4871485d24c2e14c637257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef30a77619f9d0269b34afa45bbdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824bf2a3d5eddbd95a14de244df9a4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a97bf7e43c5ef9e1dced5df3c88b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7df74a08f875a6604bc6b3bf75962261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe46b9f2e5e5ba031b4f0cd6279829262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45566c6e31a96418bc580ada68b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af228f32aefb145dc4ab28d72ce3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1f5a9a1f92057491129ea9d0e9a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d3f385172a47b623d6bce3cee25b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa68607d9cb4e7d263593c97a7d2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa99d31c2dcf4f669d833cf7b98e72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aebf10f7b0c12939fc4a6a8e3c3f45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600aa137d4e2af4d1d81d0d1122c35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e11b5e474d32ce4ff2379352d780271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c45d01be3fe00720e335306f55d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e4b6ea73b40177f8ba992f0dd1802273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e10f070cf2efea7bc665eea95400274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847a991d94a33cdde4c145918df8b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1342e75837855260413bcd688f952276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1ab4aa99fd895afbc795389c36087277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a050e2d4724e394e1534700f70f7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8515cdad036d12ade464b0395209f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470b3c64e0968e40d3e87909c20b842280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9b8446398754d9d183810f1a9fc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b3609ded8e1cac727c20db01356ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f278048a489389ebd180cb5852fab5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc01a4439de4cca1fa520ff2e0da07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cc6e75fe6380155d8da15949dbe69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d92cf8bb24fe53cf91ec0ecf4ad21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156c5525b5fe3c1ba5ffbc224530036287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bde3a33b2b70d5f14e9407f06d142288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77701c5261cd92ed878e4c66d569e5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888f7c562d6d7dcd3ce26df850c102290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6da2e00958b5c1c5ff6e10cf521c48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b01b69a658a3adf1c820d7b7b834b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f584f20b076289bc7d3c3cf5462c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3130f1729bd07a60dfd73363221b3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140ab7be38df68bfc16195bcdaf683295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf81453583b8da2adde33047ea2216296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da03f7111243f89f3e3c41346c3b6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5362590caf4cb7730f952c225c01fa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea111f78ebdb18517c7d8b053b65c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e704caa14321035233163b45ab06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1b0aee5dc9f61c85d097156dc7eff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb545f7922cd86656e1bf23143311c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b4411993f22a1ced13d52a9caff4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917c86d69f94409b19b0b037b0472a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7256d1c7a9475cc9f47b32d246cba9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b5f6cd2697cc31a7322272f3422f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc1767a790d395e4b651185d5a5cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c56c5cd9c0f3f6bbd811046c87f9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956f60d8669e7cea650cc6b023962eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53db832e7c15ba81d8f234e1598115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1242f4ae53a83ffc8d4c187855331311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71681342ca0000fb58a015635fc94559312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf27a88f84b3cd143c7b1f11ef9b522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d0b2c237adfe3105d8aa90b0fec5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380f157ec07f12d84201bd2baec880f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14262fdd641567be9f43d4b647e81071316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac8a0af31ed97e1b1955b9caa3f247317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196fb51f1e3498793d8699df561bf7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d805d4feead6d4b6af9a42f4d19f794319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d4d8d6b0e4dd9fce8cd5fb74188f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6978160d54882311a0c77d095e8e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410be560d38662b52ade65bbedf73e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb69eea08c156d86af14bec49f7502323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5e4f21188f7dfa75d001faeccbd4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f61734f26cd0a1d6f38e8defeb9dc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cf418b0e419dae3b1da3be88eec39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ee326c499a4ac41ca79bee2abb4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe6462d7bf7a1c0976ad6893fe088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcf4d312ace4acc747b1e4598d0650329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f5ef9915ad93343d7d0dc81637344330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4a331d4150ad1fe63086181dcbac1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cdaac1e83be5a2f9b400c137d872b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f7d4a4baf7267dec1e66662a15c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c087f611177032a95a455cdc41363334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b8ee769ea5fa80cbd4aaa4c39934335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56d37a67fb4fe2de03e0056e7c1eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e946508a3658ef748aee09f9c9008eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc768857f363c1ca227b26b2f79292d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638fe5181e68c5d5bcb8bd8b0041529339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2bdb1d7ca08305f4a5820dff77d7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a317546d0cf129a9da2dd5734a1647b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f21d4d665a5e865de40c01af69775d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf862dc2ea3e150b676ebb69a2f146343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06afea160201e152d51143a9a4af441344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e158e2c2063141c9c97b29d22df7911345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733cf832c2e928082e9870395706fa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ee382620876014bfd01dab99b428347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267785b3cfb305a797e00940f3be2e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c69f1e1a66e346160f06c6955663349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa13a05a99b37117930cd010cce67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf13485d5b0e6b147806850f909bd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992ebd237a38fcbbce1dad5d2088cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3862b427f2d179e3bc4bf3c413cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acfbcf5fac4a963981bef90a23672b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6579f966709b44daa3a4a4841340b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4f9ab17db2c584bbafb340f73447356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267454d5900172f80ade6e24ce796999357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6001d4a1dd8e0ad045e9aa2a9c2ba30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db564e99f799b85b82333126d15cc22b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc538c16c21d655faba94350e2c51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd7c30561f343d6bd621e8d7b7938a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d59730ce55b97875064e5462508d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c25521818687c5a1cc53c4a02f53db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd26cf7e596a077db9357d085cc004364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb1f25c00f72afd78a249e92b69c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a479c61b1ebf6701ac511e0586f35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a968eccdd0a5e7ec8524989c6f1d89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90cda1194fb2797348adc493ddc81c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75945705b90b0b871079de02d8ff09b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c023b89270124cfb3ed70befa59e24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054cd1c6c092013aeb74043da06372d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701667ecbe397ba1954bc4e2fecbc33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3538634ad368492740815aebb171c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dd4cb88780fe739961af309bbee81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4584c6440f7b9b3e6b48ec3029ad3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539324b9bcddf061c1e57445c938ffc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513d9e443acc6ca5f4861e0cab81366377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280f7f9c3ae2d7c03987d0ca51627d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688225390fc13fac4caf65272a5ec64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81458948f7e56e0dd16a36ddbf87f967380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf213ec28bc1944ccb150383bfd66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e2f8242033c703fc05d9e7947be5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79df04a89ce505f4b7f1688a9d63173383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976d73aef9bb7944abb23e158ce98d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0136aa98e2223497d5416f6fd847c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9491cad0a67db7ac0eb02296b98f4c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d432d287b3a4f4c2e93c7ddb99f1b83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff16dcfade067e4e6df02bfce20e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995c6ac855c9f480889f4839ea229de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a55e09a7c74082e714376cb85441e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee762584f5801611254801e18e4fd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49de1781d9c1fc2c0cd5c61d6d959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cafb77cd9649dce2e35e38afa37c51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989cd64b40297b39f97d7e6db8c19a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671fe9a07f3d97b0460d4f19859a576395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085b9e5440b08bd8120473c398b06c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376da5ce58dde0bfce229958edf3624397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a03c68b8830454ded755a2aa6cd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24ba0d2da17fa3c83668e445940abb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ff0e939cda041b18130cd32fd7a74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5f1624f6ee5d11bd36068fd927598401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56caab3d5750d314cd27affcd27f13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2ff05cab84dc3145c4a29c1c89bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c62eb5b830d87b5b6c694108af60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065e0328c5641e5c060ee26b4f90f10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244231c5ebd68d0cd7cf05b23ceac6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef0791404eb28933bab917e563d04b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8e3b17c5de751671a5e5b2b7b7e05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f402e7a1365b3bb8c140ec01e989a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56df2cfdb8bf8a426bb8d965fe451d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7993274a550321d200eccffd7bd71b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706716518f61f87df2b2235621ffd95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ac8c22020989a07873b5db29777a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3957ef6c499a892d86b54040b3e599414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fdde073fd43ed2646e4d934a9507a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6e8c22eac6d6202375e274655d6bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ca23b4b58deb7a9ec09652fc908f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31e80a1a9786c1d84fe9d7a41aa751418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b9e39f774292f4b7766ed5eb50dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189197e938cea573ac9c954ce53622c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022fa6a13eea96efd08684d75b0120a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397217a418fec047554ef8ae2011eee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322bc1be96d25c3dccab5b3cd62fc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadac0b94c1a326aeb32494c3f9b94f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d857b0f72e8412c97a32c7cdd294a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a31aa6e38bed2326dae816da4813b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067135b92e981a850ade9b16290f116427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4468907ecd16bc438c8aaabac456428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df7114c4492018c46fe0e5aa11751429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c249a98b3a4aa8312f2696dbc74e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb6bae29fd382c3aaf4a44523db3f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741cde1674250a48942a82b4b609a6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d62f7c97204d4473c8e86612b8860433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb7c14f64491abf7a9049ecfe68bca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698f618d4e5f622e0ec32dd3406c6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe748faeb353555d8f87ecc817245436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050d9a6c2fcf6e9876f308bab647192437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb3048fbc6de3fce875ef3789898d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527892147a4a71c756828a328813441c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e7a5d1bd854ddf4ef890dc2467b9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb5156f6599558e116853a6082c971441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc37f7f41e937c439a972632d1fdeff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d7b1c2757afd8aea36ba5db511c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ece26474d01c321dda7e183dcecf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51bb3bbc9b1c50f93073e781f4f676445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235b73ea83ba41dfeeaf5970c041a4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ed46c2574df05cd448a1979403b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad36e9bbe4c0c20f16d68b6222a3b3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f83e54baf8740033e8ba53d8a610b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd945d7c2a70168c9f770796fd57f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645ddb7777e9da527e6235f9e7a58d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd24461548bc0856233b43acb73c302452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452771062890807a405c42f499fc35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c2551bcc94a8901b25bda41696ed5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60493f52ee16d858c5aa401172f2ad6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7915b211aa6b257b1659ca0b0a20c66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276724ce9486d7b65913efa0daea4bab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b788d9b17215c7880730bbfa28d154458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa681553a9784d1234b0f46a3b1c061f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be303190bdf9ff0f52395bd6a497afdf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a133ceb4e0bc374b41703212ab0b5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923992d8d2f5b1df346e45a7cb66229f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299bbd1d1b0182696f25239f181037463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166555478a26f2e2c8a117f19f8e17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767942d57a1661fe3c7985f5d2a22e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4063a3a81d920a6c8ab6e03394d1a17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a97706a0eff2db84e0c123cc82e7ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f9ba5c3b8724c213586e16351945468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc953ad143a147bf7fe5ff6e69901c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac567169058577012f9411150677767470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee66d525a1e3d41a3f8dce10db6223471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb94b1e147b5d40dbf0274aa5a22e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2381125c624bb0eaf2bc1f05611801473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7876b52fbf60888cecdf75fbfbf6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f0d6dad384c1eb049ed88558c16ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422310975a727ed4ab1a5d7b8ed884f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c2b7dec7ca0f1fdb82c5145bf569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6227e5e86d885aaefb70ceb776e7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac97248d4ea224848969ecfe14540a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f1078d6aa0650338450a04ed92cfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5837a2c8f3fa850e91e53ee28d8df8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e355205986c7d894577864c96cbdd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e063d5adcc053e9515ad3b9252d527483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cdcb6844575950360231788e359f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3451d517c1f62d71412afb0b174aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0771850e9c12d363950abcbdb129768486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf882a21de59a7f3cc352a6f6ef0e357487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fba48e76dc8d0901687ef16c960f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139896353fa1bf8ec66e0075c535820489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cd44b50d542ed279b2dc9ed60e566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242ec5d9038b132b812e38e368cedcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fffa3e75cd9e5326bedb7461f50be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb20fa225c5f96a39ec702cc4d51f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f49eaed24590421537e87dfbeaea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d24c66fbed07f6c970412260ee490d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e85dce4a8b3d2118d347680ac6d28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf3541babd47e1120c6e1191ab221a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f39f9db4b850ee5a6957f299e00f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf9e354a012cd306facfbfdc6a847499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cfaf9feb20e2703d1420c30edf24c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c122be7af434a319cf526ad7088f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4023c47b04112be814cbb74f0966796502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755f49ebf45102cada78754389cbce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf139a64f39737c12784ad8d709b594504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce46046f0705718ff778f52d9e71f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e105bf1c78d45164354dc902f8c193506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa94aa302e3e377ac709233ebd63274507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c8b8473fd0dde643285c3d62ecb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03653825d5bdeb846560063ff9d4faa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393541514725f480571f417457a7586c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592bf69fb1c54d952ea4009d7ed112d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46717e7112f57bc54521b267b57f14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06aeeee68a634b6761be5e676fd5ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f003cee68ce8e18e94808e53853ee2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169aa3e3a207718a0089247c2ca445515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb7c201918f4efa2789681d4904f18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c4df8ba0ba79ba60b2e700da15b18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd230d921a579e5dfb4c93d94faa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd95197749c9378298c332c12eeb7c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9705f2e66309fc154e56dd6b1693520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7149e67b09f1abe44dda3d12af38876521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117df0b1386dc11cf0fe6570b56c698522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d5ac6f6137d2940b4bd3616583c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723e2e92e5320edf71c0a28f912427d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809f7a2b63007851db6e7c2aecf980c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a268fe87b2958df7e9b069e5425c9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3735446357dbc80c8be482c5de1a456527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67729a2d95ebbb839b989fb8e69521528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3745774470215335db75ef127e3a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a0535dde706d60ae11309d04e4539530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3fd4dffb0d39397bbdf7fc6071883531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f3a5907d1757dcf89285ee311bde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ce955cbc84192d2f59f96c8ec69a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47f2e6906880770961e4b91c72372534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a99b94c51053c4d4ea4937378d89c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f34255b4c52372a4501d49f9e610e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ee001e2c23247f8a07ad3861244a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417166e83b9cd3ad02d44d6b2995eb5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f93182048fba785b51810047081d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edc205f19a488b211b9556786a4824540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba212f1ee7c67023bb57d7c2a760a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d6d20ffc59ae113020b7d56a67a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adac3bf92974807ad75cbc3c83cc769543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b204d6f7ccfa30ba9915ce3e0597c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d167f5a018082af0519ab6855d711545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55425bd5fa10a39ec0718f4b5b826b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7f2ea790565425141b4acc6fbac22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa44afdae5c33bd68442d60506ac93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518a60ddcefa3de2a5e8b23c4fed3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe503f6c41c51bd9612d1e7ece885ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de01d1e699cb779fc36bbadc63cc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ff17e5ff772609aa6f360c0e1b28a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f19855a1e7218ce0725dde92292f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4754dcc93663cdb655411267717b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e9fec43df214af236c0b1f185b6f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bffe9eb559a63e701993c7f154e910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f597de7ae9a0bbb93951c62fe51e4e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe5896a130b568664bd44f65637c3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de82b985cda39d3e07e4250df98dd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96fa24b76e339c0cf7e9de7c6a43c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dd2f100d1c7d946a68454044d0055561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b517dba5678d7af1d65ac7872103620562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e67e8c441a477dd6ab6cad8871df1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f70906d1a10f193caf01dc14e1dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2bea6433eed24254fdebe597825aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268687010d942fe31732e1306a936d07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802025b57c951c62833211aabe3226b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101430b5dfec283df111964af161fba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fd02d4bc469b0a2f6c44fee41b688569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090e5aaf5f45595c2d080a6f9debc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d2a1564c27cda7200d06c1000ba84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83183bc399bf385aaec04e0e3fb26d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022505bbc4950c899a5fd8fd1dce45a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb8a0a0e895507618c1c113d83e3c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10eeace20f3d4258ac6711c121b401575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70499e01971dc095588d4d18e3b3d19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f3f2a53adc95e9f5a6b90a272ffae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e70dfc1750fa4cb1925e9cc2224c6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd6dfa08e4d09cdf6bda356968d91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd271ca7fe76bfe837bcedf74277f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85286965cf35ef04067c85acbbc3b46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09598354bfacc2ca62dae1cbc8368d18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4cf2d56962838119338a1b994bca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe555898fae37c66cfa89e7e9031a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e036994d4e6f5fb78492d6cbb18cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353008a1c419d0b417172824fd327231586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5ff5ed465fb6ce2f9c824a0c8910587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6431b764ea35f4d1765b10b92936a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef108956dd1a63b2930e6bc3a34ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8b6071259c468f66a4e63cc78776f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9295e29e16b2990c28ac886eb38ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc686483e21eeafabf2aae72bb1057f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83bb9049831fe8fd8bf36e0450dacd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87105e770cb7d0f9b3eec9d0f0507477594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ef493868b3b6465e024e0820931bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be492c1024d473e2646963a5cd440dcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7be145f9b0f67f017728961d98f15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d536df5a406c7db7cef2bde59a1b49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c35477a66e3bac2999f1003c54397599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e84d0959ad30cf48b88451d8291868600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50236b2a603c17a56b71aaa7ebe716c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f7ed58c8b7eef8ea62f56da435006602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107603b04b8c8ee1adfa2df904c03cc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11828ba71e6ffc87037c9f8b6306333604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390421c39b18cc088d1ff24ce61250f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c7380d5235a7845644fa77af52232606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3410dfe923bad0a868d5ae9189bce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed5216f1dd7e465feeb23d41e59d07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321a4266b653d00ed06de038efff9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293a47ca337a46c70650fb71a61a874610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea14f00befb258f0cd2b90f9c2595611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829a20caa59771fbc1073f613c635d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b471417939751f1f030481bf7f473613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7751433b20b72b5bba93921eebf07f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e579a98c8a59dbd6138b957f0311d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b8042fb20910c6524c6b15ce40c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585cb77048246f953ccf3aecf88ca26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b4616a636664e238192106114151618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666915cc4bce91d2c53976386906fc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a00e1ac8843b26e38dabaa54fff0ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdda3411c89a5290317842edd56afc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea2c26aa6000a5d1c7fe492a86a2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567467c0683aa4d8d16be7733ae543c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ec8686aef62d1d96e45749cb8c1da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283cb05b374d640b7c13d7b48d959ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f21ebb257a45dfce73df0cc1bb01d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1399d80f8c52572c34102cd49b95c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310115b6b33d1a73cf74fbc19272dfd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8313537778ab40ab89f1d04f549a582629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eae915b7f0caf0cfe2eeb0552289e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8503d7a14412c747c509fe6162ac790631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035cc899f69976b100665c1cff1f534632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8477317b89d54b5d2e35340c32af8da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159150b48a838c7c28595cf7eb6468634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b18671942030022ac409816bec4b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ce6e3ccc2e3af205761200be99f7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f0b52ab89f8f3d8a69c52d53649d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffabb32756631b74059d6fba371247638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d460f48895a7b8813a7578dcb971398639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747389e3ad438a24d5aa6dcd03f14c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d56619da59bbf77f9c5f0dc4b9220641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfca6300f71d42939f72edb5f7d6b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6821d023b62b62d705cd52ba61b33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8381a5bf47b4832af1a9424eb712b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf5e4213575605dc669194c91fc1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ed392d21b1a6b08a80b9fe114ce0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb82a63255f00f289998d185b5f79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693ced555a152df5c754bd03334245648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd09096ead695e40ee4f0e46d70c3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c38230285fb5b6e8c7f10031d3950650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7fac4c378843d87d13ee249ff6a21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb038caffba84382e7ca0bd44943c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f644d83808a95388f97f10b364dfc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ffb979183df99e4f4cea27528479654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c607894a56a84eed9d355011dd4f04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590f3fbc8e2d6fa70e7674134ade25b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e09e1a10b401e2c470c7ff1f42cb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3958760d1f0bbb55ab1f07d9d1b8ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2612f8012b469a1d4dbeae79cf0ed73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c2e8bd8fc4c9056d5474880ad286a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d3a9b2198fcd92742b7d79289117d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6cd6f6a2541f61db1fd5c7b1f199662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb141e4b80ff2954422f2afcf904454663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872510c00eb1aab937893ae9252c95b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af613801d941f5387fe2b6c7798cd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d744b960d6c75adb2399c2f663c45f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f8c8da09636b2628e696810c5d81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ccac0664ef3cd430bb8544ff82b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a9fca753b691856cc13f4def0a0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049516d4fa128640ff1efb03f629b10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f31e06168a66457505cdf3534086f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e1fafcba34aa6d1594fb40c03d99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e6d2cd72a5b0b16df7cc214551885673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc993b0a4f74fb388115552e518b7fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c79e8b75317080f1a606737e3e00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954171a6795da06591ce6e615e1ecf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead7f162b172baa793955e7db30c6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f205d8f665a2b386be3cc974dc839678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28316f1d9056f082f304406b4f1a0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b184e77754ed1a56091b5a3de2dc75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6ba07b7be2a2421e0d79cccb7e79a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b95915e2db3d4bbe503b9947e81a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca720b94a08a2c1f36aaaaa09441c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceef85a2e3c93667b298c4703f04b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c843e8c7bfc79c2cc2784b134209b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585565eba8797eed7723570f8c264368686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d6419c3460334feaa4523b846ed15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633688d39522cbc35fe0c75fe3139191688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743e3795fa833b0900c7b52f9d931b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055ea675d0a560cad4b6b12d8f4408e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8ba2320614a6067538fd2b75395da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f331a6e01f32a783f067337d7321d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168428e7da4723b96574e552497c7381693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e375ee25000393a7fda0ebcdba763694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176467a3079b91eae41a0311ef7b448695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ef966a7a6ad2ddbeae395720d11a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855e41c9e417429440f6e0fb8d1af09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31e80a219ac55d4b481d014c6a0a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fbb9e30f54d8d900f33657f786153699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9507f937156753483be7c1749352700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237e160b5e4be9a0836c4da2454a8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d20ab0ecae15c3dd7898da63e6906702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3747a2b88fa1b21ee429f960858447703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63004ce89b5e6907c25d83fbeac4a4ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c942849d153c800fa0bbe970a9a71a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948f8ddb661b7b8a4283d8e910e5bd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477de1d5fe96690beb396e94dcfc37f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761829081825d000e3ca63c1c1adefc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35190437251c22c611372401002b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6258bffdac3dcca34db20b2ba344b9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a553a733ff5cff32214bef16de0aab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3d3e21a625f6c90fee95f0a3aa07d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40f3b64276c4f555a3e42779b7e28e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa5f83f99a914f9e81377bc809fed3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1b3f0d37462f1453a2c80a6c74ae7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccaaa679df472b7ce4f3a48296c042716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fd75d48578f0a4106fbbadd4f228f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96a1193823d8a967db5e7d0ebe18e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e40d4a5cf5f21a1de13c56a1444639719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43acdf9806f944e3658aa2f0154312720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb66f06c0a5deb7212854d048a6bea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad139f84336cfeac73893d9c14ec8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab83c7dc52558127fa2ca728904ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4362fbe3544c4143073078bd816ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c24de98583bef95fea1714f62208725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26150df0224c83db02b2dceb930ac6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a6a8fe0e301c7a42f9ef78564e82c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae776a1d9f49c39b303679dc2af3658728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e557807788895661631e47fa309d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35828f886ce87115c0df5767979e0283730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bc5de05cb976bfc7a55801c8f45e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cfd9d1193487c5abaec17b02fef6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693cd993607f511d21144010c8724bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf6cdb4ac6df620d7beb18586d31d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f15f1e4a54811781c6dbf7d92a73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe600067c5b7fc66710513476f1f889736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f2f73d45ad28b73e2f8501dbfd775737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a114751ff24896ceee12e09090c5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddb48ea2669c055840c36a20273486739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e710e43271cd365671f95c5f2792740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6193c0fd3d8b80a92e12b98e220155741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc3bc7055e439ddb14ba001705e454742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85799e8f9c79021532d0aa8e4b2ede95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80af092d9c3b30b9541872f318f3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5608823e06a9537fa119d211eef810745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d5479aa9c1110fca8b154cfa2564746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab082ac057525877f3fd5e656328df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bab60e27057d2c8afa838c99ead77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a85a2c50b0b171a17d461b9b67388749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791435885a254ee81285828ea0d28323750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268069013cf1c3a136888b96df8cf5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3353eea0e1179f8a051fb6e9958fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bc3aa55e5c5c43acb70ddb9a043f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7030a0f22fcc8cba4a16fc130183dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beda19c2c35eaaa43a2775b783c9bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6fcd6fce43d3be47fbd862f7a24a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163ae7b0815fb09e658fa5af4f75a17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594268257831e433beea2eda8ddfcfc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6aedb34462c100b756148c56f340759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5342c83d2731888f53e68dca365361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f662028f7d97b1b98a493f589ba53d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72771707e6809dff1775ef36061fa3533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dc664dac94e7f7ab19e6501aa56a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775178278c54d37861d5295c59e80e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15b7c4d099c8764245cf27a72add26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3bc9c7b34deebe1b27a988e425c017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00f952f1ab65361d14a748ad68d238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14123c4c4e96f1f5956cf8ae6126fb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135923c8b73da3caa0cdc3dc58a2b53e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456dea748e8f73cc9adb08234ec4bc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ecaf92e58a0b02f7e6a3134259f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ae70440d4d4c539ec8fdaaab8cb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe34a63365d265a28d9d8aef5306ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb93d1b4acb6573867f938f97db90f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1103511a9da2317cb6e8a6bc82372716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebb5f3c56b2a8c8539fcdc15e1b9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e6aa94ecad71bd617df47a602f6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33f971d1b3a135ad0cd7a045a74f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ce2434cf3e732c579a03864ad0c5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665624f5bdada8653145ca1fc0082d3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c30d5ab9f0eff18e0f2198a449c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f26d36a16ac13c9a28e03f3ab8cac923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f836b71e8780784de84b4aa52fb20d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057117a11c175a5a8c5ca30d1c310c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba7888e24609bc48f360e0e605df4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0afceac880efcc56f4f683dd63fb7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80485fb0235480d56d81667502483d3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b723963b85f832048d463f67fcce029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2370c6e8274ec76755b0e649ab2de4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22368c9992737c060d4dbb6ce0c37c6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d61daac9bf04392f8dd3d2b14ea5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b217b68c8947afdef6f50b9e5955c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c766a804565a0c59e660b2c64cb3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17799346b26ce96c01255d3f45c9bf2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7dd1acb5513bec7f066d9fe67ce8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4433329710aba4326970748231b7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce2b55af84abcf747fab6c1e82a50938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09839296e8ffe9228c90345d606a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17865f74545df362840fdeb23fa1bd3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144024e584bcf403fbf4717175be6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa54af011ae8205b3fe24e99e957f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2320815c412c4fc70fa6d30861f066e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d80ba5cef2418466c932665571037f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20696483e9d5a8e55e2b50f34c8e47245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4847f0af42c414161900e15846a55746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f2bfdd2e2b0c8e9bbc97e8881e4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9b19ef6640e25552a9d0cc9284cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa67684962d261956e88c936a264db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477f4615250665ab3a761df3026e9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad1cabb4b2d104a2016c5c6e156c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a0063ed6b0ae339e836e2454edb5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c05cdfe395265f87efcbd67dd09c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999078a5133dae7d2e6ffc1a4457670954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdbcbebee382dcd23c2397e26e546755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19664a9aaea613f9aa406935ff78ef4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7636bc2391722195fd3f5d88f442157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe6bd9ddc43188d4d261849d6d87c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a0593175fd1f6d2436847b923cc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82bee43874295031604c1ae952a98c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be8b6adf888927be4d860f532b0b1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aaa763e791eacf7f7d7277a84886862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95891abcb8d7213023437073db6e5b0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee265ee3d96bbd54d499ad7224ff464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd47f7f1fd84edfc6277885cc16a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07f89e5441a45906319bc1e605853066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab41cae5142e3ba0f956b9d290456167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94c608a050454f8e1fe0b1b69cc1d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a02e682ee2b26ec1999cdb2b553c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0efebb11e288593865bf948c2487170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc3a1db35512f829dea2abfcc7f79b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fff9be6223ccb2adf639fa7360d2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc764e2bd183b3000b98f0ac8ed5fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6121256b5ac66adbdf70d533b01a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28adcda06919fedc9bf696053d16cd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32badcb9f204c4e4004183d6bdfa0ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057fab24f931c22e0358db98efe981f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74bfe719d146a1982712468ff4b6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518e38958f29a3c75da771125843a9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba33aa7057aba2ba7521fdc643321e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae363bc84f5585d323650853103c7d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b34c053f145edea3fa0b303dfbea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91e6249ce3f499a6447829be6f7ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331ebe578050fff7983d5ed4e3f3e0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e8194038b53bc68ddbf87bcd491185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8610cf583e40d597687b75b20628986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedc86e3b0764bf33178fc6ac13d80787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282ca8d6d5c24f96bf61044b3fad4d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6256feec9aa10bf858fa3d286a502f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d883812508bb7a0e77c378f0897ebc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcb10582676cf76383501354e0a13d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d888bd7870e15ec75e5837ec4331e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf304cf15be93f9d55e8f9dd75b342893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc1d1d8555091e544c60ba23c5a6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808c22b2edc25d07b7a1093baa47a7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2196fa5e03bd0abebfc515d4f0cbf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334a82c8d9f317a32959484e1f95f4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4384fa75feecc358c49ffd396fcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ca14f0c6e94ee2c4414f27719ee9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783fb8720bba10da8a808d305db4757100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8e6bda0d43f797733b3cbdc45752101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b83ac0b55ddc21e0e169823667524102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7dddfcc0021f7acb9e0c8b139649d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3569528adbe93073c2b9331cbdb9f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc01a74a6a3ffa2cca446146cb6443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c799935dc3239853bd442553117ca3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26999b8397b4c75de00014456be338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736fef20e3240adf57861ab16b9e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a32af29b778e4fe883e3936ecf1b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201e4cabebb43fcf4f97a1f9e5589fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d815e8dd828f3d9dd1fb6348e16c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc6b341c2edbefa420724adba4697112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46bae83dfe22914a50274f471f52a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec005dd3886be249c0e5be022b444255114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee6a57094966d9cd0b731fc4eaa422115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814288c764562c319eb43478a4a3b74a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e791ec6eb3d7d84e33e485caa0ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c547488e1ac4073c9af30da9f2422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb8008d11a6e5a4c013ec6cba81e36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6deeeadd2da3fa8ca2ba3180ec13d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf54de78288b47672a4143126db1b96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5450fe422fff03caec00eb2bc20bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3af442ad1e71beb0fdd5dd36359f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34d688714db4c6c7ce4276235f13b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd6fa7888e66174aa78236634e595b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a9ba737c6a9313a224c93a5071c02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe32613befa7b21450191d5d9f7eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb4cbc0f988cc4404bfc7e0154c541128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a42b04963b49500849cfcc015326b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8cf3ae6c580ccad980f2f05b7a660130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeec860ab2edd3843e6ec2e7deaa90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0578f19dd406ceabcf22cb341f31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7223f520133f9cf3147b950e740da1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196633f6f5753ae8de15cda58bf8b2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c4303562fc3a417c13e1b473c6ec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b2e5bfb3d345e12dd0519d8800694136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd35874e6a71d92954d6dde111f05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb54b9a673360ba3563c731c849e56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84968ee4c48de360aeb4bcfdb467f654139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a45f8e97508c13587563336ac1b9b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f57038d1a7240bcad2ef35eecf3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9566104a29f07f7857926890638c77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f1351c4a25fd1f507519fb95d4c88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0ed4446db7b84adbec5719df5a155144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0f9aba42a4ea33d315985e248b8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315012b8eb00684d14b3d4534928826f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e25af6e9428797dae60525832bf95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780f9536101d9947cd6784bc67cc512148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eab66e4570edd3830468c4b327502149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d94154718262410d9832d885f8d0a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09bd7e7d79213cd4b06a7d65f295e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6152ff06900ce40d11a1eab872dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d00d8602cc55314bde259ae697d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e46031613e2ae8a4414ae842f988154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364f3b5231259fad68036cc488aa52d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493be3edfa81ae5c292e137c88463b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d214e7d235f9b74d8a5c6bb1e5e7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6163508409b491f9b00db2f9f0a7e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127380e29f46a197cfc4643204284c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619a0e1f265deaaac95f8138e5cd03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d26c03a16dbcd95d7349e3a6e3201161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86af5d64b3d9aeafb131e48f65ac00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522b8aa0f80061dac805f3ebf423e02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0bd6543e9718fa3a4fb2f2574162c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff93093195fe7965580d3e84feea1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5dd66e49faa379a3b0340ae1aa341166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f122e5506a319d972b36ee275245e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a21378988e47690a723467050e968e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca0de89ded88d8c2198d9829953621169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601810a3ed5c934ac0a9b7b3e2d26a3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e779b8f58e63e9e7daa0f0210e0b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e198516734119055b09a9f4d923ac44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7a5eee788b25619d1e8cdb9be001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9839e4eacaa1c5d5b7c9f3a2214a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a41b81c8c19bbf87c9fbb1fa5ad60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de3c6bec36113b0b8aa65ebdbd32c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb50b206483729c98a62095a6604f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cd16f1fc5ad1dab94aa4bbfd76f3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da649b9ad8945347b22bf56ae0f92d1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c209d92138ac206aa5d4bec8af607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e89b1ff29102d41831204f0a7ffb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea54695a6925ee597c1f1d69a3355f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53f1ab212ad21ba0e29ae5e1fb534f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba92a4139cd08d9ad1588fc9e0f3cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5aca6a2504449f819bc9b176c8fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f6296c73576195e96a95419965d9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9d023d195674f7b42381f38efab21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fd95b15b0c4f4bba83f51a1195700188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55c36c06d29f06e14b0c686844dc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5644ba0e5defd2bc4a3cbc5929c46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b65721d7d246969f89d8f7c9f5d04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90472abe4e266dc1d8e74dbf9e96f976192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039c12fed8717bde150136ce6b0dae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd6758217811edf9be4475972f7c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58e264cb085d895849627caf68e82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e521fe22a7c5c3d7737d7e3fa29e30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaedf319d1c1a516c66673c48701b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a9714df82baa8cd2261adb149f03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12134a950fe6ae0fcd8324685227636b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877f840adc1abb3582c5234328ead73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba07ea05b3f752c52a2c91bf6dd0b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6e3c78ad2c00deee2d55ac9f0803202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e6eacb19d73bbf5c5ee1dc8249bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23104e771c0cce4734b3792d9da5c0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd3b36e07cd1ebbdffcdcfdd717795205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b4d2df2fec4c1223bd343ded260cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d2a40412fc1e38d19c40fb119a21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341525b20bd30582d91160cd45bd2348208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23827b0936646d1fdc5fcdf844e1f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fe7dd2e7c3fac714fdd55bcad9049210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8b66ef9a113745bc8d92c80ab098211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cbb75a203fb168200156c26f15858212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070c43d2dbba72dc87ec1832e7be016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b80cd39ec46b8cd41c5db8b9700b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf5161ff43a11e1db17136f355f43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8d51a2fa1edc274188f2c9a702d01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7612c8c8b2845807d25284d8556f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b6f88fa1c4d173fb865edcc2c0f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697519420884847b2f82efef82bfc63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdb181db1449a9e555932fad79ffff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9910d9d0822283749689dec6139720221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27c6aafe4c90bac4142bc7273d5b2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cbdbd82ae649c8e87b605ac9b2540223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93699b44fd41ecbabdc02d7e3ba49059224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fc3db46b5d44d5adfdb4c259bf7c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dd422e868c560ede2e759583aebc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbbda53222c189d2c0a8982535a4f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675b2c30375260f081b73dd0a9de3ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d220035489b684c0470f4696e73dd5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49354d876bf2cb9587d4756203ac99cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a170ab94a042d344db0f68cf2368bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c6b247db2cccdcf55efae1c2cd5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587dca8eab6865e1f21c689f8a29b20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68e970c3a123fb7930967f7ea08221234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5173ff044416b53b99cad3c2142d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98565bdbde52655df8d2e3d464c1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6c4bd586399ff82cdfbcf54c45c6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca5c6302c0839b20b774dfa1f7f56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d60c70b397ae12286e6dc3a97b834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaeece7deeb8913cfafc7809b67405240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aded715a7ab019ade6860787914dc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e53c34f30ddc35b94f2b7e633617b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985de3e80636dd1247081a077a14fe87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecaccf1f63a24229c62f6ec55dab98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da8a3f6706a6d8e9c16cd97d973a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c835856e4b69e98a05e027a181cba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c639d14777c922bf62ede7e2e02efb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742b2fc9dd612510fccf6a7d599bb16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126df6a5cb2d65187ab958148f6c3dcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108fcd326ae9017d4533794741dc2f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f5600b2e9ffd69407bce5812eadd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969a2279c6c45ce469c80ab6920d348252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0792a6c0e195f82488c84ac24bbd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88bc48493d639c2bc70d377fc4a2aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd27aa938c88801a44cd409ae7212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb97719868638afec7bced6536c516256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e023df6d9452b10eb1228efbd88411257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1930b3a50222e1946b8daa2cd9b282258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d07e74368318bafb03145fc6527c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b9b39c3640067874501ae21dd485f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df83425a40153b30a6de548be0b061b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114f2d2efb249f9f3dacd730b859c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e40b4ba69ecb76f83931a80cde2bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127748d3cdb878c8adb3bcce81bb0be3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc49d801fa762b90c3eb0ac8b0848c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d524d25d2e853d4b3cba1ac17c27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b44bbff1572bbe7a0512268dc78a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d40ae7c4fec7670693013edcfbf47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f704e5f92665ad2726dd8a707356269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc4c32fff7044afe74d8c43b43b7fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dee203b74cf9360f9d4aaf66f4c115271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a3a184dd01b4d88a89eec8cfcd022272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd8c395f43c6b731fdfc623c6de027273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a559d3d602e1592125d734db3e22338274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883062fa3d467e71548cbf9641026a10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d28fdec01861d66b46f8c5b4503c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cac8e903c35387553a3c4de945fdee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca83991169687098e1c4cf079b4a43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc316e7b364f43dca625528e28989f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657ecc856c14138ca9ae7aa20862f50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80499a8a90dc01fd6ee7f2553bd1429281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798556db0329e024574a81fec267a75a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7c0cbcef80c82ca32bb8756aab822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b696549367909ea4cdf6dc8ac0b6cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905eb314e89d66f28e2ee1cb2698a20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d1d79e566c67aa08f2cf0bc82a20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c7fa1de3a94c0730108ce5a048e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0690b651582b577352fc1526a336a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78603c87cd40a6f72bf394189c20a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168abfb5f9576fa8e29fe8e77f0059a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37934b6465817fe229fbe9ebf4fdb7df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f194bb42ffc76316c71a1648341393292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390c696a7bdd92b98e56b54c575d57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c227d23507283226965e6b089ce086294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a09f324d92da659cab1a13a181bdca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9f1bd3234c194a52fef4253d214a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3cda7e0067b036b70566aa25ef68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7d21dafe30ff934cebe7906d17f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c545159ccb26ec1e09a541ee3f9e96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118508dcb96a7c6d1379cb2104ce7ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8210f4c78e2593bfab1c600f5de6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77225db52d0d0c636fae0231abf6c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b8ee691e3b0462213191b4efe302303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0900fe6eb8a5204561d5b671f10ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71bb384072be7619475d7fa7077336305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffc4c2bff2033dd3f9a133760afd35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403799271b9a339533fd6bd742612aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fddc9ec3f7250e987943dd18de17a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbdec4ed7ac85706d47fc2189667d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4936fbefdf00584989f17030fa4b8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28051b2e5b08c1daf18e4ff640150a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef835dbea8ff7c7478499162da7eeda9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339bd73c211785be814af79c18fdfee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59bddd92e3f6f4c0f6ac809e9ea13f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07c88c62fdc48f779e96f859c522c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99720f6e5e89699062b8f0a9635908316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03d9074155cd5b504304df785d1ce4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a877d407e264905477060321c53c81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d4a00fe33b9e88cad8e54fec77970319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98ec9a5c75715c2edc942940c6d3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed2bb868dbbc0c943fc40c45a7f73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d218061c2a554222817f48f352d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8a15dbfcacdc8e3006c0993b5334323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac46fa5535729da834295884c92eb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d97bdc4442c951ffd257f46e5ce585325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392fb0027c4bd872c1a93c510b79aed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614abc38804a202ff88210bdcac485327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cb11f62537f9f2e35db75b4889571328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb8554a082aa58187b32fa53ee5a4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c1db2e2b863c29cc27c5e7b33c3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b175c869252e6853632d87df5bbc1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9fdc8389fa498e0fc5c77fc80dc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e76362c8e791fa4ca9d7d7de2e3ce8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2816d31bc0f12c38ab516c3a304e71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e888f74dd00c0a83b5f0c478322d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483584be11da444e378179cd3aaddae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f814eef08bd147f290b593038cb64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2f0ebe76d75e12292924fdf101c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7723154a331592fb3ab6525033e110339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a172441ac22bc3cc9cc51573dd0979340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f043bb11e063c4a900e2bfbd5904341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387d3a4d9435db0c2e9e19ea27f4159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78412d6f608041f79f339c45789e251343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152613c1c430ae8d64e789a32e8b35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c2962c8cffd2f2b44d2309bc545e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0dc98dd487cbd6812cce8919e87da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5d84c292dd9a96d756b3fa8b1eb1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c88b4a15ce65f37a7bd6a719f6a27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3be141e6d492309ec48c346a65ac29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ce56230ff1b05eedc71cefe8935a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0849a7e040d5a82069f64149d1d11c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7b805261a28a56056f0c93c969b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd37e546e83e8b33a3871377772920353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b35b73288a87835d0fb1f48fccedc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab16c85a08738f78754261d40a4174d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b08f19a14df64f4a45c91679e3ad5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b310a7f216c21ead385676e2ac5bb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2318168e0595c3477caa302e69097358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9ed017134ec815ee20d213519e8ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4e26b0d2a466c4a3792ae8dbdc88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c9430476b951cf74fa454d3380c95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19115508a5da17d65e2bc646fff40948362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32593bf140056d72e35eac36224e0a72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957cc95a2068cdb93fe31d369ba496364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1a628123aaab0b85038f00c20c41a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c0383f9443d978289e0e9f78e98be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce69f37679e735a92e1bc22fbac91e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ee0a4b944dea843da48003356607368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0165ef8bbdc5cfc5ad396d3bcdd283369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa0339801beca8ada273722b62af6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5ba2f1b20aeba4078880a3aed45b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c802bb94b3d974707dab391bbf8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04aa08826e556c049ad41e947fa498373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dcaf235f1dacc4ba232088d81663b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d48bccdc131e58303162a31bf9a4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf3337aa07863fdc803a7535cc42e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6f444f0e027106e6fa7f3769c9a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783443e95a043cebde6c4b298f085724378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dae443f6f60400fd0fd6e725784e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ad0348356d97c205c6e343143b54e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f238d8652305e173964d31b3a6ff922381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788a8c82e07144e5deebcd2719fdf0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af075a4aff7438992a0de7e0993a40b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e76ca76802cfb83911443fc5e48b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d6d2e1536e1ba7b81c9b1e3373a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e18172ebb65c83e3ea6893dcf012e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5770b59aa315a69af63cd3a556b8f4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee728e45e6593fe8a9c1fe3c77bd42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077c4b9339a0c2806adbbbdd0ce62ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00852bf588f619b38893f600503d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d502b429887ab22f93256fea9c6eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60317ec002eed31d1acf13fcfdf38bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040f7708945b0b2b52146a72ad5a8f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ff78bb83f30e4cb8f9aaedeb35801394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dfa7971cb264799eb802e8203a508395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ffe58468a7d1c7439172caa068b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc940e7d818ac00f9ad9cc7df42ce5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a891f6866d78f583b1eb6f4032823398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59174b2f11de8ffd8790519c6b659a84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde661d6fe4c1238afa800f4bf41028400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2852039a79864e8c248bb25bde5d53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e65c029d2c5ff0e1730f29fa18e4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07a7e9eae101133cfbd63f9082fc66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a7248f14c53eb7ff23d3cc4d0ea4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc8a5738c617f23fb7b8c7cb81640b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fce1a117a1dfe06c6f7ea1873facd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5e892f20b321576feca23e717d05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11608f7be4d8e93814bb85e2d0bb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e875051ea752afe2e0442ac4a681b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd7bdccc40ea8217e517c7074449c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e28f60f26db5b7fec01c51d3f9c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cde44282a3de2d8a87df6134b466f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb2bd3f57d148a2e57a4c8fc8c079413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6a1ce6d3993674d0e10bf31c9a9e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756b66ec31bd3ff023c4f5b0a72d02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33d1ace3b1cee5dcdae618baff3d8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daaf45368daf788c5272b75d1f3691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbda37526cf578b5a8e432656d3390418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101bd49573e03c6e312a41a7f7a9b80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1b7e6f120b9072c3276499895aa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a5018bed84d4f80eaeedece7b91b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6e266af22c49c6d819aa2936adc88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e894bda8e0fab8e90ba5b69a08ef6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63e741327f389194ede072314ebc31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6b7da380ae90b558dde70881174b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2a939f9ad57602416c4f08843fff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd742a7849b058fc83f54d8620dba654427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d82ec76c6b3fe6a0824a9f5c825282428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0451c402daddaf5152d44e1a97b11d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f65e78dc02285353762d84e6ea3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643832c3471b345180a801824bbab092431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08debae9d101201132feaba543d8c709432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56f3b0c6787231ccf708543a8c7711433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ba623f769bc823474794389294141434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c41bd18f5127efc8478334d7b666435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed187722d6dba92e27b71fda1a2d7d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423411201936c9f3accc458f9529438437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b34d31e8263b05a0e1fd8be410b8e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde02f576f3823023c5788b6e9adee2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fa6494f48757f068cdac2ab68580b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c60c283774d86126985da8798f2b18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d94f397d4808a9b0ebfbf910ded6af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ee9888be8ffd6edba566ef39b472443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905fce3def8fa7128eb989574cef544444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c7995c05ffb2e8a3a94b25d64c47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47115d01a6be054c68770ed0672f715f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19293bf7ce31377d0ca5cb2b415a3486447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc4970fbdff36191afb1828736c7fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04720324bf095870c7d34ed0572b7cc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57272727fe2b25bb090babedc6ea7f32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036236fd5126270b8a7e62238b34d3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b457eb6d02021825d49440157e139fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b43088d946ec51b7c6c93eeeffb6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae86daa918de1bd5eeefbbd5ee78173454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126126bcbb4459d110042dc528fc58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d907bc569adacbcb6776318a20016456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24b5d2e19ebc30102d93c0e0b54252457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b570e43acdfbf76c2cfae1b4fabaa4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25dadca84468afb6f6d262995d64ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540210f786c8adbd82f3cc862c22b37c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f68e76d12891fa80afa2c9766ba1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baa753418e74a5a8ea8a85f1571ecb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f08811425e487ef8580fe1d974a7e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc256899d99eccb972778459b93be020464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfb5ec305937df620283398f39aeda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff04ec645c3663bcc6e9008274fdd4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229d4cd213314e17203ede6852fa807467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5316ee341b814e44169c14cbdc548468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5752c971f58aaaa5ee9b4421568268c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220681d7018ccec4fc1e58d6adcac2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e72bc51a0d78ff7bd00134da9129f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97793601cc97fbd2bf7c2564800ffdb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803873f02408bf5e478a1fc222af4025473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b332846ca61b9965601a3fbbacb689474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec751551ebec5b7614852b6e43208b4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844bc40510faa490e9829cd44e5c3ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64911010fbd9ef5fe790382f0eaa74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576fea7e6b3a1e0abda698b85f4707e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd83ace3589f379b55c8dd4ac154a6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe2e4659c16e238affd5bbf3dc70f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0a0d61206fc50f0ed47884dd5f75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cc0903561e1cf8b5464623f51f42a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1119db602f450a0e47695ea68c936483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67511545803c6180f04f7b1dbd9a8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c13cdefe70eaaf11de4079ee604ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441bc081531ed67ecba059160815194486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d252658f6480e17255abdf21e9f51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5792518033c86de25daa98696d7f88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa931ea8f4e199a2f1c67f5be9fb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b04fedb879492046116c4cb42f00aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257081ca41d251a428290b2bfe919fa4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc3f8cb7d8ac698e61ad796dd3cea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ca2d3948cb8e63e20928830efc8fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440dff62474559d2d21466bfd67cf5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021af33cf6c3b37ebbb6c9f30325514495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd736a7c04001c97b12d11f0f243d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6138abb3d6af4d3c9c1f1214082950497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45ba1df63c2a8438533ffa737ae4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa58e5d25b754d4e3df468d58adc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40230189618621b2be05d77cfd26dddd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236a1391e6871761c9429f93a4371a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816343892816f84cdde2b164847b7db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb067a96492ad7341600509ebb6731503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160897cba56f7a576cec6de19bbd7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e679d0fe7b89a10dc8b756b238b1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9400dd05949e0a6b1d20fb3a418768506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57274ba233797c3c3498ac4db4988da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d257d9aef13cf7c7b21ed2197f1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d1d7348e7dc2c71ef7cfd4a45592509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1912d488a0fb615f6dce7026986a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c073fd1360be58e8f405f6b5cff47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1fc31d58dd5ebd2654887b1fd7ed2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834f6e89318f2d8f63cb5f0bad0f6b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5210e646495ec49891d1e4b5585ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9101034ead3230599557b17c26a178515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ae834c265bb0cec5f119e8c411a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a941fd74c0fcd28a5c48d56f6f58bb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41fa8ced8c03366210d5cb1bf17b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac045b4e287be3bf626b1a756afe5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc68a3d8e6d55c867ee71486a8adf2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0e50dc1a9213bf3eab1c5dfbc99b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c73d1e26bca9d80adea967d66cd80a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14069ffc6ef875145d91d315a9ee7820523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b56a1a4edeec69909a0ac977bd40f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaddb7069678f01edb5d0ae0db12e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d9f28f38bd2411c23fd6f369132a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227232141a2935933f66a00fe5c33cea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa979fbeca95e4309b6861bb1e69d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7149cf8c6d4b6cc58ece461da9c5837529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e64f2fc7f607da09334f587b9da9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b89fccc41ab3adb330ac75fe66678531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887767f95ed43fafe912b11783dcc74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7cb84a798f79b98aa44d0b34a7a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe6d4088d3709823554a438f8da99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa20da9af4c0f8f0c993cdbf5cc649535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef515dbdb70e9b7de5f746f215b0d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce786ce3433f97a8e81acaf2f474a70a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054065bea172247ab960181f6df7fb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b804a089f99f49d6339d1d591f73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d11a663c2e0821f33887e44933acd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49c094ce16dcba857c3c46d8885eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64eed45686957c5cd9c7a6cc834aad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911e5334a2d3e29f2d33939e87f561c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538e0115f438ee7ab0524e621f4a5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed899c54025964aa096900ae46aba1f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516f76010132c65da8d2d76f3f7c4cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551fab06f48ad37a84e6a0dac2fe27f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43314c84d9e4828f5895f5f1f2ba5fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748407004c7709cb3ead507e78bf53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643c29017be71fac95e3736e1fc6a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319796a5a4724ef155bd41328ee7523551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9478429598bf0bdf77bde7831e7060e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd453dd2bcfbb9524f410ef127a5a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a351630fbbf89400462dcd8b5c4a13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08049af87f33a1b361d81747c0b251555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89a6da6b3d6ef57d39ff24f8dd68c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88caea45910daf5791cf83e5946e650557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609040d7b883d363775e1a2e39293d39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2137a3d5cc54dfd8f6d261f9c9b785559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7e9adbc1e754f3a3d15f7a3689d0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb74ba56d90bf1bc098456666dea3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef83eafdc795b7e7388f3227970bd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5563a6051d6743b473c74a2808fde2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2b09e3a4db0ed10f9aac53aeec360564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d60841573190df2b2853a7faa7a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91e1905fb7d03c97a10940b7690c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a343ddbda0694a2feb072edc9ded6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baac4e7855bee2cd9002b901fb688c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33c5565e0fa58d30678983aa04998569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab352b5a9452e2c121076a8d71ec3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ab846bfd98576fa46963c0eb3031571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d73595f7a20ee28f360c077a178b87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707bbab6a78c4b5dd6acbfec265b9c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d33676a26f4e3968e3f6c2f1574211574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a259f8027c0ae517fcdb9533bcad4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781247a2a07e856749a4f17fe8d7ca94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c1f0c4ce3f9a01ef00d99735ccfa6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a149bdd2070b4516d64c6922237cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06f06a0c3736c04ffb972cebfbd03b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1ee5ad486a397da3306031bb0d4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f42963e37a4dad9d8d6c14ff5e2c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac17b51864f5d482c4f73dca76cb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26635b4e67100287ed8d9e2a16de8f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2bf5d53a7e54bfe70c1ab0b2ea30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a6d1e4b1680917da42cf85bac2696585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a5a6f28333f8a7b589c1f39ae4355586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90045957949393c794ae72f7176807587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce02b4862ff17a435770e0f339e1897588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99762bf4d471016e4d0046258422a48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3da2a936c9f3d25e3684ca7209b9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c15dbc8b245dfce42b5082e793ac2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ebaf9f4c8061eaad0953aa3c0149592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c89932d38e0d066d88760408321d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e3832449b11ddb94f987d6df9739b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ac2cf3022fae57434b5f77c48fa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecd8447d4f80a34f276f51a87da825596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2874b19174d6d2f3489f59d7ca81f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bdcf6c3fcc5786b628defa16c2d68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa8d423dd2dbe6614e6702804e858e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1ad6ee9159f50f535bec609ef473600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd56763ea1654f300d6a662309b2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf730e81ed5d15a7d27c66d11a25034602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83591e8609a875aa583a0be24ebec13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156627bbc59a5b1cf5875339f20850b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ffd590cf4e975beaf051e405e2fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e252ccbee48865ca270ec1fd9c5140606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fc6c476942527c4c6b5ad87d9da9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eae288dff36075bb710281bdcc3b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd75c269fe7c0de7e10970d42d51db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c5c96cf286a9e410a743870465ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f2d6e7f07006d9e4c1dac334e0bed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5a635b663ec7261051da8d8ee3e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a808dbea51fa18ff488cc03964c1b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9cba275102de93858c27b38b450fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27753c74aea7a10d5d4b9eb4b79c36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ee2b1edf678fd1fbb2f5086b51a9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df489ef045f3114380612b1aa69428aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f641fc9bc0f31fb2aba081b6ce427618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b1816601c611045b211a3408f1ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f341de37ef33893f63416e06b544620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaa40200ee1bc0c87631ce32aecbea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f4137e8525f29a75f802c747e3e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7213a46a33c7fee3f32d7f2f1e3175623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389625405d4251c71af57473067d76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92acba1ed1b63eee1b3847b851a6648625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4847115d6e58ed764e8a0f960aac7ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12177367dba45f5fce8e68b9a622cc5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e6570b5c76c84120d7a0dc0f76af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011468b0c78bd08c44d841c338b694c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7870cf1da6de8c78be4c07af02d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febaef6fdb11763c1dc0c501aa438bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb06a28abbb552e3a667d063572800632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b15792ef84243fa1fc67b8831e407633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f248c991789bf07c48208c4be642634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84255ea8a6918ea6a074519d1de9a842635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e776433f9981bc719dadeba0ad13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cb3baf2e71d7abfa0df03cf9245be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a8c54d0d37bbe5a52f2110f9c355638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967896d23e3c95686e55405046f4d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e1e18e13b720c678f9d48cb6d18d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26713558c12e1da6068774d3369c259641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d63f56cbfbd2165fe4daeeb0ec15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a0341b48e05e1d1f1c6bb17fd3d3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0caa7e5f8718e453b5a9222e8473644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc02d269a4c35bbddfe546f13c8beb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf9022602892615b15f086d3911bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3192cdd76a82844c0d064a59a6b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e1aa28ac231961964af0178222d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b166c10a906fa64e3e373ff6a2188e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb115135f68e1ec1204e4bbc619f60dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdac9cfa7dad12b68ff5f45e5b7db7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4740b85e31ced47b43da04d44a1dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0614bd019771e17efc3214ccafac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263a122de8b7762bb62ae2dd6e98a9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1dc300f559cb627566255e28dce1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cabcc8b820cf7758307e3f5c22f40c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647e46eadb74fa7f94a8bfe37cea851657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de6ab941477b79bc8e2b60b380943658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5822a51ee3a38af7d9883f5127ae96f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f981cd73383ee1dfd3c07d26feda08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab6a003cd151609b38d9458ebaaae6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575201fc5793b8ac9135466bf0f8ac8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfda14e3854c2deed7882d9893171c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176c07abd8967e29d1465d889eff3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24b6625a755846f9d26e00832f099a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d1c632f871a0d20ca9ee05a9be0f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6f063b3a41e3cd0ed7045b71653c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bec68268ac591df888b7931a36698668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772305ad0abc2889f9e6fbc93d2e14e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dfb52de4719aafbd851544ee20f7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac5d363430e4be55d552c809af006671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72b3fca678f3b0f08352e6682e1b47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea942328084e2c62115033f353d3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455470e9fff8a84a3fb003b920ae2990674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce0724cd4f9859771dd6e697b7561675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e52c8d018ecfcc036f2e75574c2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aada78fc1325cdeec0d0badb530f05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8581cf8bb5d2a58bcff568d8c34306678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366722cfa755b71b3260f2066f6159ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c523b75e39b80c7a65fb27a545d63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac826461d5271cecab1a2b009af4dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e22c71868ace69a04c0ad4875ecca0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f7abe6d10ac93693b839165a146a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beabef71a91467c06a52dedef173ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068f640d13ccea9bf93332932a9b56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0b61dfef18c65de5501cc47fac20f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ef1dbcade9c69431fa9357a2d8ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45bda2eb8c0df8384007e8324c1af5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de5ed91fef6317fa5f87c446e23f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec5f9cbeb5043d1bc7129b63bb319690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9818e51fcef6c4c7c8338a14bd2b72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0447e9a9dfce66e12699ca901dec59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c21fd08b50e29fc8375600fd92a99b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde91c9ecb832e1109091a328932c404694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154670352eeb15ec79351402907784c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e4949e990bedcac60f79cad7c61d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538166d2e5208ab83f03858d5ad4c8dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c02c05f4e1a1ff6b7cbeafa130081a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aadebe75a18729ea76beab805402e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5819ecb0024e511a3f45cfde93d5ead700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270732ca3d79646584b3119a903db2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49505377d8174024d76f29b614ea6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab92dc9e449ad6fe63b32c907e371e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb957c740281877e85c2d092f1bf1dae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e357f7a8ff4b6315f863d5eb71910a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2386cf15b47b38a635cc1c7b28382706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca486ed5cb6b773a7201ea9694dc898e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c06764fecf08985c2b7b8b5adfa04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f642eca8b5c09b81f2c164c11fe04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa630c4bf22e556310cd9f50d5405cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708780be8c19a028fa10f04db6db99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1240deb8544dc5ff994dc4586a4750712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0f6ff9629437d6df30d9a92733e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ae8535b3111e53c3fb8aca6c464b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4fb295329862bcaaa35a98190d098715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c7b1bdb7f5ce9c93fef9a4b8023df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67155ff9e26bc22f7815a8329e4b3833717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac32087158cc74eb40e97382ad7b89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e214a432f9b83f0898c810416fd4edb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b871f561d23391fb6ad0045dc7a2f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493175733ce49b37327b5694a8abf6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d6adb11e488c5b33167f7f8dcfa98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adcb7153c780c72c3428402875c3a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca29bdda17e21490b9e7a33dc4b6158724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd1b788ba91314833dee0195dccda1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae5b8a94a2b0dc0ef6991fb1f4848726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e086402c59446287f52c82e2d95061727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85696b7a5b58f774a7f89296bcbf9b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74644b59f07d65d17a6740d0575a94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1aba2f489a1cbfba4f651509b059730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f64fda0d57dbf3c9a917753239ce4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420802324ad619e9098357fab78ed5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361074db9a281daf72f1cc57aea614733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949be16c483ad9a91646e2b3cb46c38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7bf0f59c92096ca50c7ef299ee770735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee879029ee7f8372a18acfcc1e05b76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc66976431dbce5a531819285735f40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd703909955a8c49b19cd5818b91dc38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a0836b2c1dbb516c3805f5e4c595d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9ccc8f7dbe87bfa8c49a4e08a0010740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd62250777ab5dd24f7680211c216d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2491208a3bbe07c01844ea167724cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65889f22290d97e57dbca2ef2f1bc88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ed7a12b24f6ccf81128d1d321283744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a103d95b62d2c79ecd79e586b1e736745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda128234ca9076900d8142cc3cf30f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e63dbb8b505526475943c34592285747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413501c2b7c0069f6bf4adfb772d75e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a88680180d1ffcdfb429d110fc7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a85e05c148c4ea7d35671911ea9e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd89261bec0af2a5887ea910b4226c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4179a2ffe2ec0c4600ee60973aba0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fd319bc1ee8725cafbccdf92cf71b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e9ee2b81f7c5e258ab59c41e9b65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5af08df4680f96013c183b7ada747755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ddc5628367e1e796dad5658a6c87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db05c58271efb6b3ab05150737088f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e317ee1d4c6c9ad1ff61bd8ac9e7e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0920c3d29b0fbdce93e2520b2ac8ae2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>