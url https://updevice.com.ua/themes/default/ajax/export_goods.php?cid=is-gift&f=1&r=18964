--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d7603b861beebae7dd5cd98978281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa12158b63e8aa7e7930f2314b19ebf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29599fa7bba4deb080861e67bfc57b5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23f2aefbd0dbee7899b4f13eaded04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7192f2c453e08b277343f5cb208a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be6affef68d159b934d79c87184d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595b10297302066302da099b8248eb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5f26fd494c39537f29ddab57890448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf32653241401dfcbea88f1c13065a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc5f8859e8852d743eded41ce6e5aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ac0103f3c970aefa1057e731adcb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843e33e9a7c3574adb97fb1c504f5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d470a39547c5629170b68aa660ab213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa001adc761d455cb0f928a12d63ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac008314dbc6690673a4bd0611b64315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dffe2ce416e9afbb1e225250d1f4fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689fe5441811f1cfadc9a605a6ab1f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f9d7ff6d20666c6084ee5c75666b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951758ae02b59db4e3c14f449f5a7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baefb56576114790a9f87c17056f1d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec230d65c589448a585fe49a8018c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e72d15e5fc7796cc83035e63746e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7da4561fe798b5783f752af1fa6f2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df8283e40c47f388417d1d18ce38324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981ccff908a9504ad74ba26abcb776c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d591dd10bdb637462a29fdfabe1ebf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db2d328300b70b77351df05bc8e66c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ef62a4894cbee43bf24ef25c09e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90da90cf4c15b01ef9b48a7645cb59a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec1e28a2488fec15930e1fdfdedd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5521ea4f9fcbfa48e989087d9b44d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06142186389296c68b9295678f28f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0508fff8af85ad6cd716fb5574848033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ac3ef153c3051eab4489d1cba2f4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684e29e9e0a01701b27f27dfb8e4d6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63220aeaf69cad0e6edecad930795e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bbc7cea8ad2a491d39b5548a173bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2de2d8ac8dedde086b4b882160ee938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362440a52aba2ab492dfac2acc3955f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472fd3cab43570679272e65d86b61c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04507340ee79a9f11b4ad4deff545f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e94b2905327ad685c0d6d32a281b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66289945247e2e9a0000bfe68789face43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069a00a6dadac57b235696b67bbe34e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90576585087c40281e652ebf1dde29ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489a18408ac1f299601bf99299d934f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069161cecf05cb06ad84db9677684e9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50895368a6c5b01edc773b31389b39b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f76ccabb2dfe98c605d9e9eb4874b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083753f1c780f7022308994a60bf3c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc725dde2d78e28277d7277aa6ec1b3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f513767cea6287bef71f8a9ccbee83152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8338a89b84ba7d6e39e8522097565e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf250b01ee5002ebdfe352943745c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe80539491036a63ec291535af02a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e106f2a7709028a8f973366345f70356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c68d2f962a0b75ffc2f2eeb11a7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89dce7a8760fc5d55b5a6de7ea5dcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee120452e43c351c7d69cca5c287c1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defee8e8cc58f3deb4e04c32c8ede7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a4c80e50a774cd2fa395ab6dddd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a517acc90dba456f10c154e90604c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9fb7f8081f08e9c6239c75c3d570b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0abe7823d40b3c3ba7389921e26ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591cfd5bc162ada58b09ccd182a15765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c92fe379acf80b1fdfdc157fa8b5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019993a155eef3b701bfafc71fc38d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb931f736929db40dcadae214f2ad068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d183a5f513280148557c917732f6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60003be2c094d79ee7dacc443656cb3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7f8b25aab523d0f6278828de3f1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08f7cbd7aa6bcee510e44f9e18b1b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9672ee7736b3fcc8ed1e08c1092073c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92117e2a93f2ae5f52b6578ea3bcd17574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a1aff647be4576fc619cdbc53b77b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795222229b0a5f8e891555f29a267776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4f69f0329199932752294ea82b9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4a3ec22b5a24bb738bb52e34b8f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f3b173bf2531e7e146f6f4c5b90c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062a9072bbca4776e7a18a5185802f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb49511b8be29845d7ac28e88de73e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d86bfaa0f91b4c878877ff65c3dfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb116f56f823de0d2de4a9e753c1ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca727a35910ce3fd635e1509d989984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62064733721f0828dedafb3a1ab99785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e40de79fa667463aee6b678866c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f52a0de214287f12092a162027aa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375a2093867f3ee832b73753944be8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb29e14852655a0a7a1ce49be87d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d644a59c3e4a2e541952a0f5ecfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b29dd299bf9d389b4afbc856a8d2b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527a0a35366cd74edbf24cb7e41d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da37151fb9526b825c931dbc761c22993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc915b3566e50cf94e3d740df8236394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe02f7abdaed3a39f9c96fa2211c42b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684c233c19f476bba0063eae7bceb3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab32e5d37765be64d282a1e49a5d8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bf38b30e27cbaf4d9ef3c1c6ef41798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8521b9b0d5cf7bddd78527340e8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b68c0815ec5a9b9d44bf34afc964d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15846b5bd8369cf9f2ba6bcf4e40e01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718906f24abc33c8d5e1bff277b3edf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b9a7bd6514a26efb5190f74ae441d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536df59d13edcdfeb35f99cb2320c90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dacdae525e92260fedd84c52755b50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19c85ab53b10d4b738f8354bdf8241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece03ddfbb8895809ebc03d219d6ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f20940515996cebdad3e0b316627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b82de62720ea528c338ae769ddbb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680cee9a5a0a48af0169cfc0b195961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb93dda58a0f5aff4bb20da52d25a47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f672c0cbffee9d4c738deab94c651112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359747a5f86a417de465e9d91c346b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf00caad4d9a05966bcf01aedd6b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f947d6d7b94cc427382ffd6a2d904e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb374280cebdbad2ce82e6544fd8a0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173e4eebf06ae6e59c3b6cb456ce863117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd41a2551631d2e1c1f08cdfcf95ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a29befd091a7164e454b4e68758f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dabc6943dc071580cd8e7cf5ff55a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b755600f4096d6fa244de3fa89e15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a55d47f82c1fb58f515a411c8d8ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5223341b74c3f48c957f1f4a5696a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2e160f89ce9969d1b3349c0b1d0d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d3256b46d8560970f4ac5f802897125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a90db29d072a1c88328641fc18934126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c6868a456448de0821bcf37ae2822127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1007061c09c80d5a235e89fd585aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a767a8c9f611ee6bc0ff7a382002129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d4f1a587cf5c7a2472a1b795432af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e19bc943452c89a28a4e5a839665d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a549ad6ea508fb4bd4c2f10bc18c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faa4ba439a59e6c172f3ed34b8625d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448350d8710b420fad8bec983dc508134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a6b39c0b4931d1d3ffcddd5382d7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e252392f0b4063d94c1e85ea60f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64acff7c2be871d087f501e3cfd0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc1a61394351982a6901c7c1f7a4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1497726cfc9208777e530dcac3f251139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e182c0f3d10220e94f76a1fbc654a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a95650aff420120916acc3febb151f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43414fd23fa6e75225b28d24769f3d27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d58bbcdeee483f3fc50c231c72cadb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13b8a70b03232cb69c3d567b041d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b004327c8522e8e874b352ad525bbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1994ca0ec516ba0cfc68c4a4c5b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885d90d3c7b6ab651723e599acdd2b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d691723831754550d9fa7a202028b18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d30dfb712fada80478f5473111794149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f84b1ac8597773d045fc73633689150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e4b97451d5194368dec29574335f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2b321cdc0fbe4c1e94b59b13d52c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816242c4f08f48219355e15872f742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5717dd34fe5408cc3cfcf1acfa6992154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c8cb4e7e913bad7add9285164f6c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46ca7346e69742cc976ebeac40230156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2eb765dc8d010011b0eb73dd84de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f6fdfe04fcd26b89998e687eac58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d491c087d710ac049cbe41159713905159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f254c7133cc5ca7b4cbd4dfd50319a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbd4ea0d659784cf7790dea411a885161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6af861aae49bef1d28b52296467d0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c6d4405a25c890dabcc2d0761da7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff3c61f3d898272a3ac7847776ceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9568716a7e0f66c1ab8b2ac72e6e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b8c450ab956ae012fcd25f0b6bf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05e3c5094ac092b6225c709eca8063167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42560539afb6b738492b68d396c6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31189352323ee3ab1494869e81bf78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd599afe0bbf2ceb91eef89b4642051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ba9eb386e6eaa82163ba774dd011d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816603aad4b22a130b101fda2b5fa08d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da534384ac70dfcdcf38a6adb5d080173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b83addadca1a64f54079cddeeb11b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dca23a550a36f83e94fc9c6d3bb12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69642b829aca8b5d07e1e232e0761328176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61d89c53ee5289e06e15acdbae2af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc351941347f0004e87c610a58c6035178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67fbdd3ecc6cfd65b435f53b9c27d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05a45f4ea7c9d69acbf04149481f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1753df9cb62e1191b67a107c227573181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0c3f64a1355f789a01882ca16f89c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0df6ebfeea4dbf0b03de93d8088f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f7cc6791d5980c3bd08fca88384e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879321a3675b537ca8d17f6e005e0683185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016a9c55efb4886ec7a8533c8151a44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d41fabcaf7381aea19796509ab3fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47c494d2b4c7813c88c2e4e2d101c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128a11d68c065d7e92f8857fc74db3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c16fa0e4bc9f3e6c193d3ff0f234190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f7235d8f2c3694539595bab866b22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be934444deed4e72455f516087e6d02d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d53496de646157f09ef344a70e885193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938f8939f004c17ee140f5dc5cb28ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fc452057ff2a6019b508468a98c9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd4c9c189e5a6223750a727fbf5ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f5d35fe4e834a7e47b24637a9aa4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d6f1fe9946baf4f2569c90c2fec0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c135e20d8037aea7f0d9934c239ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18cea205e2fd238cea60a78f2c54b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b94a377d66d6698a3c36b107873f35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9eb025d98d81cfebe2b411a852e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c07c57c33bc7f379a74e4f50b2938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d44b2d1fa18223987983891b9120fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e1998169e3081e79e5da615df769e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a24d14aa453ed739787098d549c98d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236fecee19a030c6bc0dee409b7ce5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3f43c7c4ed7d462695cacacef7af8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e91f57b31aece132ea5596de2b3ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc1a27b5e1ff5244801d6df208fdbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5bfcb88cadf88511e802767590f51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b3fe38384ba4358a3297937a02b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ab613a27d657a380fc5b11ab36b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42915d3001fc7cac326fbee7974220f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab6e5ea5cda19f30935387063e7f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e26aa719de3b16c5740ebe02bee7c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263316d533ed11dff0701e6b0699c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd9764a9a8fec5d7fbf179f52fe3ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af3992e8d9d06b316fe9fa3c5c3c89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd2bdff57c238b5d677353fe1fee3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdcb0f57eec57398e33c4ce83a9172221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a64a48d21125b585a1c7ac66a3a340222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97006c1c7b177c448afc746c5af81e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519da32aa8ea9562af885edb5114c89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb661613e965ee5b30f67059bd1ae1dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61eaaa9bdfc65e0eb662340711a606226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f196c84b3160e308726a1bb2ee4f89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a512cdba27ef7b2685374e6f28b34ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b87921dccee71c9959ced796eb4e1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff9f380a18bf5217802c68dd87102b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440199e961cd2ec67f974e1363b5b65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d0245877546127c7789db3147567232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54201f489eef3a466c5ae6ccdadf80b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292fd5f47a41cba084b8e702dbaebb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249b8404f67db2f604b760ee70c8f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f9c05dde3c1e521f45ab2daacbaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f42cc014bbafa6cf006e7c5373cfb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf43b31d468bf8c502a9f25e1694224238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9415147fc16c2d50977f9cb16d0bcf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baee98738ec4f397ff1f6733c3614b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a564e41650d479564def8efea84684241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e6ed7162fad784cf04d91b2c33ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75433015bdc5a11f2ee073e278c254c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64edd7e6e567f95406da43d3c05bcd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8c5badfe657e7b027b8c3da0a5e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddcde36dfb4bf7f0939df0318369fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876e833f537c9e2348e6f3917cf2ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d06740cd81226da092b99199c3e91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fd43a463605a119ef53f4edee4af2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915926a63777879f681f2ad8d274decd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd5f48f5d122d2d67d5e9f23b350ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba191ce57d20d16a1db6e5329c7c847252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9ee4d1580897f30886380a637f4c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf2ba991c41c5338c91ece8240f1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa798e00e596c2851cee85f2f4cebca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bb697e0db48fe396e1d25a87a88dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563d51d24d90119cd91f0a0f1db223257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d581d293f802e01b113fe8622ccbf08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16615841973c3a73916726518b2bf84c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6072a82a6c206f82c0076441b7212260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6371c50ec53fe16039ef9212266885261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b247ef02a192454031aff41bc97b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b002c9451afdb382ccd2ae10f02dd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36ff9967d476bf945e2a7a5fa65d9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194de3327da9b12072570a093487055265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9fcbfc9ce87bd792bf43d792f2bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebb39b6064e3fedc62760a4270316d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf6444c6a249d8fe651341275a4088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68178e3b329c6e71addd23d2c498250f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89a853927b9f59e0d40c901c16595270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31241e9edcdeab268f29cd804c34012271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509cfe41290e736633fb8ca4409c093272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8408520440d135ee5763c02388214a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f81c2e2afdff67e1d7c9a2a10e07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29bed57d87abcd2c8495731c504ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ea17f89b211e7086dfad462e44ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792068a00d4e6579b814a8df5c7ebba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c3b0c9276a279a1a6306eb670aa8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0a1f789782591778809dfe8e77f11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f306ac86fb91fa88d7f5ebb3bdaf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73cdd4e7a2309bc41c5f73bdf0b868281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad59b513a216de67c45a57d8fb3c3c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709d21d4c39d6de1968ee5b6ecad4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54020b4c88532e7065688e5bce2ab1a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd8d680ca8ba49b51ad2183b6695ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dcf0f5860a9f3a25b27ad7486daca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0992f6cb65e6a28809d378874997520287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c1e1952aa2ed827239ccedf417d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658157c77d5cf95ec6c27dede7d3a0e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70903daae5c54e24a5cb9307706c22b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c508a106fe9a5cc01aa14e6da046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7708ae7cefc53033a31d64cea1278c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7a149caa02bc315fdbbc451b6d979293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4c91b2fa62711d419cb1a80de3331294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80248588fb7c6e0915fc3ea158dbfc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13143e99245ffd57fd0be50fbdaf816296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d5d18ec79011f5e4490980703f25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767f731a1e65c4a89e69a5d18ff04e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392c2da57226bba4e41aaf4fd29fae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581ed418e3bdf2889a102e42bb2e422300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f10fb0561a8de6ecf12dbd0060cb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e930a59bd22bd53319b56bebd5ed1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc44041203bc63526a293cbe505c7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b22a871befbd324c2215748b0670f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65b99f035c280374c3be763ed0d6dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb74fbf42ae6525c2a0374b83ca4de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c436a9586b6c5c22c165f1d1f0693307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffc34999432fb70a40e55c53a5c6ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f00402f7c4cf2b9aa8d0507de15f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c1e91f47ab90215d9826d84721b12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce3113075f24cdfabaf9d645ce9ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331821efa013f792381a399cf725a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d2fe778eae78fac40280f43764768313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca394fb924c1467ec80819b424c484a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbe234826b2692e1dfefd0a524cff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab0ffe158b9f9d104d11e97a98c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbba6e9198718a98ae0eda47bec50f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab59b045bc075e4bd5947b6c22dd47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e972088d930a982926462bd239d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e4b21e657e7339444d53f5c8f60bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a05a0464c2a7f47c3c02db79a9e3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9be26268c2e2009409ff431858a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f89522626a69b07a05d5884a040bd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac8465a33c7c0052f0c5e9cba31eef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926301645899771d336c875583a29aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63b5e742f6135dd145119f7dc12130326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa43a7263da11218ded5b4abf74ba7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba91192d299fe08fe468506d29648d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b756481535509ef5f4617a9fdcc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc13730d4fd783099e4ffbf30eb305330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e5417b8912a13d6aac293037f31e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41e3a3e76bf20d01b0da4f9030934c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98e22ed8d710bfbd1ee5acbbb5d46b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ef31775648146ea29c4a3f1c8681c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ce24ab14719ec6a3586e23345ab1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40869062531b017f53f359e3477429f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61fd69716cbb525c56968e2611d4a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb233348f024be1706242290596c688338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ac6a8e5b5d85fc8dcc4a1f141ba0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b88a0e7137dbf76ab6cbf33b14f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe24480068cb92d2031b464f3f3783341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288f257330faba852dd59f7026850f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600fa96bdddb4947d49cbe09d128611343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478a13988748d05f0e83e7ead163eb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f286be28eaacfd354953b951d178f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723734cff1fd0b122a4214b2775f5f02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba610afc15e1dc836b5909a2a36dbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4038a27791ffd4bc84b47e6ccb36db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68a4d6543bedbec048fc91dc2f291c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f6b7190d897a33cc89e9ad35a20d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28399f4425c59704cf597b9fa24228351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d384c6a63cfb5ab859354208f39b50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055fbffbb38f60dc02e60d8681fbf5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c068295fd1f84bf6d047d83bff3987f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e83e43869779d287ccdb64b7f2e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b537de9ba885ca71e3d94a743d3fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa366cdd1bb13fb2f2c99cae9eaec5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c00579fc8c7da060522a77dde46a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b49b00182cb2c286a6e7f0e4133c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c963cfbbe2ad8c2970c613cbaa44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ed892b8ed2e7615642898cc15aa79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8fd044ef1531e1bd200915f2ea23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a62167e05a19a62d71c5fa05f6486363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb835894f72e110c5fcb7747b3dfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa34dc1b88ed490adbf9d4fcd52728365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4805df5907a8df74313232d6c6455366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b18db9b3d08c16ccd5863ba51cd67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030fc1e0a6e0269a448017b64db5591368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43282a51c69d6252eb3576594d1ddc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975c53fbc0d5e1133549822375508a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c0f5490073eb8f18e387bf84be733371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920055d823a4cc34c9ab6843155d051372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fa68956e16fd9757eba9b60b3695c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8230210464e6e88caf9cde6b5cefe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ed1bc6589a0265d287bff215201f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c313a6d6c30c8a4b24d1ce07bde2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18edafacf2b05f1928f84ac234760377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb036181dc94b68ed6b3858ff9ca53b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b50ef33b91db2f7093930480913f52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178574986b01ca5af6e308091780310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bf577266e2e8cce6d03ccaae00af5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de611c7e9ddee5dddfcab2c24c3528382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d311698647e923746bd6373579cdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af36df5863793a62e3ad9971486087e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104918c23862ff6f8fd2d0c59a4a7e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30a9d04a6c22cd1ef398e421cf1480386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8cd51cb80bfb4df3a942fa342b1ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b995c852bf8c6c7da699e9938389d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb92b0b557dc18662580a41606fd7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b71e767185c84931b87e04933c6c3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe1cfa357c1415ac3dc9e38b92864391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776b6b72d4c24cf8b2da29d2f86d40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e1e843ff89276d4876c682aac97ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85cb32ab3629e8379d06bff73c66dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2722404eaece54245db29aca678050c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a6ba3cfe834ed02ad1b35c46d1ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503033bcd98878ae0e93b323c95cf19d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d65fd61221e1f346e68c01eb8508c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ace646b8e326152315b18bf6dc223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ea502ac3ac10ccbea24c8167b11a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddde3ed7f2f97eb62b1e7b15e93775401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c66e96c43c79c94d445642b6a42e00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b91fee397ab5fb44ad1e046151281a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ad2447e3e8604278f5daed6020c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043590d00e34c472da6055e680d69f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df33595c841cb13ecd44682e19c870406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f391c577a8c98cc6a9b86537e15640407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4415b9d5e583cad43c2745ce18f3b0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce22a1a900bf0e4f4d4ca7bd855289409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef3e00a7662fb3f80eb93c8239b14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee84c7c9f75ab1630c918cc5013bb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f59a50e1fe7222ee6b8602e4a68d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19abbbbda6242358846723f1fe82115413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1d53d606203beedd819bc5ca36c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f74e0905dee27d7ceb37caff085f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8df97f5f5fb5e5ed59ea7c068d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280f524405e2202ebd10b70a89c943d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3ef770c333f61a671d17d9499e7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827043dc20c98076c0a9ee608ce3464419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1950987a15816c4b5a7e20c27d14f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc0350b22dde9e2719268ba05ec15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c180bd11a69a44a5bdbfc3b2f52f94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b38ec9c5d0b1de155fe45cacc43a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd48f7313d05705197808ae546f19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1283383abe77e47b38f2c2efa2513425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d016ff7ab3fbd4ebfb457683411668426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f44b7734d65fc7be995098a2bf18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a91c0a14ccc005c22ca53dfaa4d0d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d9d3758176340631fd526f44b448429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9840bee262384020043b18e2db0516430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4380b43ccd93d0b09a38bdf50042ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace83fbbd5603bb31f3ed5ff289907432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4fa70005f9e9fcf8907c6635e2910433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969e1060812762b220586c041cb3e9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b6d62c65e02fa709194c16395631a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba7e8dcc3d72bd55b6f309ed3a3787436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806379ac3b21e17073765e83cca39e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf50de39e9faeca224b4ed5016503e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c1fdadabf89e0fa509465101aac8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1a71ff38e8dcaac1a4c5bd4baba9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26645dfab42a79743461f7436b454389441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b89d58081bd06352d71f279f1f322e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead96999cf623aabf35dad8fc449788443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187130bec49e143999fc0ce8bc289e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ce23c1e7b1423314f5b8b6ee0451445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6c2e8842520a25920021dc9e4f5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ab0b0b1dd642f0254414f26ca858447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc30c4e1e61dfe995b3ccc3285e573448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5069a13c2420a58cfdc22e57177e4a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b0ae0d9d67cce56445cc4257da97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162f3ab9502fab9ad7ce65cf3fd9dc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e4ed897704551b06c0272ce32670f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ebaa6c2206af5367b8614db4708e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6399f979d45acb772677f76de6092454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a157defd65a8a921605c3d3bafe35b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f56c28860b43dedc76ec1ac53d33e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0eb221e91ef05989b64a2e406e8f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0fa61e384f3687d06b75f0de82da6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be77ee929356f3f8b0fd56ba59ee88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d185da608ab86cc821d99452e4a27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbbb2780e55ad53ca1b0b9c2a24f11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d4db2623a99708160c8167e7a422b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fa46b6db344ba610271edec54b166463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e762c5177ba6c052c141e597f264b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85f9e3b8d994cbbb9cc18dec10358465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7392ea62f1e51a7b66d3bffe4a52f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35193d6b49b08efca2dabe64a51c54c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc89b9a5c8c966d8d8b3c37a7c275f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5e34ed835290f216f0960995f2d7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cadabfb90b268fecd69f94db88e77a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae74331edc6419ff85bc868b0433d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656361a5b689545f6396e7179b47477c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7903481d249f92a48db76db4363c2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c696de8b66be497c8f4e156421d27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd562789a8f50dae0ddf2a9025c1c30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50df2045b3fbaa032e971520e08196a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835389253a0c188c0de1f7f8bd65d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8defe5d0ea854d66125da82974af3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba8f0ca9bf9a14192a13c842a6ccf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3383f6bf078cbe3658abeb2cd1a82e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed67eaac5efc67e99da1071826e9bc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6006d136556ae01865d3adbf8f53c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3537b3e75c11fa8b10e6c21b97a7691483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da497bcb6ea23ef78fc202f751a7b0a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a8ee4c0ae9e86cd7b5e54ad053700485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37895a7342394cb642fb12dbd28689a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73401c5af26d67052e4d9f54aff78333487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcb8987f605c0da2ac128785a22446488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a857415a7680dde1b9441cf6a8e48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e984d0201926ada451537f5228ef8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2de1cff94de0660d71f4828aa969b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d6a5baf4b6f0e0d7a39d0a5dd46e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7593f30a85276ae2b7cfa7d3f296a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5c0472cdaf9e89a75dd5c80382281494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040343c1b402e5f4cc8c613adda3a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f713478a010e6304f07d7ed6d6a66a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9306f7c9bc621faece780852a2a517497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43011e112d5e0b172ee3f4fa4f1c786498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90569c58e6351eababe4860fcd883499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a258b51d6dd25e84d863d9bd252944500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd0de9735febdd763855c500d729c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206ea6a94a4d321c1b5f79b108093f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e13db5f1c4bcd22b0b878ca0865db5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeab3f6cbc1a3772404bc30cb0aa97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e4b79db521b4f91ea533119b83c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f42929a3d141c239ef3fe9260776506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b21367e08b72bb666e74190dacf37f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a5599c00b9fd3417e935fe525c048508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb03346144d05a2e1957653e4a445c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624a89f38979cbf8e048421f374836510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5da73e4024e7ecaf8ef7584ba0df6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c83c1017d30e560311010171ecfde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9703680c5e925a7e469e3424cab2a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e916f223fb7dff1e29dbdb15cbc990514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e3646a19c232d30e16c5c80a8f6e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c72324bd88e6123c5c1ee777e20fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dfa1eaec5fbe696e4fe1820fc8c29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee286de1399aac2a1f7d97b30f3a7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d57f9fbe114d2e28eb1c3a7628e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a5363319e790f84d76987535702bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee6964fbe4f7990877815113037963521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b460466ce9c788a1176853170fed3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9ecb1100dffc54899a6e0416e7799523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a864a30d68efa2e8b325f3aa80baf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf7beb4ae69a940b1e5b081e127bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7f9f12ef3fc18c87de0681a2d8df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d03066e13aa9f525dcf23c7f0342527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6db88e533c40276f4708a94f60f05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561b31033e3bdcfe00ad7e06cda8c47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062d997e9b675206f4c26ed0f419f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42c09765dd9e3780d00264442b281e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8e4e96e0b69f43df12d3e48c9cb64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90415f8a73867f7d068936873871addc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e657783ee9a05b67521a31665630534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7ba6462efb87642f1b8b478c941c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647826dd3f715b5df509ce11090719d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988eff42f9b6735633b497e54d54b4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7d22a5b924f1b655f9f0aacd3061a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab1d8151c49abe1b419a0cfc6d1df0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66289bc9c6d38a3d18879d7ec6b014a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c4be723a1ee087945ae65662afaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2b74cb35221479b0816cac049e73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23f4befb828ff55d2c9cb52989776f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d230de173ba04a15d58ed6aec585544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442edeeeaac7126b56382a33fe1e97c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2fb1ce19100fcedffbb1155bf19c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f020bbf6897fcc50940ecd5dde3215547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3fd27234e9abf685877968243648548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5822ba7056aec9ebee3b2a7b9d7680549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f1631c47e2b9b927d62698c60fd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c195fddbf072f679c809dcb4773c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80805f29bec7a8a222173cac61fb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d75a26dbdab5291b46f4ae8207bb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5438262f73123b9a37dae2e7600a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079952e8038ee25fb39b2bd9d62839555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5aabc69533c4e8afecb90b12703f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfe6be2a812a0c95745bdeeb1adec8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885ad32e80437575cc0c7a2cb14f4d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb282aba5399080101b5c3fa851a49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6fabbd044c418672a3fd24df01db9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b312a2c45d9c5bc54d0e9e8b028d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73583781b44fee37ea2db5859ab3d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304d037741bfa93c19557f746d59e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab1310a849f45618900b6d0be1c9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f4e93a5b6563aae6f3bd0407a0472565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400558acf93603589a5393ac494378f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938bb9dcfd2a5cc83346c675c343188567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e876e05bd0ff26cd12827888ceff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35122a38776c0e59dc7641ffeb8d158a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a0e96477cde4aebd7c179a704392570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3b043a6ae3545d0d29fb269b62ec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b367ac19209b016d4200523f3e53b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60391ff0ab8161c1aa0058d7b57c83b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51df26692c3506db09d3f662927561574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d4b2aff0fe2e23c5e8f995614e01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3720d1426e50be33147cb79db2b9b10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f06c9a34ebf9705f4a340ec41da30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df949e915fd693812bf7484c71bad8fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd1571f71d700e673e4708abf2485f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc909e19128f9d3f1a6e85321e0c323580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c98cd49a24fd98e950b8671e8bb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db58ef665751dc37f7733edd11ebe6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6927da67f7eb90d044a59d88192ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ee95ad21a661a5b36adf77a788ce8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a614ba0881e13f478db4b1939e157585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f47f1f7135bdd79a40dace1a24237586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5183ffb504fe502cc430b99dd763c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711595d12663259f9d04dc2e0d6afcc2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28731ff7373a48911afcd8fa0dbc32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498784e5c52dff8ecf39554437bc9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7746064a349daf81aaa9d431c414591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4a61f71d25a944b85febf32e70d03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd00b1dbdca1222329d65ddcdd5a9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23382d9739c7b3371d58bc13b5ebf998594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb98e0c23976928883eec0638ddfbdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8b4e08e67b582772a7fef94f7a7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a1a2d5b41bdbb3b6452f83fe11c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ff7b1cc2e4fd8c5c7bfcce599d2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e218e4a031bbc511ab5112edc47a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe7ea6d6f2cde07f51e06c7f70ea9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16232189ec906b1ec8a1a065b0157116601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c59ad44cc15011e72da5b553b2c50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6402cfa695ff0c7dc65f95440295b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f7c249865275685b3ee645df21e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ab9b03ea78d280437aee5c9b1821d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f78142d0b257f4d3f677731a423b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bd81724814b185719372d3cc6c28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f80ff93c68560c1ad736058132cdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21efc6e5f57c2f0b4a969d0e232da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410735f2bce3a6b6c1011a8a9a17f2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085f78d15e3d99bdca414c7da3b14d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776c67e4905a793212cc0d720e2bbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0056ef00f8663644914f25d10eff36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a666fedcae4cceb11d741c3621ecaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595b99dded6b6dd92ab3bd02d3e510c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc259114e467e0ae63af558a590ffc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dbcd712611e2ad00a5bee2082ff79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e19d2a951221d97df8637a0a92fd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e10d1f87db91445f89ccba670a2f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c6f0c53d0c0fe46a445cca1f117f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddad96112e71a392875b0cf603ecbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3c0e323b79775034628f48c59e94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6f053225cc745d0339c6c53942e37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec373ee73695e544d5bd2ba8f778d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da19f63bd9f95acc65d3c76a79fd51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cdf7a962cd525dc259989a309d7bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe9d3b2e37ceae0de0aacdfd60e47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd75a01e43a230a684f9d0806f1ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace12963bf7c684e349781e07e3f98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b934ddf486e3a1df71ad0d78d19f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469247c88ea4bf55f70b0218e113f0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884606a2e4d3eb867a0286667537cccd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ca2cb935290eb89ac818f0f7dfdf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb368f3b17293ff65bbe6bfcd08424634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12b420f1e21d02422e860647a33dcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd436f6e5b339a8cb7af9d5ef6c43a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d49c6db05517f6e49ce53e3c055f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b49909de95983334c5dc4ff81140638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4639fb8bf90eb58dab67f513a15523639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f30d2ab41d9e3b1facdb135eb4560a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07981870a120d34db73b14ab61e9b385641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58652c4c7be4c94f75f8014e2b3aafa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c615c9820cf6f80e3fd6d6e1ba44e71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310215d31988a3c348dcb5f63fc18a4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f15b03469f76f98a26f594e9446c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2e0599aaf8142de783a534243dcfd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeafac8ee6b499b379dc58827cd81f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb313dfe7d66f9b9bf807e556b4fb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66faba3b269000d553b18b07771894649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283975df76f21beab39ab4e74b6ba4aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa77d38a10b82f9727a0a5168d03c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60a6eca2a1d52b76062225ae634b45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd09f96d731056d53fd271d02a448e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d96b3feb94b0ec89c5a910ded4936a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ca9555f982c16248c44581dbc3e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0b5e7048afb22ceee11d6d9358510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc387f8c08dcab0944df1106c74805fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da431cd43647f619beb7ad5fedad8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43e13eaf9c90fb2a3b32c6b2f774a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06a8ea49fe2a37e17fe0d32756946e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d04ea5e9a6f37307d677ab8c0d1c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e4796bcb18a8dc110e11dc84bf35c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2bd3fc690016a8a1a62f5bc832950663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c44bb33c56e95fccfc2a7d79b42d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad36ea80b87853692aa25d2ed72c419665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1826e9195d90797248cf660b984b07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d095c08d4d29203e92a1eeade6c7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67175500fb8de9e2ce2fd019404f1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1fac84d199bb06cc47762dcdd6940669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b385404863d0be1cdcb4588cb3d94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d3f8b2f6c9ca4e561d5351e51ac1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b7c9856da4c76c1a0537bcc35fbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64b112d878e0f4a7114cb67d17a1f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5652b17a2c1b897abb3c668bcc473f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18481d6a7397c4fd90e2d4fcad6f57a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acac74fbd566687f22d6f8c00743f9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee89ae955edafb24bf6214c4ed0f44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3c5ee77bef1fb1a350e5fb10662e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17de8452f836ef27ef08ccf7801840679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c1499d04f2afc207d7bd8b6a7eefc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aa019a2243c1fac75d14ef01e906b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37703e10516001c7cb41216587cfdf49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf2743f54b9c63d3b0782b623168e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9f559024bdd8316d65f708514f54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c550588d3d6b156273eba4397feba6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129674d64e4fbe64eaa4dd716c2a38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232653cbf4a6ee9034deb8b2bf2eb4ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9670c5e8c15d773e6386aa8e9e94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017cf2ff93eb6fe88ff7c964768f325689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd5711fa07a5717ac4fab6796774c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa0cd19cf05d360e17a33ce139a47d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fadc8f0a4e624f206f059d49e8a20d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb89c56fe0a8ad05ecc4b4e18204442693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3ca9345ff93d4ce8bcaf2ab38dbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d0f1c1c53b8188c4385dcc5050fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b83a9958425b1c1cdbf39a6a4a140696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21e3269b15f627e9bfbd40d00d791b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef2efc509dd8dcb5d168b544986bea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f76893eb1c12ac45b9f24bf88b81a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd93a96eb3c51d65044dc894113e081700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba86eb64b16fb7ee515a718667f60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0350dbea801a7f26cf89e02124b0647702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2e1164c41406cc8f7f8cb493138b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795313cd65bcb4c8c79d13e4fd88a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f7bbb0ab5d2a61054a32186624fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e0473851290ee8ecb2105e902f2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c2c0dd5ffbac0b337dae55118e01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedc53164571654a5e4b67c62a9e34e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d6be1d3221bdc4c65c6b9d1fe9e91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2240d82aa596a1d862ce67e95da5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f5d7224b7bc03796845274334a781711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f39af667f8cfbccf4bf4e1141f9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08889a4532258cca310909a6795bc6df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a19d93f05b895620b1ce55809fd7da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea145d63dc6c6af7fca5e9b83e500a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf330c6ec108365601705f2b037dae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc19e476dd5a31868c5ffe48d6b46d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e9903286efec194c019c6e9d80c57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad9d35ba64cd1665851e61ea817538719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b524fc3cd7b09d83c1a2316e33fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ded589ed7f262f4ef54bfb47fc92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd442b01882e5a96eb19dc763a319722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1d772ce0e4e66d5e8a294a45792c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94ea14baee942968610dec624313fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daca5fe33014e2221454016978f97c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca589eaeda066102b9527c4d0b468c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365db8e81680beb2b618beab2850ebfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5063b6634720f189c392f544c358f5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004a08b8f5c7915ecac6be660a04ed8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721b38bd9fde6714e452449b179d744730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee592ffc7670e2191421e894557bdbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a917f0f3a93ad59f0121ae32f03544732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf5994db05852d182a3cbb9bd254ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2aee3ea1aea69397179444830d217734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44935de7433a96ee5380ddfba42347735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d9a5c50052ae56d964a3263baf409736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367262bba16c3a14374539a6748b98c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f21affbef50db56848848e54dc8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114bfac07e4b745021d655321058562739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a466a78756faf7dc115d8d7b8696740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564e74b8d2710e9e62c0ebf75af8826741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec585944894dbdac10c046b8736d1ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38771fa2fc6427e34389305f541eb00a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e4b7e102fd8d115e7d91ede0b150744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4068107cddd71314519474292c33de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba36cb718914ed384a6972da9f8b35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a58eb40c50972e140bb690c7058d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a84ef3c491660c208ac6aa800bd4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f329509e2024e285c7cfc6d78787b42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b073cbdd1f73ba90aa4cc999626c6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf2e985d9fe634cc644b4ba12aa8ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210f85367791c9b5277e2f4a39d3aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea4a6817537ef8a09a4f5456ebdce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de97a5f277b3dd7b141c0d77c4f4657754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b7347383bf36cf4a1a4c82516701c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533db1777b7abfe609a7f87a0965ef0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a2c73378a71885b66c564a3b98183757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2675683967b290aae7d9c0179d416758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afa4dba30f07887187175c6d58d8b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119e043615890559e1a60295fb49d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f678eaec8fdd7fb16a21996c3dce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373360ebaa0811c2eb4e9bdda5623243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360e22ffd18650917763673eff2e0454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb2fa536591a72efcf08665468a60e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99910a9b6cafc462c8f816dd0cf8080b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aebc9831b9f72be88dab33a2f8e867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd1ae86a5bc0387122217d6ed60cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f9ed8d320445e2f167c2e3ba0acc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a13d830330d6bd0e218384891fec010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d21dbd3a69949503093fd1ae908a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b209988002de935c81e0f5fbf256d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9426ea10a305c3bc44fba08dcde0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c1c70dabad05c402100cf357934cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcdabc4d5417ab4613e92743af137915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07445e94f15ddf7188f0074f66a9fa7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9355600834428c67cde0095a7d397b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974240d810418ef53b69b8305f2b85dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028acb69b9be20f5a7a56b78509eda5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24afd96a5b29505bfc3397d00dd01720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d183ba6857e0be134d249adcc52de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930d70f66edf02c3d9d2daf00e14f5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea243f5670a47dd04fcde0becce1f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e0546ddf63660069b73dbe0cf0e0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a7a6a41d73bcc834f3e2652c36f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a8d5ba11ce339496a9581bd12693526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875ae556a1aae30fee9920d34bb0ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b586562816b8f95d92513a928617b3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4ffd43f6ba16698c30c62b43a84d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7239ec11ee4ae1f0fce7456901379ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d84c0e9026a832bf545dbabb2e26531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8decb85522a0e017119a71cf3d6a36b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b9878fbcb67f51b6bc02ac769a81e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc046ce66cbde280d60b81c05b941534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02b9d95061d578778919f9397ab99e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973708df8680f5289a6cbc9b42d83a2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190e8031f8a6feb89d73f72e983287a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47018a574d32eb5425bcb3e238a15638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cf7851c79aaab1fff4b9aa6d4577539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51914136f276686af172fb0340bc9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eaaf67da0295950dfbfc84864896141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a383b2a4d6b9b1f5d4e602a9f781e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eae4aa28220260d4abdfa97f6f99643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69fbb9bbc3fab54b2a0a4a90db314244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf66234cd3cd48b1ddd0cd02cbe94dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cd1349fe440d7e90ab49e0e35a48546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169d762b0e9125139f060a89b5b0f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7855721ed55810397be99cc0efd6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e112d70b1c6a5c2fec73f6dc3e555849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751129f923043fabe8ceeb01d738726450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e51272cdcf4dc6e5b94624516954551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd11cfd1ff6c5e2d925c11c703dcd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1315ccb1de4d84ee9cc374f11f30753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351e35f5218327eaa88c6a5a6dd03454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c4a8a529685fec905ad2f965147e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ae4406a8560544375dfbbee6bafe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fa04dd3bd95298b0e4e293688ffd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a7ecf980185a4c5e980fa6fe1a23d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb294e0663a995c803483c7380c22f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff20b282f78a7f211ffea9715f8de4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d592ef20cd73b069ba6ea5ae267b9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0624fbbcd5c6f3ec02995da5284a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac942abff235bde0b172d2ad04ef4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10115742482cc7bb63e9dfa9c4dc08164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a1ff4dd2a8a24d6cc4079eadcf7c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200425c68229da89b4cbe142ab866a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4464dccf89a50614b148e40fe7d3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f1107ffd3fcaa88ca4922bcfe3cbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17482bcfd06fbb1f23ee084ea5f5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ded72663a4968784e65b8bc0684070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75816be6c680625b026f39b46f662a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45344dab96efbbe14f6068ec15d1e5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8a1880242d36cfb74c2f0e5f632373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4824103bbc880589f5a8d2d93ef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb9cad9ce9ef8311304cdfacfaa08e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be66f7e3bd096c19b5079683920c1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a40ca119f3e52b5cd105dad3b94c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd92272c137faa95557f93f34ba9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe843b0a4df34cf2fef673c46c7174579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51e33b61d26afd3644166c9f313bed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0048e31e302a809e37f69a7968c8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb6e1e06a90b8a9dc14730ede4f3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e019cc0d585beeb64b98e149161d3c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d11e205929fd4701307bed04025b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549f11b119958d0b69ea21d1386153385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd318abf19999ba1af301baae08c4ab686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaab1f5465e2845802d0216cbe01a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db0113cf89134bc4a8a327304f817688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f91e521c73366e59b25eb2db07f1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdcaff046d21beb05de73641ecabcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0749c61d8de314f5618f5e8841cda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7eb4e3cd066b50aa1df29f2a1b6d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca01df5bba3d255e70640c9d7e1f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee74541c9d3d2f6d1299f96b30db23b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00679129760c3523e462190055bb06c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129061245919b194a3867f86ebb3e3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218cabe4fa0e45ffe3935ddd2414b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5573e148a99865e8c339bc0d9427698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee149548626d027e182b97300fbf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc3d860501448d718731a4bd1e986100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29d68fd0cd605b6a6b578c8af29ac6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365d39a73f011a39a4baf5e365c2d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73571ff9ba54e55703f675ac06fa741d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb67f20f8013d0d18df3da39f7bda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f256daa1a20793b6f1bb998d2dd38b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4b1085457ab9cccb965d4be3f0f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e19c0cd3434b72c33ee1b36d72d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05324117925dac6eb9c1da2e696d24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965dcb252cd992566cb4a3cc37c066109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d0fa7f94fed9403445020d4ebdb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ea689f04a1bf593bb089e51a80e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212abd7b7ba82a4315f2de60b6ed8c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a4c872b66f5af063df2556b0dd0a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6319938f1926bed739daac203506ccb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cc5df677b3615429e362cc5e9b20b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b7db6324e8fbfde7d0da64de30faa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce08da551935c579c88fc127349a44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabaf4741c457f25a77100709273d13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a40689131a38f995d756f203c3df20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c790025957a5fe4ebcefb844ea308120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d6d78d3eb32eeda9a1b2bf6a8b578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a5d149f14998300c1bc01c7cde77d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8fc22ba306edb16a540f1d4585e16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80050550ddeb1ac16830866c702fd2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db2655f5d8b6cd172b7a27a4ea5ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982a8ba36cf37c42babd7ca02cbf7d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682215fc2663fb9f6e276af083df710b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50acd1b1144d0696f753de456f051c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528359ff4b19a344080838832a2465b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546eaf48bacda7e60aa8945479c499130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed15a71eb7667ca44d511294c326514131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdc883d5e26abd8967b50f47aee1f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5e70393afb324f312a06409974b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba38902e4e74469b64c2b7a48dd8005134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557ba07c25f2f1390121827201de8d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9fe77c1be0c7205eae15f509670a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0451ca6f02aa1a229239a862840b194137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab9cb58d04181087a4f8ae4ef9e52f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b3ec42333762e771730478117c660139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5713b610277e1074bb2caf9497f089140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d1cca05e617bb35cec0a1cd5306d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b45344884cf067c0ee67effa3020142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ac4bfb36f6e312be8dac1b0a05e70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed11fdfced846150033b28fa7f5af4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d73197fbeda3d9fba93ca332ab61c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163e50aefc53b3d2f8821cd59a7a61a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e61b506860b3e5436c399098e8999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef88e0285dd34ec40d3fcefce9d2c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1effcc8fa6c4d14c9d91de9a6f3a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5433177189a5f87184a94a11b8d5fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15a4f577de23561082d39fc030476e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdd8d15155b891f3750d9ae089b4c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f052967f3aa9ec9e2454881697e20b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea8672489c2186097cec3b7151353154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98785b07df3742262bdfab582030428155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f971c8e672bdb27e1cacf2362036c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b7cb7f51c7f8b87c324912faf805157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f1c3a05c41362867e4825167efd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e18656f3e8337ce59dd9332200f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e20d5f07bbf8d894e2f74e7422866c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7799592bbb484e7e3ebc34359b2c0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80b5234e5d83968b7c35f21ef0d49c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461515973e0b2908248691a6cfe013f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df29edd683e5267d3bbc2827738c030164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690272373c5f30668be886b303e59083165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b2d572adce5dd9a6e9c86c17115f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9190bf81c52e4e94b0e46363cd0132167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9d301e3fe154ea319db1f5ec8b0e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f364f6102336a883bce45c654d6e857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ad5e1efbece62d3dc7d5a3a67e9ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f82453885bcf3b4818e79c5a4ca238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae915de4f18accaffb4cc268ae937bc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb0536780b36b4b7c4703311c46388173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35db2fd9bccb88162cc95b82c74555a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e329aab1264183220d88c77a8810175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f14577f4e7764a9ba0c44f73a31637176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84217fe445fcc199ea1a5736c7d8f64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dc1b9ee8583a9e923bd6cdb5b8eb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd1474461c2d37dd159e80c3b5414179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98009ccfbeff48f7afebca4892a9a51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27746385a9206355726e6559cb613032181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c75064d4282015d82f666d2a9659182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51967b9ea4a616dc98f6cc2b58b31d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29042d85a9fcf56997b6232b606ad5fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752edcd17af2d799bbef8ced0de576da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51178c422749204c34edce8b1a4e8b66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d222e76865506a6355884ae011fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd6bff1e5d8eaa04190ffbf289f68f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ace2cba5b32066015274620ddc6a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b34ac7a9fd325ba3c69963d80ebb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31947573d38b75bac8ef9ff6e2b75a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756f789f6d5221da1463cc05ed7801192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6b6e90dfcbf9d720cc130f229d203193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1e257d7301fffa8b661dd8747645194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150867d259360e68a6b3d1a3c513095a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7905c9f2759d57c24e540c318b09e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b775b5c2a1b124cd3f58e73a2f1bc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2071c5098d46a84b64c428ef241d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153368a1982ba6d89f929dbedf0023be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b18291926545ffec782ed1b223efb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679903ba9c57e3923e04964c6d80ccf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefde24540eab62f6c96a3e9450ce5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a02b184358e18d88f92812340c02e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a63b0cdfe179cd8624fc24962fe6bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d58b051a1d2411cc42af0b2efe611205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b48bfd7eb44501a9275c066f5a190c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf08ae06e126b3a7a8b0af4474a6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9ab8e409e4f7716a119de1e7a18ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380318929ad74ceafaa94cf34d283e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a663ab828b8792e0b194ec24163c865210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbab61246611fd327aee3ba999f5ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01997b752d85bfa981bb83c28dd1478212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e254ead782deaa3ff0adfd6de32d91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eff660ac9440af22e87af21891fb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d3503a13a883d3df12c5e7670f9b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc97e72909d52636312df2139a32f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be29159991851a1d269eee4206b1f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586b73f960435c1f47849da883717c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f24b08caa0852f6bd58407703bc35d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a0ca30b7c74cc8df2de9c91f18859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836745e707871f07dfd3a4376de286d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e14efc1f150636a8ea9dbda8f08464222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d297fee0ab3654fa8ae67e62f89b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2985d5e8091ff02e2c25a906129394b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592c012ac4f7ddc6832466d0535656225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0258a770953aa3211d3b1b664bff7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91d1226ce08e2b9b1085939afecb7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741fc7adac2bc49ad30b3ff32bd0735228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3f346efe8d63e5ea9db0db02b6af8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb01dc9c46f8335cd7a026fa1c94d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0e446790140e447f7848aebd8e15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26f76f89d878e4e673c3e4cff0c8cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e7c14d20e3579525a56f8a69f99e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813681d8d31ad6b995414c200f46d5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b446bca58448b57437f7e697314bc6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64176af93230643aeb71f9c50ea66546236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eea20891948cd308d0f8ec4b6e261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56867f8077d21df8854633cdcc1075238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259018d82a8b49fc3b84036e4d1d2ed0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4df34358b0e785b93b2226ef253c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274bab88aff5351fb193258e50b82ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bbd8967add63bbe3e7a00a3693978242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2584ac3de4943695e1196311015aaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da7ac1b19868a53f596e2ab20df04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d1a0d205cdf4e8efa597032dc60f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7be3dcf1c5173fc1bcebf35b7e85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a66de5bfa8a32816ffd7f556b82d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0b335ecb53bd35f0dd0600015b8c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8605f2a4889964995e1a682ef9dcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63865358b1c2d3855355e667607f0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e70043b3b89437840fe589b41df2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edc956560f52a9b31e6f5410fd4f58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3460d0d07c08d146f05e9b1dd0fd0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2228833d74b1d04091fe9fae9a70ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d8ca6d4071ae7ff668aa29dc3901f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5977ad51d1959dd1e9dd4bf13634c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c0ea6ae362d10787b05c7384cdff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e0cd53fa7f35ee9c359748f0bcfaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d42e6a154fa879e4a5c30ea0b29d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882370a487f46bd6c5b7be74b04687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b80fad99268bebfcec3de5e839f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4474e6edc34c7f7399b8ac1f985365262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd980f849d359e38da9e9d79981c73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909642bb7d231fc14e48a7fedaea7598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016df09b90f14807a4d2d83ced00525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc429b55df371e7a7f67fe84610e539266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b15572d6ef7782b4243c69a0b1b9f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe6cd2d4a24f2304ee77e1d5a6d43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389bfb46ded936c4bfdb1979b914130269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0700dd50b22d32e3ade08efd88cd2a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc1e82e74d5f2f0780cefb417bef2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71add40965e2e5a83bf10afa04ab4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c70f8a1b7072cad64a523bef2c489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ddbc5bbaed8c132603d43c76cb8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b000db1738ea4aeb7fe7f8be5280a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb37a5a8a5920be0a6843983e4e7c40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75952fd89265671bc8c5888a70f29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae6c8506dddf8ec023a60b69df582278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962bcc6e071325a3635f806319ac70e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e2390098f852203202d3df620516e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682807a2e84f8a2faf33e13edc21bfd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535485f933e14c1273fcb94523a57a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb0822221abae8e2ffbc6a4a80063c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005dab752c4581e29598df2f7a648e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d9e91475258e2ca41ea2749ce278b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408174cb6ff879e4996c45d8e0ba6ca3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a6624267592b8360964574e6e1a6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b90d0876e94803ffdbd2bda34d73c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686311e12f5ee841d996a1ec8abdc07d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1ff2ba2367c8adec8d3f936e8e07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f4d79df99d6d70d4c4a7c92abc727291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d6f57b15c9f573dec0f32459c82d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd668031a36a87579f0431bc44672293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31653285fe09b89b2883ccbc73d3c089294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd466ea6ff01167651bdb22267c2a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4de547fb4d6a7216cd7b28bb81595296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ed9a7d9d79c4a239863c8466635a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4bc8af4590176e0934eba8b44df6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412439118f6149f4c2ed5a5158e4e00f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feace910d7616f24678d3442a40487a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1315e1b71e8d615bdb957bbc59bb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace5b4ed605968825dfa4bc81bd8f33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c888ee5997d65d713355aceb342a6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce6dce69c10127adfa22129376e54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ad947ef997f7af70de212902325a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239c5099c4d32ae820b56c71a014337306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9ea7168538bb99a324e9280ffc59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791409e6e08ecd2caca6aff16f3ef50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d617c936ea7de25838400fb0eecb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b35165d5fa1bd44c3801187d26bbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b74a659ee8dd8ee4e5075245dd47e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336901e1c3889698eb5688909ec8898312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d001ed05cfb24a35035ace5e7646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629598cf886826dcb82dcff822c3b10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f1a7af59787cb7f074e6d197bcae4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f958f979c6be3490744e9cc74f2439a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368067207be8ef0a7038f80e40dc99d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2390da08ce3a4e7e13b3262302f8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796df743781628016d47af4295f923319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aa177e60a22982bdd82219a39c216320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b19b8b9be774a3d1eaea6207d6950321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94e7d9ec134b94570db393f419acd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15418ee8861736fa9cea13ee8aa75fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c5d3932498de31ed4fa48e4931cc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df0e91ff92de439e73544b80001704325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a9524deed3c1f0c12ee4dc3346147326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ea76ea62d77e32563fb7322ec76d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ec73678a3c5b76973af558917041328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672b5111e33562b70508d8ec2b6514329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0b2bbbd3b436aa9697bb8a1506f6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582ca2714a39f86603d7dbd917f8dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfc1132b92d6751095c8acdd32009f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc1f11058e0f6f8c57713d6af2f1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec8b19d4e54bbd46c48b5211862e66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb087f27bb6ce26628de4738cb09132e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595405624eaa68708f6d5a17da82246336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7c338c08b5672a88670eece0b8902337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcb4e37efc44a54f77ac22d31907eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e96d582765a9be12f5793314e2aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5cb193b0ac245c3333a50b6cadac7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae6a4ff40890326c55c939857732e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6a5fa69a2399b71bb1da432527e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d224393659df1f523c391045d3061343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab257302549df9843312186bf6f679344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44ef4bec4a635b718eec0e0f190ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe62f7917052a5e03e72bcd52e5d9ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4cd2c133e0b6b2563ed6c51f70ecd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122c56dd9a16cfc7c778df14b38f3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640ac5495945b4fd14694e6d693f1e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c7ff2fef6a53b50a98a7f3a48f7ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3be5e4e2dbe6797942a362a15e2890351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf29206c41ba7e467a22dd74b6f13c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9525649df00479cdb544f20a2d6a8df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3057c3ebd8209696a3a0c02722b9e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2cc4c1d762cb24e5ea0d47cd8262a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ebdef5ec44ae84456da993a93c298356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207837bf92c5c143bb3c22662545fd5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7ff3d5971ee9fcda6b64738ac6bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45792fc4d44051b2c59102599f8e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74797ede8135704479aff6951a8e4cfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c31efcd9bf5d7fdb83f28f1480a53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7241e1dcba0c608caf2e604256a205362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e1240170499750a53ef6b6d07b4fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dde4860798489aa467dd6aeb7498b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53831eed2102a4790b4f38efc6e123365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a339de83797a2a1ba14c06ae90b9ff9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c6f13293ddca3acfac1e10b7b4e13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b33d7b81ca09eed2643afedd89675b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143d968e4d4a85925f2a99cec0fab7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6860ac36e89e9131d995f957c95ea0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4651a109844852b8d7bafc6b9c3aa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239c403f17899182050eed8d50202b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b367dd578e0b2b7c3e4a88747db9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7273b579582797ea35fbf5867c3ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1774495c3b3eb7224d5a6062135931b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95206c9c54cdcb3644f8a161580334376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6ee231dfd8e47549756fb5ed94efc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829d84a1b9c2ec88ea83bda0f04a81a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0e20b7d34705da4cf1dcb2a82ef14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6883f1e9ccb1a7c53c8bb4abaf63e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94112b1356e648261225cbe63cc2c12b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88493f3fcf2aea4b050f99052e5e964382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f3f733b092982507497b7000d35b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916de1ba48f598db6221e2dbc6216e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f106b153e0d8a834c7ea4ddc26140385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f62779ad2dd82553b3095299e569386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a19ea64077356da721e590f0d448387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064622bd82bc0bad2268fb817ce67af8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaca0d6f79df5d79ef11bcefcdadab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fd73eec3b88190cd8cef40d755d2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec218760fd86c40be79a3049992cede391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a15dd86df7596af0372cccdaf6f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1db27b31d875ecdd3306b9a0013dc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f4f7238bf41299f400942fa0193a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89add422d7d22aff62be1b1756854756395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776fdb46f3ac28cc4f9000ddbf782dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0404df258b607e4e73add2f4469b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43d6d5dcb8b9f9f13c1638bf4f579a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e018a95a948c257e1388e142ee325ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed634141019bde60348cd76581dfbc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e409828f2f2f4ec12953e6a9f5a95d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdada359beb5a982c99b624bcff91ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b655df30d32fafc39025afc8e8f09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e50b9c2c0881c4dacb0d4beb3c0974404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac3f44505729f3f6592ab56bdbd42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595135f475bbe8a1306d363af634038406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b7d3437fcb8f66b8ee4780b6dc4a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742cc44f3b29ac843ff8a8eb0f1d8b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a443f66db395c387ca9a5de538d56d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79224bf411e0af0f04b49feb61b0dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3514058fb24fcbf228fc3430450663d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916851881d20741fe8d57bf0a967a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7138467fcedfbe790521f761a40e51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca5096214996f0620928569e6e345e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad8f3d86b3d6418f79a0b0d0c9a7b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e4f087c269c51e27180c44b5f7f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb81802f02d6539b33468504fad56b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d15e43c1340f8fce665b33113cf74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849400875970379c7d4747fee9188aa7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335edf58c4cf94a55bf6f13d93a8d27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b476019ad34fe75bb870faaa53b09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e9870a079d866ecd509ad11d634ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d881e404761e359e1163038a54001b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e5f46b5f356f6fd7bc8a9188afb80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642344b01b08ded723baf96cd7d8174425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566734ac7707cf3c0307ca9f4a76a72c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3da81b522d4ba778f644febf8bc2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60b05abe809212e1f42e2f75b8196d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92122a1fd9f08830ac28127503a8f411429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b894d21cf44204630ddee47073880430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932d603bec1042d5909b46b847aba8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb633bc72dbdd6dc83c623e56472a46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9cf799fa78d841570575b27d022a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e3a6ac18655512cac08e27bacaad6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb11af0f40ea5f6ba474fa4e24f110435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d603d6c22d0b16f5bf4d6a9a9aa9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a7ee8f9ac0eb5e9f3cb14c3104e2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d2aa0a398ebc226ababe4b23f21ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b263c466f8071130d79fcaf20a14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd5ca19eb4af646bbc1bad334413b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2a383cad90ae28157bbc14ea83572441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d863c58ec6c9385c7eeb55378acc12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f456699a654afd12c403f4a4e60f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f6a1434853433910fdb3a336c26b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117d8552023de51e20e4a57935a825445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c946c67d859b2d566b2ddf99a302446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97349a2bc5c212eecd1461195eb7fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f9fcd3a13bc3ec44ce8992dc27b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf755bd61046c704b4d5bdd692002e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50cc7e93c4cf0af6fefbd44177d3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed2b109c9663a7de9151f7095cdb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3abbd77a200c22a3660d898484134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaed651aa5e51732184281e010d00a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16031974b107c34ee7cd3a3b78010f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3c7108a07c9db26b0a69a9f1adff2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf40c08d94ed3c4e91fc7e815c9a60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fde07436d22b35a624cac50fa5fed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a75bcf74412beb21474fabc64b74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064eee5476002fc90720f2b9003bc2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc3a11759772fd1149d298df4bef6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4297e16cd7df790b6499130c89075461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef70ef9881b3cd40e834c4a3032c4c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc053a40e7e6a4b274bd7333c6de2cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53750625a2a330f91a35d13bf0d564464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4899c385cd70c6f30f3ddb67dde4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cd7ccd8bda737e3b1dd71fe7d6838466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70951ea73a47671c0153925d753f84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac37f453b57f829ac46ffefc8dc033468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6912d69ad31f539389c916c360aa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfeecd5804035738220a6d8089da4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0ec7da5cb301f768428b205a24c6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc527e19d0f5d599133f9a9db401ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60fa74468d77043562ac1223830eb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be084d1ae5603c51fe58c1037fd9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d35df304107fc290f971adcfa5e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671114e0cdd1eaa1b0f64094e5192bd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e92fcafaaa60326a2122e769c9be7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a8d87b6229f15f39168ad5a72073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b4582870f7783bb78214f8e0a2a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99beb5f36dfaf7b0e823d1aeb1a0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f077c1312ddb7d29e94f55393a8f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661762120f6dba2198ea34e3d3778186482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3dab89083d63743213cd32470aa46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf51194a84a41ff83418f987fb755484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e4c599fdb17e845bf6535e774dd05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75626f36ee224f9c9a8a941522caa0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae0719351999457ba8da9b080ed0bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506dace95975b66896bf7f62b28ed52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1016d7f3cbd61986e61d2af216b20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3db07ef913d8cc0b7b16b06a0ed8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2f7cbb9d0d5c22c1df03bae7b186491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e78f79b052234358babdbffc5581a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b87b5e9693825ceedce3909ae7e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20491d76a287e5df86a0c9570ad8e135494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4aadd823287c837a5a66e0fda9cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72aecad3c5106b7fc6d45200fc6ada496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5421d28864901effc2360774b95b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb843733cf5f2f8d92ae5178b1c4e939498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b919428a04b06e8c8b89a643629de8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4a0a7fc2b03f7d8dcec2b268d94f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4d7bb23bf9a10d9b3a4ea3f8df77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe24aafbbb354c41f07d93182115f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff05715599e284f18b9127b62df45a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecbe376a99782ca50bcbbbd35bffb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8152225b46c54e52f4818dddef35b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c7938db3000c314970873f7efa4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff103f9f1929e84569099dadd8a6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ef608270333bac40dc4479baab9fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcb670062c318149ebf1af51a6e242509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d999f113334368ce70271fcf3d8d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d13ca30390c188fcc5d25b341502511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcf75d4d410c1850e738e784cd8ab2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfe5fffedf34a18d4d0e1b3d7798e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad6fc21617c7fdc0bc5339b4a8c394514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466c875940287f7963d0d9dbe94b13a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999519494fb96da74f20441c0904f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56ee11d284570cf959b7f39f50258517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935d9bb38f067678361f696365d9da7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367364be7d536f42adb509264d9adc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573887833c7292e472ca8da30023e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c26a0cc61ebf71b9514f8327cd0ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d0535a88ccef2defd3f66ebc97824522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc6ebdad876d07ebd4d5a65ee53fa2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2bfe17c62066a8c271f95b03c2e7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb5810428a59f008b2c0f5be534e79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfab0dec71ec17ccb1f7242524fb1c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a80d91980e45bf0c1e5ed07082c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae82c429d6150a16f8a6bfe96954d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c346d6b97591655ae6e32a620222b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683404aeb75a8a1c024c22a5f0103b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f0bf10f0b637d1a716da788996cba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b037ed8546bc3fabc6c4e2fd4cac07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d2886be64ce8f961f6c563c69dd8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0985ac4d7177734cd32bafac90555b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145474301c698514e89d7843086d54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95297304df2bbe362507724f291fd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca518342d9015d58589bfa31a4021537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765004dc56e123223f6dfc513825af5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960a9d58dc18e2bc5105168b064aaa9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e54dfb620788c20e4a543cc795696540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f182c1c37130f7db4eddca9a79c5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1729a5e5ec2c61a84bb1becb7edaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a5db6d45ad9c0b45cf4ac6e66a89e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc397e692cf613cc40ee92ae85e52d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6d3c5681fd48cb7b0ad0b4f03e47b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a2c099b522e445e5e251f469d225546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27338b86554a52179d458fde5cd187d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cddcd8f09f4d8e2dcf7dd0cb24ae10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9fc54781e59d03adacbf5b1b2eb4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7e0e12a943b91e5de28df1e9b31a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866042e8d8c03bf919cde04af7dd907c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84857c60929f3f32bf72e2cb67f0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c92e0c36857053b16ee164babd3e42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd0c2bf6d46053413e63fc86d0a13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3580db63bd0231b5ef227059edce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730602ff878c60a6c6a77a59ab74c19b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b1fc1dd97e9809cc67c4aa4badd35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fd969b1b08ab20257a3b2ee513e53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ff11ca7b71df2c892f75368be0693559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66fad37629a60907967b16d3ba679f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9ba594b53b716e2d518da0269a6a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb38f93ee8a595de1f738a1f5d76a6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd835e0fb9680161222b48f96566a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b4190c2a2299a88525f01552dbdc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a32c91d39419d32082b8e5c3d61b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aba24997b1ba6384b6fefda4a16cf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768936eb2927ef5cc7ded6c2120f8fdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28671d7a69c5735bf649b83d126d26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e04e0c49397d3319aa6121dff862b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff91f7fd18a1569964e0cad3c16ea2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ab9bc57ce146790b7b6641e22085e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf5802c2fd5621513407f7118e6a56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf54ccac96b7282df0d9e8868dd5f00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779720cffce113cd3a447aef6f7bfad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c1990eb7f331d97dc17f12f06116575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f6176f85fb8658fae5246568ae507576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806438836ea16ba6e34eef35d39534ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d976a544a2077e193d9e25988a48dc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bab379195c55afcae15f0ecdf4453579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff50702e4d4dc04dff4adb4b42d0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc8772948e551e148eb6e76bf93fc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416e092c9c25fb246346bd13e8d6f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fbf87ddef3183330fae1f0ece4fbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15be0540fb8050314e30e7bae09b59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db86c768269929e7049040b751c093e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3562377a03cc741cf1bfed6e7204d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ddc249e66667747879deac0c14b41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0c8134ce6f20198ca5a7172eba5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a24411f7bd1297a8143168a785fd5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3caf8bad03af897f4ce60e34d0a46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4646dd487f17024af0aa391c53704b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30ceafeab042a150d3f184842703e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed789671f1822f25fc2bb03662b1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb255914864ad344d1adf42074b9ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a5689d36155b51a8331b804301e0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c7e102967228d815b9ee4f7664a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048703f05f705ee735acd0e72fdc218597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b885c9a0139119172fcbb072fc530f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e76d82ab623988a1249310fc9f8578599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f445bf7e4d1549868c8ed58ef1efec8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21c3371ae4d2b75298f67140fd43f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27117119c500aa15e9c226d7f63b3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd942133120d134ec6e946788a6a9c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c692b796a9ae4f776e59923bd692604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c8a3dfa7b4ceb3fca9c64f081a50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3dd878cb0e02dbdd9243d58e9a030606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8201bb6e66577bed4e3a124d4c6f7a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515d65fb6a6a7c623c3951f040d6f18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccb2590f35db2f22ac7f988fd014c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc513d7419514f734f89c8e8467b80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba5d5a155689b29446c2f8d3e949a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d726050b37721d3c8e6bd1a5a7f50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3d5b8af811ec7264491acd0d4bcaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aa4b1045da60d39d0498a54af9125614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d1c1f7f2249a7b7adf91fe7c372fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18a5c9cc0223b23176d16621e0f1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72648cb9a184b2a23d7ee8f8f447b46d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64ee713b9ea49286c9d0acbff6bdf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecfced34f6f8b22d75de767f4d82e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7578a11a617deac6bc88f049f47162620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f3ef365aef11eb099772c1462557621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c660344deece6e0a6594f5b07b6f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7639568e0215a799e9e96fbd4cf92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00349a00325cb46a14cbc18b721ca120624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bee2f733c6bd0032922c9e15490168625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80ec6871763a7e68152f0010070a73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1054ddf4ef78fdfa60035b608ffb329627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f583efa9f90ad8d3ba59c16c431793c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce195fee0b429cff616a7236db1edd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13bcb0bd664725c10af29f0763f5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad3d7f7b9533de3d3fd5740932b50a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5ee7bc741d20fcb426bf1565dbdcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2960b02361a40732e1837a17db5c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e6719e1b0e55b17be198a48eeaa12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd7b3328bfc6d57e798b3d4269a8c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3072a0f64800a17ed89320cf9fcba18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90810ebcedd80845296e3ca19f2f87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac231074b62c0baf03f370cb4d2d649b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fabf2525bd31f0905fb9ae7f08772639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925165fef65b6d3fe7a6c80cfdc5916640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da15a69c05df8e4ee17b3bcf65043f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e57e968ecbd7e706de5c2eefe9fe1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e4f438371acf269d9e6383d7b7be9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f51fa90e97fe78f640689e2dc9db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a32a497d96890631a0ca54b325bf4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d5faac86ee51c79c533aaac4255ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2d177831af99dba094dc25a41d378647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761b2da01a2cac182ecc9bd4aa75d78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643091d7e803bc48cf6e5e0df25038bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4a7498f9f16c6592833d950499e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a4a46dd32e4bddd697416326e58df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd85c0726aa134e5904725f2725526d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b28a0224fe8fe3df87a24a05606ea5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7700b50b9c960b56e31bc021aa0e89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14e4a0e54effff38d5424fd27de25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a891024823cd8bc5cfb6eef9c36591656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e23502a252952c86ca57b1973a39e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739e544dc256295ad517454c7216e51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574b20bc3304047467313835fd7e51b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4928ba09badd822b93264d6be8b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6242677cb91094bf6a7e542f0028704661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fe1df37d9d4ab556a7523ceb3f19d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f72ed548c859e4ccb1c8bd61848b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6db555d4e30d0d05318950449071664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6cb361fed10009efa081b1e4dd847665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eddee92a0a9abbc512c1be33867aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f051fc6aa1641c5e93496a5dccc4bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f484864233ce0d7912442deeb0d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe057089a28896b708c974246c30af68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2caa10003c35531a280cc96d11aeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e280d824b8bba62bedb1855aa6734671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6b7eebd1a43890ec2f58632f1d7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939e24cbf696fed30bf5fa1519fcbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595f4bc308d91f011f2e0e9ddce3b43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71001f810386d46d17198b2566e4914675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7112ce18a11ae8775312a3e35e76a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eda87c16943e56ccc54b408ae713c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47165b7063e8f3bb15bb09f10c80f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c3431989280a0b77f16b32fd15af9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e164e72dfd0bc11cc280289bc8e50cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9f7523302cc1488780389d0054d9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a7c8a548c0a21b46da238478c135682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd8c187cf7aadb96bf78da6b067e7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c7008a9b1d515ad68d6dc3e6aa4d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045817a9912804f08f9246e15332b91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351648618ba8ef11716a0e452d3653c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163cae18ff0e7e7191bfd4f182febf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098f46b8f3d11f7906c897a6a7fa5bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd718405217241b60389ec9467ce8a2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0084598fcf5641c813b95d460b1f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e0c015109cef6f37e6c8b9a01600691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994872ff174cf6c03a3cac6e7413a33c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5950949f36bc71786fd9b4b68d5d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b0f74390546d158882ca900a7fda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3180323e083d1646535c8bb4aa006d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766ed7f21a4840528a09669c3a02090696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba225d07eef3ee009f86647204355ee5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa8ed709736fc5ffd41c5204d832d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f94cac9784b7d8bba77757964e532699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674386b6cad9db03da307cc9b8c50316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16044b9f0437d1234611cfe7911ed5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1810c257fd5ba252400e8a748aa8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95b194453ac2b3cb77eb1830c7fdf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ce758b42772b085004a703b26dfb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965c4a2308108146543fd613b1d6273705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcbe413a51e089be10fa73c61dc549706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e5e225183e014374d18aa0ff90f1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f23e950d6e830a2cda48d310173569708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aa3e8e116578c8659c5061f7928fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33029c58c485314d450aef9adcfb75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81df4200bd3f05aed174a4b471659c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5bebd96b8810d111efdde2f6cdb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ceb2f729e901df6494cc90b11b5e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a976594642660bafe1071f3b649a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d446b9ea5e673cecb3198cdea10d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45038c44d6991d2d7876964317cf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f28fe189ae4ebecf752c24baa7148717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2374101053ee6f3bccb3860d523c49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c315524c03494e2bd1c618c44374b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eae49424fde43d04a3e828dc764ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676921bfc8303e90da07041dacab22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd87d2d135d260e6ff5d554d3c817f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1028763b2468d24c9383536713c94d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd47ca1c19a030004ac72262e8f4bf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c845410f01e5e33be06b5f071f74a54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06fe23b66b40db23d1a80e16b63f7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4a88d0452717d7e35b033256d8419727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d272566a86b669af56949e147aef7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd46d87c23e920bebc1c29141971a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b021f772e1404b8b4edee1141e1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a47ee477d8b5681620b0e3699d2f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05cdaf612a49930d6d6d518cbe32e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5fcb8dbce33e735c0e87ba8ffb046733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81524d791d537a007a873f4844048e52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35567163e7438c4f0617fa88384fa0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbf66d2ef40e810b573a8819f2b763736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f5b0b1115600154289017dd5564a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341ad4675a63052ae9462a54207ada738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b0264b1709dda8fb3427fecb6c546739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c41ad2a9a8bf6ebb8d9606c588025740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde510d56d532e8dea96a92d30b04cb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0b30f05a3031f8efd16f4cd6f484742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320adecc9623c8b75878409a98a07a39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94aaa8dd0f5ea4ad03fae216a6d80e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c238eb17238c4f260c1e231955bf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e99e15fec75fd5f395781929a0fcb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea63b7ba240ac2127dec095dfc03b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38abab2c4b005da223d36e483a237c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a75fc4a0fd7e5e02a1e1f1f14457b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aacfcbd8b6fd76e8ef507d91610a96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012db4879c672b96dc63798836c8a7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d474f8bd5fd63c56b123c706b9a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0cf2b45c28ba825b1766fe8ba5bad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c422a29ff60b5daf0abaac255a7a34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab16fe8243ad18558ab4207122a57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb9c281c358226e7eda990f3e1335a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d852734fecf7f04ba3a8e2ef3f2b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545e87e4f59a711cc08b1beb4381b9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f7b0213c91c49203fdef8c54bd6d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>