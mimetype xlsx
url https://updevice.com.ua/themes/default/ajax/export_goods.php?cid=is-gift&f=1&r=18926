--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57b45823fa407e9a1cfb704d9675c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f51b0c0163b27fbc076d85a073a8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca8d6eb064229a89d887f955376c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278f165b02b1e2f3a6c7165aad3d0274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d804d90b44d62d66fede1f96d84bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669cebe58ae0f7e64f8a47b9df2c8606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e6e48228310c8a3f51d5aa7e7a7237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b82ecc4c04b07a8609d01674fef2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5da80dff41d7891a74d8ca4b488539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f751d1e35c42ab1603091f969a20e8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d1494aa3fc902dcd239c1902aea2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaf4732bdf4c4df3412075c48123d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd51b50b82a6f536b375f4ed43193c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abd34b97f396637d7073af5adb1e0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf82b033126c42637658aff565107a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f42f82fefbaed020d2e9cbb5a69716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d40c44a1d76052c6962c555e7900217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb74972b6defe46a27dd9b24ec413bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863341f9e80e67474be1a906b4e0aba519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86848ea96ca2177038c109cbe99d99f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe74dea688097f5c066b0bd132c20021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20c5af0e5f9f364eca46e7eece6a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795f503ed17e57b5dc34b5eb58214123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8bfc1784273db84da7a03d8db54d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b61c523a831f59f13698f2fa62e44e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f913884ee9bcb4059b1c9f2b017626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd27fd7c0024831d77b7a663f2865927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a105e8587a9ad463eb2cf85980439a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c4e1ec2ab33fd2937b732fbf10ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e352d142a0a3ec8669bd248faee2c2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34cbbb17bb7d077f0bc0645060d12731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba056782f5de1d6dd92d04a2af67332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b90ce78ebca105f4debbdb251ce74633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c28a1da16c375378a8e87f3d4ea5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de911286cb1db86e45263761afb0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd89bdc6129ffede85db83960dc9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6a3636e8aa81910a3dde582fa9d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520ffd999946beb85b3e0c6ba76f70b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9943b7b57cbf9c498ea80cf372cef939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848fbded7a2bcdff777f6522bc533a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac1be5af9f7e42051c35489ccbec5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e64eb4dccdc6bb3736be907820a53c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a74e24b34401f93a3f5dd1715917843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d74307526c2854d0ff527d416af2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efeff36900017e3913de273f37d73045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594b2393a200c49d676f0a86fc4595846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819255debcb4ae46246fd512cc5dfdb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4072b7547b2fae9ef499970c8c7a11648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790a51cb25ef0ed5fee6818ac3c8d8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c877064aae3fc39d7f84dab8710d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f84592764ab2f1508bec8bdff43c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dcc2ff019286cc1d1cd78fa9fa4ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ac05d2e2135ac404756ebb36703ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ab6da30b7271113047f93cec4bf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93132fd0962ee1869a840b9b8160957e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575a95360e69f08e6ab28969736b7b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73007e2f36da04d63e6d626f25735657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aa9c2107f265daabd48c1d1a6baed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c9ad27fb8a342cebfe69cff24c1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf74b64dc2ae70f730bda2411aed0c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03693f1b3f70fc04ed187f4c721286c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c86d17f8e6435e8cf2d8db34bb5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeb574953da2bd0908115ef1c70ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f6909410d3d1fc058433ed13ff80664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16a3a7190e6f16cb560dfa5ca0c18065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223da3873e6841348e1d4dc400f3fed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69851ce3ded71c94858ac658438519167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbbed9fc2098f8d7283e704abe5c0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa244d02c50bed4130ce095bcb907569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd4e6ac53d2d7e2c2bcf856ddba0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4bc0d03ee33e92f69035ee8ea81a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c7ef309e213439ab66c5e5ada459f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf2ed472875a696e1dc84ed7fdf74d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500d3147fd23cb38072ca176dd81aa774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655c67a0ad57d509188f859273e1b5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511326a50a815cfd8d0bd648893f5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9f3cba70b126649aad2fb35e02b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6319b359fe8b36955843708cdea36c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc81d0d740329c23e1128a32272dba279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbd3b07815dbe6827bd32a788c27a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ada56a28d87b43f800c7e8d1e6771781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e1a08552a954a9b32ad48c9a675282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4259dd793b38d5c6f039b9afb10f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a7ea58f991819d53024fad4dbd3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44735727cf99db58a3235e64409925585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c7dfd50e2aecb83feb9c6fb7aca5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0928f59fecf46116a23880f06a8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92371e4ceff40ed337514110a1e5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68f58894e25bc3a49de93efb32a1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb74bf0ceadaf171e265f455e7b1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab068c7500f0a1acc5f730afec3e8e6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c9ce00b0bada24870b8e34c1cea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6ace262bf5a9b2bdc205ba1b289a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b8a41aa1b7c1e7fb689f5084feb1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fa831a80df8f7ef88bc47b9c3f09595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f32765d4907929734aa48dd90ec9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507186e0e2f535e8b7a7a9138406f1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345013610e1587551574663282a7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc09ffe587103db7a8816848ee628f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f9e879ba4116263b86dfda69f666100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619714466bfa6e7b285bc830d6d9aebe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006012ebcde11d23ffa1c8aabd7c4c4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b987ec411a07644a748c13f003045103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e1bc6d0d33198b19b4957066e4fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f8327fee02f86f16db17772987579105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee028f75564670d4836df574514cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f5c1f7eea6c40908cedad37dd7478107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc345ce88f38a91c8f155ff9f6b6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca578e9c9ff0c7940ad61a95560548c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415e3d2fd2d34fdb463f743df359d1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca074494521855cd337144bfce59d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaba27daddc5d4d525ec6e61b0c8cdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ab61c09e2c5772ccc76c43fbce12c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f13eb16e658464893f34dd47e4c020114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999044602fbe239a95c16c2b63f6eb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03180ba40ee6de12d37db30b5d6eebc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc96544733c3bb91d4d7a063f929249117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122d7abf2e409fb938d66fd508833f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632fd6174da17cb03acc8b2d42ec0d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829544e5f1c25c5670c01965e9f6a1e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886412eb4cabfe80624cdfe97c17d02c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22c0803d28840171488e2cabfac21f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962894f6b5eb4c7a03b1a7e2a4803c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a63c8d8ffa32fb7b7db7137cc5972124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4c8d4855b9259a590d86f5a92074a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765c68eb70066a833e37f7793140486126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a81cd5d1302fa5fa044e38bf7f60e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20358f2a2ab667df397d1811c5d644da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a411af41bd24169c1ef6f1a5bd4166129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ead6916b3016273a5d16e9f367bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07808764a7ec7979cf62df455bfc472d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d52148baaae85d9ddd929e36238671132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc364b9f27d40ce10f8a7d71560fdc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a4a5fc3864da94cecc445cba8d2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f7a62289e2c98c745634e19a501d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be8f7df0bafe57b509071d23d1b9cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec010f6cd199df7df41aa2614d073137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65bff7dcb107c2641d74bfb2c7dd12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f49bf1f42acbbd9c1d33adcdcfa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2c4a71ba0206eacc53925e7713e79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601abd75c0c5525f307d52c9700a187141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c07be805772763a2fb9f672d69d782142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333a0fc6a8fa5c80c542831d8e55649143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f677de1ad4107ded6e3b5303da8bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938b3e5c1eea8d02534c37e9695255145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c1a4f80a565b1a6c53ca8b4b0d53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028338dffc5a4462f0192f663d22444147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc44f0bc29a4c5c73d110451ff5b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8987fded8526903d3f328689301f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792ce719fa146522f71bb265d96402150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02152ed7e365a88fad7b6927d1e6b407151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b6ab0cd45b47036df24e61234407152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5629570f60e709b26b9c29d962069a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef1c043f030eadfb39f7a0bd977807154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d523e5d9c89c35ba6daf5ec2d5ad0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d356ec11d9aff1244744865d2ce932a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea8815733a21340b537cfc608ef63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103f081ee1e4164badd08f2c2dcebf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2d6e255eb1d95ce6b9653c417620159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b95339d8888229b75d5709e1657c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fe5a8a43ca6ccaa29a7ba8da39aa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042f1c8fa722112a603f3e88aa5bb21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1ac0486fa970390c9297648e86d30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f9b130e5a2c6201efc477f0f6209f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65303da5871c7af30c1bbdf5fb78236165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28634edcef49564c72e57d155c1c1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ba29d060d8eb1158ece88391076b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5528b8d4e0d833cc8c813fba6441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180c7bba9cc20822f39c60b574e89e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac499ec9c48d2de997a034f63bf24a1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16471e65e1f5672c44d30ac1c0205bd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883e6d76fcdcf70f20bf989f90c34c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2e41e5825b9a92d91cde4c9e52920173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedbc21d198e905e2789c27cd297b79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44846957df5e4a044c916ba4cea555a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545956ff4d9cc606d4552012761215176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6c7ebea3f4eafcbb8eaa8953df11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eff6fa0740e6e09d360c9610366cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282879307f5834bf5c6cabc865d5e00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20d2221531c4c52c8b5c868e720a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ff5c333df6e836a23a3e983a77da7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4ae2affa3059fb577b61a472af81e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807694c25b59b7e78d328dfeac8d16c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf0baf7b9b993d99d795eb2cc63bc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07534e24a88db63fa39328b91877e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10877c579e75f2b5b3ddb1314a11deda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7ed2a02224bce181fd3a1890a9575187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64fed495735aa8580f3eda9d741fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ac0b854b544a4d8f6f752d300616d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57410e2c88f947717a1588280cd401190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21488899cdbfc8bb8b013b66b4f95724191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713b95db706d075100180263944deb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da51641a5c506e8b1b115039703dc9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f745e304244e56148c03c9068bd30ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4c000c5e22add9a6ac649a1e5098195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc753a64129b22cc7f19e14052cde22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c7ef34594e12a09f1716481fa0fc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081d59a651362ae3b5acb5b4d739677198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd296cbcf91f9c106cb21efc3f49a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a9531bec99a2c25c70cfdee7439b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c71b3d5a1382f89d3f83b776c3b507201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b2419ebb121b372ed1513619aeb7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd41aba7affc9bfd5fad7fd6652421203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac29eb72cd23740b84d3ac1ea5985e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91ab582710bba93d3454b34a943a0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b24408448568135d2d7e9126a3502206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e887053719b958c6723454dbdc09a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6399f7ee8a3fcfe5b520afb474769208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aba69ce88f96d88e9353cb1332fa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18351b2a010ca4d88195e3fbf659417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e03873ce07bb57cfe0ab55f5db2e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4c86af70bb15a4dd2d55898fd1aee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb931a65996ea43ee0a94b4a720db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa475e89896758f114c34cb8f782c11f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa051e874fa55d59d23e5a224df0c83b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebdeea5d2403f22201bd1b410d261c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58712dafacbc09175cc432004e6155b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a8a94063f0d7e15da740c2b1b471218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbd2d211b2b6388bee9aa36b66a76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26715230c81d132910ec63d917e50a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10e7c92d21c6f5d6a6e8459048a06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a17d8b8e07d5ef05158753ad73d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f658445a78e2d84a59e31a2398c6c52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90e0ffb30216c093e89676e309a921224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495660246bb658af5927e87f89602f36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ffb7d102b4e2fad4192bbe2f9d401226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714326570ed61191edf652c0ef3b93c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8549e937b949b4e53f419ef24b1d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de21599e0f1a1ac862eed6c8accfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9834fa801d35435525877387fb505230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7270ce571ad270c513abff45a69d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e640c47a76e9f2206f8ef6934ce84e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261933481148702931549faba524b97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d741390442c72416596a1ffd54197a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44eba3b77b2f89586f2e2103f1de6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2aa65121dc2a4eef63ca94b7a4def236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e94ef110cf5d8b9c6f39be0179378237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f696913a907cdb7ecab1a18ed797238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0bcc74a0ae6dfcc9ec215bfb2e3e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512e8c87d391c57cc28e1aae44a1ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbc277bfc426e6190a0461b687acbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dbbb952318a57acdea847176cb71e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80ed610bb6038992d928b22450abc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c01164f4b73c9d86689ff9701b8c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ababa48426455a0d3bdf687f2193bc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74500b6c4bec89268b21a9542a528564246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff3ade9ea89faf4874cc9f81ffa06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d362dc86febebbfcc2b0008025876248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ff18a542c37363128c49ce66b280249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2765d4cec43fd2ae513e2541ea6d12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da53fe0f7d65e174092c38deab160c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2580c1b8ff4b55b0f35c11dc7a229d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a765cef7db0099e47509200bfba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470b25158fcc410ef8b09be593d62d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23409e82a46ee8e7950d9fc0068b8bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77686f8f38cad41bd6af67bc782f1b08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ade8310cda3e74f7f1883893316a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d542cceb715ac8571e71287987722258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f8d16656b2473b85d0901742d0e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67141c70791a2692d1dfdd8a61c823260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72a04539378ff65378454630b99ed3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc06f76210c6dabba8e5ccd8f8c9b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961fa17f2ae4bad51fda974878d90a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915762c6d9b2ad103475d9852db04ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd8d767e27446dfb0c1d73c896f9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dc926f8a965205aaeb57da228e422266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3550a6d9f171c85655a8f90b4e9af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb79e620621f6f02890beb0f99f394268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301075ce160c3652a269b476bc8e0bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a07efc3ea354539bcc1d9a0d77719270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1256fd6d893f2a7bf13c54589a828271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f9ee382fc273f3081c46aaaa308d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1414d6957605ee0d638b79b23fbd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f7cfda3d4ca5788cf4d1e6f2e462274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0093ad76a6963f17b351345935e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d8fc730338da7efa7b9d85eaafc44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc92c83c636440e54c124bffdb8de7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d889ccd7ac7b798fd12a479de07e623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092163ba51c5b1e588072b85d06e9b98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645976a1d36227a47b34aabd992c789b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3982a4c19994ec471beb5ec0cb048281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa31af3ed4c67611d3b5ac291667064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc5d47815da61c49cea97ef9c61de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7598947a60f4e14f5bba6e7872484284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49753ba219b98e401d2251727249913f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eef18d0401b7707e082f43f0356f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dca447303b9c661b0acc4c3a7de4ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f7da8d6d5ec28ce6c6d4cf7f2ceac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c50e45cd4a286b9eadc4cea0d1005289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7703e9fa2bc7c88ff1c2153738f25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be33205e8e6d83f49e64ed1ca6c88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf192d6ac2ce73180021070cbb0b498292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298d10f1609498f98305d5de3055aa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20cb318d5b9e5dad3da0c42099a978294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6847f63fe2089f5125de062ae06a08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14626f63b58c2ebbde9942976d7bb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46254e451d5a3d83db60ff01f913386d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9865b8d1bdb16f48c13611dd6468c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd9ca0654c64e01191f56655351fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c60c1097977404cb0f7fde9f92556e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52017743bef9b2d534c3319cb4749f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039514fa8214800974ef15af61c434d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc72acc603776125bb7eb0ddbb3d6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf2e5e047735c916e9f6209217896304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835adb2cc11165eae2752b5db41fdef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e616f0e86167c24b41b7a91fcc7ecab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82d8cc23888587bffb78001dfb644a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801dc9282ab99419573c476de22afba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb43ca731aa5cb1f7face006477cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a2d22910f5f5892ae3353986ba7ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f606c1f1324cdd5b6001b40a55495c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e201f8d31cd70f542f5f2b8773b65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc328a4b2e3251f557c0795a33b1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e130b446837b9ec9edba3a49c10ffc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ebe3ea2e785bceab485a3a5f55c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cdaabbc595d56607156fe3653352f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0df2b4a46919eb22f9eb7eac5d7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af3a6598efbd1244d3833f93bdea57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0038a3f16478f31d95ea627b9609b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33fa8925adf9910c18074d7839ccbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0fb6aa9ec56a1922b6ddb6efb210321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5b0b0c1ba564e39adbfab40384d13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5441e530a748314cac7f4553cee17b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1caf86e3ec504d51e33862eb1b564324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb975b41ec2ad58505d56ee2fa241c98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51601736fdff23850ab8e66778de1312326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ba548225f00b50be661cc89ffdf39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ef7fd98af4c725aa547da36e21f94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0429dcd61fcea9fad33efcf4df3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01270b7f280dbed144c9d07c004a6318330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c04b61ddc08bfec6dabf427606e1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314da4646aed821383160fb97d48c3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa53974c77de9a5784c655df98411333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1aeebecf765879e8876d432795d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9717165bc3a607292d36eaa5ba304335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f2fc6e48147197c6da139ea25cb90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa23caafe53046a6d8207c24babcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87410e7afdb4007a003c05dd8f29053338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f6fa6045b996eab973f271c6e4866339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39885c77327ec98889c9360f3aa0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759667461e9b6d67f768970fdf1586341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a4eac7dc5602185f0f6454da83a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae74a6b7eb387509e90558fdbf10f89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa8995fb1d1fdd22507cc81acba926344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a19a9889380bdcd9c568f57b9cbc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ce6d00b74c79658c0e34b3c8533a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ff5af5bd8e7e8d235a23ff1fb490347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff5e5a2026fe27f7161d456acb966348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a959a532e6740558de0fed8cd92b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012489fe07fdbd0c905c5494a32cd47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f109536ce74d77e693d0c53daa441351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0563f633bf1e56d162aa9657209a04f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e871420b58f628fda3364faaa047a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f924c70fb04464f2c891c36128c4d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ade36b28c76c3fcfe3b1d2b8ce14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5db7ae7a3c4f2a5c5b487cce3d92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de6bebc95be076ec9c944b730016ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6e2ef4ce924db709947303533620a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb032db1918b00eeecc581676976a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29387edc1449bc4fabba956f098130fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c174f06a8f09e928035f3477c1de117361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a26a516c651912e319654f917169362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a0c73139f5c6b58c74a0cbcd907e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f47ccbc84ad53df26758504f7e1bd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a5a3d7bc8184ded251b781fe7946b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5ca206dec4c1ae8929276a5182f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b27de57e31e6860f57801047a220367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3151d7c7d6efa95d0f6218fb9bade368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1b6fb5f280c104430446084df2726369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a408596c4ee3879cc5dbf8c20687370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b28ddf5a7e375f7d1e77c0ac46397371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6537965516e083b7b35b19c34fc9d91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba61e38ce69ad8f0a00fcf7292ee9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade1920738171a1f4f12e1351a83a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93895838bcd02f1add25be36f54113375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407d627709724a135639c60be2406f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d89a43ce9ece43350194d9d11ff621377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b1d4754857a600acd7ff33d4256ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29854a620ee611f66d35fc7d1b526c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b887dc2c13d9821db0aa56aac25a28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a527f6f8cfb332b346559d977af0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa523f27ce096c502d587ea9d41d1db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d01784a87a140882eb4e036d11732383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28b1b2c46c14edf01f2d868c74294384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66df883b1f3fd40164b209b681dc0e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d457d3dcee7e7f1909991e315e0c7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129f93375ff5e19c4133f2adfd74a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3487e6369a10d090bae705171c7d6a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c844846de3bfead29c742da16f02f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97f1e4d03a485ff534d10980326d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab17ee4c1736e8d4d2de64fb27883a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758997f2c5aa7e521c0f9eee0ecf3e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e8ae17a51d64c56cc6eed22cea1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d5244a0fcb9c98eeae9524dc0dc2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f69bb9d528b3a7a50ca6dd8f8499395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d40ef4d8c6669a91d395b9ce64ecd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67284add56dfc9f1403ac021bdcb6afd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a455cdf554515d09079303cbe9f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec44ef1cb48ae6110eff9e8583727e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed7a116ed712829b68596f02f69740400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26f07989c415a5abef7f4b3bb7a979401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c16f5baf6a8316ba667e2542242a5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac5c644f76db9edee466ab9677302403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ec209afc9ce9db57d36972cba54b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b121c6db176d35252de8ca502da0940405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44bcd4c7a9f4aab31d013f3a39328c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e6e67fd590fd7826d1f08f3f28316407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8bb868c2cd019524910e450d6cd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94cabd7b890e29059094b044a5bfe1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f81349c11499f40fc036ab809ae2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec1cf9e716789d3044b3367b740616411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba340a42b19f00ce98a5d925d11b1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd8a85708e7329174fe39a83aca46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5c47c199d99adac14d04c72694df5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c35fae8b1e7376807baab35a4807415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c7a5ec080b1a0634ca1b4dc42571416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d365a1ca1b879bf4a9348bd45cbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df172b05142737d17d994b00f272f93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2544b6fb54d31e3626c68bc117f338a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756671effd174f801c79d9fd798a53c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887c4501deb1116c2577fdc33683261421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd505de4f0bd3811399d5e412c60dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be315d104e381dc1679ce96ac89e63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346daf0a8929a506db29d56ebe83255424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8efdedf02ea4a5a0bebc7910689c24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff1680042e79afee66a80e1cb144f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159c4279452a9abdffa2e4959516ef5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125470a04a1cb0e302742f7fa021672428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a321470d9c65a6b062d2a15a20dcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc1665bb5f025228b2fe711983acc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb2991a04979ad9946fe48729858e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0e28b319ee4dcbb57ca349616c3ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9018ceb2c1583255aa640b3ed42c02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d542f6d566e8df7bc787674a69ae3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f919cac2809900dbc6d5ee6a032d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e62bd77691e5cb88e8d88ac5d6ec6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c3980dd73d07e8b945f18ad9cb785437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da57569c820068accb6fdcaf7590d6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d369555221da53429746c1c97d08a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a2a0efaeffd4b7a6b3a2cc34d940440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb7778b1d97ec063f04fc6f3305b77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea272b254d28f8ce00c8ff4d4428382f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a995e25eff51c163ea11bc19714a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca8abe971d2ec9af761c4068afbff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502df25311843c6a0c7d1badaceb98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a47d701fb2f46a7b6cfb33f6b66f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade41fd7e7f4a0061b740a87a1dd579447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb4c465e6bc65643414db130db58e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f585e0f058cdf57eeea46037e9363449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a877fa525cb9e6ae932222256d00e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec65f481206fb7cdab47068f51e48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db464ae394805366f54fbbb46a5b73b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fdfb30cfa5173a4ce4eff090f5ba1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8d0ee5e503cf19827dc4a265951a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b3ace7e86d08131dedda17f12c9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb60764f02050373d6b839a5290ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b7a320d8e98fb981bbf91cd264ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c098e7ddd3f9069df3e3ea2fbc548458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb02bb47b51889cffc47ac85a4dbc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59d592029beeba3847d6f60c600874460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108cd1076bead448ba218c8f3e3751e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff4e91ccf7e9a8690932f76da755f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec597d1ed05a29b0cd3303408bc699463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec258e8e7990917c9036c63d023c84c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8f53ca9d4377ec8650051ca161e00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20922d50a4f2d23aaf24dba70a2fd86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123baf07aaaaaf4756e007740c0fe07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12342fdac8c0c778dcc504bf08ddf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470427f076d40f6ea132c8967c2dc620469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd376cb1c5886bb24ca2aa792e6cca6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c37b890cc209d5e0091a7b7d39860471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948888885aabc2ff62eccaca67695b0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5765201d74fd376001a0fff6af51715473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e669d3efd880e7d50041b096bd70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752acac1c3944da9811249db1d19e2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a1f7540b5f3b1f2284c28776426a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e14de79e7b98d9607dd99bd2ff6c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dcbe208751ae18c6df23a116dca33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15faa093b14ab50cc1a651a18cfe08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d406bee20ab974411921b626ac7ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f1324457b2719e923effbcaac0fc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf28d6436397d20cbcb0f2eee7094ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4322d041d95d35a50353b7571118f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99b2a68cb60784c07e1269cd3433d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064b3925e39987f180a33a47c9fce40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7430e4d23288b5cf88f216364621de5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bed8d971f72e96eb9932d0b95034e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fa2088ab0ecb364c582fb990d4640488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bada6c686644f6054e7f877139603489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d16b0345ba187db8da47e2249e329490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c091567634a11a7e0845aa7682382491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6d59b586d33bbec2e67ee3621724492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7051f3067b608b686a5a135ec8fc4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879687b11100ec3d937ad278a592f182494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceafdf41b413280d47a78b5332d214495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263847d974b4a7fbd4b10ab9d162da29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6accad4ccab588639388e3a124f5c75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa897866a4b7f763c9bf0bac470da6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76efd04b306b1f1dbfedd1b7232fc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852814adfba93b278fee3fc1d4b14425500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b4fef1d6d8d9875e13d8f1c728308501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571d855ec9ab0dda3b836689b1122f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170922f3b34f674bb232a2375741b6c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cbb83c671976a0c4307ef5cdd69a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839fbd8941819a30f391fa46371ac48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bc7a145d7ed4fc181f04c18bf0c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1e8afe0407944a4c4e691ff36ea0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9b8f501b9e5309e97b0fe66af52c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227270792482817576c2b10699fa7c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ccf2075b4a036094d0a2f4019d06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b76217c4cc286b5d015fef3ea998b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45aed23155d0c489a473249f4b4b7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5b873105626d60af7497dec8047a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf889119c5da5902c190b145a20a9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe2c51d1de37b92009d689ecfa3da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d3d765d59a6273dd536306498235516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb470be7a48731282507d824f855a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c7ca6778a6b0695f2a7aeca9667c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e66d0657ba7aafafe53366190a79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822298f7e611bea2027157d54ee7671520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb085703da3b90437ae10befe20e21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc0e73dcfe5629082031dcc865425b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169994e5e3754a5b56236c2af5f21c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14a4bb3d63f6b1c79084be463d0ce6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ebbc25ee302d53ec455826e22c30a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7533e0c6bf4348784b87df86903366526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda173749072a489cfc9aad191dbfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d95c51a207e476597b3dc61ce0f6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abe6a8bc040b3d044409ed5bebbdc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac72155083e9648ff9f8d94d1d8fa4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dd03660fc2185d98cdacdb400bc9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b756230610032c766561e4fda54f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ebb07b6880a962e885b2d054e5a0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e78d3c68a5cb8460a5a3faffdb166534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9154f7b8c4db3dee3e94ec095cfeec9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b48eda5eedce74c6a8dff275c1e4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a5a380ebb5d19a9784705fa953dfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e72217c6826410302ad4ac6250e92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc4ec44899520ccd9b9228173a26d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c5118315b8803e143e1f2f4438ac7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e0191aa32f8cf7198d38420548302541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b569bfce11b21d7e772008884c330542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911efb0c99794a26ad60ed428c0d086e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443227c64770fa605b07fc00c1ec9220544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb7150a9b46f875ba03a8d801a514b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ab86b8035961897c0e4f3332309e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aed1e8132d4463eeee60e54e50522547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75a4075542d6daba2cd2165f68e24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47147eccf19f5f46d9528fad8cd8fffe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599f53a7bd7e59fb930389e7e03608a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff9bd57b9c599776f419df6e6dc1d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1423717daf188976c3b71d64a72e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9ed9c4484073b1573a827f28bce5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f219ec14483611f5c76e8a61dc05fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5897a0ab4a2201a449cc2d31204d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a0024ccfbc73bd0d17df88f4ea56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c008096fe590cb359a70715d064e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bed6d23bb74fb803ddf58f31d7b6d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b256293f5f9a945c5470e72a79d5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfe24105b8edb67b8ae3297980283b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd746c01252d796863683df2faf9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732091c8c5730bda4d87d5cf2003daa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9452b35cf02ea45a606d8bf467e9cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369bcd4ef6da4849afdcf5aff6b3493564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e63d7c08144062d0337b4e36cdcc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18d2f091993879bf71a706204c698a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963258b0f5052c38dee8b874815f668567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9fae4447ea343863f0bece9f5d420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb423272741a632482496063f01577d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1d2f6f4cf149e68e3581dcfe2827f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4e21dfaa6cce57ef724fa15bfd40d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb67c9b4b6d8bb4e72539ad7ca856dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a2a8b586749251b0c6011e6ab28f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafda7ae8b43063be9ec6d86c2efa4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e209d36843d2d89f008c579efb281575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee2af2456dc10d3cffe7014bcedaec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5aab3cc84c4a3b3cc734dd5786d57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998adb86441cccf01e15e6df8572280e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4241212490e1dc178900e586c9c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f992b3629b140c442374c2fed84e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e177901b9c5fa14cb9278096cf885581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfa7d981f38d9fc94c93d0e22354bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd4cfeaed37c2b61931ce117efa1bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692752e26c952af1b7fd037f9e0a6de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fda2bcd934060133cec107422a5a2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1addfe4998f073baf7c70e3082fcf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e8cca3bf55fc6b965c4ed12d78148587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12b4f9fb7ef2f964cd878d8371fad7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f144e865cfe7cd429edf33d1d8cf4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4365538fa7f1f2aa26ac2ec67b854590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc33480e33e00e2da728c3f8ce9995591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d381ba877bed3954d0a0459e44f43a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98400e43541bb9d30ff157dd669d8493593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fcee78432a505244193a8ef4925e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad5f983e9bbba33f71adb09f4845c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdbceaebfa018cbc42f76f2f9c60b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5c042db21298a91de375a98d80a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85e1cb3846afb276ce813f0927009598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f94e7e67a23304b11e308b1af8834599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92867fa2efd78ebdff4097b93906a54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6feb811d323f58be65da04d5bd475601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7163e14b9c2a7bcda958f04166077602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7165109ac761dcba00f929b86d221603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2238249020df7b67350fc20ea386137604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc5cdf3a2ab2cd75b857564b55b15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf34d6a4384941bad21813191fddfe5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a784f98f9e354b3bf1128d378398607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d73e24e9d9a0a8ce949cb2a9b23927608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb803a419927345e1c443f98846a22f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964697642c19b669afeeacb5c224310610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d271e7eba4134af40c0feaee8885ecc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc758437acecaa67588afe555bdad4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c77eaeca62420d621e4f01f7deec2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52014c7299db5b6ab19cd315f4e2bca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ed839ada758ed19135227f7800d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6406f75ace4c7579ab091d6fe64184616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9f1c9d0f34846eba2b252e608d5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d44b4ccde0a3674dd4c23ce4102730618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d1a3ef2becf623b4fada1fbe170ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93bdde01f0ba38a6429e4957c18609620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24a77212ba2f7d598758a416be1c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a1b267fc67609786ff12ff93ec913622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b356dbf5a3db8259758bfc581c7b51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0128446250dd80ad7d139bef3e659d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44915b3aa76f948c2ac60ad2517df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7386ad4c97fedf38c2919d3f1d7632626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d343418ec22cce3bc64375521fc32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b76f334f2f4423dec083afd1d0d50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acf49c75bc2b59b110c9cff10953db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ef19a36190a110901c3c4be7ac08c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc421cdb6b1660765b1cdfdc2dcf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a181703b47ec4534fdccc54fa84ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f36fcc6c34bbb527918af481eb1f85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40c8a3eb2919b334f06b80fdbca694634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bd6470554d96d370cb02835c32aad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360d1f7cb5e90ac31c835eeab669a24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7230733ddece49bb9f4bde0135e7a1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f205a1c414ba1e7ceaf31c3559d43c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e919b07240f86e19f6f0b520645b1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79772577970b12ad5febfa0557e0e021640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b5f02bb16f2629cee1684a0a4ee5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721794997a01aef394a83ad4295d245642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94b874bd789f05cc07ac0c02d7d9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a470933ee44e8003bcead95ca2ca4e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b015925117edd256bc8932d803932645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d45170b31af214a54245fd62ee2e48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649abc1c9f0c48e5c0af60c711a46ec5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b873968277999ecf434d5d0937b2e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebfb4ee60d417ec0539883a40b25e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b1d0f0d333b5360a805e753bb22e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f745f73d300b15b08ba84cef6e71080651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d5778d776c178e0edd68d8e238e90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8299d72ccae8822e85d1b7ef39c3da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c04990a286077b55c4814f123e363654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9f1771ea8effe40a146eb68547ea8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4edc0c962c8853f8387d543f103c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd28a51b93849a2b499f280bca65b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d037feb38a7fd92869879a3f24a0cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6429e3f494a78c2882f5128bc1bb3dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc16848a49ea3e7ff96ff3147c83a08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022337b6daf3ae049ace7816e1c20e4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a74b5e14a3d7105f6d9c1e8f9a650662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b961eeef3ccdd6179cda2f8c807d1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ca54da8463f14d43bcab652abaa2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75184383a1d37cb0d60715b2b9a3ef1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483ef4e20666163f4af16e08ad30f6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02928a0f110c92ca3d4566315f5e40d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69d48259fa361e36ead2dcf18a8f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7ab7346ab69eb69a92769616a300669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de4b77e400e3dd40bb33f42f22dde9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12baba075d7b487535e606d4acd2e27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4adc52b091f0fbef6920dbd996127672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e39b6ca372e2e345ad9ab8a1b82680673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c29e7ceacaa5c4eee768349be04f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce5546e9f8f1cb2843d963156bdc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159d0160a3c3c45af41da6c5e3a00a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c85b7f8fd592e1c871712753eeded677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd084b2f0188645b700b5b8ea1294149678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6abb886e748411505f3691069d7a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846d3fdaed12f161caf0fab22411ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab6c4985b56a0a50872987b1ba4bec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa890640285c5207dbf0a076bcb29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53ff74ff3e3058a71ec6836431562683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfed8e80d3ef0c20a6cc80379e5513684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7102d90437184084641f9d3923902f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcc25ce61c5f911fbcdcb9277391b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1f387c3016e93fca673e6f36e3f6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d2ff96c7a21773ae9d49b1d204b2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d75c2040f41040656b69fb7ff1568a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec361d220b2cbebd4ff060f3b28735690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94691e3a2c832851a79ecbad205c7665691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d11594cbc3e15806b7fbffec5af53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea452d8ffef394a17a053f8dea4c6cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad1c2f67cc8430a52ae6080d22acec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335c4c5c6a5743aec28a4b7caae6303695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74508c656f5daa8d274df02b88ab65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3807a5549d2ac7f57deef6fec78b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00883dfe3fefb0c18e5e4fe634ac7538698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc818d0c87e1a93667d234bcc4ac98d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920500319bd8fb21607e13399ec2521700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c927a5a1533ef7cae4ade79124ef7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3670e30a10276cb6e235a1dc4068702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19f5e828dadfbf461dc0013affac9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f36b9ca3eec7d284cf09d35a3af72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce28ecfeca95e5d296de447d9fe7336705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316f70d93f69098806148a6eb7e7a17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c192e2035fc776dd5b24309e5061d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e56d718443a66415adcb67e3c4d552708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426f86b8df843b9c2734b21f0371c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dced95971e5bdde398e885964c447c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141e5f70f9e4939bb8b6744888947b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2209440d5d92fecd717a07fb37f48f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa2bff10652f16cac9aa6c7537138713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a98114c24413c2b14b9c97f2ca20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb336ba8024f54bf42ec351e8e3b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9ee12b1293d3cfcefdd00a021bdec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f4c2bc306006cac043dbcb5754dd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1340ee71c1a6ef6917ec8c950b9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e0cbb378b96267d742d82ac770af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16201dc78cecdeb98bc81a763ec06fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f45aeb7fa39b388edc91446137126721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a9497d2864709808f373e03232500722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5179ff43cfd2271ae4a62a4ba9d402a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61fe6bc8f9cb58d45c61e26b96dd6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b434429264aaa23230ddd32a7cc764725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a67b229ec27cd4866248d34600f69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a18044c43d3f0041e343eedf6b0230727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f1271ecdb4da9d33cf2fa31c7454f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41eea24ff472776070d0726d7e34a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6e1d5ecdafd8cf32c91e6436f928c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de6d39d4503aca660b060381639e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd89a60936f74a76a6f72ea07b17f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e19801ee0e8812ec9bc69eae111fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c5a02259384886ce01ba730362f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfe2bc08260b858eadf8a306f9fd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3a67381ce095ae0e447360f617180736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc0b0596d35a92bb24ac54dc40bd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d9b048a87278e75758732e336a8b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3a773ecd62e3355bb6096aeec12b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3d211b2dff1c2b0a4235e6170084740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bffad612033a5046677b64769cc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53427b5263626fd67ff07884d4d07140742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8000ee9f5edee195427f3dcf4597c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc060e4c3f52e2aeab18d38d04d84e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddb250152e8011391e8827465a091f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2aca4f921bb00c66f4cb8a0fb2387746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f789568b2ef64d05ad4515e8fe37403747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5549c4c99db48667975ff629e425ecf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77480441786a282c28b53aa7ab618a13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e01282b134cab38c836c26cb336f78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c39367432c313fcb3d0d48b1cbbc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb41cdfe06ad128803d7595a1bdf32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45735abc089c502bc126e3d867930753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae660643cff61027d8808d815c77652754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d2a88182963013edc5c49a0bc74ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f121159e738196650c50f8b138abbe5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e6e08cde0ed115118470ecb59778757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce1534c42ddd1454c3ba4a4c9dfd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83a6e81ffdcb87a646fc0dc3da5b5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282722533feab488d8f8bca2f442d271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd9f8b59b79bef3fd4bc4c2552d142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda25bb7863e0894a93bed0cc75cebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5f3969d78cb763f9db164d8adc9c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3272b7790256d0637423d6f8de3a09d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e98ab5ae6e3518420f1a98e73bc646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b194cfac21a747dcdea98788127b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62057a2bdbfbf42a1b6a8e3ee2718438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c445195ab95b2424b88cd004927fea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089914bce3540db5874d458ad98e3e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c76d72679bccc6a66d65ba63f4b6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cd5ed2220380385bc441417c4d7ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06b5e14cea57492f8fa074c96957df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241b5ac54c31ccfa59dc9bc148622be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a37e0fa90761eeda6996fbb15a4a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f138ca7483bf2f646b2ddcaf48df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7550494144e49f372698b22c8744d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325ff86e1b8e304022c5779090abef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bc0d74884194c538956d9fc99a49619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ced6a4c4060710c2038047df4e4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef5652407507de428b54c55ddd7cb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf461b78e4904d8a137284d8e8b284e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b94098ec7a62f645c762300393e8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8586b61376072752ada853226161824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86f49a2ef8c8c10e9f112ea7c2f3bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e345752c985d09e4fea3de65db1938826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bcb1216a94927f7453aea986b37d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22af527eb91fd70b5a85937905a4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7639da5b6ff74a25405195e3075f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c85a6ede4968cf035735d5d955a9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9af12105929b8d25fee7c9d980fe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346d480c2bb16bc0c737c2190918c6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02dec6b97e19e20d06aee3627927c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeadebb6521178d7480d8c8dc2ae8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457c745234737029e8dec57718120e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09156de1bcb6cf3712dd82bcaa1ac9f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4be0b2f62be2583a24b34d2b703237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f443adaa76df10fdf4aa1952d6ed3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fb480ca741b31357563f94d2b856939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15644a35d5900e5230ff086896d27f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674667b3fa709b360a5cbb431c23b7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18093093eee770bff003b40e3eaf8dc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f6e8fe7f305e9eb462c336a1835d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d84b3e33c88d64b4b564162716a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e3d7dfef1f6a402667665980a15645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b81a3fecf0c5f47a74ac3773884946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cd8a4ed63a5c955bce4c4b1f251c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a3b110f9a748cf62f7fd4b32a99e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557a3aa2de2f554cd26a6364879266749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21e8bdab44c660b814cd5be7f142150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d0947aa1216994f975ac937dd0b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66821700be785e33dc72f9de7a915a7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573b96a68ba63ebe731b43990fc1ec053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c93400df56c9f985401dc10fa3a2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ac1f85e972f427116d5e73950c63055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c837fe087fb944b7017829afe3e8f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55464d2de2e00023776713f9873bc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c003f4a43bd44099145fd9b1be9f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894f8f3329be5cec7f5dc55f3534a2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea660332a4b42fedb4d7bb39d6000f7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ea5c3d34356f58eb03229cf07ae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da767a0e4e38b213b444cf438d103462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c483cf078e6f5935fa49af6c5242963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc96ecb5ac054ebd2af352c39dfbfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba236be1486e830764bc603e75b407e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b220a5a64957329202ca9ba52b89c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5fea13cd6793ddd42871ba05ecaa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f75bd25d01d92cc5f12259c801a6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c96e940652195da2340bfe649fb27669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b9b7f3b3d9481cd397aa5f7d2cdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38010106598694eeaee98f40acc9456571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae0997bd08c161bb18f7a2186f390d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45e95b75e1ecab679680086ad2dcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa84bb72805d8daea6bd6f6dd96a1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e85b2f7cbc96f41a4e4fc4330ae175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab62caf5cd2ecd6438457f7b45c487876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c185ece18d3cd6f04a5097189bde2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fa9e1d45904f9c55139b5bb94fcef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cdc11d44bbea6b0b37416fe66d37c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b63b3d238d0c7dbdfc48f5af4351d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95bf94fb201281879fe3d0e19b47481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53916a8ad95d12d861b70c1535654ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae251ca13e8672606c57e55434f790983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5fc6813f50b00a4c3767f9bfe953f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc1056c273d4c955b30fdc8689d0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae369bf54bc1164d69730dddd4bbe4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c59ee80bd4b2ffcfc0a2d41371245987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d0bfcd1747750188317ddcdd272988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03e1cf42c29716d1c127abc718d8d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc8bd4718700ef163301af1ccc4fff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc271f54a3568ae71621a594b341d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728e2f5a39399fd366e7ddf2b85d3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc7c21744d52aa6756a4af1ee19a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8f3b495ee5ded37b5b42ba8f60a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76981e0b0cbc85eefe25f9b58863247f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb88abb0c2d4efc28e038958bde2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87110145bb572b9768d1cd54e2879aa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b51c9cf0dcb454fe33cd5b503386d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497e23651399adcc66134098176cc5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7506ebb1eaf0024499130a87209b5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ef65473ec92ff0c988cda4507ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bfa4654014ed7b73b0fc1918a75bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3aec3241ff3aeec43c83f5efc3c78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe669f26ee0830d0a3cb4e07565ba88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f5ba81ddb6c27618dacbf451d887d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665db99a0f946c2776ec99403a902c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88d5c69eb98ebf762dfcd51780c2a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c957d80832e00fd650b1f1c6c4ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea9d8fe268724645144a6d3e955b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21e6651c64d9b8137c73508eee0ae7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d030b3766946faf71ea1c3fa51254111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca5efc27c2e8848c66548c031af2ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51072058654d27096b1dc8a7b7084c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a07563c9664d08c7b621cafe9d43d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24582e1a53109dc4ae0f3e191d82d4be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f002a6f2f16cc78704148b577ff5c16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185e76f30d44b3bbb5be7bed26cae6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58dea91be98c38f98f6ae3639a8708118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788a46981874b08481dc8eff255df3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e69dbf01fdb486a9e1025a2eced008120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c5366c7b9ede1ec925dca93e1662a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066123d1a5e69d8d35d74e21784237e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62f58809cabae5847f3c8ca7ca6458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978761118549e330bac3efb37fb252af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33cf68b4d524c624d0e7fcaf4326ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fdec53e292eca4feba17d91253bbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a7aae9e063cb665963e2a183d0c56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f373344182e7d7c1ca0e5fb1ef60d4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dba34d89e8d2ad9c5b6d234acc6db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea82759bb07a59fcbf451dccb1f7964130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a6dbb2972af876de0f1d63fa5c2a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a91fc7e57893a0b188ed8a9486ac85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced9ecc50d2569d441c2e7c39390bb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5ee9233f25fc1161abbd6601da35b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4171736d108056ced27fb0ade4b53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6dbcfd0c4bc1b1106207f2747817136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605790b61fa641bd4ea3baf65ebee4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724d493707c39633f5ebcbefb82b1b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849f6fec67b2908eab915a59a9c8fa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f82233a36497749cf5ad638a54e15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20414086387459b179503ebb5a91d3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9c6d0ef07f8bd7f6f4534f5837a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546536d22dc7ca078aa659b339abb63f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd4fdfd96d1384b6806dda44ccb22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb59a175003ef756e9c08582a399d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ab619197e0f6ea6f98204c0631033146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d445f81c41ade3f358ca49b1071ebdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc8e1411ffc63a70a53038ddec94db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ccbc00291be27b5f370381a936da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01657df869f9e0bf9be6503b6c9eb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b31e9b1d640d24b136c0e9b30794151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705010aae901129ad9e53cd5e564b0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0868adaf2f194b7f1469bc0151092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af03b62d6ef77f20414a10bb068ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e38188334f5f33f7003d139a7cecbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aa3015b8acb046c696635355fe81b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05319ebffb29c886dd959d48a08471157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b5d7a49f5c7050f7bf1a6217e4518158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6e1c55b10002343f1e9927a82b2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5031d619c12ad04a0535fdd604fb72b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14ea4c2f1b040043aecf8477a1620d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df2a0d41749e3e8aec629836fe0a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b6841d86990bf59fe42c4b3cfbfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8f16158c9ef2a8c41058ad882498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b137fe6f9d04203f02369af37be3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b27c80ab1281e408d1bd0bd9b3847166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be23d155f72e3be971dec08e5a0b50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d7cd9ae81a1274356551fa32a53e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c18c9fc30cef466e1daaf0f6bb52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfe3e84764e8c81f2c246dd7d2192f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f5c135c7d6e0f6d552a569c1670ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34951ba404b57070aa047d4914ccdf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f403fa09880b0fef22d32762cb67c8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee2c258f3c9b6207d62dd9807e917d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed23e69e9a78114f8af706bece153175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e25f544c1efe5936672c300cbb4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f806bc8c8ce6b687b7061c79e90498177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ede3c723109d62e68cd23df10f50d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc671f3be06aa110dbbd7d2df7c8a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f21d99d84fd858e955601d514033d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2cd5a6ee8012533d9b93e932ea358181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022bf9af8f7acc1d0fc45a32b354c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a795652a36bbd12a183696571c2d5bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696eb6732670ebe840a8f2bbdbbf2b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0280a0c7c0e620cb902597bc353cff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28d679af219b4cd2fa77d55eb92f75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716e39a48e05ef3fff8195d7216ce1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbe588a6e108894ad6a9a50c1be18a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30507cf057e5af5b85c33b80338417ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecabb43cd340011b526a5891ea3e4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97abe27fed6a47210f1b5e7f741a108191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc1ebcf38e0f75a8642fff12daae7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9788ee9b95a9b960a8a5610982bf8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd2af11aabda8be60bbf0027b3236c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828160fe6a642c97ee2e6a37bb3719c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a38dbd02dad8b7d698fb1e19a978196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ea132b07d9b17c3f4aa82eaf651a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8b2ed7fb45eacc242252e86eeceea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006d597463847dd9108685bc0af6d32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684334c13f6fbda23b74efec6c485b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765986b2563ac8feca970b6f4f0ca5bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d3d827771c3e3b3bc502e0a39cbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87920543ad72f02d8cdb6477b91f73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc6fb686130f0b56429d697fc036ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2e6098824c0d1a56504d93857538205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dbb9dfb3569ab2740ed738e092829206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb76d595cf0a6c9963f97ef0d66f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5f08d2dd2d32b1d14be9e33d5d7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4cf063aa909e23d81a4c328d1132b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ff6e0ca74debc76ba10f1b3047bba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc402463aa2c9837e1c3674c275e1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9abacf2a385fd9320d400f482d0c8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e358b5740e0e67ab56137fd7754aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e69d944194ce58461e58f22cdb23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e893b0b818ec20c1000eee731f672ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f873497ac0c69eceeaee2acd1395d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab20378dcdc324f6085fcd3a2db31da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb0a92a90eac86d50bf702f839814b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70aff04cd9cb5c77daf7bc95ca0f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce29f25b1a50c5e513081cff2cc33d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f814bd8f56f68eab756a8734e2923fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00287d6372231fa4287793c74127962222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34b3513bbfca74c6eef344832a0e85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb8f7e65f37dba9456257d0aed8ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe8b3a065e777e11d183e4b0c85fc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a190813c5a7c9ede86d9217f4d84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7495c7bdb8c54ec5f9cc9b955db45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07022b1a0eb84c93d525a16ecb122985228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0687b907c4c31e5b8f3efc10db49b4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490082a974ef9a73a4e1aac82582b16a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c5c1311b51fa182a7dba55b671e2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd61e9b1eb5dc8d6e4bc30e45e5d7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a467c044c4dcc53bcb138e1170546233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d16e9bb9e1f6818c30e884901aa198234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6dcbe809c0cdafb35ba9e90f376d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836415ebd3f53ecb5a55ce9a836eedf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7fdae460f8f6033322f3a231c6e22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693e2a300ec17b6de22379abaf11f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d55444c0e02098c7861de44fd21262239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ace3ecd6d9b7c29cfa2a11a62986fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0149c84a28e1a4d42f69b1f4efa7f44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefabbd0da04ac997e43f44f0a46031242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737f354792230eebb366e9c6ca7ac6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1cf155ecb5b9b5c56ae8e2a147d37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338cd06a77d587d5a2e9b62059a68f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1a35fe2ac49dfc83a34049412793246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043933f5d12e09c4f87d8db66df9423247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba4f258f28c8bdbee4aa542485c2be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907f947ff20905eb9bfc4979e96be8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a921acf56686970c4def5b09d6a6e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f5f43f7d209b2aecffe1206c2d11d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace750c2d8373ad784dd336da58028c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa6f28815b331db2836a743cff50d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fe624059052f8836539c9206c0de2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb46530e161c63240d88869864dc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe348d359f6e6a1a18dcffd85315ea4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a9ad9b780c08cfe4aed86f5f276a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c37f8bf4b1c8d240b5cb767f21dc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e911c4936eb0d4f981068c1d0fecf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e71d7c543519447156c0642428e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99a00fb9a23997a9d85cbca50dd830261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f237adc9fad5ab8817ce07beeabc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec512b5d9aa02cbdf1e8556fb132c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c04a5196c3b1be73b11b4033ae442264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c4ea158e2d0015ae6bad3dfcd8691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38994e1215551e4757a39191412ebc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7354135c8ba1118b354898f1d95342267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad6c7cd8e16709aef91ad88d30897268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e298903377b63ebf741fe33876c677e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1204d884d0dbd46d697055572f9662270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e439e39881d2563fcb0fb9b3d2ba22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608cf8e8066edaf6e1d03f6d4d9378272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d05273637a6d4c6bf07074a6ff621273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3863df7fe63e5f1e278c38a6baddd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b6c5cef5f96476446b232cea9eb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ee073578f57fcaf8eff37b1262cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79669bfbb64e57e69136656d834e876277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4edbb9100ff3de53c5c01ce61e4039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502cbe49a62ac53d8ac9469619ee96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b5720164fb559136a0095c88ae4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd468e9ad50410dba316b70a2f886a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e854359ffc343dfb6f6b67ac5158c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeaa4aa2eb62fa231459c8abd8b967283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd208cfff2c1bdcceeae2adf211678bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4bf167e94649af2b4a9a04af420e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac000641b116d0301ded5c1172d12076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da11129a2cda59b264ba1f47acce2b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1edd119a37be8706a5d8f0780b54a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e465c3e18319fd6ddbc8ac5d7b006289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83124f79a870876142b39d41e8214afb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569338fdad780626f430f9baf153d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36dfec77904428098bce4185c97918292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f7c1b1f0be13baf85c5af4ad830f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc834b014d9d13d74f00b90ceb3f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311f7275c5008ac5e20bb888178d266295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7e432b459e802c4488dfe79efc290296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828385c4cc7cf653e46d75c1aaf2383297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0843523d90f8caf9707dcf2cfa97a06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a96ffbb23dca189308e85b360700dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a0674cdae9a7c65e40dbb954d72b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec3b7617386fe8fca07840ba5cab4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845bf8a31f93887e6dec096392c9627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a5dbfb7cc20e11e53f19eb3cb2b4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d154126a0afe25ff44c826afb951a30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27fa631db2378eaf91d3d1e217db6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba006676cf92dfbe1ac116556231759306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2d6b45fb4fc32289a7ee3ff75325b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690b94d4172e93164060f6f7f69c9dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e3943e45099482a8d04ca2841cb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a5dc08bcfd60e6ae7dac4ca84b7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b1c31f609fe7eec70c866456a140311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa43fd24dae22beff1d78792c4f9d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180826aa2976ae7823f547c5eebabf7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd00083d5cd6711f905f13682724e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e897872d32f50e11c1ed8c0ba1fd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e1680ef3f0adb24c225752ece639316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375d9746cba9eacc49ef1220645ea26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c835d4fad63dbfff40d2f6bc6169318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66efe8a0c3a76130048736b10b974f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42d2754359384b25a7eb1c46b9c346320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012841353760887e069df842a039dc30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1fc8bf77d7edaee8c7c8e30998143322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c205371fde100ca64a4c3bf842fc44a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3867e13a4af1f6ff204736362fa82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b37d0756dfbe3c219591a47bdc282325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2490250c65c22a9d8254fe06f194326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb38bcbb42acde6a00e237dd3d2035327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a6988f7d5833484aaa9b6b6300724328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b19fc364f35be58ac5deeedc77da64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317c1cb98bae271bea0819f328df85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e963b10358630cab4a2bca1c74e17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad81a40d9fc2afd7f7ed4f6e464a41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb761fd96cb8c95f53b60fc072076fa6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641431a4504c11d28126cd9667d635c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264e8b5fc8cb2909b5e72fd43a6d13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76971f0c68288167cd187548b9e6689a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a27e67b1d4ee2bbc0dddd4e97c879337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f217bad4f2954afe9887c47110a0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28650a8d5da148b89a6889d6f7dc76c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b762ac367684de7177cf8f18c20df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a53204818fb7e2614b653bcc800f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d77df4364c4a29b72f88086112858342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78cd5a060cba054a138c56f7cf6eb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a72eef9b8be2387946caf8519a08e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de36256a84df7f6d68e9903753d885b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d8ee9820e7bb8254451164480a882346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ea622b4bce3de0e915a4130a4f97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e419c357354b2a56116297eebbb0f3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094f8469897a508e4cd984c3c39a8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb56f7cd7e787c562889187f3c61e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0075158d2005d7ecf8fefb6eacc831d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a1ce7d3f7356ae119ce250e7ed38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc24c1fb5487a03b167f774bf7f68d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4208a0835223b53e794f8cbfd85f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107930c8115240232f3c7904c0da03b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f3c6d66a2c1354725db5be9cd09d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd6382ee083f334e3c1027778f63e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db80a767794472a95d0e49c0860934358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd64896b1b14eb4b8aaeacd37e171e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6b312248c6300daefb986f0f90042360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e835177a2ea06459df1aaf7bc323b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996698dc7aa2d0cb0bd0eafcba79419e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee2d9cc59be5062bab9183f99c35b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ad31ddf4aef2c871527d7c9d1b25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df84b36164e15456de0df2d55caf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad98d469887f1088f1824f4ca10ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccecc6dfb7d28510bf9e9e1c17ce9b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672e9ae31bdb72cf4f0ba9e6db3f32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf922141224db43f5307f8b18086c59f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc9d6e93f6c2813f0860e6d2960106370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27241b43439f017bc32174ba77589f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591938fe7fea8b901b7192f25b9a2ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e962d3f8b42ae24e1caccb7c20ecbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88a9928a78054f6ded8a0c793eade374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197ba52523deb39f2417171ed97a38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513430cfbe0a8f772f723bfa840a62b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdc8d279c115951335e1bf9538aee6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd98ec3a586d7a499f5b8150bdc6787378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ec3f82edbd96a5e62ce21b4967d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483105d0788c377a0a2017c9038439e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200facc3cdba6766c58e05b0476efe9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6371198270ab3c5b395c9ff837a10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a513b41a990ee5d23609d8942448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2832e0aa2b98d2ce730345ee3092083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41790a7450d591f01fdabcc62d82f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705af453d5527be9cd996b96ff195f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89052548f8ef14bb800b05286136177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0f3ae19b255a91c53d5ce228d0f5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb58b6997d90e142e75a4e57595e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b7d83e954eff7d0751ba40d20d53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e52df7dca43ce454aade9b196308391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b1c2820b2eea65b193570a34059e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef3c38bcff919c784107168668e06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc8b3f53a1f89dc06670112521dfce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782b320ccd5ed116406ecf3a65528ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab264147e07fe143ec1987b5615e274396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911eacad1d3c6b851035a9a3633fecb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805770399e7d4f62c9eb043740d1922398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc60764c06e29541914350360027d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d9c13973f31a98fd432cb91ce8866400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4be0c024eb652391ab97a3703a9701401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696ef8814efa62add8cbd6f4d0e6a79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa7a7afac1afb668305fecf563dcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87180c688198a2344590a760a342031f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37d85f2a69c4b6b3d354d8d0573d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337f596ca16350af2b4b859083fef6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908d43773bb401c314861746895a9d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cf86939701e9e8804369c2a8ebf0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e135d82c6f0f99a77feeaf75074aa1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fabc3ae41b7052b22f7f1eb50024b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d595d9b9586e538cc30cc441817529411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4e4df3da746cabdb3d0420bd9d54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448b4dbad2bdf516fcfbb4ea8314a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924206d9555d84e1397b2942e9f02b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ec8c7ecfdb40ff6bdefc60d465cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943e9f647a784aa04257d2dfeeb3e2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d461e100193e6a897e398f7e55831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257d399bc65e7a0e18a9b2a3723bb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803557fdb0d3f7ea83ca1b56348ad2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025db05156523da978a95d19aaf2b42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad105c62f3c69a50adc405b275cec5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98bba0b0de1bf2e32928b9ddf2f22f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d7f06b90bf41a2c291180e9c4a4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5fe02d1e99501c21a5a69671a4da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c70651ee974bc0160198c9c407d7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e729f9385683f349ebc229fdca92ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf7976cc8b67870f9b03eee06831ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d383e4531526b6b0d4e67566f4bc97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e532e671486e1202ebc9dd5b6d33a22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedc35a7f1f0209b9e4863044aa9328430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8fd7a5f1e41f782d3f7d1863c6428431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39013e272d525bf6912eadf2429f34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61a83016715ec039d71b7c34ffe3a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d4028ee33fc1856baeac199204c39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217908b831bb4dea818cbd2531aeb7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f5e08a8b62537abd59bf190e61fd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79737d7fb70fd0a2b2b7c373a87091437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a5b64df488d2ad4346bc334fd6eca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49731d4c0af56343d65c4e4d407606e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07a8efa8f9ea1a5a4e4877f4ab90b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b15e9ff719052a1f05d42c84a4ef1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a10c5beb3e2719412ef8aa241098442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9144f240a71cad67a7ebd4bf79874a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f2aa95acafbfd92543b01b796956444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3388184aba88ea0cc98166e1ead30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460150efdde07cad2f3924959e1e9bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4fcb19587e8815a687d9bb9a8fb9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40108e49b50f3a178b968acb19364074448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf4c4aa05f3ea612ec8fbc7ead095b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f2b6df3bdf539618632b4339453c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77cbbd8ef06ae0806f69f2f89ed5ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aea1dc09d3d36af6d030f56bbf5a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ca59f77f57afdde11f0297421959453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc483fee90a21b88e6d967b9b1dd0aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260cce7ad13ed0e57c54a0af46831f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c33ebd6ddcc5ca93cb29030ac48ae1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9799950f2d77a2bb1a910dc63112457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9897f0fe3411fa9825f8bfa0067b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee4114e0ee565f82751d52d8e22c0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba2ed5859f39bbc9534a166e8ef46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31150082c47ed62519022d203872ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f27513a7f07ebb07a222ba6ef55866462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12330c6eea497b208d9c91c7d7ebe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45b41487261bbc6538c2edc1e124e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425d0f7fab905f7e1f2e2aee5d8a7fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6ee0428fa10560acebcfb3e19e07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec2a3e4dac6babfc7cd5562cc3522467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ae0fc97df0875cc7b0b748af0e69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7df094fe426a9c5500e60aa336ef1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36511f7d31fd804ec178748413824f05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf09387103fde4218c8b21bc549442471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126464d075c04cd328cc4ed9f93e2ae5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed428b83937528d6752d210a19efb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c7c2696de33c25c433239ff00f67f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7150ac0ef02c9cb93161d5a0fe0bd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d79eddcd639eef7a073aa8405822d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab7eab867abb47fbfb42812fd244a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa3a9bcf2448702247d4c1f3603f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac349e46611c47d22ca201cc0aa3d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f16bd64b0838ab975916900d9c52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e8b2e42ebe98bb26d07e07ff5dd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c83e4cbc66dbdc899bdebaf711d48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b895be36a820bde6cd42be2db13b2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ae6b6e00cb36d21364b869f803191484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284315ff2c05f9b879c7dd7bc741938485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d98c44aa42a204f65765b0bbd3136486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21618ec9903ae52fdb49b1eaf963bde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51d265f00cb20f166f8f428aa7274c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84438997e419b21584527e6f81db25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df39ff63ba0c5d881967d3b4e9b195490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffebbb887db37c36e85188c49ebf7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef4510e481cda5cb54254a93d30bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b2e70fe63c9cfc8fef8c6cfdc59e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9bc412675ad61935378223f2970f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c057fec1e8648de9917eec3bb6034495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd8223f5ec6c1218a8b09c6fed72f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4edf3b0022f64ae7609933606d11b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f43b42386795df50d512c35b124e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b5f5367f25036438cf8b140d0195499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde9d1d5de26166c4748daae7355bc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5edd03dbd2aa0809ea567ba9d97a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468915252f1447a21ed974a38ef92be2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b1cc5b5e0aa66458dc41b4d48b5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05a7b58c17657ac45e24e01b6ced1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864106273a404678bf9ba3c604c13166505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1900442dc640458af7d4c8ff6cb1a7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d6d828fee72ac2f7cabd3380031e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e5bea48fea3c8dc61457730f9e10b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15678f929d7fd7e5545194207bbc03c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468db08d7bc2245bafd895672316564510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f673d391773ad26850baa8bfb1ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e183d31f1ba6c80ed9c50adfa0608512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efcd01bdcc32cd9c469611d9c15617513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e058cb86b52ab93fb2324cc748886d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703cb32bfa8b7941f7bd15c0c7743d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ab762b41f883aabb4dfc7549f61e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa1949fe8bf09879787dc3694534f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85541c8fb50cdc1a6bca407d983654b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb926a985711f3f19f3487fc36820b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712f5c70efc330ee873a86623ca750520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e6ea4495414d6b9bb00f1eeda230521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fce00047ae94ef97fd8bf9704b711522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8d807b38816cbf735bbc308bcf1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e1b88ee0a8f686cd95673d118f03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2bb2521d3dfbc27fca0399dc360d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6104790f45dbc3294bd6c98acbb3d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60186cd65a4fc3bf61dd74ccced6ff68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ccf76f073739518049076b97fd640528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3a759af3b866db8b803dbab003a32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9cd53529bf42e8d9c6d1244d9c6ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305980a2405fe22b186d7f164cac22b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102df11785c18c0950b426eb1fcffe1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce587e257e04452898b450dad99987533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde64f5e8470748c74ecdc0be53c69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e77c222d3120d405821046eb103119535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce29bc91fe8757058200eb3912577bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a82e1ed0b497a89d3ca8523bee0e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b48560ec8b9c1d31fe2f37a5739e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69dc7eb551e16d6d8c47dd6921c96e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d8e8f0fdc0463f1c9dcd22e04b34a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692fd7a4a99234c0aae581163c681cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd414c6ada4dded7489663b0f2bd44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba647413a4101f91b934f9ae730b68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d167b27e480bc746dc3c699c51fa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f3040fa291f72469a4a91150a70df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972433425ecfe782db79047b634d73a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca6bc658ed334bc0458ee8be690ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1471772a61be3f730957c89a4339f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59efa026d28d8d90cc48432a3e9fbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e64fb7ee15436aec58d95dcb9fa4c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780373f7e88d91cc6264f8b1d86148551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f91ee33b34dd0d52222bf454b5cfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d458853590fd90bd80797999f5357553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63839edc1993c3624c2fe0b16aba410a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6481cc7f60d98ae08a663202de65e5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbecd90a298c35701ed0abf4cc8af3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9e14336cb0f338264a6545aab33b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6668568f475a3e3e3d87baab6e266558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe30b970747b692b850809c93f8603559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239fb95af67f4a6493aa545f8669186560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f810cab8d115482d37c37639b7f41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a1576bd5d462f7bff1290ae4e807562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8be4e07dab1fffd77af438811099a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8201ee89e60178cf3abed2e3e1d1186564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c92ff2fa9da39acc70e741fd8b316e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35240e8c65d8410f39165be7ad2378eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f01c499f205579008dee543ad3f62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c2a252b080166ddcf08c0ee2c151f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c0297b252f79aea9ec99085d0ab75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf3c64dbfbbf87e7e4f2305a52880570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a7eae451946efb5847a06f7dc3cb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689745320fe39cea80e7915a661649fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9dafc9a3517bb802a34367487898f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e57951be63203d32ce1343afad37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ed0c7994159400fdf3707a4a001b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec800ba46bbfc94760ca50a652ed283576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac99af95f84ec5efdd9e3b151153f31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f75a0494d6482751123eea3a6436c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c017a85bfa9485c169a6019e4d562b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb760dac1e50de84aaa0fac647e482580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255a4633772cada547b8cdb59f7852581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b15728a0685f69b01ad085b8c636582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2163f391eee25b1daa36e4612998583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8756c3792c1dd031c918c5e455b32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8ad3627c42378a0eebc5754e5491585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea105a97779b5b5be865741b26d5cc65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a872bddd33a95b3431db289a41038587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d5212c0029ff26a50837d35957e88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b814a8d75c7493d3ee54320b54cae1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2b3d85dd3a908929e79ba7dba6e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d54a25bb9bf658c0846dbb3d4edff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a77da4a99493a2538eed1f56832ff7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720573a0f4e3cbf73a8952c3b58a298a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696b990360cb4552aafea5e43b51f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7382014ae0298761eb657eb5f7018e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6e5073686f679e113fe3de85b587f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa593c72e1e2d1e04caceea60a7eabf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b3eb02683dbf65d35d3be6bafa4d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599b79eecdd6161043817de331314e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a12d24bcafd9437ef66b90fe8041600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2192f708c6411c5ff5c33ac18b78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df10f017eb75e12417730aeefe9462602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc408a63298cc865d2baa8c623951c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab19c452c322e97266fb3f990f927f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08043c2d751bcf2ae2e795164d6a48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28c53b4940622ae20ca0be7f9a82aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece0bae62382d3653bad039a80eddc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838953a02250f606f40e3714296fee4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07ff5e8ccdef4e7f3530d85321f57b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36cc5e77aba6ddb4036e85c23083a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34bb41e121d7b82ce6037072a80941611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc243303028b694cf1a4c263215e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061529a7d00ba8ea429ac3af8fd6f58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297db2a58eac4cbff074593e8c0841614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165879c3b641247c164a92d11a135369615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc56ace218a69022888c90e012697616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7114fb52b790aafdf00ce7a30fb3029617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2e1ace270e62596cab2b3ee497f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ee852efe2abd5d99ae40b0be3f17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c8cfd6385d26ece6e143d617378a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eedb504565aa8f63f19a3c6cbdf0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2607576b66d80d975f4d0e405559f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494ad18c81ad9fd6d161d41f404198623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc92609a9b7a2aa86cf56ce602eeb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ecf10481e6470dc198109704375ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c442347336a70463f6c57976e0363c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ed569eb6d0413acb4e4d6c4333ac8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95513895734efb45f430b495a065cabc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e9ef86fa85ac46a4f934ee22f5c12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259c2db347f23d336ef4c3cde2ebf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5df20fdd9d32125fe5ef24d2fcc84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295c2c744a6127a26024663567af02d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08389dd74518846a7c42c36a8e4ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05309244ecb9a01ae6cc1e988b19d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd25efa6d72665bc9bdf98ffce488635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b0450386313a13bfc02e31877e1a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39ca9574b78a147868402407d6718637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccad1e90c8836586e87ea652283f59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d686421a57b8e1a8b65b3ac916b65a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ee78a2a471a6a5814640c8650f50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7451c49994c6c9253c9d64a0f355907641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a218296d998d12530292ad0e37a347642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e073dc4a417d437b5b9076ef25b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7ecb51e3fbf572064edf59243a0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f522526e328e634fa88dbd25614685645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5398e608aae7c696b9356e30120144646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679f9e9113be0cc7dcbdd18c71dd1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8661eafeff9db947937653d1e7675648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f848fbf2199bb6d8902d7a3b042ac2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89141eceb2056fdeae7ce9c8aba5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7629f84969a0e2e76f5c07c2b4cc5b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942fd33a39a5433b521f8782061a753652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d58e8c11a6909555423b900946ff9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c2994b0039033b4eb7c528093917654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63354418e74aa542a87684b8ff59e01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b58deff947e3835b99b5102cbf33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72da1a6af08dfa3457784b24a4466f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d013ce5c66fa57979da4cdfee1a26b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec62fa020e1ea164fb981d199da685659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c4c60e3d7559c9ee7ba39db45038b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37ac3f347ed5cb73c48821d8f109c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb05c1886342789f1d58d07b0a8b93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c012d02f26f59d5182698d88292e32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96ff87bf3784330192ca9ddc601ba7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e19e15ac1480b2ce815d726978c8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e08416690246bbfc811cb9aeca9608666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f079b7c875044409a4f127ab9df1cdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7326b6fb904a5e90250278c53bfb12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cba0e7f864b3f3ac8d268f0cf51365669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e08e63ba791c1e6be48feb7cfb350670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce292670179534b1c3fe35973b12d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b30d4d5608b9db94b868332b9159672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b80daa6c8d66b2eba3494f4dac914673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc761e5ca5f951465584f83883a627674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab56c96ad1d83367a9f6b54f307ceb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a706fb9e136aa29244844905f80f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c58e0dcf8e81ba66c39da31bc3a2f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130800f1f0686a7d64a0dbd96a726d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9caf598c8c38485c51e349f162860679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b491b3d1f5458dfd5d27ad8643c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2262b30e1f9d65716fdd9e150b2b70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb931871b89d2267a293e89f27b77a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516813d45ad1d0872bafbffe3c7791d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec9b5dccaa626c271d833e5442bf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15075b3aa4f19480150aae782a05bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32bebcf79f616586b51db4b6bc64f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3e2e4a720b32652d87495db798e1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992c9e4b12353dc9891e5f5e118dca4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc1d2daa60dcc3b93add3a0b743e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7445ae6ef23af1b72d7d979f0f20587690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb2c3f4e58d6cd306037509e6d4285691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377044c99146236babebdf3086f8497692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33206a21f7c40bbf1653a797612721dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b80836f6554e9e408e5bedd755909b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d57c4aed6ddd6b6055d8ce1183f9be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00cddf3aa9b7882ffb1734da8536d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a292ea9ff995b6b7e9c3489392abac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d77b66cc8ec132050e9e7f44d2e9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a0beb7de2c0def46bb2ae6c5743e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7682e3db101d7e6dea7769f7c8fec4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d3b77b9a706e52d5847686c26a2f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200443067fea726f1d27920bfe794a1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe5c2de91ac88340a604df5edd21e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582bb820487f3ca800716fef821722704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48be443bb18edb960e0db9d4a24bddb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca72ce506e46c7d1702f8d4cf4d6e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b05b9e2225dd975d331daf634ba26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06407990c80ca291bbe89b809e816718708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e7854464f55e67b32ef8d7b592f8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc5cb43ed7fbe7ea7af15fe8f6e083710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bd8af641169b485eb4691fba73132711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8208154b117084fe86ed74e75f9b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6fc80bccc231c83b7053f22cb05dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942a3360beb00905de94ba998fb6acc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd00c621f000486eafd634e0b398c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76952f7867be778a3adb85ecce2b85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8512cc4d6e718674730df00d312c5b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53388803b544672af98c1a3e02e3edf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da504c09f3913fd9781b8de9a2de2e04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b9a90323701f4083b8812352b9c48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ed071fc2780f4060003912ef3450721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6165b8298c98640a0b043c5930055722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c0216e3b0a90bdcba4af63cfe4ff1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18ad29b0971f4f9a61eb9565e7fc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd25e20961791e88f000b1d7e9297725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd29ff4f9527c5185f6175bd4dc75c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76594de7efd9b48a6b13fedddf826df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d62f83e1df76227026742cb837f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02799eb39e5ad9efd3fac0a931934a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243fd255f13a884ebdd2531ae36a955730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b450af652b4ebb4d997a8734d688731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b8d0a5211cead8ca3a53968f8df02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226bb64f4f9688159c55b0c235184c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15414f7c2fcc26a9b032b0a74d2b066a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e0172f21a4d581757d7545b682bd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd6638f84247a19ebd6fbbdefb620736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f48e51aa1bf6124cfb0785fffff3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2571e8bd7114c99a9abba03e6ee3df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ec1a540b5285e0e535083cb8716e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c25e90a95f3a0526a49cb1ba78321e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e63b76722e5f5da26ecd16074e1fc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7cd0ab5a101ff76a8469580f32b69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f926ef0d2a04080d91a3d0c72728d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc165e1f3e08dbff2db79b6182c57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445121baac294f3cc2bfd6079f98c48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756d2f7fff0d47f18353ec7335065d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37a75ae2007fba3485e6a8726312c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341738ad2378071c49cfb9795b5ac8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4913ddb406f8e48ddff65cac71ce15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f41781addee9349991140edd2bda1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ec2f78ca8ef4e2f229feb56e74a3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5867c09b1f8a2204cc41e2f4d8809752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c22fe3cb3573ac9ce87b44a32e71a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce22112bbb29546d2aaac31055bbf9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc4b470bf4578438e145ad1836c2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1cd98b64d5da00649c1db09570c5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb2475f5af28521ca639ebf91ae8c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05df79840d7d6db0d605c424485d36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db71627fffd713d04ae2c91cc4572f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>