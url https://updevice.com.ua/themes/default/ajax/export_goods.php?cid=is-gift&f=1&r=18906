--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd993cfa96dd0296ca4473917f0ff4941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5145a2f84f2f69bfc1b1f612101272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac877062cc0181e1b3172edfa2d36643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64469e783ab8770e29b2fa40e4f9f1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997a6340ebeca512a15d871e3a77b8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f64671a2b9b6ca31b4d58bd8f3e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed600971982246b5d6a760f02cf95be67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6369aa65d5278081882eaffa80992328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fec842357c56a18706194a632e4e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195dd843e5d966e22ad081319193a9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8205f037f8d18a89937afd55e3a47e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d83cf84d309c4748dd1ed654c6af5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1926c20ba0bc4adcc5340ae04785e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a5d733b51af9f04a255c61c6b956214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488ab1e4864d5ee898ae9b9eeebce415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c87c520aaa6d0bfd61a0e8c4ca163716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef1d31617aea2805c4bab2b5fac82717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52fb9827aedf93ac44e3c00c8fc05218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ba4892041aeb487f2ad48b126ca6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91391f99d7f0bd5051eeb3015fd00af320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b8db45cf235710a066663fbfe576721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce662ad49767144c14412850312d6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3545810b4f9e0bcfcabbd6c06438a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446e5ecbcdd213a8182db617088ee6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa7d71c35a16afa4cdb11e67423d8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59305dec08ccae3c6994c4767a39626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bfc4ee4d3086162605c243af08a6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314e304d7e30676de0d572c45aab1c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a317224b0d5f0125c96f619ac358f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f436497e20c473eea1a99c02f62d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ee626e701f51442a63bc953d959e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e026f5ddb6d5c262cc39e8ccd33332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6f6c63afcdd3bb69e4cdd9f2012a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a235aedf85cda37993eacbf0d0d8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017ba14e9b308f63226d84619664c2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884a5c37ed4050b2c7482ccef7855ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ed0c06e72d2bdb31d465dbb7a00f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa824b0216aa30ed30f19252c86dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544ef4f4c5c4a3f74b1d9af7994fa1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee671abdc9ce7e9ebe5198de8ccc7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e7640ea799165785d69cec027df8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bca49134bc86b9c0b8cdfa18e703442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870858c9cf0f4a1e31b84acd6b00208a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c566f2c1d0f3851283ebd7babc4c6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784264e06d6b18ba6f749c8ef6b02d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99b4f7272d631f4018a9e01c49fa0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611304449cce524421de16dde0f9ac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2fade4f1342c975af7edce7955c9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856428e482c221df209ed93b86e56ed549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2bbe924a72fb36a1a1cf4025bceb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32334e4d2376c86f7db3be1fc90acdfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f3222257e15e95fce40f9f0fd3d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab5f4e73bada0140b00d5b136ccb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9d40a99ff4c8d5e195452e0286dc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744322916461773cc7e681868bfec51455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef5c6b56e205b229e56f8c3f630e5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638f6f8b44b11945e99703bf72ba4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06576065a7daf802b82d1e5e7f4da59758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb39a74631748a4352ecf512adf0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43b4580cd0c26cc19d0abf999179660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb6ae66e4c26f33225dbc0fa37290861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff4b27d96fc3268f614d72ef0a2d5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf0c20c4e70857df84e3eec766c9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e154c99f129c5e14233768a38332a7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b9d880405b19bccf56949677910c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd5d863c94e051419988b9ab6027566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971b5cd9eacb3977a00e5b70b506b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bed7231793c095463cea5d7129a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d598da45786e44b6dc29047f1950569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f30857713e4de2324e923e7775da2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d66032d11c95c3e21bed82a906c4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6cf289422d2c5a6a7faab025d1b1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed0646c6a4fb1c5ee16eeb9fb008e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9519debe608f84d47bd224d88fe47474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eaaff4bcd1c3ee6fb8d0cecb3018f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d12b51348f42f49bc8ded6639591ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220f0ed8a5fbafe033ffbafc910e8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076cc133de4278e0e0f4c0e47a8651978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19b9077b04e5ef5c7e69524aaa7fa479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b9564a772ad97f95ce1c62d1737b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3a345d1223a689d8034984975cec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739fb7c6304b9dd1b7c776b570d0b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c23c850806cf5584508972cfc2b4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac56c218ca47e077faa2be134df0d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2742527e33acaa0a1b75ef3db24009785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e1c42590606fdc4a6ea24a2df9c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d03766776a7438c123788b3f4c42387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e21683373fa118cce3460a37a84f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155cfcc79ec57d9bf738cc4067ea0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa055040a557313b320eee750c8c57090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd86e7d73a4bcc248b367d3714fa0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914c09b7e4947213a9c77c18b01df6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d4dce52b825f7bd6b00ea2c659f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efd09ad2f709e3b9401e2370005ad994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada01bccb62fab3373475e2930465495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f732b1fc59c0bc38f5349b5b644c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14ce1cde6890d3c7ff6037df0e8e5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e985462519978a5ea483d06c850d82798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a36419938d81ca4b826f49fe8c62d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0431eee0d5375ab7c6ca657a0c8c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06425e0a7e5f801fbec45603edbb466d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204410d08a22fd376dd4f8a16c1425b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ed7ee79fa5b1341989caabefa7870103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea32004354700b8e2c8840a4ed2e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cead21262d2cc06f7fab366bb9db6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691735b98c89036d47215ae4b0d2ef9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7eb6c7aa9ac7cb3dacd242980ce2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedcda76711682418b7759cbc7d8646108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfa02066261fba32f43620b52cae8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c7fbd3ed8c032c246f5ecc8b020c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b681f8481eba5f7260a572252d17db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6303ee9f48847336f2e01e5f58460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9264344ca53ff9364cdd3f534389d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6dccc8a00ef8cacbaf37ba69415e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c694f050a7b9616d696eec6120999d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8b73db65f3042aa48c8050cee57e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700d32408a11cbf820bde8e40d993c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d575b07cd3758d497fd2b2ea568783118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b381ce12b2c2d221b1334860d0a8271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ccfb38077fe218fb2f3eef130e1d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35eb8466aeafb21c54288fbb87a5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11c6d6a9f2febca17e8d7a97cf626d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7768e5c08ace6818c447b5cab8e2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8012633fa1b144b469e81b4fb3cf2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb068283aee0549f56d10f3348440cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c52ddd1d6502adf6c5ca9be431ee0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe6c42c7484d2fa768bc658d33be3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da846db39163ccbf9fcb027e275d2aca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b2041339a83839fcfa39d2b21cc11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061aa478fa7b1efd0b220c73aef65f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc1639b4e2a0538f31678b1287a24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8b09199b5bf14341caf6b0b21bc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69005b45834fe23c4a4bd7e1dac841133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a33f7d3ec89a40e37a0b75352ec6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4338c513937dc51ee4dcbf6df996d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae95f3e9c436b86340206eeef0bf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0175771d8ec4ac101f657fd608a63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273855f2a22ee437f5d001a76d6815c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a2c283c1e1e96735df7ef5686c1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8590786e8a2472b74ad4d39a59b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83f92f6340f637e648b1a52d56ccb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e58fe45164e1c186b879df5c7adf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4dfd162fd08c678a0b0be43f9a720143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d7ce219d1e5cd794656161cae695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076e9efc369a225c054c959514a02ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da01ab778ed389254dc7fa8675fae10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d53549bee1bfafe78295d070fcec0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ebe79d8a7fa06f95bc1773d7b9c8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c79ce3f76a9e4a14e29f7caede98b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851acba7d760b5e280d945080f11e193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bde5d71ed07ceeab0fe279113b489151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd914252dbee492632e9e9319a67d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865a4d232b6bfcaabb7672092d262b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30426f55f57eb6effc82e0913bf25afb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c37b283ca4a578b7c8e78db60c66f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b36bb30bf5e6a41d11cf786e3b8cd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dde76e6f06a353cbcb6def5721de6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a36a217062d8ef26ef2940d8fb065158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b728d82f7583394f774e23230988159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084777c639cc94d01d02d5cd11eec69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f516d73e18d9c9eb73943351402ac1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f4a53280d8b571aae31f1ba291b19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1633075a11354e7ef23ce6eaae161163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dfd41b5b545aabb2e2b87be4df2d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257698bdc300349442091005597ba80f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0e6ba3fb6d39da4956f9510615d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a0bc296fc3d1c82ae5d534bd36653167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f2faee094df58a2184eeda6f656d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37396c11010ed7f103dde91d3bbf3614169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb2dd72741ec9c4147aa645759f41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc7cf615d07780bad26ed59bd730ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a01a96c7ba0ab175f9f511f30f719d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc83535c0591605574f2f1112f584c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821692086951098a6f5d4a8dc0be52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992d5b1aa329289cd28d8a8ac27aeb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2141b182b23a66662dd97d3d7d4ea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bcc44bdb059594c0fd8bdf3562725177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ac0c828d3e66257088303ade36187178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6539269e6486f51bc28ea11fec660179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb51fb0935915b96f043096b6d3c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05988a0f9e59fbdf469b76e3964d1e4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3931462d579c9b6952f810f91e649f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175f210494a9fcff74027de7a1be59b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f66f6f68765726f541cc881f7456d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902902cf43d84b1b6405775426fe4c45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaf1a56739da77d6071c0cb27fcc30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d99ce2e34b29afd3369106e4807eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e19aaa095b67738dbf9ff5d36708188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1a66d00b4255acdb6d8fdd9f7f337189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8bbebbd1ce993fb04f4492012b4bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f726b3bf3f7e3c87d7ed48d0668734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e10af8082c88b9be67af2c3dbef9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13ff3c4608463d93f438cce18c3fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8bce3a4f95c23747df7d4b7110250194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe8f02a78bd147925ccd44c0ba683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7049164887d467d4bc54a8f58d08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce0f3c6cf9550c14e4ecb901283eea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525cf4fcfbd250a669781035910529198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd40da8bfedd9ebe15d7812de453f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f30f2fa1c77c47ce5f06ef96a519a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f98a8abdaf10155d5fe2b3d6b9957201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829dae62b99a7bf6de0bf1f1bb39003202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0669c2c93856e943e9e621405a026f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba505cbb231e62523376cc9e56784a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd295231d7dce6d627201f57cbe059205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c834432984969f8fb12ffe03dac2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585faed8c920ac840e75a14348dc4a9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f4c70f66349f409bb931428e72b22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b7796bf68f3c31a0c75e2fd5075ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e849e68ff2dac4e7eed9abc7e351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512e7089c53bd3011be1b9a8dcd7af2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759d71811c25f9009bd12f61b204c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364f6c6b47d2295ded36a92f6245e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cae41610aa4d215a840025fcb8126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cea3f68f3d8f4ea22377f11d58796215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f2ad5c61f8f98cdc4a2a40c269f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1614beff4f156c2cd6c76b6a90137217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b50771f5641a7d793ecebd9afd9c69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7110f1fc375fc4082f45410a59da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852ed8d0d132bfe60a4e3e487bccab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6585b4ec63f4ce2077bd4a9e4227aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9472992244ded8ae66eae9aa000ca8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a16604f547bf4ca7c92c1c5ec4a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9526ecd25df56783e07dbe18a227ef6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fbfb7e16e9572df2fbf6d5147707c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716d838288833ea6754a73e4331d0b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b3ec1cbd510807496ba115a02297b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164913bd16c41c73df0c1392341b87c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4826e36620afaba8ac0ac2c49d1df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf80d1db1735aca402f3fdfb545a416230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ba6f27e0df36c6a88e8e96b669ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230745b4f7ef707581f190df873f2d86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd388cb37b2be6275825183718a763233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329e2b40c40cac8ffe23d1a2cf46c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281fb91235aa78b563dec1d7aa72379235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede592c523cf6cc68963b7639d61772d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df699a0d6896f7bb80173433ce81b40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8be4cc997286aaa81cc4a86fadabf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf6682aa30497d42c09a739574f18c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe4ce8e10944130db6fa32e7c11c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf37416fdd453025d5f834d5b62d07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27017a563465ee7730c1afcc4c966325242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8c776c978a1f0838777bc26c1a2b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be27f57b9293aa205266ddf0c56b06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb0c3a7f5f65e5a0dd9635ddaca672245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b442e05af316099b48ef7948b8f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4fbf81eab337c1fd2490b0da3eb3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc42aea922edb01a3fecd9edae2ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1888fbf48055ad0cffb2f92ae9b15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a811aca853f55cf7a4dfdb202816250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf60d2fb639d3eac15f867306ccb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc7cdd34c8b49337eabbcf94334c72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7624746fae26aefc8b92980bcfbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddcc707f4d73011283c2f8e37d97cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fe6a59b9320a65662343ccb954f18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a6a7a81f02523d523949e6b71dd11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098642c8f9498177dd4e4e37bb482fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105153b445d86b3da0ea7a0f7d99ead258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550877b2d3a8076e6c83e1e2c9806b4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91326d973434dec4dc95ea906ad26995260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55522308e6e86aed8fbea21e147118f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54aba1b94bcf7e795ba438de1c652262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e488277a0c88d12c6aeef0cab3d57e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334b8aa11e153cec872fbcdc4f82e7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50269554a7463aa41506bb6982f34135265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8014b15d69dfa62eff0fcb7f15c164266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc49a56144ed0d6ccfda5fd4a75015267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d124baa4c876f5f4a1de4c53f4140268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636681d4734e312b5cab51cddd0876ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc63f4e8a7d8bc87cc8a45f13af6d3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9653e7d373f700e80b8f3c848c60e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce400d481de65661e7f2e618129168a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d4390e4e000e476680ec9f09d33f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2b165279a055bd2e3a28a1e0f1491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024921ace8e143e17e9a3ba5514d525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace79502e1eef5f43e9a4921348784276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e298537518d40ededc452b974bb54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c57cbd5fbc0e7250993e71ecd7be4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e5e3b80b912885240b36c1b952c4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb36765cc7c3ee011450898da1e4be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d210d6c3281809b81b190626d75a23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397240d83b24b074b9ecfdea3c15bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4b09d7e0862d6616065a1c554b10c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c0b57f4fc9dd1b3cf477fd3e96c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f302517324a1e38f897153ecfa5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe637028c83b6ef176b985bdc961746286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95beb51f5635eb2e14dfe58389ced04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347924c35e6da3aa4554a53826e324b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617148dc2d8ce868d9ea8fb2cb49f91c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a833ac73716fe25e4b20ea4b7b126290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18cae74314eb5d6b3e032936e8ac63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f1f48428effce87ecb9bb2044537292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc0cee8faae254df59244486b9a186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adec79e674e75993dc4ef8dea0e468a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f637f1af7765b6487297bf8dd2132f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dba01bf3fc1e288a67e039c2f11442296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ee302b76168889d011c8e02da24d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b32de5686a71ccaf2608932d37bcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e4058a03c9052025291a2eb6e725299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69e3477f22050307de3c7f77493412300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d736cfbd5de584630c848052274d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789da6e4d993a86b3211e7315deab33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391c2819ef73b6b72402dc538cf6e11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337831425e1e6565c92ff00e74f92b60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5cc5b524675661b2bb254f296bef3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e7178023888895daa5cc8dbf7684b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155a055d129a82350c9eef98017777307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c259f25945c63f599440b9cb886361308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cafbece65c37088dd9e7f762a46c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a692a83770687c6e85fc9f62446dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81c50b2d6a2b8d6480e98b22216a92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dac85a306c109db113f7e2b3a102e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5070d0774e8ce5c275f6a3b6e82c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffc6a26d897a811f45bddf9e94f4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e1916e675ffe33e2cee4c9cf61e76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06d0fe9357c85f3c7ca148dd6a859316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49f0178109eaf8dce46a9ed9d56b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811da9ab9c1194040f78894beb79589318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5510ae63ef62a2ef6fe897016bffa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cd1569c196927fc1d007944e119f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222358b626536509e63aaced37996c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e42a4699c1af51c845c28449bff3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c571b01bf56d925b8ee9e491bb6713323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd979743b71ca8d90842a57e8e40f83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39042452bf9c8c6fe1b7c2e8a58337b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da076e3f7897f59b0d735d99c784a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b397373dde69f21b2c9fae355b51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814df8245a2988af82f88c307bffe860328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e60491746df6f6522e828f3970837329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc36a42ba0ff452d2389a68dda41d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3624081ca2318bb78729ba74b08078331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e42aaf2990eccf5ad64d85cd0d98cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799772f595dfc2eadb83eb910f07dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147152e291c918d135e0cbc97248f50c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c08c0dffc13e2fced4159652e47925335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a705343112a64a51fe2c6a6177b55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2fbb56d0321f02421bb6dddaf5e3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef75a57d3347b694effc175c83c8e5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8ed5d05580e5693bc2f6701c4925e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a12a1470bb7eda814451459751bba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff4f524ff48e6dc8072d704b669b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cebd9913154bf53fc01813244bcd40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482986d8c28812bb0f3c30d556a502343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0bfee9a2f0fc46a725193d1af7bfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa5fa69c47cc68dcbbd5e5e9f8a4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ec64f3fdb58ca2962ec24013339e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b5cf34685470d5be2176d6079bf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77250c7ba0b0ab477b66cf442184feb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551cefe0bcf3f1dbe280c368ec70ae4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96a1391a0f6ebdf70d9855af49dd1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfb130fdf64bf7aa12244f59d64188351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde29a4a59fed790e7a26dae4db28f71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618ab9fc3799c13af46625daa218b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14510e8fe8fab8e7dae06d62ce8bcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0fed8309c1bc3a4abce7a7fa187fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc706c74482736ff9dcaa4cf6c3b66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6efc9df516cbf37efc29a41b8ecd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7616f082e3ff41cca1acd9f51c2a17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c61f318e5c79bd22cdc87155d241359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ead4c63d994425f8fbd285fbc5614360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986dd5e170eb7f5acee0bb54865e143361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a0781c003a268a4713ec97e40dca7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296926556623b9008d86065088111007363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66ee8e9f429d5be34b7e129ca8df04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5283552a2a506dcf1a6ceb56780f48a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc1c2e6fed69c89c82fb8f1f98a7cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e422120e2716203d60540c38f5535367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684e7d654f496aaa544ed958e4f053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bd9f20b4b54499c664930758443de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d2fe8f5aa6bf92d1952d3f577baa4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8bfe198d90d2ba910ac9ebad60c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c7a55213b0b1f5d375d96e7dd4a56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15fe86462349fa36abfd9884e759a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d67eead77f72e72c1ff6b101552fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b679d63d4a87edbf8769cb48aa97e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a474998995f2f9e4661bc89d42a49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656971af13eee073398e38808c1e89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361ed1fb333bb7854a7bec25c25a99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95fcf54c5421fdd0d4599e62fa5a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c086cfc634685c47d867d3fa4b40e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05229c7aef3ae5c93f58485166cc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb34c0344e91ab77184fa8a8c00da7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa1872aa7303ee8209d1d746a143a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69381e787a9d92dac5de656582db09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d75a5af16963d117fda98a8e20676385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd00189fd8d6a13325b7be5fa10681386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80644c2eea8c639577875f4384f0d09a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4bec455a7e08dd1a2893ef780dabf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d13f26e5c6b6dfb3debc8da870633389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed736cb15fa038f5a495bcc64ee01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b53dc803bf006a5001f48b802c01b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cec2e7e5f7bc5926601cc60ca17b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac029dfb8622a06dabb754dfeb67e9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a690fd9a9907468feeb56a32c1a607394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe29c599886c7d194e90279a442c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91c3e229dd19f042a2eafd3c6195af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbea75798e3ac11bd0677075a58973397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132d1e9202ceaafc3311fefd1ae797a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c7831e24f23a068aed9f62e72a97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7212f5c92864f416a1f4414c877c319400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88356260e8785c60caa9fb2b3c65af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48682557ae15a55823ea6e3dd78ea136402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8b2bb0f91325f7bb72428644803de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fec02e166e4f87d1c55a41b3ab7de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd8be5d7abcd1ac55721dd71d81df8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72d9b3d9f5d925a56df6634ce2bbec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee152290d56eb832474b6f203ea6214407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3579dabd971104d3edcc511951d2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300b07b7d685270472eec6363d3abaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f789cafef89664054abca825731f76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd2cf1fdade22e6e15c90fe2dc706d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240057ed22812ceded882ec4d2beffb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f2be32acb423b30cf6fb13fb79ab9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b60d95365f7538dada835c9f460cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a930c740c6a41cf5fb8b45095f0100a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afa0ce754dcd256dc37366ac84008a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22b8834e0e45a547a5bce4eb0b6fd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db68a4a39e01c15186dc29c3c8d305418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290908144ec95413a0258a4c7ea8d8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261597da746084cef2644823a73fe5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d715f820c3f2a8283dc2ffe5f11e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a143b8408d86534686299c88842da37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49328c8514e4b3c51e21a2ee1f7e01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e107e3020f1e18a9b8204f6200e26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9106b7a891b254e4d711057f1eccfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6be7ae52e3eac7420947d6f5dfc74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eba7af076089a56e925f1b21d5a6b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70646421275c63b1e56d706d644a0102428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87916c4b13f6ae439ef45d3e15014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae038d562e87bed3b6a1dffdefbcbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47f3e63167d92b4b22c00e23586d17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662573fe27f68001d3c5bd3a17b77cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dfac7e79e672b139736a66ccf2f42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab21cfeddaf21a1dcf852f6b6d4f75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d45c5e3bf5cfe7eab180d2f873b56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53d1724ed0ad3f45e3d0b8ced8c8cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517935887df0f091aa58165fdb1131b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf44b5cf54c0dcc978b6d05d244bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e9e115b42feb87a24b2797388c039439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887d09acbb84846cbf41574928568d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740362aec5b6aef0f5f9e9658ff0797441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c0ad577d9089b6b2784b79bee7cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4101470834adfca0ff86fef3b7895b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e330ecb832d18e79e3a6f0747ce266f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af16c6a99550822264e3cc9c860fc84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ccbf4ef281a3f601f9ceffe552bc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeacce052dc8fc5a29725d28f6e63b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126517b71af6b8020825bed2cff6885448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bd9d1ae1127d5496fc8b0f3c134b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680a92476e1d26d785c9f71ed6335b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb54b91f2566e803ac1362d59195a62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c48aa4fc3dd1396196ac5d7e4fe070452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635d7a97f3d09bfe9f021b12f8a054453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5488b090d8aa38d643cf32493c1ffec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2973ab6c9baadb414b9349f413a17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7396edb56bf211f2329eb7ac18407e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21154c40ccb55a7ff8199647a4d7a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19eadea01e964195dd543670d99e43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82511eac20e332acc4beac6c085433f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab55ca3c90163f9359379d94d88b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d6db93d9f4e774a0508026eee58a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb75ccfb7494bea7d047a7f3b8c379462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de548eabea374a1916c0380a569e955463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4adb590ed2f0bd3cdb0ee8711f649d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e70fc3a54c209d6bcc1f9021a5c2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51ebcdfb721ff9766d38af67ea45e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31ce9527e3f3419c16010a7bf4ffcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ddf0a444aff9ef4e5580b58fcd783468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedea65b9e4d4f107b02e251750eb10f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698590cc6bdf1607f0122f5915210fc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9df90399e77a6b383a1d2b9ef7a0e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee29d1d3ee307479ac3fb6ef086ebdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306e1e1ab180ce2ccd7807fa0f58bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f7a8617f63e50f960dba5e991040474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae019aff4912342259d0d998d6d8e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa13874b2ea6c822f21c558c7e881b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17e8722380507997fa452834747d6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff05628eb88dc920f97f3d46471e8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594567091b2c2b977497d85effa6c626479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a6655f6cf4961352873b6d74e759480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ea86c844444cd2478a959df13d8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b71dfe2f82479bac965cf129d9730482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6bc57ea5b40635ddbeea3d683ae5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35c08e813ebc9dacbc29482d26f03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d233093233efa78c1fe4b80f146bf18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bb37b9bc5fd91290e529de5ea9e63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4182cea8fd65bbe6bcaff0a4dfb2593487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9b11ff28e739ba33518b49855296488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b4ba09231c50539d01d322f0058e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ccc0ea45b20d37426a3a8f208d62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61b721736dca7064f01fd04999eec3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a41fcc03e37e1c2fa815ca2dece72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c38db2eac263183d6790d4fc0db34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde827e30b51a1be089f0d30acbf7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30423ad67f6d1d2617c122f40b5918495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640d4bb697d372ccf79fe2a64bf8666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549bb80459f89b6fe507b0b149e5a94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f5ca9423d4995250cfb2ace22057b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e5219343b7dedd3ab9be88e5c1cc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2d624e26d6c2f1c39fee98009b61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea9e7122ff141c7469fe9c8b90849501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d504f74b2593d23bd151364e3752027502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ac3d0bbc000298f94d009e2dfb7f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255d01b4cd319b6267be112f954c0bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593189be2e3164c88da8322cd674ef93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a1eb82228b06cf76878865cbdbd43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160ce6171bfc3791590cc98431d68c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158043b5b92b274368dcf2bc64c41398508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a570a5bfa1704144ed653d9169a7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d050776abaf5bbb6cfe9ab91dbfd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb7f13d95abfce48396b9e1ff589d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1ed77358ce0a86ad88e4ff8e524ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c27d89dec5eaeef3cc79076705da37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b40d5403a6fa0bc919417b2bd9fa5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862f90247ba9a7516b1ae72f1665f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49aa0bc5a256bebca5911cb2f2fb15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e167d8ccd1cde5cd48400ee10096685517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9a50347ef5bb81290eb32266dd9b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba22f23eaf861e6ac1db76adc7ad8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f80aead00c589a82a0950159e2579d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece68c82f1c13e074fd9e05ba8000e62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa648f258e8882b506c43e10489460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ce2b0f69bbf0390151fddcf6c6faf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff52a6551bad8b11dfe7bd0305a1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b3b4ac6e32366e95dca4d095857b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef20cc4ec61187a4e9d1c13fef50f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c3ad87bcc058aced237a25ab3dd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de713943ba75f0811368d9026593f04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50094e6e0c2d39fdf6dc376524717529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba61056875f399ab1a6fb53aa0e329530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a064c37d7ac42077fd48bf77b3e46b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a48fcb41aa29c1927c1dc9055900b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31effa7429aff4b6f3fb04c80fd66d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b9c88d5f69e0acc3a759ac3c7d42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319dc3c334c199503e2ded9486f6810535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf8908c4818c0088878c345c156f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c9020c486fb35b956390e1189eca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c59a3eb20dd56fe2a40f9ec2eeca1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4de5ed35ab65127ec43b71bea91f9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a9c500b271966d2b69e9dfa010f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3063a2db9fe8a75ca81bb6c8dd6d235541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1e11eaa6bd1eb52fec5693410bc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451b0b2bace79229446ddfe5382996543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5bbf2b30ece8647cda34236a031de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26212e5edb30563861b63689c31ba212545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf9fb7f3a1118bd1a0098e56be425546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cda7d39cc84524f202b3dd47c16d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed77083db2b762e6d66d9081f64c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd3ca7e4c2799d46fd59de95e6c4d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b663ccd359c111b31b2265834b13e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092fb44100e9c00b8e2fd526af8ca3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de016da9e1b2fe10e6eb0cbc8689aff7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f63e95addf685ccb7a8cf33a6a419553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c43fd700773ff7c4e532d5cb4ed0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04452ee1a03861a5854c869bc2e0776555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707e30546b12a1980f8e39ef6677b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348415fdbbf2ee7965f28bc047a5d1eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb1ee893136bddc3ddf293bb6805d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad2fa4fb4844f8d30a00d2f1cc93d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b015eb281a3621cf6f1a00de13a513b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb0ec677bfaca8026dafa454677d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda32ec232a155f2fda2a3adefeb18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c620d86662d78186fd3aba77a350563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae449fdfd1cfae80626de66446ca90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fd49b671aa00dba55c69d5220a6f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08030fb6465a501f3bb6b28977bacf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e1b3386bb680cd45e97b99c2cab9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a90f0de9f98dbd3ee131a09feb3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ef5e85ea75a336fdfc76e1f49646c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928bf31026cd4f7e3bf5b5d0626d541570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d771cd6f263bc57e18ebf96b2833571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8586feaf8cf84bbf49f3503a5b2d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5410364699b75a1a3f6bc06b2a636573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bd663c0b2b798924584e546370801574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e98cef3803a4a850f89838f1961d11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5714f336b5a8cbe2a02aee0efd849d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94fc5cfcf2a7ebc96b3b8a150a8cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641ee89601df7046be95ffb1fb52e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156b6aee64cf17f6afd7d4fa66797d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd23e26cc2be1942a5d221327f8b67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86512275fd2a8849be8a15b7fb12530a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3faeb9512db55e9ed01ffe6b6096da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4277f6a353e9663b118543ea2688e79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880aaf165f44513583e3301848d0d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5d8daf7b2b3e79a59c32aa910932585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c609abc4f5391c3ee99f44e95777c82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e54fbdaf0db46a1a3da0017660c2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070616cf0cf5b05a358ccdfc4758e85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde450ff7df21ff0ed918f5e587e4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4fcb96cbac692588293c0d9bc71e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218207cb89e9a48b3284d15c0ba8a95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1402c76436cf7fd13c85f62d8eb03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8778b84e3d82a407d5151834f27ef4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6fbd40aa4025983250df21655fdc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae08dd0f54bedceb363293aa485e95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd277bc565eab9410c622fcca58d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2690ab97a32a38f9778d4b018dfa874597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf8fadc03aa5667963fe57c7ab1f9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c3e55210d41d78a0f068f95ebedf2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192138125ee951da74d1628fc861bb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119733439e190b69e2b9692a35834d76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e27664013c7b0f398f8e76dd6e95b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44b50ddc01444c852abf451edb008603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45ad9606c6ecfae205f1a14a8c06b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fbc03dbd41b0d99b3ad5644c2e385605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e87abc5ac3ec0c2ac989fffe9849606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc3605c82c60d2470e73823e35724c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd3fb205094a406b3c74dca0372f2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe1d3a9d3eaa563637acf74e7ceb18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060fe2ba1948cce12f81b09f127340610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac30990dab3e03668ba7a2d0380f93e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cd8522688072b9d6d23e05c953392612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6606c6f7c336370e451d4d7f3c833b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c5d806fa24454cad49e92e597ad5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1cc7bedf40eb5125c39bdcab29246615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502256e726a16f6e1ee98f26bcb34d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06fa52278bc27e96e1839bacf01628617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf680364235f88746d349581ac92aeb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb82d469acd34d691afa6c484fff82a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acf751593661cb7ca0890011b3cb7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476df1d0f524337520bead0219ec45ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef7d07101ec6e9cf4d457b44bf062f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f42ddfb13555be74ea99cb64336b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022927f23645465b6009b916d82ae67d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f9eeb6960176ef9863fa75de0900f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07750cbbdd8ae66cd1df623de7f1de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801015f0b4e6aaf4635e67cc53c8be71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df08a01606ee814a5f90e23b534f53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d241821f2004818dc25d1cd3b90618629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3574513211498a502ee133e4783c21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d03c3961610c8a20f8bf450dd30e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a48c38c3732e8c7e1241b83dda881632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8c440e17fb0b8df8e0c0b72bef1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67007de56b111c1552ca5e661f2a7332634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1930b26279f2940a156e237a7312a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b494781e77b0d95c8e965a5875aec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d5ff844c35c80dc618f47ec3f936637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42627709bf49f0a366ffc389ced65eae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460797765cf1fb2c4176433dd1157aac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fdac7177031568f24f7430bbbacd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72ccd21aa0aa9d9784a27f2b04e161641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e48d6ff3bb579f813aef099aa7a777642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8c98393817338629cf259a4ab79a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff926e3a8b5b74723d08114b47ba7e13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed1dd20eac7d14761e07258fa7885645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d6abb8cbbb14806dd7436e2220c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b502ae998321a15201faabcce1599647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d75b43a6f872b8fb727115702abb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46523ef3a012c41c928555c9e679e31d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395cc2a553a392d595eaf91a69b6a4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b19ad613934beb58a311dda8422036651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef34aea207cc05173c41dfc09ae87d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1a9abb4ce2f53d60d7546be90b95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c6882ca57434660f8de8403d093c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1f77ebce02ee8539b99321f07ec87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476518aef53b39d7987557ab3547f4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24d5e7ccdf04df0125ae7a27ce3a08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858486b60a1aebfe5a70a5b3f598b462658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efe5faa14dea94c1193b3d0a9e94a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1710c31bf8883ef6745940a5dded660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b2e6d42a9b2c9f31df4740a16a9c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc346711944e71c4e12a75226eca4b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10352a17049d2ff3f4c019892d752f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9092bb070757f39fb7b43951e809b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca54024b81e66ac2b97a8a2e0b55114665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae94ba4f38839848bf2f07aa8cd566a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b79c7797f790b344d1034a7bb9e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9467ac535999c77040b7cb31b8a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc455e34c8cedab7924b2b5447d5fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b56fd4d0402ea8adbcda1a7a16ded0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8e7f8aa542bda25025e6946b0676671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c54709056af23a9e2695d07cf3605672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c75ad450327116e6887ce1bc82fac0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a13f0b5987e3b76a85f1917a101175674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7beab128ac0e8c4eea1d7d1b219bab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d453cb8e1fd4ff1eb8a343ded8f06da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e99372a223c29b9eed22501ab195c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e84fa8261f5fae6163a960d5c0f14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f8ac31207a4401b3becd39d50f146679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094ec71fae084bc48422e34038519f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17d997100a587558279714313ce23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432060434b416c92d37eec819886dc89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86a369f6aee4ea5eac4238de027d42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31357a0bb87b9ea4530a047866b26fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944a646447e9cbeb5ff376b5acb0065685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b0b70cf87b7a3fae64f75b301d9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b718ee53541035652a9f430c98bd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a537eb33d3c73d77a3505c0357a24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77239b78a15023924874df1170f7b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece24600dad592192bb1ed2e4037c7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee427002ea1b2bc70dc1c716e21f392a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77f211a9425cd2eb9523b92e8dcc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97b4903a161d0786c9bb3b656ba13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccf839732ce69411b73d12581f7ebe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c09f29b26bcb74e6005f87622a008695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8509e020c4627d2278f467be1ced67e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f544968251ecd4d363d69e5f34b01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7201afb92ab3b27140e205c54dac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf430131e95818e8ac13fc242d65b52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516746b1484e94eb84f0a6ff98ebf44d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790d92d40fd8da64b1cae96dbbf0a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef3cd63593e7c6b4d04c81ef76b83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adf8e47906094928fc520f167affbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40981004e9618af3816b461322bea8ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c340faa140d92c261c3ab29a295d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11afb7904f0470b09a3ba148e27c3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf3bb4e42b98e9dacf1a2de3347e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573ec4cf61e33f9ad45664f15179529708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a885f0c1a94f5a64604281cab1445709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff8ded777959207faf4b20725523de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d84bfe308bd891f1be836fb099242711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a462f6a578a27b10f2d83fc73c079cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51c02cc4b2d00daebb7e058f868bf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77108b649a63a075f09bdce32f66354a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b5815850dd41701d277fb67444051715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364b32e56d0f23c4a479028a0f117d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b84bcd866504db79b671fd901e056717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed8b98926fae07403f98506555164e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe9f5a68b4d63d4a8391d9f124e2c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f9657e86fa973fa6f71a080c1dfc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9406d6c3451ffcfd13cc677717a663721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c64cd5b14b8da2e3061f0451c6e8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9046709466e07793f911cd725d7bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13910807da2930a6652dfa8e5f12b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e57b6b58c6f6eb54af8bb337e3448725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af462e622082c9f1662eec2897fd670726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406883ab7c149940427a9dbd70c0c60a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44ba630317ba49e06c41d0e7d48423728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699adfa0dd44722658d896b7f3fd3c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e35d142566afef2d040111d319b6ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e7654879b9364c49f7b88a0462091731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4060820f180186cb3a85e83f0ce2eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3cd1b525d64da16b90346f4793bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840317522c1192be759d8e0e9622c5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1407ce550ba577a9674c45d2c31f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b151e4840a9842ffd3caeb9801e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc584873cb7257f2721580b0ed2cfd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16b4c6956de64302aa94a6a7acc86f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c74caaacf3809994a04e94dd49214739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ef369a7d58c34b089de5eb1479a6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eb534c609490823c1800891b9b5a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690279a5b7937d99e695cabafbd6492a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c672052050cce5a8f127ef56e8c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8a2a004e2e38ad196356eccbc64f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cda40616257089f3cc832d84ce3a1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d3e972bfb8464fafc2e9489d112f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a595bda9ea64f164b6a3e9e763d70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b5afc3b9160aaac33d2825d18dd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e09d8e9300d5187fb614c043a6b87f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9da41ac7733cb8fea5172e08c99383750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e658eee1f427ed0795e10236ad87f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec2d7e5599c97dd0b6d79dab8dba2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd0bb977f01efd21f63671c4e8240b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367256b5fa63b3f3da907e22c7272f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc76cdd5048c223eb65b18854553d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a82934eeefbb0c2e5ee078cbbb9ffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec1f4754d72e2f1489681b48c97324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b815ebaa474f08079bb03b95dc2fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4cfa70a685adce76bfa2fa83b80a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304180ecb11967232c40281a4037617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2715f6a0410cf2c4bad5a8465220d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776afc004bb1eba4aa428f0a67655989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0aa48853435dcdb9d48039d64dc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71fb334998d8c2cf62839cc04ada011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589202db2ffaf946617c1ec5a854afe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9f51cf3f98a476ef0813044c9431513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2de04ce5e18eb48ac0d1549a9d88614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65fefe8770cc99f4e1d958a66e1cf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c3a4f9c4296fd5866620f861f18ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24864cbcba1fd787a996cb06dc97862d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ebd754ff2755c6a9dc9d4b908f50c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c22027519cabe37319e89d2d137d8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c4111866e7be6e08bb4abcc45aa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf2e1cea37a00ac3e4997f09d18d8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e4be11254b016d7440e1beb2c01222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce212a1f050374830f85ce3749e71f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4c6e9bbdcefc030ef60724de0aa8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff33f16528151dbbf122e05ee06a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d65269fff388ae5fce5fe0c51300b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dae5431db869d0f339e853a554ee8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbb203a632be0ac42a9688f64a4e0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaa6f0a502fe419872e153a4b7a34b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854236c6db2c1d1c58dde6ba4572f13c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcef69e14754df30c932446da323f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c986aa9be1ec0d31d91a03bde55f5d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b2d3c423b8dcdcd1c2f30e06867f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbad0a84d4f20bcead5068e5233f9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd8f7a57ac798b633fe527c62052635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418dbf22a47df9133d007119d905e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5ccbdfb25fab37f0ed4b73ebd6f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db07243936cf1f380f8ff0929366cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5f7300d8f4814cf26cb2ed952f76039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3bb39d597483b48383ebcff0e46540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeda7e70d3223e45d0333ce56013abf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead7212d2f4dadc9222805178ae5d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237e7c3f4abd525c649a2df33ec09f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217d767aa00d55df4cd7585960d6cfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4d6ea7821bf26ef6466e906a7f5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430eb41cb270be9c1c26b6a82d5123546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aac2955dab5faf09771489196974d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39a13e5a791dc4b5b9b380abf7ca248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b420508ce8b75a9bc533c468aad5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c023feaa8c42f463b5b41709dad0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b2b6a22e3a59854e504d3acec852351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19a62f959fa2ce5177dd6e0548ad7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbf3d401771bd23d7def6cca1c7a3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a913d3e09067bfa372f3083c708aa8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd9b035618affad86163db6e61aeaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1f662dd5520f1b09d44291022df0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7944357263681321c678a568605fffa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb5bb00390994104754d465ee8460958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d597531cf1321ad59c407e9f596de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b63981344ea02962445967329817460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3390b8f65bc120b8ff9c8094760c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e6f2d5bcacd4e85449b20646caec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e0da3cd80f79750d14d9743b43f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeabc8e7d89e5a11c9cee8e22c32f4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33c77449fa5b08f511d601f53badc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bfbb7415cd53246cc09468687902166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8778266484485074219313db521667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270577716849b4059eccdcc1837127768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e0fe4e77483b7083d77fc1402bfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6925bc38857cd5eb0fd50a653b25370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503125e23cb612f6f84d01964d74fa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b92a4405768a5f57f0cd239abf4c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac036cccb6a95c26732227cd0ec20e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196251b936e141cab311659b8ab6199b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066983eb4b5a17f73a4b7c88950dc5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90b230c966642293b739913eafe4e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccdeafc0e822782a7326bc4367684377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902c6be909eb8921bbaad956b19eab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9122665bd75db3ebc242c7ef38779e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c028fead8567463967f24809d74f5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5f3e589c84941ede47b10e6f072981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918332b868978021b0e3a66a34ee8ca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76770bbd9378af1a5e1679603b2ff8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5536ad2b3204fa43fe0a9880079148284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d7637ae97a64d5c63d1ee8dd8dcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb94b9dde30cf39fd15ff6f6c0dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb916acc296f5880352a7ba7f3f0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31eec565e700df14dfd110a9a7b92888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b96a85eaa31cd2465f99bd0b9d84789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac3bb04f65922a34bf46ddedd7c9a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96c9ca7086f94e08482e646e74143191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a827348efe182d757e512f5eae5645692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50445881bb72585fb508764245ec46a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538cd888d694ad0ca3e4d7d987e35794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f934ea43f264ee2e5a916b9f99e22e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461ce5370ff02b1b3034ebf29f1cd8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc26fab3d78097ec11049dc176f4b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a316fad6c5eddb8b89888baa1172f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7805ef9e71926e9db43aed4dca5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c17111bbefef8f9b3cd3ec630a3a22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c662a092de5f9a865f258faa2104101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71b8f8d579d1ec17426e67a525d46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5680757e40abf602a058def6c8561a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a8b4f7b1d526c27b6eb1e97121059104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322ee09b63adc3bb673ffdfbe870f16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9e9c5bd77e6bd6aca6562124cd57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db73d0591d3dbf3dd1efa9f847c774107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecaf5d94d455a45b2aba529f15a69c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30a1d4caa203e35cdf4df370d21ef8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b665c143a764d6798e3c2064cd2bd70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e49a55a66f2e6ff33dbe0c3798561111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a86129d3f4abc66b6c0351797d69d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f1bab6826e79540d83b3ae221d9b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db26d1cc2259fed7ee45774c9d6192114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beaada644df9f62224dfd7eaddb21e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ded278a2d94c0faac40d877d59ec3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffba13c0333dddbeddc3451a470f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3181c21a3dbb95a40292b1bcc6a3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa75f484f66a1e5c25426c68a48176119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee3f1aa317ee9c50342afc31a14f7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38408748f1703a640e9a2698220679e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a8a3bd97058dcdca34261990c2a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ecc01c28c97b3d5c07f0fccec87d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3cb44770d9243a98d39533feab353124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49838ea9d5c2fc00af56b95e52b0b9f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb298487d8ddef4e94b6ea4c4c5196d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ed49a25fe67da2e3a197cf433826b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332898a8a5c965168ffdfaf008f6728128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aee0090f46120d873c6426dc39fe2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b84fe7aeba27230de63249927351a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a41ccbe6e8c90a513916e8055182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882963aa4bdedf0de85faa809be8541132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532966edaff6c5fec2abc4fbabb2a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84dae9b87a32794237269b487d56b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bdb8f97afb555aad2d24cb7f81acb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a13778470f28c1d4b4159735481cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fff7045498fdbf50aff1c7aaeb18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fca17031352b37b6074884a4d4beb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a8ba72d0f359f052d4116586be64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1febdd4bc9dccd66ae1b9e96ffc23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf7e0fc8c94abe73438b7b4f3798b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a73fe9fffb7e6ac3081017a733c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe5d1dc9697216d1fb99a59bbdb2d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998768c021eee35771898270291ae25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afafb5cec156aff9836c0b7320f9f95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd1ed15c10260a2c8a1120eb274a59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b404ffd2e3091e3dbe99b72e3b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a305f3341b61bfa40faed2994ffd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a24f5c7e65e24b210477e880a3e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a0ca41610d9dd8115a224f9d649c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca7476d90e6fe73e080183599a824d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335bca8eeeb350dd059eb4ca0886e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776636b995401dc285bcd83f1abb5f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f0456347fc8b30b721721f732f89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560768223d3d7c0e2de10a182b7948bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87933a14477a9f8c7edfe4a4c1dc39d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bc8b0d923f8b1359fa906793f608e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818544f01edf068e322834cb83a34d2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565023821d8316d432b6aa2766afff5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b86cf75f6fb4e65ea8dd5cf56977160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df033b47de2ba3a4ccb68eddd64b96e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5f170d6d342dcb5005a51cd1288d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd751ae3c007553c587991d0a74d3109163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc69eed58f78cc417c508db2361488d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b9789ed0c61574d20e8ff969701c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcde9e64ade94126dea72353b16ad2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53117e3d4cf90386a95a8ed132ce24c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3f25041c7706ebd3a5be5eea99f0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb180b86612d203616808dfe7daadf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c563d1877e6e140d28d2109efbbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305f74efa9784ac010ee1c7f09cc1b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b27ef7e7235f1b54c318cca51f5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f66f3392930f529d7d7c40104f5dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cce109ea40a880216a1ae87fa9b5d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ed5139e93abc36c8987be72743eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a09e483908d18ed10e52998597be46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d4a9244441babb37ab9cadad681f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630870479f398407dde2e351d48cec8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df562eb06b6498b5b1ca044e4f202357179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1661311f88a49f9c3a77385a8679883180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93577027b12889eb3763718557d3cc56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bd26ad3b4580066df3795361478fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828be371291d09b83cafa774c6a2ff9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e2ebe22a3f3f0db73b000235a0cef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09245a50703ce24784cd2cd86437d24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449711fa890f0cfa4c54ed501baff06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad99fd604065f0719751db96bc618b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db4327d778e76a248888b2911a734188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79b054266d15d51609ac4139ec402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f045064ca3d122f1ab4a2df3083b12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86c06659ee06615a0336d12ffc7b02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ce512b25c767fe74d6b3aed146c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c695c85f8a3b8138040fa248ba66d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953847c09d4a5448adb08e3224371d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea0222b5d1927dd2c0e8bf9529f8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e13fcd9d29a411f69408821c3b28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07468652badc05ebb917fd4705df4f9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5d1a34ef65e04ca51d3b38b99a1d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96ad68d3c2c0ae38fe09c35b33186199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ade7ba456ab13034fdcb159913dc1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7513dadab29dbcb67fcbcbc16f9b104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd7e869347a2dca2854f6c55da4fe8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38561468f6fb7161cd4a3c258af435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831217c0338e129550cbce15c2c287b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d8e15b8f40ffddf2200cdb17f745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95c56adfc48259d6fa81498170165206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2f7111e3cc5b1d6c168cef4122369207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e1ba21eb79feb5cdbf4b75a3483a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a57d427ef40accaca10e6cb5344a03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed7330d5e837914560a67425983470210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135b01d8a49963e1592a30a6c95701211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f1fef6791c4325db21b9ec4b93dbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c3cacfb544ad89b689a60f58bcf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c7c1c3b12830d029cbb1fc0c6b42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313339d4cdf4f563bf24f5eaedcd2cc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573259733e8ec631ef4d516cf7c8a702216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a99e05d0a403c40c4b5bed9c5a062217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ae88b3ec14a8ca36a526c0d143bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cbbaade10a168b85d6db4617734ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d318293645ec6f178b153dbc8b0838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995fb06bbb26e50cde62253b67da7f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acbfe3167af2f1b428c20a0738ee7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a69fa8231f97c60b9f1225eac6ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c816d46af12f419746b023deb24021224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fb0d6ce20c08285c834080e1dd783225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ca7927f4983989d50afe2a81dc121226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c7ddf59fc9cf9cd45eba5a709ef2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5042bcde4968f17dbaeee9e55a8c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78783467f6380b2104bcd26c5dc741229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef423f130a33648fa70f66ff323ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a564f0800c16ca6be9a2c3922db32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e3d9d3648622303404df077e37e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59166ff173d675228ad1548127e6895c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ceab63ea1263a15645cfa5a5577a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a4a667f77638114be8ea391d0631235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d22be18c707ef8822b39227100d49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f21f087686d99b105f788aa8fd660237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005cd40bef0118c68fe8e09bb4e67e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f91a951161ba6b40769b77d626c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b991361110df44570ae1e8e6d6b97b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7950cc6dd762add30f88d533e4d2ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5756d6130140292d9594b98a3681b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb198bc318d01940af7c598ecc4d293243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dceac1210f1aaa18a68c68474060c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f043d1abe19894431216f35272af016245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cdd42022202072d8d0ec59f55ab7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77da8fd724ebb94e342570a0f8127ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702461f685e979d951a3ed95ead8ec07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232234f17d2a6e277beb74cf4cb1d7ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e242694ab04b3df52b0e801b0de2c49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac11a8339d6dd2bfed5f634e6cadb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256146993fa6d0cfc92f81f59118b4c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c376b440ea1add96ca3eb64785e21e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13f92c7d207bcc942475e9ad2b4dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ef6c0b1fbcc4875d211f98a9f4c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7219c7ff8ba2db442fa670281a83e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d1ccd289a84ef122fd2ebfbb8ccf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024ee7a2f6d67b5e06643c089e023a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a944a48074d820dba8c5e5e83b2733259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967bd111581083b5c9b1b1c28726f6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ee159c9f7f872a41b952739dcfc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3def07e545e5ec35e062e82529245262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222e36eadad2304e081aefb20305854263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf104a6b6fb031257ded8afd5e9dd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a1dc7ec6b26c94ce42a2cc30ac4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a819087d09a2fa8fd0d3b7245d6768266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de48ee4f06d039cf81bc6cc7c3e3579267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fd2eb3e6fd525a7110ef788dc788a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ed93be2764b72029cf1c6e83e34c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d3cf2d2bb09c2ea04929af3630e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d2594c8d14e5e5edf47c3f932342271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9898c951134130a282f657a4dd58aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787a3b205790f06df74a4a867437a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf25c065ffd2bda1885550262202e41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d73c35fc5f3b58293ea9e4cd0fe35d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30f048cd7e98e8a34138f1add7ff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec89d0adc0e5c46feed53ff3e1ceae1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee09b02e9ab4dbeddbdef487bfac6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be07cde5148f8561e9138d8d8397fbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e023121ec4a7c0e7ee2392c92ffa5a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc095d79d21906b8cb2bc911dbeb05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173f8ca640a47d48a8730a7e04c69e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554fd1902b7e4bcfa9b596726e4e799283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f8c4702fa383ed8a1ee21a098500284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32657ce50e503e6991d42bb1ea00cf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e0b05c42860c473d42dd0cf798c73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab312a5f73516fc60ca27150a2e306d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851468cbc2118f9cfb8e6c954f38864288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1784e2db19e924915e88e5c64c4639289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e086a85b4351d19abf97cef9cefe43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3d0821f283a8e8cd3d41cbc5ca5a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccb5a2b5004f055fbaff854fedda94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fda1341568113196cc8ecbf00a387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf87b9691664bce6c3c20ae072cbbb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79091308178b7d9cee3aa0c93121dfd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500e5ab07ff59a04391dad8b3d3a3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60f89afc0e9af834dfcc1bed744923297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4574568cbccd02d3f63163c162a65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de1f43b0cd4bfc9540652d63f5f8b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba019b6dcd48807d456167506c79634300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11dd9206c12cd49e9887b911416bc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894c94aa54cd73c3592bda30f96df8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de13a2970471b108c539450eee95d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708bdf7c56fa0066af80a5054f1f8fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171e5a87085584f2b232db06c1afb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dee94bb3513a7dff276d48eb04019a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89342b750791cf9f85375d87a5e23c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d151daaf385a4d8e628563ec187b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19b941d78774d6b3373028a2da144e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c0c4ec326b580aac5b4ca6cde4f26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8617fbb7ed4b616cd569c73d4025bb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964dcf389b3f81b91fb3376b255d61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3bec178f67c23e101f33db92c34f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d079b1b468b5ef41fdd3b8ece626e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc01c964a31c3f5f6301d7c3f0e90fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a2ec150582ab77fc4ac641f968c4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc6083ed0e5d2adff53b92dc3f958317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb29135fd169388582b1e6478f00e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319530b9b6c8be260c061e057e690a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616a819cfe0aeffe2db7a04d6e764a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab921c9f2ac3df49c9fc2f21b93055a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa285ac7175cf021a09dec60e0693e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d157d6ba1334a232506eca2111c9a4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43eade4a92ea68e71c95d9d3510e9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112755416eb91becc60f6186f49f0c73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f58ab7a2262037945c7eb19a6267d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36466d79238733400a3cec50cd3c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c07a9d3da64952efb22481321ccf0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146cee3b82f46e3954fa3516d40045329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4152c00ac78555f0d9c53d2fc1dafc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77bd87ad2d32fc0ea9300724a6f49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a16c1b3ab3f68701550203cd1bd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08559dfa795861bedf498c81b56564333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b84a228a87441558b7e0ce00c36d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e6a520b804ac0bce8dbdf88bbf4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c7c11a36bdb420e20f8a8123c273336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81410752c0b5cba8d27bdf9dfe1e399337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd781d138c292c51281eca122fa123338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce44f59270b4f031968bd4ec98dfe61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2568dfdb015dde7f1c6f9ec10fcb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b025dcaa50c779e705169083fc5977341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008d5e73b3898b292b320853439205342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbe1d79a6da06acb798717e6bce183343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbe0b7b011d9a50696f2d6830f1d10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9473c1c5f253ecbf8926a60c1bb050345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232299d8f59cb71f4cefdb65882ca638346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc429e0b60cf7a3ae137af8642707347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66eab9ade8cdd995615bfed8def912348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f9cecdef371a3ad0b94cff2d645f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc5b8f9d6c031618e0957d4bce2287350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8886854a3b6be9817dcbb96076fed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dcb0aaabdceecc6fb387dedeb469e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03c11b8273166410e9bc1791f889ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ee9ed450fddcda21f72477bbfcbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2fd70fc2fa3f4bef918525de1dd93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba970d6ba0f97eb9be74353ef9702356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a47236f605322ea2a4704ec250dc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e2ae14d2b448019ee547d6175375358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ab12a7e3810e94249b5b2faece9a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39afe1af7a33289159c846d7809cbc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ddebe1bb5dbffda15846bc8f0c796361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ba425e6eebab8b9b3588dde8d549362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6258dab6c7a43eb21808a6b4e1f064363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18f0620e79c89fc61a4da56f04ef4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145513bfc8441852026bf98242102a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874882c935903913cd12dbeda21164ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f389b76504bd93d609dc2ca959b276367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585f186eeee21b26bdc13f0e9eaa0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b03d98297768032d68670164ed4d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b8c0b067f440bbbaa7d1360835c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a634e28293b5e65aedd8c69a809ea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04648651dfc6166fe524b87b74cba64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef956a7ce1492f5e19fdb8661fe17f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eae4a07b20d2d836d0bdd216539d22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f6ae876bf8fc5fbfbda159b3ce04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe6e2e6690056d9914494b41ef787d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67a5fb1320ebcb0f326cd5913c6101377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4d075c20a1183f1ecf416c88f015e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a04766c84fe28d1a94004417fed5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec626eb779af145223ef9e05455b3458380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b81cb74023e3b815e9b2977727e2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b4240d412476630f6875f7bd26466382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291accfba5def5bf4eb2d595efe5b0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7380b7766cefa65bf1133c4ceefddaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee5d1f3918c309a1ef2d7096ad0117385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164036e0f9ced6168514450dfc1c54b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb215353d1b3738a09c622402e83bb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7bb8e519861ba31594c23f5549f31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e4c8f2dc26b9f00ff1b6df5566d54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14208209b3f49676ae81218f69aa3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb222a834aad42209180b590b32e7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6aa57a60284af7a689875232471d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a029dc275e6dce8356dc20c22ba48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0adcd161e82a49dd140efd9c036e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45625d5c3a35112b7ed88a4c9c1698b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e342c60a7b6accf434c2bb36c39732396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc041108059a8006269837cf65a9285397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f44e79c6b16f8e58e7c151900342d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff25818ffaae60891e0fbbb2333db35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ae646acb02da1a6ed667e343baaf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c9cc7a356caee805963caaf685842401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2456ea349e35051eca529f85d5bd81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5049e6fdd5e9aec58753b54dc4c7bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666046f65bf5ea390f7b0b922b552b6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533b8b6ac2ade52e3f3b99220663e2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec186315fd4b5e4cc638d1fff570e4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c6f72c104a970361c5708b4b4a530407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00871a1b3687ba99d36a822fcc7d1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bd7dfdc10a6a9fc4b4937832faeb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb67480c3c1055c717d75ed4d3c2f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e34201f219bbcc43f8234879fa32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3bdc94f05cd54f476f116e23685b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475276f32029962b239f40c0a50e099413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b0a7bbd0452e2915f1d2808910bb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c61f06bec938df6959a810e369f50d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e3ed98c8309d6c0085d0c1863c7d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9cc0dcb09587117c6c925d9f858b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8306f0678a679c19d1e3a867d7e9a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0823e392d3bbff7e525e96132b279419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef7d0c127683472e4d72d8a4f1c34c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f02c38aa52539076d4526aaa73c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6239dae093cfde15eb8d9c1d5280422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec23852701de993f197a92fc6f9471d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188db37b2155a9f2ea080b805ae7d07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9785a6501b842a870298104a4e662425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246943f5f4bebffca9f0ddd8c91907a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517fc823e41f060ac33d47b3184ae64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fddddeec0c51db633fa8ba3781b55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cedd92e34d7b78e2cc35cad53571e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef7aefa6b6728be24a9e2ad8f5e636430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fa1a6faf2c5cb05037488c1e36925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c99e3bbe4c4bd2d815c2eecfb506432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f750d74b605e020db848cb3ae6bde65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35dca9792a7b4d424a1bef1b739eda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011591363dbb8e46239d87911899f9aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e02628800976e1b705f6f5cf669a0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32679bb9bff8ce2582e289d9559419437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332682f7a09f3295b14e9f6d519e99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a55d5f0ac50850818702f4d1eae85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92b2f55417da8217efb97c06fe41eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a718906318b8518710870ee944f9d51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb15e4bc0299a1f1fbb453dee95563442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392927b9c4530689b99e371e3bb9310443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9917b57fa5570a68465364f92a4141444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedefdc9c5ebc0f2da10950f705a36e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292ed2f9f04b9fdb2eb4034c9250f88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa2659bf05c03624f76d608b1b423447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2a92aa5dc1a2e41fe1bba14603126448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a611bc005e9f8fb1c05e425cb275449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de59bb6d31e8a7422b8e030e83b4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dbf903df9e07220effaaf2bfa2a38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eee58f5e9e1dfaa289f4f75b32fb54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc96450132ad277c413961e186514453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1030c57ee5f5f63e5c731e68a13f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aed6c447d2b2d4d9fed41f758b2ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf715f6acd4216cfa35ffd35e5339a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b52e46b32e3456edca345847243acf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31e6b9b95913f53716795affd2e71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40056c3aeaaf4f898fe36de5540bd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9328c6b1546bacee9a50124a15af35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4cc63c5d1607c0fae502466b60ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be2fc8f3e20f399442cbb868c323fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a53ff325f0bdcc137d01c2aa0d70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac940bf93b17c5c9632dff1f6d6db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec093537bbe46edd9a02c9ebf5e9ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a4d456f523db1efc5cda0898c156a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023230ff13ab9d359c3ea4daf78d03be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525eaab65942757182310474866ef3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77625e3755facdc5b0e7a1047f27d99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a4af40600e074d5512ca17b0a2a11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9db026d47d2a4007fbf23d68ddc4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c8fc3ac76a1b6725a266c91f89c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40e99c41d89aa6e23ea0850803317473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb4c09aa4609c6bcf58c161a3cff6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7bb20c0c11a0c3fa6fda42d2603fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108d3a403c747d2d3207856bcd2b909476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0e59b768b1d8e33e808a66f13b029477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3832704145f04e17baed24d308aece478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b929be79eadbcfc30ff5b83d52030479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1fe3eb22a9eccac52c977c255dbb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f0d1641d022e6bc2907a72e19e35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f034703488e33466efe7b188ad231482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dbeacea07249e13268c0aede7a090483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd625b662492fabf92ca9b5c3b818f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef695a023e12a1b41543474b13ac80b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8b08aeadf220e577c376306765795486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe4d39dd113e316a725c186e10abe7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f53d839fa08fc806483686129764b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10cf0d77b8c87e79ffb462203f88c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c35365847ace9d549b18334210e7a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6969e710b49715c6118a773da86c7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde54b0af260b6aba555a2accc308f7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43eb41877a01de93aec4dbc9194ce7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b3eaf07bf88c7ea3cb07a375bc831494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e292060d87287c04868890a0ae0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d27533d86c8f782014913e0a32551496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d11392b06a59a843b02ac75801816497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe71b3743d8001d749b3190ceb74d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d02658f89f09c1ad454fb57bff4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d5210d600aca424b488f5957e6936500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fa4faa862ef174e40f98b8e4f1b5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f1415209cb4474627cecf5f87efc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb02c6f7dc2ee1b77e8568a299468503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd671e283b65379abee13b74c2a89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4dd7fb02b7ec430cfadf5627d894d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9a711e6bcb0b31d8e29326fd7b3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5ac955d1caeed7cd54dabf3c0e934507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6945fde6843624cfc680547e754efe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecaa00997e018ec4e89e0fbcb72166509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a953cdaeeab2fe6aeff7b055456de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42fd33edcea7b6efe3be0475d2024c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ea1bc3ec0f0521917297592ac478512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2daf9ff702eaf4f1313be454ba99a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e37dc4285ac751b8417e33c7ad1a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d87aa0f4d8ee7847ddd6cb89841cca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2df6e8dfe25b5cc9c9c01b61d31c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d993731c8a1bbb26de3e4995cf6827517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b4c7aee7a6d2592b149b73fb0c1b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c69378c6e53697b10adb098eda6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c5f389bab0c99c5287df4440a5e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee675de15ad24d0247eb0852aace92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119266ca9377f6e7401d1be95c8feca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126184a0a6087e247898a3df85b2e10f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db25872701660e7afc2cdfcaf3e2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca186199d9b4c261207e1ce9c525c71b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e57de630074851dbfffe67d19f3d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b71fd18fbd56b08b955520ca979d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5eb39f958f2549c6347ea6ee06f01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e118909f286a4775a5c71fdc20538529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cc93de7557d61bf2b8e64caba81e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6474e1fbfe5a0aba98922a2b05f98f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05176270825b942859d54ecb6d81e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf496b604a26a6a19072b20753202fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009adb15efa1b759236478b53b03f55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bcbe18fa54e10e71786f55dc63515535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ba4255f970b785397ffd0289f405536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8851f3e25e1775d8b03351485804537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a50dd73b3d3c3cff19cd432993ea1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a11a474de2575c5b7175131c7f08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68786693cb957c58ee5e99ad25168e18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b846d284af9fa5ded2e37bc1be6d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c02ee084b1602b8ba9175c144c09f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545364dd0cef860db9947375562e542543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8f6d5c7e155fe55eb3e2730763b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceabc196c36dff394800183f3eab3ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1253aa7fa9559ce7c3de32cee6b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d882980e2ec9e6b5fa90f197920fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40fd4396aa00fd13cf133032381aef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6f72dea429826dcd31cb172776b92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971c4c0f08284dc444744bff0a7f91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8741a59445a3da2311cd73e64167551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb62731b199ebe098c21bb7c9533f45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112058ff319cea74f4ca1b6dded4f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b051c422bc5d17237deda59b62983554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded32e9214e36f95129392f37a5f7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97108b6b4325c9b609b5c6ca5e1642556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc862647765d58c5ff7fe31e3be0d29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7cf5c5d9d2cc292593ad774dff032558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dde60b3d1b409fa5dba1a346974b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e10b1b1ae086045a0b766d10b534c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c25ac86d40ff93242430d61756e298561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f0b86584ac79597261e7dbf607663562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9642a52af2743009cf031a05446426563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace597012618ac97113a7ddd626070564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09360c4811323c074126be924092f748565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98527f0e7501462b248936154a12e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcee55830274b1b755a965682d4592567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ca61be199ccfa338caf1449bd8724568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243be242a1ea10318ce08c6bff46b82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0683cc1550e85dd797132310e4bccc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2f9ab84d8609f687537a86397af6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa903991324d4bcbebbd43bd56dd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afebbbf9c0d244c3abe935925f2fb10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6674016297f242adbf1ae39a9ff9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781a10c5a8fc862422109a1d0e95816575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b1be3461e7994fc67bc8895564967576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034b820199d534dfae9cd6cd911e88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399e54ee3b9f91d57a51219ff0f445578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47980482096e143f6980e1a5b592a341579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcee3a5c835bbd13636c864be8f8e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a26b620b60b59a67cabcc714d50e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb15eab10b78c343566723a2581007582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77bafb873b6aa3827aebc4b9fd3f9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c314bc5e76a366f05e6fef8cb214b99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b68b7c657ea879b6a98bad0394645585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68548ac515aca2370882b00b8ed9b35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2820fab65544db7f15e0d2633d669587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b198e11ffbc6d4ec324cca8450d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb67e69f5214106c8a8fbfb04e1ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d811d693f74c74c107f88adccdd56b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823c300ffb4aa86e7b46ae07973f551591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d5c4b1797d8f302a11d8fe5ef4544592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc749d31d116f45659a2a32f324717593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee89e98a454f93a5deaa40e8fdb0b03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44c66d09acf575ec7f1509e7114ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda57ab33ed0e91946a03186de9bac4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceabb0929f8fcf6d4b181b5f60a39d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a86c26e2921ba7ca17a49c9907f15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3512f36a75e7a67099cf8e07a93b86c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3803cf4e010eea3354c845a3c76f37d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccda81ecf0482894bde8c950b810a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319acecb68e9620ac67b9b35ed9fdb03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69208b6b291b0d16955a179540bdc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39239302e156aaf2a5ad09125fbf55aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e192b1475f0358da7e1cae4a56104f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a480f87b1ccba931a1e274d9453164606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce5afbd746dc0734886cf9e0670878607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df422232023ae1c0a058c382e2190608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef95f342f52b33f984a9a5e0e12ef9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32085533115a6ee4eb9624972f65ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4b24b4fd6fccd3553e523cb742bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb872aa96004ed3cb75b15a0a0dd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a2cc56b1854bc2a0527e2210c6415613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15f68a03f55649a83352720469852d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d763835079e4ff8e282bfa9a6f81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0946e257fa969c408c4fcf890caedf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1495ca68ddf2596557e4ae2b052ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac6818c5822c0e43337d0c55f690d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12c6fd82d77c045b7939a56c84393b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9947c52b7170ad72a0007c7bd1c4ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badca972192de44ad4549ae767fad4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4358b83b4f4b67fa594e9c95aba1f07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f9c979cc579f37ee35158b9250c02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19662d329041f1eeae1e63409d8011624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8fa78046d70f11a9eccbdd3f2c697625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e646f7307ab9db030a120f721e19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d4165ca26857f5c56bdd7e1e70ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233af975db55b510a5965a9b4a737b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1893f360685ed1e17c812d9b5a87aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00eff14243824b87434e96af15275e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9bf6340e7137c3fdd8bb77b61330631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9525fbf835d3704c3ee8d5add43c78f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b8de3717f331277c00f71a45f6d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58e01a177ea42de5cb84c8f7ae0ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dbbad847348ba610117c256dc43f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c55bb76df471e4a6fc12909a2a9e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bfb2bdb57d7cc3a3ec799a3d25f21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd0590245e8d76e00b2ef3634446b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3a65ff5e7583710a77e8a25a0dc2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c29f4d7cc1012d91d706ae177735f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee2481a683454f39acec4742d0c7ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e90b8de655f1dfebc8e38bf8d03d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d602e1e0b9c35290396af01490d1ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a122e6bff4f7bb78576b0469bfbe09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555d7760f176a5b5085a4b639ba4447645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349b170b1d16524180a2211caa46d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4e6a780876b1e9591c3a78e3e821f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee9342b844e118ad9864f6ab4e6ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58137915b2b36ccd895ac1ebe8797b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c4e0b3469fe9e0ca340fd1ac12602650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94155ac2d4fe5280f1cb12ae9057c7bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1c2dc3e3ff80fbc3ade70fe65ba8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183048dbc823e69d8df9415873ffc095653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b6406025f72c88a6c8ededb6ac03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e69e5aee91826f91d919248cbf51ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db938a48835a8060ba2fa54013275f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d1dd9a83ca6efdb2474f48ba29c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821f7e75a0eda9809d56b36484dbcd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a54d388ec0682702c62d54ddc1483659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe3fa334ecf541ef280f2daf65801660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18746dfa82d892a5b15662334b49f281661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7ffc750b9e205b85bc5a3d8e08c9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb483039fae3cd172314323c4ab0305663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca151b9c067a92e4dc76353d95f06ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168904805c3c78f00ee618a8a182a870665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f66959f27f979fd0a280fa52c86f70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e737b83f376b17b2fa6e47b9834c6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c4d0514c1266a81bb822dcb909ec9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad0d1107c82462c61900e250059d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2900b8de1511ce782fcf46aab8731b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360ea761ef68802fec35a7d4b75fae4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34e41beda1f0b4f6f635e83ffa0e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156223d7bd66d148a9160f088c563a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f792bb628acb9b523e9a7d6bb1b8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93042ac3ce9175cb3ed59b1750681da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c5c9b92b9bf733f307361e6cce017676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef0e6767dae09dd36245b33166a0cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a9186c992c91db7cc75932f975f54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d9f3e428c43481117afd5fa3d08c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374312352c1264932771507d4a21832680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04ee339e7c91004e12d3fd0754abd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956299cf6edcd382b0458e08a2d787b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1bf36c41c7709c05b57191013339683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8bf8fe6b18103b41e15e593e0f7ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f2efb591b6e8d6bdf4b375a47a5f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc2cd37103c59ef8751ca31db33000686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81554406f4e1a9a16cce6466c373f19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749a6de1cd1e4247978e948ffe4fb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a09f3b2bd30de9f15f34a27002300689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b33482e42711d4c39f782b1fdaf80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815e18d8d0504b87ea66b098d09361691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421fc58aa97e3a4d45eb06bc5568104692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cad0b3a7711a4971bce690166ac3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82457fb72ae50da5ba5c3d01314abeaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a90e8be7eb5f29c5420e2deaf3ac2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae831d063f394fd11d02cbd0d6f70e5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb69ac70bbfa867795f3f139823f0c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc174b5a9ed646afdf1e1c14af2a7da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ecbe8932562c2f25ebc44b991688699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a721f9f05a5bda75c202367e0bcd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d22435347113528366b6c15bad14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c303ec73f96d6c740502cdfe9876dda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c513888246fc2f00043687ca79560be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b46db64b93b4d4357bb2d8282d066704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6ab57dc41aa18bb22331b2e4ab9e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88fe5746aba5b1444f9c4701167668706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98484336c9950fec3aa37ece64291f6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a7ec61de6aba1266c0bac58525f22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e32c76b82229a6b35a57e83c218438709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6a1d3835710b405757ce31cd845fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b304b398075e15e91235bcd38d42513711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd51152a50dad1908731b565682eeb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100e93c63f7b94a83d7eb1df886a852713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db07d731d3856a72f963f90e5adfb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d001b47d6195d8a0dfea04a91b40a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aa716dc1dd614bf0032ef80a840cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacf5d4cebaf3b96c783af47752b32b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1689587ee9862be313da2528d5358f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0665a6bbf097f419766d4e56bb346fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f61b8a38e6ec9381b6ca7135c6110720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78064d6d067caeee00ccb21fffe663c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583fbfea61356123ffae571bf52a25e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cae1bd7f7308cfa8e0dab0249ba41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672f5a44c9424e457861fddab109d4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a406acae21dcec80043a2185849e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be57db4380f20628c948bf0484f8f63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd77c3f316a01e47a69c1cd3fcc2b19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f43af5d208c3031ca7a03d6e8698728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e688f2fbbed5a3848fa8e5ad363d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7c3df39d2348d8a69f213f20b1387730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717071e9604ae88ff1c7b97e1ec2ad4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7e0830104c1071c9f3059eabd1509732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b72ce8d1f7963f5cf3ee00f36eb62c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234c0cda2b6a118c9432d89db21cb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f7f50c68926bcaa8961a3553120a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e98d305f193e96a7b0190d164d5c8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437fb7fa7fc995d2ad02f85f1d83c6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299bd064c5e24cba0a367e5758ec049738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8128542c0c77d464ac72dd3d70342cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aebd6726fa84bfc39775bfc57439c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfb6b0577737a61b92f7b355dfe327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea26306409c28e0d4763f81c02faa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea578de5e1f91923451021ed36597d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc48c4c74a5fedff3c523481d54729744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f06041a2465399888f16b1dad821f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08aaaa1f5798f29603e95a89bb4d2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035aae0ca7d3714a411b86542a0b2539747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8048cbc89ca5470db4136a880ef6a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71750bd64b45cad173e686517761c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e844ef53b56e8dd71619ad4d7a7c294750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41eff7eab51a11803b5e66f85ec554751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12942fa62495e47dec8db4e5908a93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889de9e807f7995847ab8d8e7f3b5e9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>